--- v0 (2026-02-20)
+++ v1 (2026-05-13)
@@ -94,231 +94,231 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786057382689</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Türkiye’de Tohumculuk Ve Tarım Politikaları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>185</v>
+        <v>210</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786057382672</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Si̇yasal İleti̇şi̇mi̇n Dönüşümü</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>249</v>
+        <v>280</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786057382665</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Müslümanların Tarihi 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>809</v>
+        <v>910</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057382658</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Saf ve Kutsal - Cumhuriyet Dönemi Türk Şiirinde Kurucu Poetikalar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>419</v>
+        <v>470</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057382641</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Müslümanların Tarihi - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>899</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057382634</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Aile Arabuluculuğu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>439</v>
+        <v>490</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057382627</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Kentten İdeal Şehre Yapay Mekanlardan Sahici Şehirlere</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>449</v>
+        <v>500</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057382610</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Abusionem</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>459</v>
+        <v>515</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786058313019</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Hz. Peygamber'i Doğru Anlamak</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>399</v>
+        <v>445</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057382603</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Dinlerde Aile (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>689</v>
+        <v>770</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786058179936</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Fiziksel Aktivite ve Yaşam Kalitesi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>299</v>
+        <v>335</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786056881947</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Hz. Peygamberi Doğru Anlamak 3</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>449</v>
+        <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786056881930</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Bedenimizin İşgalcileri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>485</v>
+        <v>545</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786058179912</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>En Büyük Muc'ize Kur'an (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>116.62</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786058179905</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
@@ -334,51 +334,51 @@
         <is>
           <t>9786054877140</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Risale-i Kürd Hatib</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>305</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786054877126</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Aydınlı Bir Uşşaki Şeyhi / Ömer Hulusi ve Divan’ı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>765</v>
+        <v>850</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786054494415</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Gırnati Seyahatnamesi’nin 16. Yüzyılda Yapılmış Bir Tercümesi</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>70.22</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786054494408</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
@@ -424,661 +424,661 @@
         <is>
           <t>9786054494385</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Üsküdarlı Aşki’nin İki Tasavvufi Mesnevisi</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>32.41</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786058313057</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>İlm-i İktisad Dersleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>396</v>
+        <v>445</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786058313033</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Sanayi-i Cesime</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>439</v>
+        <v>490</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786059324144</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Şah Veli Ayintabi Ve Risaletü’l-Bedriyye’si</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>485</v>
+        <v>545</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786058179929</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Sınırlarda Dolaşmak</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>439</v>
+        <v>490</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786058179943</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Hz. Peygamberi Doğru Anlamak - 1</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>399</v>
+        <v>445</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786058179950</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Hz. Peygamberi Doğru Anlamak - 2</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>549</v>
+        <v>615</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786058179967</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Batı'yı Aydınlatan Doğu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>489</v>
+        <v>550</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786058179974</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Kur'an'da Suyun Varlığı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>379</v>
+        <v>425</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786058179981</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Kur'an'da Bir Defa Geçen Kelimeler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>289</v>
+        <v>325</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786058179998</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Bezmialem Valide Sultan Vakıf Gureba Hastanesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>365</v>
+        <v>410</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786056881909</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Kur'an'da Peygamberlerin Evlatlarına Nasihatleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>195</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786058313088</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Kıyametin Gölgesinde</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>329</v>
+        <v>370</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786058313095</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Tanrı'nın Engeli mi Engelli Tanrı mı?</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>305</v>
+        <v>340</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786059324168</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>İslam Tarihi'nden Yansımalar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>385</v>
+        <v>430</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786058313064</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>İslam’da Eleştiri Kültürü</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>419</v>
+        <v>470</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786059779524</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Sosyal Medya Bizi Neden Kullanır</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>299</v>
+        <v>335</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786054494897</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Şiirsel Kimlikten Mekansal Sınırlara</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>515</v>
+        <v>575</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786054877546</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Post - Tutelage Regime and 2002 Revolution</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>419</v>
+        <v>470</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786058313026</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Türkçesi Okuma - Yazma Kılavuzu</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>509</v>
+        <v>570</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786058313071</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Moğollar Arasında İslamiyetin Yayılışı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>555</v>
+        <v>620</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786054877539</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Turkey And The Crisis Of Sykes-Picot Order</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>439</v>
+        <v>490</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786054877522</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Cemal Süreya’nın Şiirlerinde Kadın</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>175</v>
+        <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786054487718</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Muktedir Billah Döneminde Abbasiler</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>519</v>
+        <v>580</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786050685091</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Siyer İlminin Doğuşu ve Temel Kaynakları</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>445</v>
+        <v>500</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786050685046</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Vahiy ve Akıl Işığında Hz. Peygamber’in Hayatı (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>959</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786056881949</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Prof. Dr. İhsan Arslan Kitap Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>3975</v>
+        <v>4450</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786050685077</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Derdimiz İlahiyat</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>365</v>
+        <v>410</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786056881848</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Hazreti Peygamber'i Doğru Anlamak (3 Cilt)</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>810</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786050685022</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Yeni Dini Hareketler Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>1199</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786056881961</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>İzmir İktisat Kongresinden Türk Tüccarının İstedikleri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>305</v>
+        <v>340</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786056881954</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Emek ve Sermaye Mücadelelerinin Dini Çözümü</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>205</v>
+        <v>230</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786050685084</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Spiritüel Ağ</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>439</v>
+        <v>490</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786050685060</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>İslam Düşüncesinde Nübüvvet</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>289</v>
+        <v>325</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786050685053</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Aydın Karacasulu Bir Uşşaki Yemez-Zade Süleyman Rüşdi ve Bilinmeyen Eserleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>485</v>
+        <v>545</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786050685039</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Hz. Peygamber’in Hoşgörüsü</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>339</v>
+        <v>380</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786056881948</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Hazreti Peygamber'i Doğru Anlamak (3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>1265</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786050685015</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Engellilik ve Dinler</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>435</v>
+        <v>485</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786050685008</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Endülüs'ün Fethi ve Valiler Döneminde Berberiler</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>289</v>
+        <v>325</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786056881923</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Hicaz Yollarında Bir Sufi - Mehmed İlhami'nin Hac Seyahatnamesi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>399</v>
+        <v>445</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786056881985</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Haram Yiyicilik</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>195</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786056881978</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>19. Yüzyıla Ait Bir İhtisab Defteri Değerlendirmesi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>255</v>
+        <v>285</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786056881916</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Nedenleri ve Niçinleriyle Yeni Dini Hareketler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>629</v>
+        <v>800</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>