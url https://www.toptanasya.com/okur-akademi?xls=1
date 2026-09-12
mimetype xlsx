--- v1 (2026-05-13)
+++ v2 (2026-09-12)
@@ -85,1000 +85,1015 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057382689</t>
+          <t>9786058313040</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Tohumculuk Ve Tarım Politikaları</t>
+          <t>Cemal Süreya'nın Şiirlerinde Kadın</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>210</v>
+        <v>195</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057382672</t>
+          <t>9786057382689</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Si̇yasal İleti̇şi̇mi̇n Dönüşümü</t>
+          <t>Türkiye’de Tohumculuk Ve Tarım Politikaları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>280</v>
+        <v>210</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057382665</t>
+          <t>9786057382672</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Tarihi 2 (Ciltli)</t>
+          <t>Si̇yasal İleti̇şi̇mi̇n Dönüşümü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>910</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057382658</t>
+          <t>9786057382665</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Saf ve Kutsal - Cumhuriyet Dönemi Türk Şiirinde Kurucu Poetikalar</t>
+          <t>Müslümanların Tarihi 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>470</v>
+        <v>910</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057382641</t>
+          <t>9786057382658</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Müslümanların Tarihi - 1 (Ciltli)</t>
+          <t>Saf ve Kutsal - Cumhuriyet Dönemi Türk Şiirinde Kurucu Poetikalar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1000</v>
+        <v>470</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057382634</t>
+          <t>9786057382641</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Aile Arabuluculuğu</t>
+          <t>Müslümanların Tarihi - 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>490</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057382627</t>
+          <t>9786057382634</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kentten İdeal Şehre Yapay Mekanlardan Sahici Şehirlere</t>
+          <t>Aile Arabuluculuğu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>500</v>
+        <v>490</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057382610</t>
+          <t>9786057382627</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Abusionem</t>
+          <t>Kentten İdeal Şehre Yapay Mekanlardan Sahici Şehirlere</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>515</v>
+        <v>500</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786058313019</t>
+          <t>9786057382610</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber'i Doğru Anlamak</t>
+          <t>Abusionem</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>445</v>
+        <v>515</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057382603</t>
+          <t>9786058313019</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dinlerde Aile (Ciltli)</t>
+          <t>Hz. Peygamber'i Doğru Anlamak</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>770</v>
+        <v>445</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786058179936</t>
+          <t>9786057382603</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Fiziksel Aktivite ve Yaşam Kalitesi</t>
+          <t>Dinlerde Aile (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>335</v>
+        <v>770</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056881947</t>
+          <t>9786058179936</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamberi Doğru Anlamak 3</t>
+          <t>Fiziksel Aktivite ve Yaşam Kalitesi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>500</v>
+        <v>335</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056881930</t>
+          <t>9786056881947</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bedenimizin İşgalcileri</t>
+          <t>Hz. Peygamberi Doğru Anlamak 3</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>545</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058179912</t>
+          <t>9786056881930</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>En Büyük Muc'ize Kur'an (Ciltli)</t>
+          <t>Bedenimizin İşgalcileri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>116.62</v>
+        <v>545</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058179905</t>
+          <t>9786058179912</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>En Büyük Mu’cize Kur'an</t>
+          <t>En Büyük Muc'ize Kur'an (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>715</v>
+        <v>116.62</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054877140</t>
+          <t>9786058179905</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Risale-i Kürd Hatib</t>
+          <t>En Büyük Mu’cize Kur'an</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>305</v>
+        <v>715</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054877126</t>
+          <t>9786054877140</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Aydınlı Bir Uşşaki Şeyhi / Ömer Hulusi ve Divan’ı</t>
+          <t>Risale-i Kürd Hatib</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>850</v>
+        <v>305</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054494415</t>
+          <t>9786054877126</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gırnati Seyahatnamesi’nin 16. Yüzyılda Yapılmış Bir Tercümesi</t>
+          <t>Aydınlı Bir Uşşaki Şeyhi / Ömer Hulusi ve Divan’ı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>70.22</v>
+        <v>850</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786054494408</t>
+          <t>9786054494415</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Şerifi Divanı</t>
+          <t>Gırnati Seyahatnamesi’nin 16. Yüzyılda Yapılmış Bir Tercümesi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>60.19</v>
+        <v>70.22</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786054494392</t>
+          <t>9786054494408</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Eğirdirli Münevver Bir Ailenin Hikayesi</t>
+          <t>Şerifi Divanı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>67.72</v>
+        <v>60.19</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054494378</t>
+          <t>9786054494392</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hadikatü’l-Fünun</t>
+          <t>Eğirdirli Münevver Bir Ailenin Hikayesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>54</v>
+        <v>67.72</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054494385</t>
+          <t>9786054494378</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Üsküdarlı Aşki’nin İki Tasavvufi Mesnevisi</t>
+          <t>Hadikatü’l-Fünun</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>32.41</v>
+        <v>54</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058313057</t>
+          <t>9786054494385</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İlm-i İktisad Dersleri</t>
+          <t>Üsküdarlı Aşki’nin İki Tasavvufi Mesnevisi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>445</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058313033</t>
+          <t>9786058313057</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sanayi-i Cesime</t>
+          <t>İlm-i İktisad Dersleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>490</v>
+        <v>445</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786059324144</t>
+          <t>9786058313033</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Şah Veli Ayintabi Ve Risaletü’l-Bedriyye’si</t>
+          <t>Sanayi-i Cesime</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>545</v>
+        <v>490</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786058179929</t>
+          <t>9786059324144</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sınırlarda Dolaşmak</t>
+          <t>Şah Veli Ayintabi Ve Risaletü’l-Bedriyye’si</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>490</v>
+        <v>545</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058179943</t>
+          <t>9786058179929</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamberi Doğru Anlamak - 1</t>
+          <t>Sınırlarda Dolaşmak</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>445</v>
+        <v>490</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058179950</t>
+          <t>9786058179943</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamberi Doğru Anlamak - 2</t>
+          <t>Hz. Peygamberi Doğru Anlamak - 1</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>615</v>
+        <v>445</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058179967</t>
+          <t>9786058179950</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Batı'yı Aydınlatan Doğu</t>
+          <t>Hz. Peygamberi Doğru Anlamak - 2</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>550</v>
+        <v>615</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058179974</t>
+          <t>9786058179967</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Suyun Varlığı</t>
+          <t>Batı'yı Aydınlatan Doğu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>425</v>
+        <v>550</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058179981</t>
+          <t>9786058179974</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Bir Defa Geçen Kelimeler</t>
+          <t>Kur'an'da Suyun Varlığı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>325</v>
+        <v>425</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058179998</t>
+          <t>9786058179981</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bezmialem Valide Sultan Vakıf Gureba Hastanesi</t>
+          <t>Kur'an'da Bir Defa Geçen Kelimeler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>410</v>
+        <v>325</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056881909</t>
+          <t>9786058179998</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'da Peygamberlerin Evlatlarına Nasihatleri</t>
+          <t>Bezmialem Valide Sultan Vakıf Gureba Hastanesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>220</v>
+        <v>410</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058313088</t>
+          <t>9786056881909</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kıyametin Gölgesinde</t>
+          <t>Kur'an'da Peygamberlerin Evlatlarına Nasihatleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>370</v>
+        <v>220</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786058313095</t>
+          <t>9786058313088</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Tanrı'nın Engeli mi Engelli Tanrı mı?</t>
+          <t>Kıyametin Gölgesinde</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>340</v>
+        <v>370</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059324168</t>
+          <t>9786058313095</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İslam Tarihi'nden Yansımalar</t>
+          <t>Tanrı'nın Engeli mi Engelli Tanrı mı?</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>430</v>
+        <v>340</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058313064</t>
+          <t>9786059324168</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Eleştiri Kültürü</t>
+          <t>İslam Tarihi'nden Yansımalar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>470</v>
+        <v>430</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059779524</t>
+          <t>9786058313064</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya Bizi Neden Kullanır</t>
+          <t>İslam’da Eleştiri Kültürü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>335</v>
+        <v>470</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054494897</t>
+          <t>9786059779524</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Şiirsel Kimlikten Mekansal Sınırlara</t>
+          <t>Sosyal Medya Bizi Neden Kullanır</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>575</v>
+        <v>335</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054877546</t>
+          <t>9786054494897</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Post - Tutelage Regime and 2002 Revolution</t>
+          <t>Şiirsel Kimlikten Mekansal Sınırlara</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>470</v>
+        <v>575</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058313026</t>
+          <t>9786054877546</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Türkçesi Okuma - Yazma Kılavuzu</t>
+          <t>Post - Tutelage Regime and 2002 Revolution</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>570</v>
+        <v>470</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058313071</t>
+          <t>9786058313026</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Moğollar Arasında İslamiyetin Yayılışı</t>
+          <t>Osmanlı Türkçesi Okuma - Yazma Kılavuzu</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>620</v>
+        <v>570</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054877539</t>
+          <t>9786058313071</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Turkey And The Crisis Of Sykes-Picot Order</t>
+          <t>Moğollar Arasında İslamiyetin Yayılışı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>490</v>
+        <v>620</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054877522</t>
+          <t>9786054877539</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Cemal Süreya’nın Şiirlerinde Kadın</t>
+          <t>Turkey And The Crisis Of Sykes-Picot Order</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>195</v>
+        <v>490</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054487718</t>
+          <t>9786054877522</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Muktedir Billah Döneminde Abbasiler</t>
+          <t>Cemal Süreya’nın Şiirlerinde Kadın</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>580</v>
+        <v>195</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786050685091</t>
+          <t>9786054487718</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Siyer İlminin Doğuşu ve Temel Kaynakları</t>
+          <t>Muktedir Billah Döneminde Abbasiler</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>500</v>
+        <v>580</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786050685046</t>
+          <t>9786050685091</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Vahiy ve Akıl Işığında Hz. Peygamber’in Hayatı (Ciltli)</t>
+          <t>Siyer İlminin Doğuşu ve Temel Kaynakları</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>1075</v>
+        <v>500</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056881949</t>
+          <t>9786050685046</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Prof. Dr. İhsan Arslan Kitap Seti (10 Kitap Takım)</t>
+          <t>Vahiy ve Akıl Işığında Hz. Peygamber’in Hayatı (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>4450</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786050685077</t>
+          <t>9786056881949</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Derdimiz İlahiyat</t>
+          <t>Prof. Dr. İhsan Arslan Kitap Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>410</v>
+        <v>4450</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056881848</t>
+          <t>9786050685077</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Peygamber'i Doğru Anlamak (3 Cilt)</t>
+          <t>Derdimiz İlahiyat</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>810</v>
+        <v>410</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786050685022</t>
+          <t>9786056881848</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dini Hareketler Ansiklopedisi (Ciltli)</t>
+          <t>Hazreti Peygamber'i Doğru Anlamak (3 Cilt)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>1350</v>
+        <v>810</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786056881961</t>
+          <t>9786050685022</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İzmir İktisat Kongresinden Türk Tüccarının İstedikleri</t>
+          <t>Yeni Dini Hareketler Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>340</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786056881954</t>
+          <t>9786056881961</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Emek ve Sermaye Mücadelelerinin Dini Çözümü</t>
+          <t>İzmir İktisat Kongresinden Türk Tüccarının İstedikleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>230</v>
+        <v>340</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786050685084</t>
+          <t>9786056881954</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Spiritüel Ağ</t>
+          <t>Emek ve Sermaye Mücadelelerinin Dini Çözümü</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>490</v>
+        <v>230</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786050685060</t>
+          <t>9786050685084</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İslam Düşüncesinde Nübüvvet</t>
+          <t>Spiritüel Ağ</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>325</v>
+        <v>490</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786050685053</t>
+          <t>9786050685060</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Aydın Karacasulu Bir Uşşaki Yemez-Zade Süleyman Rüşdi ve Bilinmeyen Eserleri</t>
+          <t>İslam Düşüncesinde Nübüvvet</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>545</v>
+        <v>325</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786050685039</t>
+          <t>9786050685053</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamber’in Hoşgörüsü</t>
+          <t>Aydın Karacasulu Bir Uşşaki Yemez-Zade Süleyman Rüşdi ve Bilinmeyen Eserleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>380</v>
+        <v>545</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056881948</t>
+          <t>9786050685039</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Peygamber'i Doğru Anlamak (3 Cilt Takım) (Ciltli)</t>
+          <t>Hz. Peygamber’in Hoşgörüsü</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>1420</v>
+        <v>380</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786050685015</t>
+          <t>9786056881948</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Engellilik ve Dinler</t>
+          <t>Hazreti Peygamber'i Doğru Anlamak (3 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>485</v>
+        <v>1420</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786050685008</t>
+          <t>9786050685015</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Endülüs'ün Fethi ve Valiler Döneminde Berberiler</t>
+          <t>Engellilik ve Dinler</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>325</v>
+        <v>485</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056881923</t>
+          <t>9786050685008</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hicaz Yollarında Bir Sufi - Mehmed İlhami'nin Hac Seyahatnamesi</t>
+          <t>Endülüs'ün Fethi ve Valiler Döneminde Berberiler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>445</v>
+        <v>325</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786056881985</t>
+          <t>9786056881923</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Haram Yiyicilik</t>
+          <t>Hicaz Yollarında Bir Sufi - Mehmed İlhami'nin Hac Seyahatnamesi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>220</v>
+        <v>445</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786056881978</t>
+          <t>9786056881985</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyıla Ait Bir İhtisab Defteri Değerlendirmesi</t>
+          <t>Haram Yiyicilik</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>285</v>
+        <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
+          <t>9786056881978</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>19. Yüzyıla Ait Bir İhtisab Defteri Değerlendirmesi</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
           <t>9786056881916</t>
         </is>
       </c>
-      <c r="B65" s="1" t="inlineStr">
+      <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Nedenleri ve Niçinleriyle Yeni Dini Hareketler</t>
         </is>
       </c>
-      <c r="C65" s="1">
+      <c r="C66" s="1">
         <v>800</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>