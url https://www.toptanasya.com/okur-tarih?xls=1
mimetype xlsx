--- v0 (2026-03-25)
+++ v1 (2026-05-13)
@@ -109,136 +109,136 @@
         <is>
           <t>9786058189676</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Geçmişten Günümüze Düzce (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>975</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786058189669</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Cebel-i Bereket Vilayeti</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>309</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786058189652</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Bodrum Tersanesi’nde Osmanlı Donanmasına Gemiler İnşası (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>1150</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786058189621</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Esvat-ı Sudur (Sadrazamların Sesleri)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>245</v>
+        <v>275</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786058189614</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Devleti'nin Arkeoloji Politikası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>245</v>
+        <v>275</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786058189607</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Osmanlı Kıyafetleri - Ottoman Costumes (Elbise-i Atika) (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>585</v>
+        <v>650</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786058189638</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Lehistan’da Son Osmanlı Elçisi (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>990</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786058189645</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Osmanlı'da Kızılbaş Ayaklanmaları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>489</v>
+        <v>550</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>