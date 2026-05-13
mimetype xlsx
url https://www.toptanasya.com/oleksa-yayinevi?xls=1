--- v0 (2026-02-20)
+++ v1 (2026-05-13)
@@ -85,1495 +85,1675 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4444444444446</t>
+          <t>9786255662125</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gölge (Yan Boyamalı)</t>
+          <t>Bir Cinayet Masalı - Köken</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>414.6</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255662071</t>
+          <t>9786255662132</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Karanlık &amp; Aydınlık – Gecenin Beşikleri</t>
+          <t>Bir Cinayet Masalı - Kin</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>305</v>
+        <v>330</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255662095</t>
+          <t>9786255662149</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Söyleyemediklerim</t>
+          <t>Kumdan Hayaller</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>283</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255662019</t>
+          <t>9786255662156</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Tabuttan Kalpler</t>
+          <t>Yaralı Mikrofon Serisi - Rap'in Kırık Kalbi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>120</v>
+        <v>171</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259769394</t>
+          <t>9786255662194</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Suç Mahalli</t>
+          <t>Mürekkep İzi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259700977</t>
+          <t>9786255662088</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Aidiyet 2 - Bağışlayabilir Misin?</t>
+          <t>Mers: Kayıplar ve Yaralar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>320</v>
+        <v>470</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255662002</t>
+          <t>9786255662217</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Karanfil Esintisi</t>
+          <t>Eva'nın Evi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259700960</t>
+          <t>9786259748191</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Aidiyet 1 - Boyun Eğebilir Misin?</t>
+          <t>Doğanın Kızı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>430</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259700946</t>
+          <t>9786255662187</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin Çiçeği</t>
+          <t>Ata Kurtlar Serisi: Mahfi (Beyaz Kapak)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>346</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259700922</t>
+          <t>9786255662163</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Narçiçeğim - 1</t>
+          <t>Ata Kurtlar Serisi: Mahfi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>345</v>
+        <v>346</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259700953</t>
+          <t>9786255662033</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Şafak Harabeleri</t>
+          <t>Sükut - u Hayal</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>130</v>
+        <v>86</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259700915</t>
+          <t>9786255662057</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Narçiçeğim - 1</t>
+          <t>Kehanet Yolcuları - Faylina'dan Uzakta</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>315</v>
+        <v>361</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259734675</t>
+          <t>4444444444446</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Gölge (Yan Boyamalı)</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259734668</t>
+          <t>9786255662071</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlar ve Gözyaşı</t>
+          <t>Karanlık &amp; Aydınlık – Gecenin Beşikleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>110</v>
+        <v>305</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259700939</t>
+          <t>9786255662095</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bir Cinayet Masalı: Kül</t>
+          <t>Söyleyemediklerim</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>280</v>
+        <v>188</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259700908</t>
+          <t>9786255662019</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun İzi</t>
+          <t>Tabuttan Kalpler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259734682</t>
+          <t>9786259769394</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Seni Yaşamak Sensiz - 1</t>
+          <t>Suç Mahalli</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259734699</t>
+          <t>9786259700977</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Seni Yaşamak Sensiz - 2</t>
+          <t>Aidiyet 2 - Bağışlayabilir Misin?</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259748184</t>
+          <t>9786255662002</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Elvedalar Acıtır</t>
+          <t>Karanfil Esintisi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>290</v>
+        <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259734644</t>
+          <t>9786259700960</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Örümcek Zambakları</t>
+          <t>Aidiyet 1 - Boyun Eğebilir Misin?</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259734651</t>
+          <t>9786259700946</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Örümcek Zambakları (Çift Yönlü)</t>
+          <t>Kalbimin Çiçeği</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>295</v>
+        <v>320</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259748160</t>
+          <t>9786259700922</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hicran Yağmuru</t>
+          <t>Narçiçeğim - 1</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>75</v>
+        <v>345</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259748177</t>
+          <t>9786259700953</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Derbeder Kıyılar</t>
+          <t>Şafak Harabeleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>75</v>
+        <v>130</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259734606</t>
+          <t>9786259700915</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Kızı (Yan Boyamalı)</t>
+          <t>Narçiçeğim - 1</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>310</v>
+        <v>444</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259734637</t>
+          <t>9786259734675</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yanık İzi</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>165</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259734613</t>
+          <t>9786259734668</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Gecenin Ardında</t>
+          <t>Yıldızlar ve Gözyaşı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259748122</t>
+          <t>9786259700939</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Suç Mahalli (Yan Boyamalı)</t>
+          <t>Bir Cinayet Masalı: Kül</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>310</v>
+        <v>280</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259748115</t>
+          <t>9786259700908</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Marsın Gölgesi (Şömizli)</t>
+          <t>Ruhumun İzi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259748146</t>
+          <t>9786259734682</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Eksik Sayfalar</t>
+          <t>Seni Yaşamak Sensiz - 1</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259769363</t>
+          <t>9786259734699</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kaybolmuş Yaşamlar</t>
+          <t>Seni Yaşamak Sensiz - 2</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>70</v>
+        <v>320</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259748139</t>
+          <t>9786259748184</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kırık Aynadaki Kalpler</t>
+          <t>Elvedalar Acıtır</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>110</v>
+        <v>290</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259734620</t>
+          <t>9786259734644</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bugün Kalbimde Adın Var</t>
+          <t>Kırmızı Örümcek Zambakları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>90</v>
+        <v>408</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259748108</t>
+          <t>9786259734651</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Marsın Gölgesi</t>
+          <t>Kırmızı Örümcek Zambakları (Çift Yönlü)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>210</v>
+        <v>423</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259769370</t>
+          <t>9786259748160</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sevdanın Pusu &amp; Unutulmuş Yeminler</t>
+          <t>Hicran Yağmuru</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>95</v>
+        <v>75</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259769387</t>
+          <t>9786259748177</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Satırlar</t>
+          <t>Derbeder Kıyılar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>95</v>
+        <v>75</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259769349</t>
+          <t>9786259734606</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İhtimaller Can Yakar (Çift Yön Şömizli)</t>
+          <t>Doğanın Kızı (Yan Boyamalı)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>270</v>
+        <v>310</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259769318</t>
+          <t>9786259734637</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın İzi (Ciltli)</t>
+          <t>Yanık İzi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>285</v>
+        <v>165</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259769332</t>
+          <t>9786259734613</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İhtimaller Can Yakar (Yan Boyalı)</t>
+          <t>Beyaz Gecenin Ardında</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>118</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259786599</t>
+          <t>9786259748122</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Külleri</t>
+          <t>Suç Mahalli (Yan Boyamalı)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>85</v>
+        <v>310</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259769301</t>
+          <t>9786259748115</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın İzi</t>
+          <t>Marsın Gölgesi (Şömizli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>376</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259769325</t>
+          <t>9786259748146</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Mutlu İhtiyarlık Hayalleri</t>
+          <t>Eksik Sayfalar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259769356</t>
+          <t>9786259769363</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Mühürlenmiş Hatıralar 1</t>
+          <t>Kaybolmuş Yaşamlar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>300</v>
+        <v>70</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259786582</t>
+          <t>9786259748139</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Harese: Soğuk Bedenler “Ölüm Dansı” (Yan Boyamalı)</t>
+          <t>Kırık Aynadaki Kalpler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>330</v>
+        <v>110</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259786568</t>
+          <t>9786259734620</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İnşehir 2 Çukur (Ciltli)</t>
+          <t>Bugün Kalbimde Adın Var</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>195</v>
+        <v>82</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259786551</t>
+          <t>9786259748108</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İnşehir 2 Çukur</t>
+          <t>Marsın Gölgesi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>145</v>
+        <v>301</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259786544</t>
+          <t>9786259769370</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İnşehir 1 Karanlık (Ciltli)</t>
+          <t>Sevdanın Pusu &amp; Unutulmuş Yeminler</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>220</v>
+        <v>95</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259786537</t>
+          <t>9786259769387</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İnşehir 1 Karanlık</t>
+          <t>Soğuk Satırlar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>185</v>
+        <v>95</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259786575</t>
+          <t>9786259769349</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Harese: Soğuk Bedenler “Ölüm Dansı”</t>
+          <t>İhtimaller Can Yakar (Çift Yön Şömizli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>300</v>
+        <v>322</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259786520</t>
+          <t>9786259769318</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Çocukluk Anıları</t>
+          <t>Şeytanın İzi (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>85</v>
+        <v>378</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259786513</t>
+          <t>9786259769332</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Melankoli Çiçekleri</t>
+          <t>İhtimaller Can Yakar (Yan Boyalı)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>80</v>
+        <v>277</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259822396</t>
+          <t>9786259786599</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bebek</t>
+          <t>Sonbahar Külleri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>320</v>
+        <v>85</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259786506</t>
+          <t>9786259769301</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşının Esareti</t>
+          <t>Şeytanın İzi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>75</v>
+        <v>303</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259822389</t>
+          <t>9786259769325</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Akşam Yıldızı (Kapak Resmi Değişebilir)</t>
+          <t>Mutlu İhtiyarlık Hayalleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>197.5</v>
+        <v>85</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259822372</t>
+          <t>9786259769356</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Kalbi</t>
+          <t>Mühürlenmiş Hatıralar 1</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>75</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259822341</t>
+          <t>9786259786582</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Lümme Görünmez Eller</t>
+          <t>Harese: Soğuk Bedenler “Ölüm Dansı” (Yan Boyamalı)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>285</v>
+        <v>330</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>4444444442807</t>
+          <t>9786259786568</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Aldattım Kendimi - Kukla (Şömizli)</t>
+          <t>İnşehir 2 Çukur (Ciltli)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>290</v>
+        <v>195</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>4444444442806</t>
+          <t>9786259786551</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Aldattım Kendimi - Kukla (Ciltli)</t>
+          <t>İnşehir 2 Çukur</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>335</v>
+        <v>145</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259822365</t>
+          <t>9786259786544</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Aldattım Kendimi Kukla</t>
+          <t>İnşehir 1 Karanlık (Ciltli)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>295</v>
+        <v>220</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259822334</t>
+          <t>9786259786537</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Yüzük Koleksiyoncusu</t>
+          <t>İnşehir 1 Karanlık</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>230</v>
+        <v>185</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259861494</t>
+          <t>9786259786575</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Milattan Önce</t>
+          <t>Harese: Soğuk Bedenler “Ölüm Dansı”</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259822303</t>
+          <t>9786259786520</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Higanbana</t>
+          <t>Mutlu Çocukluk Anıları</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>145</v>
+        <v>85</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259822327</t>
+          <t>9786259786513</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Akıp Giden Zaman</t>
+          <t>Melankoli Çiçekleri</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>89</v>
+        <v>104</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>4444444442717</t>
+          <t>9786259822396</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>9 Numara (Yan Boyamalı)</t>
+          <t>Bebek</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>198.9</v>
+        <v>320</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>4444444442716</t>
+          <t>9786259786506</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>9 Numara</t>
+          <t>Gözyaşının Esareti</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>215</v>
+        <v>75</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259861470</t>
+          <t>9786259822389</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yağmurun Karanlığı</t>
+          <t>Akşam Yıldızı (Kapak Resmi Değişebilir)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>89</v>
+        <v>197.5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259822310</t>
+          <t>9786259822372</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sırlar Mabedi</t>
+          <t>Güneşin Kalbi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>89</v>
+        <v>75</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259861463</t>
+          <t>9786259822341</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Zihnin Labirenti</t>
+          <t>Lümme Görünmez Eller</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>90</v>
+        <v>285</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259997735</t>
+          <t>4444444442807</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Yalan</t>
+          <t>Aldattım Kendimi - Kukla (Şömizli)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>90</v>
+        <v>567</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259861456</t>
+          <t>4444444442806</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Sevda Bahçeleri</t>
+          <t>Aldattım Kendimi - Kukla (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>75</v>
+        <v>591</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259861449</t>
+          <t>9786259822365</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Mektubu</t>
+          <t>Aldattım Kendimi Kukla</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>70</v>
+        <v>492</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259861432</t>
+          <t>9786259822334</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Sarmaşık</t>
+          <t>Yüzük Koleksiyoncusu</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>265</v>
+        <v>334</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259861425</t>
+          <t>9786259861494</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Wendigo: Gölgenin Laneti</t>
+          <t>Milattan Önce</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259861418</t>
+          <t>9786259822303</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Aşk Zamanı</t>
+          <t>Higanbana</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>60</v>
+        <v>153</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259861401</t>
+          <t>9786259822327</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Ceres</t>
+          <t>Akıp Giden Zaman</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>210</v>
+        <v>89</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259404998</t>
+          <t>4444444442717</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Umutlar</t>
+          <t>9 Numara (Yan Boyamalı)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>65</v>
+        <v>198.9</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259404981</t>
+          <t>4444444442716</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kış Işığı</t>
+          <t>9 Numara</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>65</v>
+        <v>215</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259404967</t>
+          <t>9786259861470</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kıyı Gölgesi Sandal</t>
+          <t>Yağmurun Karanlığı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>65</v>
+        <v>89</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>4440000004288</t>
+          <t>9786259822310</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Elementum (Yan Kağıtlı)</t>
+          <t>Sırlar Mabedi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>99</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>4440000004287</t>
+          <t>9786259861463</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Elementum</t>
+          <t>Zihnin Labirenti</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>130</v>
+        <v>90</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259404912</t>
+          <t>9786259997735</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Yaprakları Kelimelerin Hüznü</t>
+          <t>Bir Avuç Yalan</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259404943</t>
+          <t>9786259861456</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>His Mabedi</t>
+          <t>Sevda Bahçeleri</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>110</v>
+        <v>75</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259404950</t>
+          <t>9786259861449</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Yaprakları Yalnız Satırlar</t>
+          <t>Rüzgar Mektubu</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259404936</t>
+          <t>9786259861432</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Delibal - Kesişme</t>
+          <t>Sarmaşık</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>180</v>
+        <v>265</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259404929</t>
+          <t>9786259861425</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Delibal - Kesişme (Şömizli)</t>
+          <t>Wendigo: Gölgenin Laneti</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>4440000003935</t>
+          <t>9786259861418</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Buz Kafesi (Şömizli)</t>
+          <t>Aşk Zamanı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>4440000003936</t>
+          <t>9786259861401</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Buz Kafesi</t>
+          <t>Ceres</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>140</v>
+        <v>210</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259997773</t>
+          <t>9786259404998</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Güz Esintileri</t>
+          <t>Sessiz Umutlar</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>92</v>
+        <v>65</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>4440000003822</t>
+          <t>9786259404981</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Aldattım Kendimi - Kukla</t>
+          <t>Kış Işığı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>180</v>
+        <v>65</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>4440000003821</t>
+          <t>9786259404967</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Aldattım Kendimi - Kukla (Şömizli)</t>
+          <t>Kıyı Gölgesi Sandal</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>190</v>
+        <v>65</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259997780</t>
+          <t>4440000004288</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Anakonda</t>
+          <t>Elementum (Yan Kağıtlı)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>205</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786259997766</t>
+          <t>4440000004287</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>9 Numara - Bir Forma Meselesi</t>
+          <t>Elementum</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259997759</t>
+          <t>9786259404912</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Milattan Önce</t>
+          <t>Hüzün Yaprakları Kelimelerin Hüznü</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>140</v>
+        <v>50</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259997742</t>
+          <t>9786259404943</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Yırtılmış Günlüğün İçindekiler</t>
+          <t>His Mabedi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>140</v>
+        <v>110</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259997728</t>
+          <t>9786259404950</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Kara Musallat (Ciltli)</t>
+          <t>Hüzün Yaprakları Yalnız Satırlar</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>172.9</v>
+        <v>50</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259997711</t>
+          <t>9786259404936</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Lanetli Kan</t>
+          <t>Delibal - Kesişme</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>85</v>
+        <v>180</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259997704</t>
+          <t>9786259404929</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Yalan</t>
+          <t>Delibal - Kesişme (Şömizli)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>90</v>
+        <v>190</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
+          <t>4440000003935</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Buz Kafesi (Şömizli)</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>4440000003936</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Buz Kafesi</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786259997773</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Güz Esintileri</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>4440000003822</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Aldattım Kendimi - Kukla</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>4440000003821</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Aldattım Kendimi - Kukla (Şömizli)</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786259997780</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Anakonda</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786259997766</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>9 Numara - Bir Forma Meselesi</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786259997759</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Milattan Önce</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786259997742</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Yırtılmış Günlüğün İçindekiler</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786259997728</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Kara Musallat (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>172.9</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786259997711</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Lanetli Kan</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786259997704</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Bir Avuç Yalan</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
           <t>9786255662064</t>
         </is>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Tarikat - Çağrı</t>
         </is>
       </c>
-      <c r="C98" s="1">
+      <c r="C110" s="1">
         <v>295</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>