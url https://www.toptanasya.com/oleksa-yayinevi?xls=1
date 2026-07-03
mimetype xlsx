--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1675 +85,1690 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255662125</t>
+          <t>4444444444648</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir Cinayet Masalı - Köken</t>
+          <t>Kalbimin Çiçeği (Şömizli - Özel Baskı)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>414.6</v>
+        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255662132</t>
+          <t>9786255662125</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bir Cinayet Masalı - Kin</t>
+          <t>Bir Cinayet Masalı - Köken</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>330</v>
+        <v>414.6</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255662149</t>
+          <t>9786255662132</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kumdan Hayaller</t>
+          <t>Bir Cinayet Masalı - Kin</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>283</v>
+        <v>330</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255662156</t>
+          <t>9786255662149</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Mikrofon Serisi - Rap'in Kırık Kalbi</t>
+          <t>Kumdan Hayaller</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>171</v>
+        <v>283</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255662194</t>
+          <t>9786255662156</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Mürekkep İzi</t>
+          <t>Yaralı Mikrofon Serisi - Rap'in Kırık Kalbi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>279</v>
+        <v>171</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255662088</t>
+          <t>9786255662194</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mers: Kayıplar ve Yaralar</t>
+          <t>Mürekkep İzi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>470</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255662217</t>
+          <t>9786255662088</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Eva'nın Evi</t>
+          <t>Mers: Kayıplar ve Yaralar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>160</v>
+        <v>470</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259748191</t>
+          <t>9786255662217</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Kızı</t>
+          <t>Eva'nın Evi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>430</v>
+        <v>160</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786255662187</t>
+          <t>9786259748191</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ata Kurtlar Serisi: Mahfi (Beyaz Kapak)</t>
+          <t>Doğanın Kızı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>346</v>
+        <v>430</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255662163</t>
+          <t>9786255662187</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ata Kurtlar Serisi: Mahfi</t>
+          <t>Ata Kurtlar Serisi: Mahfi (Beyaz Kapak)</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>346</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255662033</t>
+          <t>9786255662163</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sükut - u Hayal</t>
+          <t>Ata Kurtlar Serisi: Mahfi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>86</v>
+        <v>346</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255662057</t>
+          <t>9786255662033</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Yolcuları - Faylina'dan Uzakta</t>
+          <t>Sükut - u Hayal</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>361</v>
+        <v>86</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>4444444444446</t>
+          <t>9786255662057</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gölge (Yan Boyamalı)</t>
+          <t>Kehanet Yolcuları - Faylina'dan Uzakta</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>361</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786255662071</t>
+          <t>4444444444446</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Karanlık &amp; Aydınlık – Gecenin Beşikleri</t>
+          <t>Gölge (Yan Boyamalı)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>305</v>
+        <v>534</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255662095</t>
+          <t>9786255662071</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Söyleyemediklerim</t>
+          <t>Karanlık &amp; Aydınlık – Gecenin Beşikleri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>188</v>
+        <v>437</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255662019</t>
+          <t>9786255662095</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tabuttan Kalpler</t>
+          <t>Söyleyemediklerim</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>120</v>
+        <v>188</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259769394</t>
+          <t>9786255662019</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Suç Mahalli</t>
+          <t>Tabuttan Kalpler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259700977</t>
+          <t>9786259769394</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Aidiyet 2 - Bağışlayabilir Misin?</t>
+          <t>Suç Mahalli</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786255662002</t>
+          <t>9786259700977</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Karanfil Esintisi</t>
+          <t>Aidiyet 2 - Bağışlayabilir Misin?</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>120</v>
+        <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259700960</t>
+          <t>9786255662002</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Aidiyet 1 - Boyun Eğebilir Misin?</t>
+          <t>Karanfil Esintisi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259700946</t>
+          <t>9786259700960</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin Çiçeği</t>
+          <t>Aidiyet 1 - Boyun Eğebilir Misin?</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259700922</t>
+          <t>9786259700946</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Narçiçeğim - 1</t>
+          <t>Kalbimin Çiçeği</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>345</v>
+        <v>320</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259700953</t>
+          <t>9786259700922</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Şafak Harabeleri</t>
+          <t>Narçiçeğim - 1</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>130</v>
+        <v>345</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259700915</t>
+          <t>9786259700953</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Narçiçeğim - 1</t>
+          <t>Şafak Harabeleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>444</v>
+        <v>130</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259734675</t>
+          <t>9786259700915</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Narçiçeğim - 1</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>444</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259734668</t>
+          <t>9786259734675</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlar ve Gözyaşı</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>110</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259700939</t>
+          <t>9786259734668</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bir Cinayet Masalı: Kül</t>
+          <t>Yıldızlar ve Gözyaşı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>280</v>
+        <v>110</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259700908</t>
+          <t>9786259700939</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun İzi</t>
+          <t>Bir Cinayet Masalı: Kül</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>90</v>
+        <v>280</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259734682</t>
+          <t>9786259700908</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Seni Yaşamak Sensiz - 1</t>
+          <t>Ruhumun İzi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259734699</t>
+          <t>9786259734682</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Seni Yaşamak Sensiz - 2</t>
+          <t>Seni Yaşamak Sensiz - 1</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259748184</t>
+          <t>9786259734699</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Elvedalar Acıtır</t>
+          <t>Seni Yaşamak Sensiz - 2</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>290</v>
+        <v>320</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259734644</t>
+          <t>9786259748184</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Örümcek Zambakları</t>
+          <t>Elvedalar Acıtır</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>408</v>
+        <v>380</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259734651</t>
+          <t>9786259734644</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Örümcek Zambakları (Çift Yönlü)</t>
+          <t>Kırmızı Örümcek Zambakları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>423</v>
+        <v>408</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259748160</t>
+          <t>9786259734651</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hicran Yağmuru</t>
+          <t>Kırmızı Örümcek Zambakları (Çift Yönlü)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>75</v>
+        <v>423</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259748177</t>
+          <t>9786259748160</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Derbeder Kıyılar</t>
+          <t>Hicran Yağmuru</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>75</v>
+        <v>128</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259734606</t>
+          <t>9786259748177</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Kızı (Yan Boyamalı)</t>
+          <t>Derbeder Kıyılar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>310</v>
+        <v>108</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259734637</t>
+          <t>9786259734606</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yanık İzi</t>
+          <t>Doğanın Kızı (Yan Boyamalı)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>165</v>
+        <v>450</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259734613</t>
+          <t>9786259734637</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Gecenin Ardında</t>
+          <t>Yanık İzi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>118</v>
+        <v>146</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259748122</t>
+          <t>9786259734613</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Suç Mahalli (Yan Boyamalı)</t>
+          <t>Beyaz Gecenin Ardında</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>310</v>
+        <v>118</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259748115</t>
+          <t>9786259748122</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Marsın Gölgesi (Şömizli)</t>
+          <t>Suç Mahalli (Yan Boyamalı)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>376</v>
+        <v>310</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259748146</t>
+          <t>9786259748115</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Eksik Sayfalar</t>
+          <t>Marsın Gölgesi (Şömizli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>100</v>
+        <v>376</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259769363</t>
+          <t>9786259748146</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kaybolmuş Yaşamlar</t>
+          <t>Eksik Sayfalar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>70</v>
+        <v>108</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259748139</t>
+          <t>9786259769363</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kırık Aynadaki Kalpler</t>
+          <t>Kaybolmuş Yaşamlar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>110</v>
+        <v>71</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259734620</t>
+          <t>9786259748139</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bugün Kalbimde Adın Var</t>
+          <t>Kırık Aynadaki Kalpler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>82</v>
+        <v>110</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259748108</t>
+          <t>9786259734620</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Marsın Gölgesi</t>
+          <t>Bugün Kalbimde Adın Var</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>301</v>
+        <v>82</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259769370</t>
+          <t>9786259748108</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sevdanın Pusu &amp; Unutulmuş Yeminler</t>
+          <t>Marsın Gölgesi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>95</v>
+        <v>301</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259769387</t>
+          <t>9786259769370</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Satırlar</t>
+          <t>Sevdanın Pusu &amp; Unutulmuş Yeminler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>95</v>
+        <v>130</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259769349</t>
+          <t>9786259769387</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İhtimaller Can Yakar (Çift Yön Şömizli)</t>
+          <t>Soğuk Satırlar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>322</v>
+        <v>117</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259769318</t>
+          <t>9786259769349</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın İzi (Ciltli)</t>
+          <t>İhtimaller Can Yakar (Çift Yön Şömizli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>378</v>
+        <v>322</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259769332</t>
+          <t>9786259769318</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İhtimaller Can Yakar (Yan Boyalı)</t>
+          <t>Şeytanın İzi (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>277</v>
+        <v>378</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259786599</t>
+          <t>9786259769332</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Külleri</t>
+          <t>İhtimaller Can Yakar (Yan Boyalı)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>85</v>
+        <v>277</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259769301</t>
+          <t>9786259786599</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın İzi</t>
+          <t>Sonbahar Külleri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>303</v>
+        <v>103</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259769325</t>
+          <t>9786259769301</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Mutlu İhtiyarlık Hayalleri</t>
+          <t>Şeytanın İzi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>85</v>
+        <v>303</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259769356</t>
+          <t>9786259769325</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Mühürlenmiş Hatıralar 1</t>
+          <t>Mutlu İhtiyarlık Hayalleri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>300</v>
+        <v>99</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259786582</t>
+          <t>9786259769356</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Harese: Soğuk Bedenler “Ölüm Dansı” (Yan Boyamalı)</t>
+          <t>Mühürlenmiş Hatıralar 1</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259786568</t>
+          <t>9786259786582</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İnşehir 2 Çukur (Ciltli)</t>
+          <t>Harese: Soğuk Bedenler “Ölüm Dansı” (Yan Boyamalı)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>195</v>
+        <v>330</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259786551</t>
+          <t>9786259786568</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İnşehir 2 Çukur</t>
+          <t>İnşehir 2 Çukur (Ciltli)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>145</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259786544</t>
+          <t>9786259786551</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İnşehir 1 Karanlık (Ciltli)</t>
+          <t>İnşehir 2 Çukur</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>220</v>
+        <v>192</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259786537</t>
+          <t>9786259786544</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İnşehir 1 Karanlık</t>
+          <t>İnşehir 1 Karanlık (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>185</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259786575</t>
+          <t>9786259786537</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Harese: Soğuk Bedenler “Ölüm Dansı”</t>
+          <t>İnşehir 1 Karanlık</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>300</v>
+        <v>267</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259786520</t>
+          <t>9786259786575</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Çocukluk Anıları</t>
+          <t>Harese: Soğuk Bedenler “Ölüm Dansı”</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>85</v>
+        <v>481</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259786513</t>
+          <t>9786259786520</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Melankoli Çiçekleri</t>
+          <t>Mutlu Çocukluk Anıları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>104</v>
+        <v>99</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259822396</t>
+          <t>9786259786513</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bebek</t>
+          <t>Melankoli Çiçekleri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>320</v>
+        <v>104</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259786506</t>
+          <t>9786259822396</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşının Esareti</t>
+          <t>Bebek</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>75</v>
+        <v>556</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259822389</t>
+          <t>9786259786506</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Akşam Yıldızı (Kapak Resmi Değişebilir)</t>
+          <t>Gözyaşının Esareti</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>197.5</v>
+        <v>115</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259822372</t>
+          <t>9786259822389</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Kalbi</t>
+          <t>Akşam Yıldızı (Kapak Resmi Değişebilir)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>75</v>
+        <v>308</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259822341</t>
+          <t>9786259822372</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Lümme Görünmez Eller</t>
+          <t>Güneşin Kalbi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>285</v>
+        <v>119</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>4444444442807</t>
+          <t>9786259822341</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Aldattım Kendimi - Kukla (Şömizli)</t>
+          <t>Lümme Görünmez Eller</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>567</v>
+        <v>466</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>4444444442806</t>
+          <t>4444444442807</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Aldattım Kendimi - Kukla (Ciltli)</t>
+          <t>Aldattım Kendimi - Kukla (Şömizli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>591</v>
+        <v>567</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259822365</t>
+          <t>4444444442806</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Aldattım Kendimi Kukla</t>
+          <t>Aldattım Kendimi - Kukla (Ciltli)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>492</v>
+        <v>591</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259822334</t>
+          <t>9786259822365</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yüzük Koleksiyoncusu</t>
+          <t>Aldattım Kendimi Kukla</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>334</v>
+        <v>492</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259861494</t>
+          <t>9786259822334</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Milattan Önce</t>
+          <t>Yüzük Koleksiyoncusu</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>334</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259822303</t>
+          <t>9786259861494</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Higanbana</t>
+          <t>Milattan Önce</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>153</v>
+        <v>294</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259822327</t>
+          <t>9786259822303</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Akıp Giden Zaman</t>
+          <t>Higanbana</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>89</v>
+        <v>153</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>4444444442717</t>
+          <t>9786259822327</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>9 Numara (Yan Boyamalı)</t>
+          <t>Akıp Giden Zaman</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>198.9</v>
+        <v>106</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>4444444442716</t>
+          <t>4444444442717</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>9 Numara</t>
+          <t>9 Numara (Yan Boyamalı)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>215</v>
+        <v>198.9</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259861470</t>
+          <t>4444444442716</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yağmurun Karanlığı</t>
+          <t>9 Numara</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>89</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259822310</t>
+          <t>9786259861470</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Sırlar Mabedi</t>
+          <t>Yağmurun Karanlığı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>99</v>
+        <v>89</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259861463</t>
+          <t>9786259822310</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Zihnin Labirenti</t>
+          <t>Sırlar Mabedi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>90</v>
+        <v>99</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259997735</t>
+          <t>9786259861463</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Yalan</t>
+          <t>Zihnin Labirenti</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>90</v>
+        <v>114</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259861456</t>
+          <t>9786259997735</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Sevda Bahçeleri</t>
+          <t>Bir Avuç Yalan</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>75</v>
+        <v>94</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259861449</t>
+          <t>9786259861456</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Mektubu</t>
+          <t>Sevda Bahçeleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>70</v>
+        <v>102</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259861432</t>
+          <t>9786259861449</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sarmaşık</t>
+          <t>Rüzgar Mektubu</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>265</v>
+        <v>70</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259861425</t>
+          <t>9786259861432</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Wendigo: Gölgenin Laneti</t>
+          <t>Sarmaşık</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>230</v>
+        <v>418</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259861418</t>
+          <t>9786259861425</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Aşk Zamanı</t>
+          <t>Wendigo: Gölgenin Laneti</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>60</v>
+        <v>367</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259861401</t>
+          <t>9786259861418</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Ceres</t>
+          <t>Aşk Zamanı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>210</v>
+        <v>60</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259404998</t>
+          <t>9786259861401</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Umutlar</t>
+          <t>Ceres</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>65</v>
+        <v>385</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259404981</t>
+          <t>9786259404998</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kış Işığı</t>
+          <t>Sessiz Umutlar</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>65</v>
+        <v>81</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786259404967</t>
+          <t>9786259404981</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kıyı Gölgesi Sandal</t>
+          <t>Kış Işığı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>65</v>
+        <v>82</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>4440000004288</t>
+          <t>9786259404967</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Elementum (Yan Kağıtlı)</t>
+          <t>Kıyı Gölgesi Sandal</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>79</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>4440000004287</t>
+          <t>4440000004288</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Elementum</t>
+          <t>Elementum (Yan Kağıtlı)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786259404912</t>
+          <t>4440000004287</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Yaprakları Kelimelerin Hüznü</t>
+          <t>Elementum</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>50</v>
+        <v>130</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259404943</t>
+          <t>9786259404912</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>His Mabedi</t>
+          <t>Hüzün Yaprakları Kelimelerin Hüznü</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>110</v>
+        <v>89</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259404950</t>
+          <t>9786259404943</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Yaprakları Yalnız Satırlar</t>
+          <t>His Mabedi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>50</v>
+        <v>131</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259404936</t>
+          <t>9786259404950</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Delibal - Kesişme</t>
+          <t>Hüzün Yaprakları Yalnız Satırlar</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>180</v>
+        <v>101</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259404929</t>
+          <t>9786259404936</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Delibal - Kesişme (Şömizli)</t>
+          <t>Delibal - Kesişme</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>4440000003935</t>
+          <t>9786259404929</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Buz Kafesi (Şömizli)</t>
+          <t>Delibal - Kesişme (Şömizli)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>352</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>4440000003936</t>
+          <t>4440000003935</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Buz Kafesi</t>
+          <t>Buz Kafesi (Şömizli)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786259997773</t>
+          <t>4440000003936</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Güz Esintileri</t>
+          <t>Buz Kafesi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>92</v>
+        <v>140</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>4440000003822</t>
+          <t>9786259997773</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Aldattım Kendimi - Kukla</t>
+          <t>Güz Esintileri</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>180</v>
+        <v>92</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>4440000003821</t>
+          <t>4440000003822</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Aldattım Kendimi - Kukla (Şömizli)</t>
+          <t>Aldattım Kendimi - Kukla</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786259997780</t>
+          <t>4440000003821</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Anakonda</t>
+          <t>Aldattım Kendimi - Kukla (Şömizli)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>365</v>
+        <v>190</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786259997766</t>
+          <t>9786259997780</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>9 Numara - Bir Forma Meselesi</t>
+          <t>Anakonda</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>130</v>
+        <v>365</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786259997759</t>
+          <t>9786259997766</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Milattan Önce</t>
+          <t>9 Numara - Bir Forma Meselesi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786259997742</t>
+          <t>9786259997759</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Yırtılmış Günlüğün İçindekiler</t>
+          <t>Milattan Önce</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786259997728</t>
+          <t>9786259997742</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kara Musallat (Ciltli)</t>
+          <t>Yırtılmış Günlüğün İçindekiler</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>172.9</v>
+        <v>250</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786259997711</t>
+          <t>9786259997728</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Lanetli Kan</t>
+          <t>Kara Musallat (Ciltli)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>85</v>
+        <v>172.9</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786259997704</t>
+          <t>9786259997711</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Yalan</t>
+          <t>Lanetli Kan</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>90</v>
+        <v>86</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
+          <t>9786259997704</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Bir Avuç Yalan</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
           <t>9786255662064</t>
         </is>
       </c>
-      <c r="B110" s="1" t="inlineStr">
+      <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Tarikat - Çağrı</t>
         </is>
       </c>
-      <c r="C110" s="1">
-        <v>295</v>
+      <c r="C111" s="1">
+        <v>380</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>