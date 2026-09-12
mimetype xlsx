--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,1690 +85,1720 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>4444444444648</t>
+          <t>9786255662101</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin Çiçeği (Şömizli - Özel Baskı)</t>
+          <t>Tarikat: Çağrı (Yan Boyalı)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>395</v>
+        <v>455</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786255662125</t>
+          <t>9786255662118</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bir Cinayet Masalı - Köken</t>
+          <t>Doğanın Kızı (Yan Boyalı)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>414.6</v>
+        <v>480</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786255662132</t>
+          <t>4444444444648</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bir Cinayet Masalı - Kin</t>
+          <t>Kalbimin Çiçeği (Şömizli - Özel Baskı)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>330</v>
+        <v>395</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255662149</t>
+          <t>9786255662125</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kumdan Hayaller</t>
+          <t>Bir Cinayet Masalı - Köken</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>283</v>
+        <v>414.6</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255662156</t>
+          <t>9786255662132</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yaralı Mikrofon Serisi - Rap'in Kırık Kalbi</t>
+          <t>Bir Cinayet Masalı - Kin</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>171</v>
+        <v>330</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786255662194</t>
+          <t>9786255662149</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mürekkep İzi</t>
+          <t>Kumdan Hayaller</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>283</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786255662088</t>
+          <t>9786255662156</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mers: Kayıplar ve Yaralar</t>
+          <t>Yaralı Mikrofon Serisi - Rap'in Kırık Kalbi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>470</v>
+        <v>171</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786255662217</t>
+          <t>9786255662194</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Eva'nın Evi</t>
+          <t>Mürekkep İzi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259748191</t>
+          <t>9786255662088</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Kızı</t>
+          <t>Mers: Kayıplar ve Yaralar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>430</v>
+        <v>470</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786255662187</t>
+          <t>9786255662217</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ata Kurtlar Serisi: Mahfi (Beyaz Kapak)</t>
+          <t>Eva'nın Evi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>346</v>
+        <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786255662163</t>
+          <t>9786259748191</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ata Kurtlar Serisi: Mahfi</t>
+          <t>Doğanın Kızı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>346</v>
+        <v>430</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255662033</t>
+          <t>9786255662187</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sükut - u Hayal</t>
+          <t>Ata Kurtlar Serisi: Mahfi (Beyaz Kapak)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>86</v>
+        <v>346</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786255662057</t>
+          <t>9786255662163</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kehanet Yolcuları - Faylina'dan Uzakta</t>
+          <t>Ata Kurtlar Serisi: Mahfi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>361</v>
+        <v>346</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>4444444444446</t>
+          <t>9786255662033</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Gölge (Yan Boyamalı)</t>
+          <t>Sükut - u Hayal</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>534</v>
+        <v>86</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255662071</t>
+          <t>9786255662057</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Karanlık &amp; Aydınlık – Gecenin Beşikleri</t>
+          <t>Kehanet Yolcuları - Faylina'dan Uzakta</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>437</v>
+        <v>361</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786255662095</t>
+          <t>4444444444446</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Söyleyemediklerim</t>
+          <t>Gölge (Yan Boyamalı)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>188</v>
+        <v>534</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255662019</t>
+          <t>9786255662071</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tabuttan Kalpler</t>
+          <t>Karanlık &amp; Aydınlık – Gecenin Beşikleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>120</v>
+        <v>437</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259769394</t>
+          <t>9786255662095</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Suç Mahalli</t>
+          <t>Söyleyemediklerim</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>188</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259700977</t>
+          <t>9786255662019</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Aidiyet 2 - Bağışlayabilir Misin?</t>
+          <t>Tabuttan Kalpler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>320</v>
+        <v>120</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786255662002</t>
+          <t>9786259769394</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Karanfil Esintisi</t>
+          <t>Suç Mahalli</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259700960</t>
+          <t>9786259700977</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Aidiyet 1 - Boyun Eğebilir Misin?</t>
+          <t>Aidiyet 2 - Bağışlayabilir Misin?</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259700946</t>
+          <t>9786255662002</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kalbimin Çiçeği</t>
+          <t>Karanfil Esintisi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>320</v>
+        <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259700922</t>
+          <t>9786259700960</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Narçiçeğim - 1</t>
+          <t>Aidiyet 1 - Boyun Eğebilir Misin?</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>345</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259700953</t>
+          <t>9786259700946</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Şafak Harabeleri</t>
+          <t>Kalbimin Çiçeği</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>130</v>
+        <v>320</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259700915</t>
+          <t>9786259700922</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Narçiçeğim - 1</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>444</v>
+        <v>345</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259734675</t>
+          <t>9786259700953</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gölge</t>
+          <t>Şafak Harabeleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>350</v>
+        <v>130</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259734668</t>
+          <t>9786259700915</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlar ve Gözyaşı</t>
+          <t>Narçiçeğim - 1</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>110</v>
+        <v>444</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259700939</t>
+          <t>9786259734675</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bir Cinayet Masalı: Kül</t>
+          <t>Gölge</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259700908</t>
+          <t>9786259734668</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun İzi</t>
+          <t>Yıldızlar ve Gözyaşı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>90</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259734682</t>
+          <t>9786259700939</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Seni Yaşamak Sensiz - 1</t>
+          <t>Bir Cinayet Masalı: Kül</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259734699</t>
+          <t>9786259700908</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Seni Yaşamak Sensiz - 2</t>
+          <t>Ruhumun İzi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>320</v>
+        <v>90</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259748184</t>
+          <t>9786259734682</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Elvedalar Acıtır</t>
+          <t>Seni Yaşamak Sensiz - 1</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259734644</t>
+          <t>9786259734699</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Örümcek Zambakları</t>
+          <t>Seni Yaşamak Sensiz - 2</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>408</v>
+        <v>320</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259734651</t>
+          <t>9786259748184</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Örümcek Zambakları (Çift Yönlü)</t>
+          <t>Elvedalar Acıtır</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>423</v>
+        <v>380</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259748160</t>
+          <t>9786259734644</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hicran Yağmuru</t>
+          <t>Kırmızı Örümcek Zambakları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>128</v>
+        <v>408</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259748177</t>
+          <t>9786259734651</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Derbeder Kıyılar</t>
+          <t>Kırmızı Örümcek Zambakları (Çift Yönlü)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>108</v>
+        <v>423</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259734606</t>
+          <t>9786259748160</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Kızı (Yan Boyamalı)</t>
+          <t>Hicran Yağmuru</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>450</v>
+        <v>128</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259734637</t>
+          <t>9786259748177</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yanık İzi</t>
+          <t>Derbeder Kıyılar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>146</v>
+        <v>108</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259734613</t>
+          <t>9786259734606</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Gecenin Ardında</t>
+          <t>Doğanın Kızı (Yan Boyamalı)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>118</v>
+        <v>450</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259748122</t>
+          <t>9786259734637</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Suç Mahalli (Yan Boyamalı)</t>
+          <t>Yanık İzi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>310</v>
+        <v>146</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259748115</t>
+          <t>9786259734613</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Marsın Gölgesi (Şömizli)</t>
+          <t>Beyaz Gecenin Ardında</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>376</v>
+        <v>118</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259748146</t>
+          <t>9786259748122</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Eksik Sayfalar</t>
+          <t>Suç Mahalli (Yan Boyamalı)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>108</v>
+        <v>310</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259769363</t>
+          <t>9786259748115</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kaybolmuş Yaşamlar</t>
+          <t>Marsın Gölgesi (Şömizli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>71</v>
+        <v>376</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259748139</t>
+          <t>9786259748146</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kırık Aynadaki Kalpler</t>
+          <t>Eksik Sayfalar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>110</v>
+        <v>108</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259734620</t>
+          <t>9786259769363</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Bugün Kalbimde Adın Var</t>
+          <t>Kaybolmuş Yaşamlar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>82</v>
+        <v>71</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259748108</t>
+          <t>9786259748139</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Marsın Gölgesi</t>
+          <t>Kırık Aynadaki Kalpler</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>301</v>
+        <v>110</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259769370</t>
+          <t>9786259734620</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sevdanın Pusu &amp; Unutulmuş Yeminler</t>
+          <t>Bugün Kalbimde Adın Var</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>130</v>
+        <v>82</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259769387</t>
+          <t>9786259748108</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Satırlar</t>
+          <t>Marsın Gölgesi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>117</v>
+        <v>301</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259769349</t>
+          <t>9786259769370</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İhtimaller Can Yakar (Çift Yön Şömizli)</t>
+          <t>Sevdanın Pusu &amp; Unutulmuş Yeminler</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>322</v>
+        <v>130</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259769318</t>
+          <t>9786259769387</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın İzi (Ciltli)</t>
+          <t>Soğuk Satırlar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>378</v>
+        <v>117</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259769332</t>
+          <t>9786259769349</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İhtimaller Can Yakar (Yan Boyalı)</t>
+          <t>İhtimaller Can Yakar (Çift Yön Şömizli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>277</v>
+        <v>322</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259786599</t>
+          <t>9786259769318</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sonbahar Külleri</t>
+          <t>Şeytanın İzi (Ciltli)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>103</v>
+        <v>378</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259769301</t>
+          <t>9786259769332</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Şeytanın İzi</t>
+          <t>İhtimaller Can Yakar (Yan Boyalı)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>303</v>
+        <v>277</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259769325</t>
+          <t>9786259786599</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Mutlu İhtiyarlık Hayalleri</t>
+          <t>Sonbahar Külleri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259769356</t>
+          <t>9786259769301</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Mühürlenmiş Hatıralar 1</t>
+          <t>Şeytanın İzi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>303</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259786582</t>
+          <t>9786259769325</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Harese: Soğuk Bedenler “Ölüm Dansı” (Yan Boyamalı)</t>
+          <t>Mutlu İhtiyarlık Hayalleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>330</v>
+        <v>99</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259786568</t>
+          <t>9786259769356</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İnşehir 2 Çukur (Ciltli)</t>
+          <t>Mühürlenmiş Hatıralar 1</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259786551</t>
+          <t>9786259786582</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İnşehir 2 Çukur</t>
+          <t>Harese: Soğuk Bedenler “Ölüm Dansı” (Yan Boyamalı)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>192</v>
+        <v>330</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259786544</t>
+          <t>9786259786568</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İnşehir 1 Karanlık (Ciltli)</t>
+          <t>İnşehir 2 Çukur (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259786537</t>
+          <t>9786259786551</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İnşehir 1 Karanlık</t>
+          <t>İnşehir 2 Çukur</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>267</v>
+        <v>192</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259786575</t>
+          <t>9786259786544</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Harese: Soğuk Bedenler “Ölüm Dansı”</t>
+          <t>İnşehir 1 Karanlık (Ciltli)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>481</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259786520</t>
+          <t>9786259786537</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Çocukluk Anıları</t>
+          <t>İnşehir 1 Karanlık</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>99</v>
+        <v>267</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259786513</t>
+          <t>9786259786575</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Melankoli Çiçekleri</t>
+          <t>Harese: Soğuk Bedenler “Ölüm Dansı”</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>104</v>
+        <v>481</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259822396</t>
+          <t>9786259786520</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bebek</t>
+          <t>Mutlu Çocukluk Anıları</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>556</v>
+        <v>99</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259786506</t>
+          <t>9786259786513</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşının Esareti</t>
+          <t>Melankoli Çiçekleri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>115</v>
+        <v>104</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259822389</t>
+          <t>9786259822396</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Akşam Yıldızı (Kapak Resmi Değişebilir)</t>
+          <t>Bebek</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>308</v>
+        <v>556</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259822372</t>
+          <t>9786259786506</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Kalbi</t>
+          <t>Gözyaşının Esareti</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259822341</t>
+          <t>9786259822389</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Lümme Görünmez Eller</t>
+          <t>Akşam Yıldızı (Kapak Resmi Değişebilir)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>466</v>
+        <v>308</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>4444444442807</t>
+          <t>9786259822372</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Aldattım Kendimi - Kukla (Şömizli)</t>
+          <t>Güneşin Kalbi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>567</v>
+        <v>119</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>4444444442806</t>
+          <t>9786259822341</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Aldattım Kendimi - Kukla (Ciltli)</t>
+          <t>Lümme Görünmez Eller</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>591</v>
+        <v>466</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259822365</t>
+          <t>4444444442807</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Aldattım Kendimi Kukla</t>
+          <t>Aldattım Kendimi - Kukla (Şömizli)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>492</v>
+        <v>567</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259822334</t>
+          <t>4444444442806</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yüzük Koleksiyoncusu</t>
+          <t>Aldattım Kendimi - Kukla (Ciltli)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>334</v>
+        <v>591</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259861494</t>
+          <t>9786259822365</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Milattan Önce</t>
+          <t>Aldattım Kendimi Kukla</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>294</v>
+        <v>492</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259822303</t>
+          <t>9786259822334</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Higanbana</t>
+          <t>Yüzük Koleksiyoncusu</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>153</v>
+        <v>334</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259822327</t>
+          <t>9786259861494</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Akıp Giden Zaman</t>
+          <t>Milattan Önce</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>106</v>
+        <v>294</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>4444444442717</t>
+          <t>9786259822303</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>9 Numara (Yan Boyamalı)</t>
+          <t>Higanbana</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>198.9</v>
+        <v>153</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>4444444442716</t>
+          <t>9786259822327</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>9 Numara</t>
+          <t>Akıp Giden Zaman</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>250</v>
+        <v>106</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259861470</t>
+          <t>4444444442717</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yağmurun Karanlığı</t>
+          <t>9 Numara (Yan Boyamalı)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>89</v>
+        <v>198.9</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259822310</t>
+          <t>4444444442716</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Sırlar Mabedi</t>
+          <t>9 Numara</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>99</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259861463</t>
+          <t>9786259861470</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Zihnin Labirenti</t>
+          <t>Yağmurun Karanlığı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>114</v>
+        <v>89</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259997735</t>
+          <t>9786259822310</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Yalan</t>
+          <t>Sırlar Mabedi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>94</v>
+        <v>99</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259861456</t>
+          <t>9786259861463</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sevda Bahçeleri</t>
+          <t>Zihnin Labirenti</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>102</v>
+        <v>114</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259861449</t>
+          <t>9786259997735</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Rüzgar Mektubu</t>
+          <t>Bir Avuç Yalan</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>70</v>
+        <v>94</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786259861432</t>
+          <t>9786259861456</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Sarmaşık</t>
+          <t>Sevda Bahçeleri</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>418</v>
+        <v>102</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786259861425</t>
+          <t>9786259861449</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Wendigo: Gölgenin Laneti</t>
+          <t>Rüzgar Mektubu</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>367</v>
+        <v>70</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786259861418</t>
+          <t>9786259861432</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Aşk Zamanı</t>
+          <t>Sarmaşık</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>60</v>
+        <v>418</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786259861401</t>
+          <t>9786259861425</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ceres</t>
+          <t>Wendigo: Gölgenin Laneti</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>385</v>
+        <v>367</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786259404998</t>
+          <t>9786259861418</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Umutlar</t>
+          <t>Aşk Zamanı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>81</v>
+        <v>60</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786259404981</t>
+          <t>9786259861401</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kış Işığı</t>
+          <t>Ceres</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>82</v>
+        <v>385</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786259404967</t>
+          <t>9786259404998</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kıyı Gölgesi Sandal</t>
+          <t>Sessiz Umutlar</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>4440000004288</t>
+          <t>9786259404981</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Elementum (Yan Kağıtlı)</t>
+          <t>Kış Işığı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>150</v>
+        <v>82</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>4440000004287</t>
+          <t>9786259404967</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Elementum</t>
+          <t>Kıyı Gölgesi Sandal</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>130</v>
+        <v>79</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259404912</t>
+          <t>4440000004288</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Yaprakları Kelimelerin Hüznü</t>
+          <t>Elementum (Yan Kağıtlı)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>89</v>
+        <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786259404943</t>
+          <t>4440000004287</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>His Mabedi</t>
+          <t>Elementum</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>131</v>
+        <v>130</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786259404950</t>
+          <t>9786259404912</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Yaprakları Yalnız Satırlar</t>
+          <t>Hüzün Yaprakları Kelimelerin Hüznü</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>101</v>
+        <v>89</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259404936</t>
+          <t>9786259404943</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Delibal - Kesişme</t>
+          <t>His Mabedi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>180</v>
+        <v>131</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786259404929</t>
+          <t>9786259404950</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Delibal - Kesişme (Şömizli)</t>
+          <t>Hüzün Yaprakları Yalnız Satırlar</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>352</v>
+        <v>101</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>4440000003935</t>
+          <t>9786259404936</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Buz Kafesi (Şömizli)</t>
+          <t>Delibal - Kesişme</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>4440000003936</t>
+          <t>9786259404929</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Buz Kafesi</t>
+          <t>Delibal - Kesişme (Şömizli)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>140</v>
+        <v>352</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786259997773</t>
+          <t>4440000003935</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Güz Esintileri</t>
+          <t>Buz Kafesi (Şömizli)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>92</v>
+        <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>4440000003822</t>
+          <t>4440000003936</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Aldattım Kendimi - Kukla</t>
+          <t>Buz Kafesi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>4440000003821</t>
+          <t>9786259997773</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Aldattım Kendimi - Kukla (Şömizli)</t>
+          <t>Güz Esintileri</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>190</v>
+        <v>92</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786259997780</t>
+          <t>4440000003822</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Anakonda</t>
+          <t>Aldattım Kendimi - Kukla</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>365</v>
+        <v>180</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786259997766</t>
+          <t>4440000003821</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>9 Numara - Bir Forma Meselesi</t>
+          <t>Aldattım Kendimi - Kukla (Şömizli)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>130</v>
+        <v>190</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786259997759</t>
+          <t>9786259997780</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Milattan Önce</t>
+          <t>Anakonda</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>140</v>
+        <v>365</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786259997742</t>
+          <t>9786259997766</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Yırtılmış Günlüğün İçindekiler</t>
+          <t>9 Numara - Bir Forma Meselesi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786259997728</t>
+          <t>9786259997759</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kara Musallat (Ciltli)</t>
+          <t>Milattan Önce</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>172.9</v>
+        <v>140</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786259997711</t>
+          <t>9786259997742</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Lanetli Kan</t>
+          <t>Yırtılmış Günlüğün İçindekiler</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>86</v>
+        <v>250</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786259997704</t>
+          <t>9786259997728</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Bir Avuç Yalan</t>
+          <t>Kara Musallat (Ciltli)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>90</v>
+        <v>172.9</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
+          <t>9786259997711</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Lanetli Kan</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786259997704</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Bir Avuç Yalan</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
           <t>9786255662064</t>
         </is>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Tarikat - Çağrı</t>
         </is>
       </c>
-      <c r="C111" s="1">
+      <c r="C113" s="1">
         <v>380</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>