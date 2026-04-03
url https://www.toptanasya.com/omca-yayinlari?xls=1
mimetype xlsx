--- v0 (2025-10-24)
+++ v1 (2026-04-03)
@@ -85,880 +85,1075 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057610713</t>
+          <t>9786057610805</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizmin Gölgesinde</t>
+          <t>Kadeh ve Şarap</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>340</v>
+        <v>160</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057610720</t>
+          <t>9786057610799</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs Türk Kuvvetleri Alayında Bir Teğmenin Savaş Anıları (1973-1975)</t>
+          <t>Umrenin Hidayeti Işık Yolunda Bir Dönüşüm</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057610331</t>
+          <t>9786057610782</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Mutluluğu Hecelerken</t>
+          <t>Felsefenin Yıldızları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>66</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057610683</t>
+          <t>9786057610775</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Not Defteri - II</t>
+          <t>Kelebek Misali</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057610706</t>
+          <t>9786057610751</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Lale-i Aşk</t>
+          <t>Seçilmişler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057610676</t>
+          <t>9786057610744</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Vaynağh</t>
+          <t>Bir Kedinin Günlüğü</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057610669</t>
+          <t>9786057610089</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Hayallerin Ötesine Geçen Kadınlar</t>
+          <t>Not 23.01</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>210</v>
+        <v>123</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057610652</t>
+          <t>9786057610287</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bi' Radyocunun Anı'tomisi</t>
+          <t>Kaybolan Mutluluğu Hecelerken</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180</v>
+        <v>59</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057610423</t>
+          <t>9786057610058</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bir Kavanoz Böğürtlen Reçeli</t>
+          <t>Savaş Lordları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>240</v>
+        <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057610218</t>
+          <t>9786057610379</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Allahu</t>
+          <t>Sevgili Juliet</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>57</v>
+        <v>140</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057610645</t>
+          <t>9786057610270</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>1974 Oğlunun Kaleminden Bir Babanın Günlüğü</t>
+          <t>Tanazzul</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>74</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057610638</t>
+          <t>9786057610133</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Pour Bagage</t>
+          <t>Başarı Şifreleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057610614</t>
+          <t>9786057610140</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Şairane</t>
+          <t>Söyleyemedim</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057610607</t>
+          <t>9786057610713</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çimenkuş</t>
+          <t>Emperyalizmin Gölgesinde</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057610591</t>
+          <t>9786057610720</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Pisagor'un Matriksi</t>
+          <t>Kıbrıs Türk Kuvvetleri Alayında Bir Teğmenin Savaş Anıları (1973-1975)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>220</v>
+        <v>340</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057610584</t>
+          <t>9786057610331</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Maskeli Bal'O</t>
+          <t>Kaybolan Mutluluğu Hecelerken</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>180</v>
+        <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057610577</t>
+          <t>9786057610683</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Nöroşirürjiyen</t>
+          <t>Not Defteri - II</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057610553</t>
+          <t>9786057610706</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bir Uslanan Us</t>
+          <t>Lale-i Aşk</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057610546</t>
+          <t>9786057610676</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Küçük Turuncu Bal Kabağı</t>
+          <t>Vaynağh</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>210</v>
+        <v>340</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057610539</t>
+          <t>9786057610669</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İlk Otuzum</t>
+          <t>Hayallerin Ötesine Geçen Kadınlar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>140</v>
+        <v>290</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057610522</t>
+          <t>9786057610652</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Turizmci Oldun Diyorlar</t>
+          <t>Bi' Radyocunun Anı'tomisi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>110</v>
+        <v>260</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057610508</t>
+          <t>9786057610423</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bir Deste Berceste</t>
+          <t>Bir Kavanoz Böğürtlen Reçeli</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>110</v>
+        <v>330</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057610478</t>
+          <t>9786057610218</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Dansı</t>
+          <t>Allahu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>120</v>
+        <v>57</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057610188</t>
+          <t>9786057610645</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>МИЛЛАТ KАNҒУСИ (Millet Kaygısı)</t>
+          <t>1974 Oğlunun Kaleminden Bir Babanın Günlüğü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>340</v>
+        <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057610492</t>
+          <t>9786057610638</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Son İnsan</t>
+          <t>Gurbet Pour Bagage</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057610430</t>
+          <t>9786057610614</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Zamandan Kayıklar</t>
+          <t>Şairane</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057610416</t>
+          <t>9786057610607</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Aşka Davet - Lisan-ı Hüdhüd</t>
+          <t>Çimenkuş</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>210</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057610409</t>
+          <t>9786057610591</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Salatım Aşk - Lisan-ı Hüdhüd</t>
+          <t>Pisagor'un Matriksi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>310</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057610393</t>
+          <t>9786057610584</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Yüreklilere</t>
+          <t>Maskeli Bal'O</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057610386</t>
+          <t>9786057610577</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kördüğüm - Cemile</t>
+          <t>Nöroşirürjiyen</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057610362</t>
+          <t>9786057610553</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Tarçınlı Elma Çayı</t>
+          <t>Bir Uslanan Us</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057610355</t>
+          <t>9786057610546</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğin Hikayesi</t>
+          <t>Sevimli Küçük Turuncu Bal Kabağı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057610348</t>
+          <t>9786057610539</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bir Kavanoz Gül Reçeli</t>
+          <t>İlk Otuzum</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>190</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057610324</t>
+          <t>9786057610522</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yazarlıkla İlgili En İyi 99 Film</t>
+          <t>Turizmci Oldun Diyorlar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>280</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057610317</t>
+          <t>9786057610508</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Gönül Solukları</t>
+          <t>Bir Deste Berceste</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>260</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057610072</t>
+          <t>9786057610478</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen ve Öğrenci El Kitabı</t>
+          <t>Duyguların Dansı</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057610263</t>
+          <t>9786057610188</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tuzak - Yozlaşma Serinin İlk Kitabı</t>
+          <t>МИЛЛАТ KАNҒУСИ (Millet Kaygısı)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>240</v>
+        <v>480</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057610294</t>
+          <t>9786057610492</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Tayma'nın Oğlu Biybolat</t>
+          <t>Son İnsan</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057610256</t>
+          <t>9786057610430</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Fantezisi - Roma ve Random</t>
+          <t>Zamandan Kayıklar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057610249</t>
+          <t>9786057610416</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İpin Ucunu Kaçıran İnsanlar</t>
+          <t>Aşka Davet - Lisan-ı Hüdhüd</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057610232</t>
+          <t>9786057610409</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Enerji: Kişisel Gelişim</t>
+          <t>Salatım Aşk - Lisan-ı Hüdhüd</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057610225</t>
+          <t>9786057610393</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Sırrımı Sana Söylüyorum Hoca</t>
+          <t>Kırlangıç Yüreklilere</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057610195</t>
+          <t>9786057610386</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Katliam</t>
+          <t>Kördüğüm - Cemile</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057610171</t>
+          <t>9786057610362</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Milletin Izdırabı</t>
+          <t>Tarçınlı Elma Çayı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>570</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057610164</t>
+          <t>9786057610355</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Diasporada Kafkas Hikayeleri</t>
+          <t>Sessizliğin Hikayesi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057610157</t>
+          <t>9786057610348</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Okudukları ve Yazdıkları</t>
+          <t>Bir Kavanoz Gül Reçeli</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>170</v>
+        <v>440</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057610119</t>
+          <t>9786057610324</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Gelişimde Bilgelik Atlası</t>
+          <t>Yazarlıkla İlgili En İyi 99 Film</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>220</v>
+        <v>410</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057610126</t>
+          <t>9786057610317</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Nermin</t>
+          <t>Gönül Solukları</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057610102</t>
+          <t>9786057610072</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sen Zeus'un Oğlusun</t>
+          <t>Öğretmen ve Öğrenci El Kitabı</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057610096</t>
+          <t>9786057610263</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'nun Unutulmaz Sokak Oyunları</t>
+          <t>Tuzak - Yozlaşma Serinin İlk Kitabı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>330</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057610027</t>
+          <t>9786057610294</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kılıçlar Uyuduğunda</t>
+          <t>Tayma'nın Oğlu Biybolat</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>250</v>
+        <v>410</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057610010</t>
+          <t>9786057610256</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Güneş Batarken</t>
+          <t>Özgürlük Fantezisi - Roma ve Random</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057610065</t>
+          <t>9786057610249</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Cennet</t>
+          <t>İpin Ucunu Kaçıran İnsanlar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057610041</t>
+          <t>9786057610232</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Deccalları</t>
+          <t>Pozitif Enerji: Kişisel Gelişim</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>66</v>
+        <v>310</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057610034</t>
+          <t>9786057610225</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yolname - Özgürlük Mücadelesi</t>
+          <t>Sırrımı Sana Söylüyorum Hoca</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>330</v>
+        <v>240</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
+          <t>9786057610195</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Katliam</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786057610171</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Milletin Izdırabı</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786057610164</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Diasporada Kafkas Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786057610157</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk'ün Okudukları ve Yazdıkları</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786057610119</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Kişisel Gelişimde Bilgelik Atlası</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786057610126</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Nermin</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786057610102</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Sen Zeus'un Oğlusun</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786057610096</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Anadolu'nun Unutulmaz Sokak Oyunları</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786057610027</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Kılıçlar Uyuduğunda</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786057610010</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Güneş Batarken</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786057610065</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Cennet</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786057610041</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Tanrının Deccalları</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786057610034</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Yolname - Özgürlük Mücadelesi</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
           <t>9786057610003</t>
         </is>
       </c>
-      <c r="B57" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>En Güzele Yürümek</t>
         </is>
       </c>
-      <c r="C57" s="1">
-        <v>180</v>
+      <c r="C70" s="1">
+        <v>290</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>