--- v1 (2026-04-03)
+++ v2 (2026-05-21)
@@ -85,1075 +85,1105 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057610805</t>
+          <t>9786057610829</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kadeh ve Şarap</t>
+          <t>Güç Odakları ve “Türk-Kafkas” Boyları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057610799</t>
+          <t>9786057610812</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Umrenin Hidayeti Işık Yolunda Bir Dönüşüm</t>
+          <t>Şiirler ve Öyküler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057610782</t>
+          <t>9786057610805</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Yıldızları</t>
+          <t>Kadeh ve Şarap</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057610775</t>
+          <t>9786057610799</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Misali</t>
+          <t>Umrenin Hidayeti Işık Yolunda Bir Dönüşüm</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057610751</t>
+          <t>9786057610782</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Seçilmişler</t>
+          <t>Felsefenin Yıldızları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057610744</t>
+          <t>9786057610775</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bir Kedinin Günlüğü</t>
+          <t>Kelebek Misali</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057610089</t>
+          <t>9786057610751</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Not 23.01</t>
+          <t>Seçilmişler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>123</v>
+        <v>230</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057610287</t>
+          <t>9786057610744</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Mutluluğu Hecelerken</t>
+          <t>Bir Kedinin Günlüğü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>59</v>
+        <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057610058</t>
+          <t>9786057610089</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Savaş Lordları</t>
+          <t>Not 23.01</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>29</v>
+        <v>123</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057610379</t>
+          <t>9786057610287</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Juliet</t>
+          <t>Kaybolan Mutluluğu Hecelerken</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>140</v>
+        <v>59</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057610270</t>
+          <t>9786057610058</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tanazzul</t>
+          <t>Savaş Lordları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>74</v>
+        <v>29</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057610133</t>
+          <t>9786057610379</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Başarı Şifreleri</t>
+          <t>Sevgili Juliet</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057610140</t>
+          <t>9786057610270</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Söyleyemedim</t>
+          <t>Tanazzul</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057610713</t>
+          <t>9786057610133</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizmin Gölgesinde</t>
+          <t>Başarı Şifreleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057610720</t>
+          <t>9786057610140</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs Türk Kuvvetleri Alayında Bir Teğmenin Savaş Anıları (1973-1975)</t>
+          <t>Söyleyemedim</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>340</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057610331</t>
+          <t>9786057610713</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Mutluluğu Hecelerken</t>
+          <t>Emperyalizmin Gölgesinde</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>66</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057610683</t>
+          <t>9786057610720</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Not Defteri - II</t>
+          <t>Kıbrıs Türk Kuvvetleri Alayında Bir Teğmenin Savaş Anıları (1973-1975)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057610706</t>
+          <t>9786057610331</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Lale-i Aşk</t>
+          <t>Kaybolan Mutluluğu Hecelerken</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>180</v>
+        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057610676</t>
+          <t>9786057610683</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Vaynağh</t>
+          <t>Not Defteri - II</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057610669</t>
+          <t>9786057610706</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hayallerin Ötesine Geçen Kadınlar</t>
+          <t>Lale-i Aşk</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057610652</t>
+          <t>9786057610676</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bi' Radyocunun Anı'tomisi</t>
+          <t>Vaynağh</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>260</v>
+        <v>340</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057610423</t>
+          <t>9786057610669</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bir Kavanoz Böğürtlen Reçeli</t>
+          <t>Hayallerin Ötesine Geçen Kadınlar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>330</v>
+        <v>290</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057610218</t>
+          <t>9786057610652</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Allahu</t>
+          <t>Bi' Radyocunun Anı'tomisi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>57</v>
+        <v>260</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057610645</t>
+          <t>9786057610423</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>1974 Oğlunun Kaleminden Bir Babanın Günlüğü</t>
+          <t>Bir Kavanoz Böğürtlen Reçeli</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057610638</t>
+          <t>9786057610218</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Pour Bagage</t>
+          <t>Allahu</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>57</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057610614</t>
+          <t>9786057610645</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Şairane</t>
+          <t>1974 Oğlunun Kaleminden Bir Babanın Günlüğü</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057610607</t>
+          <t>9786057610638</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Çimenkuş</t>
+          <t>Gurbet Pour Bagage</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057610591</t>
+          <t>9786057610614</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Pisagor'un Matriksi</t>
+          <t>Şairane</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>310</v>
+        <v>150</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057610584</t>
+          <t>9786057610607</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Maskeli Bal'O</t>
+          <t>Çimenkuş</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>250</v>
+        <v>210</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057610577</t>
+          <t>9786057610591</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Nöroşirürjiyen</t>
+          <t>Pisagor'un Matriksi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>240</v>
+        <v>310</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057610553</t>
+          <t>9786057610584</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bir Uslanan Us</t>
+          <t>Maskeli Bal'O</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057610546</t>
+          <t>9786057610577</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Küçük Turuncu Bal Kabağı</t>
+          <t>Nöroşirürjiyen</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057610539</t>
+          <t>9786057610553</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İlk Otuzum</t>
+          <t>Bir Uslanan Us</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057610522</t>
+          <t>9786057610546</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Turizmci Oldun Diyorlar</t>
+          <t>Sevimli Küçük Turuncu Bal Kabağı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057610508</t>
+          <t>9786057610539</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bir Deste Berceste</t>
+          <t>İlk Otuzum</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057610478</t>
+          <t>9786057610522</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Dansı</t>
+          <t>Turizmci Oldun Diyorlar</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>170</v>
+        <v>140</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057610188</t>
+          <t>9786057610508</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>МИЛЛАТ KАNҒУСИ (Millet Kaygısı)</t>
+          <t>Bir Deste Berceste</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>480</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057610492</t>
+          <t>9786057610478</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Son İnsan</t>
+          <t>Duyguların Dansı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>240</v>
+        <v>170</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057610430</t>
+          <t>9786057610188</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Zamandan Kayıklar</t>
+          <t>МИЛЛАТ KАNҒУСИ (Millet Kaygısı)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057610416</t>
+          <t>9786057610492</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Aşka Davet - Lisan-ı Hüdhüd</t>
+          <t>Son İnsan</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057610409</t>
+          <t>9786057610430</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Salatım Aşk - Lisan-ı Hüdhüd</t>
+          <t>Zamandan Kayıklar</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057610393</t>
+          <t>9786057610416</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Yüreklilere</t>
+          <t>Aşka Davet - Lisan-ı Hüdhüd</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057610386</t>
+          <t>9786057610409</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kördüğüm - Cemile</t>
+          <t>Salatım Aşk - Lisan-ı Hüdhüd</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>430</v>
+        <v>260</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057610362</t>
+          <t>9786057610393</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Tarçınlı Elma Çayı</t>
+          <t>Kırlangıç Yüreklilere</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>570</v>
+        <v>220</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057610355</t>
+          <t>9786057610386</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğin Hikayesi</t>
+          <t>Kördüğüm - Cemile</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>180</v>
+        <v>430</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057610348</t>
+          <t>9786057610362</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Bir Kavanoz Gül Reçeli</t>
+          <t>Tarçınlı Elma Çayı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>440</v>
+        <v>570</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057610324</t>
+          <t>9786057610355</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yazarlıkla İlgili En İyi 99 Film</t>
+          <t>Sessizliğin Hikayesi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>410</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057610317</t>
+          <t>9786057610348</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Gönül Solukları</t>
+          <t>Bir Kavanoz Gül Reçeli</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>350</v>
+        <v>440</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057610072</t>
+          <t>9786057610324</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen ve Öğrenci El Kitabı</t>
+          <t>Yazarlıkla İlgili En İyi 99 Film</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>220</v>
+        <v>410</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057610263</t>
+          <t>9786057610317</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tuzak - Yozlaşma Serinin İlk Kitabı</t>
+          <t>Gönül Solukları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057610294</t>
+          <t>9786057610072</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tayma'nın Oğlu Biybolat</t>
+          <t>Öğretmen ve Öğrenci El Kitabı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>410</v>
+        <v>220</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057610256</t>
+          <t>9786057610263</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Fantezisi - Roma ve Random</t>
+          <t>Tuzak - Yozlaşma Serinin İlk Kitabı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>220</v>
+        <v>330</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057610249</t>
+          <t>9786057610294</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İpin Ucunu Kaçıran İnsanlar</t>
+          <t>Tayma'nın Oğlu Biybolat</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>300</v>
+        <v>410</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057610232</t>
+          <t>9786057610256</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Enerji: Kişisel Gelişim</t>
+          <t>Özgürlük Fantezisi - Roma ve Random</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>310</v>
+        <v>220</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057610225</t>
+          <t>9786057610249</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sırrımı Sana Söylüyorum Hoca</t>
+          <t>İpin Ucunu Kaçıran İnsanlar</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057610195</t>
+          <t>9786057610232</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Katliam</t>
+          <t>Pozitif Enerji: Kişisel Gelişim</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>660</v>
+        <v>310</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057610171</t>
+          <t>9786057610225</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Milletin Izdırabı</t>
+          <t>Sırrımı Sana Söylüyorum Hoca</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>420</v>
+        <v>240</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057610164</t>
+          <t>9786057610195</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Diasporada Kafkas Hikayeleri</t>
+          <t>Katliam</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>330</v>
+        <v>660</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057610157</t>
+          <t>9786057610171</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Okudukları ve Yazdıkları</t>
+          <t>Milletin Izdırabı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057610119</t>
+          <t>9786057610164</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Gelişimde Bilgelik Atlası</t>
+          <t>Diasporada Kafkas Hikayeleri</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057610126</t>
+          <t>9786057610157</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Nermin</t>
+          <t>Atatürk'ün Okudukları ve Yazdıkları</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057610102</t>
+          <t>9786057610119</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sen Zeus'un Oğlusun</t>
+          <t>Kişisel Gelişimde Bilgelik Atlası</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>310</v>
+        <v>330</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057610096</t>
+          <t>9786057610126</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'nun Unutulmaz Sokak Oyunları</t>
+          <t>Nermin</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057610027</t>
+          <t>9786057610102</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kılıçlar Uyuduğunda</t>
+          <t>Sen Zeus'un Oğlusun</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>360</v>
+        <v>310</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057610010</t>
+          <t>9786057610096</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Güneş Batarken</t>
+          <t>Anadolu'nun Unutulmaz Sokak Oyunları</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>270</v>
+        <v>190</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057610065</t>
+          <t>9786057610027</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Cennet</t>
+          <t>Kılıçlar Uyuduğunda</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057610041</t>
+          <t>9786057610010</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Deccalları</t>
+          <t>Güneş Batarken</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>66</v>
+        <v>270</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057610034</t>
+          <t>9786057610065</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yolname - Özgürlük Mücadelesi</t>
+          <t>Cennet</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>470</v>
+        <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
+          <t>9786057610041</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Tanrının Deccalları</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786057610034</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Yolname - Özgürlük Mücadelesi</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
           <t>9786057610003</t>
         </is>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B72" s="1" t="inlineStr">
         <is>
           <t>En Güzele Yürümek</t>
         </is>
       </c>
-      <c r="C70" s="1">
+      <c r="C72" s="1">
         <v>290</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>