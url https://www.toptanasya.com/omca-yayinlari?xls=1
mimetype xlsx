--- v2 (2026-05-21)
+++ v3 (2026-07-18)
@@ -85,1105 +85,1135 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057610829</t>
+          <t>9786057610836</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Güç Odakları ve “Türk-Kafkas” Boyları</t>
+          <t>Sevginin Üç Hali</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057610812</t>
+          <t>9786057610843</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Şiirler ve Öyküler</t>
+          <t>Böyle Buyurdu Berduş</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057610805</t>
+          <t>9786057610829</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kadeh ve Şarap</t>
+          <t>Güç Odakları ve “Türk-Kafkas” Boyları</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057610799</t>
+          <t>9786057610812</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Umrenin Hidayeti Işık Yolunda Bir Dönüşüm</t>
+          <t>Şiirler ve Öyküler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057610782</t>
+          <t>9786057610805</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Yıldızları</t>
+          <t>Kadeh ve Şarap</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057610775</t>
+          <t>9786057610799</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Misali</t>
+          <t>Umrenin Hidayeti Işık Yolunda Bir Dönüşüm</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057610751</t>
+          <t>9786057610782</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Seçilmişler</t>
+          <t>Felsefenin Yıldızları</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057610744</t>
+          <t>9786057610775</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bir Kedinin Günlüğü</t>
+          <t>Kelebek Misali</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057610089</t>
+          <t>9786057610751</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Not 23.01</t>
+          <t>Seçilmişler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>123</v>
+        <v>230</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057610287</t>
+          <t>9786057610744</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Mutluluğu Hecelerken</t>
+          <t>Bir Kedinin Günlüğü</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>59</v>
+        <v>180</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057610058</t>
+          <t>9786057610089</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Savaş Lordları</t>
+          <t>Not 23.01</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>29</v>
+        <v>123</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057610379</t>
+          <t>9786057610287</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Juliet</t>
+          <t>Kaybolan Mutluluğu Hecelerken</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>140</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057610270</t>
+          <t>9786057610058</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tanazzul</t>
+          <t>Savaş Lordları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>74</v>
+        <v>29</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057610133</t>
+          <t>9786057610379</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Başarı Şifreleri</t>
+          <t>Sevgili Juliet</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057610140</t>
+          <t>9786057610270</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Söyleyemedim</t>
+          <t>Tanazzul</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057610713</t>
+          <t>9786057610133</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizmin Gölgesinde</t>
+          <t>Başarı Şifreleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057610720</t>
+          <t>9786057610140</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs Türk Kuvvetleri Alayında Bir Teğmenin Savaş Anıları (1973-1975)</t>
+          <t>Söyleyemedim</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>340</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057610331</t>
+          <t>9786057610713</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Mutluluğu Hecelerken</t>
+          <t>Emperyalizmin Gölgesinde</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>66</v>
+        <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057610683</t>
+          <t>9786057610720</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Not Defteri - II</t>
+          <t>Kıbrıs Türk Kuvvetleri Alayında Bir Teğmenin Savaş Anıları (1973-1975)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057610706</t>
+          <t>9786057610331</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Lale-i Aşk</t>
+          <t>Kaybolan Mutluluğu Hecelerken</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>180</v>
+        <v>66</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057610676</t>
+          <t>9786057610683</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Vaynağh</t>
+          <t>Not Defteri - II</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057610669</t>
+          <t>9786057610706</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hayallerin Ötesine Geçen Kadınlar</t>
+          <t>Lale-i Aşk</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057610652</t>
+          <t>9786057610676</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bi' Radyocunun Anı'tomisi</t>
+          <t>Vaynağh</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>260</v>
+        <v>340</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057610423</t>
+          <t>9786057610669</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bir Kavanoz Böğürtlen Reçeli</t>
+          <t>Hayallerin Ötesine Geçen Kadınlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>330</v>
+        <v>290</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057610218</t>
+          <t>9786057610652</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Allahu</t>
+          <t>Bi' Radyocunun Anı'tomisi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>57</v>
+        <v>260</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057610645</t>
+          <t>9786057610423</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>1974 Oğlunun Kaleminden Bir Babanın Günlüğü</t>
+          <t>Bir Kavanoz Böğürtlen Reçeli</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057610638</t>
+          <t>9786057610218</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Pour Bagage</t>
+          <t>Allahu</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>57</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057610614</t>
+          <t>9786057610645</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Şairane</t>
+          <t>1974 Oğlunun Kaleminden Bir Babanın Günlüğü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057610607</t>
+          <t>9786057610638</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Çimenkuş</t>
+          <t>Gurbet Pour Bagage</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057610591</t>
+          <t>9786057610614</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Pisagor'un Matriksi</t>
+          <t>Şairane</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>310</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057610584</t>
+          <t>9786057610607</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Maskeli Bal'O</t>
+          <t>Çimenkuş</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>210</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057610577</t>
+          <t>9786057610591</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Nöroşirürjiyen</t>
+          <t>Pisagor'un Matriksi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>240</v>
+        <v>310</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057610553</t>
+          <t>9786057610584</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bir Uslanan Us</t>
+          <t>Maskeli Bal'O</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057610546</t>
+          <t>9786057610577</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Küçük Turuncu Bal Kabağı</t>
+          <t>Nöroşirürjiyen</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057610539</t>
+          <t>9786057610553</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>İlk Otuzum</t>
+          <t>Bir Uslanan Us</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057610522</t>
+          <t>9786057610546</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Turizmci Oldun Diyorlar</t>
+          <t>Sevimli Küçük Turuncu Bal Kabağı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057610508</t>
+          <t>9786057610539</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bir Deste Berceste</t>
+          <t>İlk Otuzum</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057610478</t>
+          <t>9786057610522</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Dansı</t>
+          <t>Turizmci Oldun Diyorlar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>170</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057610188</t>
+          <t>9786057610508</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>МИЛЛАТ KАNҒУСИ (Millet Kaygısı)</t>
+          <t>Bir Deste Berceste</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>480</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057610492</t>
+          <t>9786057610478</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Son İnsan</t>
+          <t>Duyguların Dansı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>240</v>
+        <v>170</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057610430</t>
+          <t>9786057610188</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Zamandan Kayıklar</t>
+          <t>МИЛЛАТ KАNҒУСИ (Millet Kaygısı)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057610416</t>
+          <t>9786057610492</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Aşka Davet - Lisan-ı Hüdhüd</t>
+          <t>Son İnsan</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057610409</t>
+          <t>9786057610430</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Salatım Aşk - Lisan-ı Hüdhüd</t>
+          <t>Zamandan Kayıklar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057610393</t>
+          <t>9786057610416</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Yüreklilere</t>
+          <t>Aşka Davet - Lisan-ı Hüdhüd</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057610386</t>
+          <t>9786057610409</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kördüğüm - Cemile</t>
+          <t>Salatım Aşk - Lisan-ı Hüdhüd</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>430</v>
+        <v>260</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057610362</t>
+          <t>9786057610393</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Tarçınlı Elma Çayı</t>
+          <t>Kırlangıç Yüreklilere</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>570</v>
+        <v>220</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057610355</t>
+          <t>9786057610386</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğin Hikayesi</t>
+          <t>Kördüğüm - Cemile</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>180</v>
+        <v>430</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057610348</t>
+          <t>9786057610362</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bir Kavanoz Gül Reçeli</t>
+          <t>Tarçınlı Elma Çayı</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>440</v>
+        <v>570</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057610324</t>
+          <t>9786057610355</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Yazarlıkla İlgili En İyi 99 Film</t>
+          <t>Sessizliğin Hikayesi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>410</v>
+        <v>180</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057610317</t>
+          <t>9786057610348</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Gönül Solukları</t>
+          <t>Bir Kavanoz Gül Reçeli</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>350</v>
+        <v>440</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057610072</t>
+          <t>9786057610324</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen ve Öğrenci El Kitabı</t>
+          <t>Yazarlıkla İlgili En İyi 99 Film</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>220</v>
+        <v>410</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057610263</t>
+          <t>9786057610317</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Tuzak - Yozlaşma Serinin İlk Kitabı</t>
+          <t>Gönül Solukları</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057610294</t>
+          <t>9786057610072</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Tayma'nın Oğlu Biybolat</t>
+          <t>Öğretmen ve Öğrenci El Kitabı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>410</v>
+        <v>220</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057610256</t>
+          <t>9786057610263</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Fantezisi - Roma ve Random</t>
+          <t>Tuzak - Yozlaşma Serinin İlk Kitabı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>220</v>
+        <v>330</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057610249</t>
+          <t>9786057610294</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İpin Ucunu Kaçıran İnsanlar</t>
+          <t>Tayma'nın Oğlu Biybolat</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>300</v>
+        <v>410</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057610232</t>
+          <t>9786057610256</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Enerji: Kişisel Gelişim</t>
+          <t>Özgürlük Fantezisi - Roma ve Random</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>310</v>
+        <v>220</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057610225</t>
+          <t>9786057610249</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sırrımı Sana Söylüyorum Hoca</t>
+          <t>İpin Ucunu Kaçıran İnsanlar</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057610195</t>
+          <t>9786057610232</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Katliam</t>
+          <t>Pozitif Enerji: Kişisel Gelişim</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>660</v>
+        <v>310</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057610171</t>
+          <t>9786057610225</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Milletin Izdırabı</t>
+          <t>Sırrımı Sana Söylüyorum Hoca</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>420</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057610164</t>
+          <t>9786057610195</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Diasporada Kafkas Hikayeleri</t>
+          <t>Katliam</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>330</v>
+        <v>660</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057610157</t>
+          <t>9786057610171</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Okudukları ve Yazdıkları</t>
+          <t>Milletin Izdırabı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057610119</t>
+          <t>9786057610164</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Gelişimde Bilgelik Atlası</t>
+          <t>Diasporada Kafkas Hikayeleri</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057610126</t>
+          <t>9786057610157</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Nermin</t>
+          <t>Atatürk'ün Okudukları ve Yazdıkları</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057610102</t>
+          <t>9786057610119</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sen Zeus'un Oğlusun</t>
+          <t>Kişisel Gelişimde Bilgelik Atlası</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>310</v>
+        <v>330</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057610096</t>
+          <t>9786057610126</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'nun Unutulmaz Sokak Oyunları</t>
+          <t>Nermin</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057610027</t>
+          <t>9786057610102</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kılıçlar Uyuduğunda</t>
+          <t>Sen Zeus'un Oğlusun</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>360</v>
+        <v>310</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057610010</t>
+          <t>9786057610096</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Güneş Batarken</t>
+          <t>Anadolu'nun Unutulmaz Sokak Oyunları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>270</v>
+        <v>190</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057610065</t>
+          <t>9786057610027</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Cennet</t>
+          <t>Kılıçlar Uyuduğunda</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057610041</t>
+          <t>9786057610010</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Deccalları</t>
+          <t>Güneş Batarken</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>66</v>
+        <v>270</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057610034</t>
+          <t>9786057610065</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Yolname - Özgürlük Mücadelesi</t>
+          <t>Cennet</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>470</v>
+        <v>220</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
+          <t>9786057610041</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Tanrının Deccalları</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786057610034</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Yolname - Özgürlük Mücadelesi</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
           <t>9786057610003</t>
         </is>
       </c>
-      <c r="B72" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>En Güzele Yürümek</t>
         </is>
       </c>
-      <c r="C72" s="1">
+      <c r="C74" s="1">
         <v>290</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>