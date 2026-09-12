--- v3 (2026-07-18)
+++ v4 (2026-09-12)
@@ -85,1135 +85,1165 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057610836</t>
+          <t>9786057610850</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sevginin Üç Hali</t>
+          <t>Pars ve Aslan</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057610843</t>
+          <t>9786057610867</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Böyle Buyurdu Berduş</t>
+          <t>SonGÜL</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057610829</t>
+          <t>9786057610836</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Güç Odakları ve “Türk-Kafkas” Boyları</t>
+          <t>Sevginin Üç Hali</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057610812</t>
+          <t>9786057610843</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Şiirler ve Öyküler</t>
+          <t>Böyle Buyurdu Berduş</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057610805</t>
+          <t>9786057610829</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kadeh ve Şarap</t>
+          <t>Güç Odakları ve “Türk-Kafkas” Boyları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057610799</t>
+          <t>9786057610812</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Umrenin Hidayeti Işık Yolunda Bir Dönüşüm</t>
+          <t>Şiirler ve Öyküler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057610782</t>
+          <t>9786057610805</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Felsefenin Yıldızları</t>
+          <t>Kadeh ve Şarap</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057610775</t>
+          <t>9786057610799</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Misali</t>
+          <t>Umrenin Hidayeti Işık Yolunda Bir Dönüşüm</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057610751</t>
+          <t>9786057610782</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Seçilmişler</t>
+          <t>Felsefenin Yıldızları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057610744</t>
+          <t>9786057610775</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Bir Kedinin Günlüğü</t>
+          <t>Kelebek Misali</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057610089</t>
+          <t>9786057610751</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Not 23.01</t>
+          <t>Seçilmişler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>123</v>
+        <v>230</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057610287</t>
+          <t>9786057610744</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Mutluluğu Hecelerken</t>
+          <t>Bir Kedinin Günlüğü</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>59</v>
+        <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057610058</t>
+          <t>9786057610089</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Savaş Lordları</t>
+          <t>Not 23.01</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>29</v>
+        <v>123</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057610379</t>
+          <t>9786057610287</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Juliet</t>
+          <t>Kaybolan Mutluluğu Hecelerken</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>140</v>
+        <v>59</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057610270</t>
+          <t>9786057610058</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Tanazzul</t>
+          <t>Savaş Lordları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>74</v>
+        <v>29</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057610133</t>
+          <t>9786057610379</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Başarı Şifreleri</t>
+          <t>Sevgili Juliet</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057610140</t>
+          <t>9786057610270</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Söyleyemedim</t>
+          <t>Tanazzul</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>70</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057610713</t>
+          <t>9786057610133</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizmin Gölgesinde</t>
+          <t>Başarı Şifreleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057610720</t>
+          <t>9786057610140</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs Türk Kuvvetleri Alayında Bir Teğmenin Savaş Anıları (1973-1975)</t>
+          <t>Söyleyemedim</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>340</v>
+        <v>70</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057610331</t>
+          <t>9786057610713</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan Mutluluğu Hecelerken</t>
+          <t>Emperyalizmin Gölgesinde</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>66</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057610683</t>
+          <t>9786057610720</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Not Defteri - II</t>
+          <t>Kıbrıs Türk Kuvvetleri Alayında Bir Teğmenin Savaş Anıları (1973-1975)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057610706</t>
+          <t>9786057610331</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Lale-i Aşk</t>
+          <t>Kaybolan Mutluluğu Hecelerken</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>180</v>
+        <v>66</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057610676</t>
+          <t>9786057610683</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Vaynağh</t>
+          <t>Not Defteri - II</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057610669</t>
+          <t>9786057610706</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Hayallerin Ötesine Geçen Kadınlar</t>
+          <t>Lale-i Aşk</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057610652</t>
+          <t>9786057610676</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bi' Radyocunun Anı'tomisi</t>
+          <t>Vaynağh</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>260</v>
+        <v>340</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057610423</t>
+          <t>9786057610669</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bir Kavanoz Böğürtlen Reçeli</t>
+          <t>Hayallerin Ötesine Geçen Kadınlar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>330</v>
+        <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057610218</t>
+          <t>9786057610652</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Allahu</t>
+          <t>Bi' Radyocunun Anı'tomisi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>57</v>
+        <v>260</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057610645</t>
+          <t>9786057610423</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>1974 Oğlunun Kaleminden Bir Babanın Günlüğü</t>
+          <t>Bir Kavanoz Böğürtlen Reçeli</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057610638</t>
+          <t>9786057610218</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Gurbet Pour Bagage</t>
+          <t>Allahu</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>57</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057610614</t>
+          <t>9786057610645</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Şairane</t>
+          <t>1974 Oğlunun Kaleminden Bir Babanın Günlüğü</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057610607</t>
+          <t>9786057610638</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çimenkuş</t>
+          <t>Gurbet Pour Bagage</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057610591</t>
+          <t>9786057610614</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Pisagor'un Matriksi</t>
+          <t>Şairane</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>310</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057610584</t>
+          <t>9786057610607</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Maskeli Bal'O</t>
+          <t>Çimenkuş</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>210</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057610577</t>
+          <t>9786057610591</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Nöroşirürjiyen</t>
+          <t>Pisagor'un Matriksi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>240</v>
+        <v>310</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057610553</t>
+          <t>9786057610584</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bir Uslanan Us</t>
+          <t>Maskeli Bal'O</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057610546</t>
+          <t>9786057610577</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Küçük Turuncu Bal Kabağı</t>
+          <t>Nöroşirürjiyen</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057610539</t>
+          <t>9786057610553</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İlk Otuzum</t>
+          <t>Bir Uslanan Us</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057610522</t>
+          <t>9786057610546</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Turizmci Oldun Diyorlar</t>
+          <t>Sevimli Küçük Turuncu Bal Kabağı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057610508</t>
+          <t>9786057610539</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bir Deste Berceste</t>
+          <t>İlk Otuzum</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057610478</t>
+          <t>9786057610522</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Dansı</t>
+          <t>Turizmci Oldun Diyorlar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>170</v>
+        <v>140</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057610188</t>
+          <t>9786057610508</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>МИЛЛАТ KАNҒУСИ (Millet Kaygısı)</t>
+          <t>Bir Deste Berceste</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>480</v>
+        <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057610492</t>
+          <t>9786057610478</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Son İnsan</t>
+          <t>Duyguların Dansı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>240</v>
+        <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057610430</t>
+          <t>9786057610188</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Zamandan Kayıklar</t>
+          <t>МИЛЛАТ KАNҒУСИ (Millet Kaygısı)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>480</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057610416</t>
+          <t>9786057610492</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Aşka Davet - Lisan-ı Hüdhüd</t>
+          <t>Son İnsan</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057610409</t>
+          <t>9786057610430</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Salatım Aşk - Lisan-ı Hüdhüd</t>
+          <t>Zamandan Kayıklar</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057610393</t>
+          <t>9786057610416</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Yüreklilere</t>
+          <t>Aşka Davet - Lisan-ı Hüdhüd</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057610386</t>
+          <t>9786057610409</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kördüğüm - Cemile</t>
+          <t>Salatım Aşk - Lisan-ı Hüdhüd</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>430</v>
+        <v>260</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057610362</t>
+          <t>9786057610393</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tarçınlı Elma Çayı</t>
+          <t>Kırlangıç Yüreklilere</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>570</v>
+        <v>220</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057610355</t>
+          <t>9786057610386</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Sessizliğin Hikayesi</t>
+          <t>Kördüğüm - Cemile</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>180</v>
+        <v>430</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057610348</t>
+          <t>9786057610362</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bir Kavanoz Gül Reçeli</t>
+          <t>Tarçınlı Elma Çayı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>440</v>
+        <v>570</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057610324</t>
+          <t>9786057610355</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yazarlıkla İlgili En İyi 99 Film</t>
+          <t>Sessizliğin Hikayesi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>410</v>
+        <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057610317</t>
+          <t>9786057610348</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Gönül Solukları</t>
+          <t>Bir Kavanoz Gül Reçeli</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>350</v>
+        <v>440</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057610072</t>
+          <t>9786057610324</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Öğretmen ve Öğrenci El Kitabı</t>
+          <t>Yazarlıkla İlgili En İyi 99 Film</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>220</v>
+        <v>410</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057610263</t>
+          <t>9786057610317</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Tuzak - Yozlaşma Serinin İlk Kitabı</t>
+          <t>Gönül Solukları</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057610294</t>
+          <t>9786057610072</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Tayma'nın Oğlu Biybolat</t>
+          <t>Öğretmen ve Öğrenci El Kitabı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>410</v>
+        <v>220</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057610256</t>
+          <t>9786057610263</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük Fantezisi - Roma ve Random</t>
+          <t>Tuzak - Yozlaşma Serinin İlk Kitabı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>220</v>
+        <v>330</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057610249</t>
+          <t>9786057610294</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İpin Ucunu Kaçıran İnsanlar</t>
+          <t>Tayma'nın Oğlu Biybolat</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>410</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057610232</t>
+          <t>9786057610256</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Enerji: Kişisel Gelişim</t>
+          <t>Özgürlük Fantezisi - Roma ve Random</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>310</v>
+        <v>220</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057610225</t>
+          <t>9786057610249</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sırrımı Sana Söylüyorum Hoca</t>
+          <t>İpin Ucunu Kaçıran İnsanlar</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057610195</t>
+          <t>9786057610232</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Katliam</t>
+          <t>Pozitif Enerji: Kişisel Gelişim</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>660</v>
+        <v>310</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057610171</t>
+          <t>9786057610225</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Milletin Izdırabı</t>
+          <t>Sırrımı Sana Söylüyorum Hoca</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>420</v>
+        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057610164</t>
+          <t>9786057610195</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Diasporada Kafkas Hikayeleri</t>
+          <t>Katliam</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>330</v>
+        <v>660</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057610157</t>
+          <t>9786057610171</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Okudukları ve Yazdıkları</t>
+          <t>Milletin Izdırabı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057610119</t>
+          <t>9786057610164</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Gelişimde Bilgelik Atlası</t>
+          <t>Diasporada Kafkas Hikayeleri</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057610126</t>
+          <t>9786057610157</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Nermin</t>
+          <t>Atatürk'ün Okudukları ve Yazdıkları</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057610102</t>
+          <t>9786057610119</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sen Zeus'un Oğlusun</t>
+          <t>Kişisel Gelişimde Bilgelik Atlası</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>310</v>
+        <v>330</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057610096</t>
+          <t>9786057610126</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Anadolu'nun Unutulmaz Sokak Oyunları</t>
+          <t>Nermin</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>190</v>
+        <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057610027</t>
+          <t>9786057610102</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kılıçlar Uyuduğunda</t>
+          <t>Sen Zeus'un Oğlusun</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>360</v>
+        <v>310</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057610010</t>
+          <t>9786057610096</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Güneş Batarken</t>
+          <t>Anadolu'nun Unutulmaz Sokak Oyunları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>270</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057610065</t>
+          <t>9786057610027</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Cennet</t>
+          <t>Kılıçlar Uyuduğunda</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057610041</t>
+          <t>9786057610010</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Deccalları</t>
+          <t>Güneş Batarken</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>66</v>
+        <v>270</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057610034</t>
+          <t>9786057610065</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yolname - Özgürlük Mücadelesi</t>
+          <t>Cennet</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>470</v>
+        <v>220</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
+          <t>9786057610041</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Tanrının Deccalları</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786057610034</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Yolname - Özgürlük Mücadelesi</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
           <t>9786057610003</t>
         </is>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>En Güzele Yürümek</t>
         </is>
       </c>
-      <c r="C74" s="1">
+      <c r="C76" s="1">
         <v>290</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>