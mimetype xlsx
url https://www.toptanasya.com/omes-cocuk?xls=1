--- v0 (2026-03-25)
+++ v1 (2026-09-12)
@@ -364,51 +364,51 @@
         <is>
           <t>9786057096845</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Renkli Olaylar Uzayda</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786057096838</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Çiftçi Mürteza</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786057096807</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Karar Dağları</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786057096814</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>