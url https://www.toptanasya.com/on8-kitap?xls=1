--- v0 (2026-02-14)
+++ v1 (2026-04-03)
@@ -85,925 +85,955 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059405126</t>
+          <t>9786259459851</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ay Dolandı</t>
+          <t>Her Şey Küle Döndüğünde</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>280</v>
+        <v>395</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786054603800</t>
+          <t>9789944717984</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ağaçtaki</t>
+          <t>Canavar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>210</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059952149</t>
+          <t>9786059405126</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kuyrukluyıldız Eken Adam</t>
+          <t>Ay Dolandı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259459806</t>
+          <t>9786054603800</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Saklı Bahar</t>
+          <t>Ağaçtaki</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259459844</t>
+          <t>9786059952149</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Paltolular</t>
+          <t>Kuyrukluyıldız Eken Adam</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>330</v>
+        <v>210</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259459820</t>
+          <t>9786259459806</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bloke 5</t>
+          <t>Saklı Bahar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>330</v>
+        <v>210</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057394781</t>
+          <t>9786259459844</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İkinci İnsanlık</t>
+          <t>Kırmızı Paltolular</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057394767</t>
+          <t>9786259459820</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İnanna'nın Dönüşü</t>
+          <t>Bloke 5</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057394736</t>
+          <t>9786057394781</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mira Her Şeyi Bilir</t>
+          <t>İkinci İnsanlık</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057394712</t>
+          <t>9786057394767</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bir Mesele</t>
+          <t>İnanna'nın Dönüşü</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059952279</t>
+          <t>9786057394736</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gezgin</t>
+          <t>Mira Her Şeyi Bilir</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786054603961</t>
+          <t>9786057394712</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>100Dünya 3: Abisler'in Çağrısı</t>
+          <t>Küçük Bir Mesele</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054603640</t>
+          <t>9786059952279</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Saklambaç</t>
+          <t>Gezgin</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054603749</t>
+          <t>9786054603961</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Buraya Kadarmış</t>
+          <t>100Dünya 3: Abisler'in Çağrısı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>210</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786059405881</t>
+          <t>9786054603640</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bozuk Saat</t>
+          <t>Saklambaç</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059405515</t>
+          <t>9786054603749</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kırık Kalpler Kavanozu</t>
+          <t>Buraya Kadarmış</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059405812</t>
+          <t>9786059405881</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ara Sıra ve Daima</t>
+          <t>Bozuk Saat</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059405409</t>
+          <t>9786059405515</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Karda Birdoksan</t>
+          <t>Kırık Kalpler Kavanozu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>210</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059405607</t>
+          <t>9786059405812</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf Şeyler Oluyor Bay Tarantino</t>
+          <t>Ara Sıra ve Daima</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059405027</t>
+          <t>9786059405409</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Z Yalnızlığı</t>
+          <t>Karda Birdoksan</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059405256</t>
+          <t>9786059405607</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gece Mavisi Elbise</t>
+          <t>Tuhaf Şeyler Oluyor Bay Tarantino</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059952880</t>
+          <t>9786059405027</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Beni Beklerken</t>
+          <t>Z Yalnızlığı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>210</v>
+        <v>330</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054603930</t>
+          <t>9786059405256</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>100Dünya 2: Başkadeniz'e Dönüş</t>
+          <t>Gece Mavisi Elbise</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054603367</t>
+          <t>9786059952880</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yürüyen Kentler 4 - Karanlık Düzlük</t>
+          <t>Beni Beklerken</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>450</v>
+        <v>210</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054603350</t>
+          <t>9786054603930</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yürüyen Kentler 3 - Cehennem Makineleri</t>
+          <t>100Dünya 2: Başkadeniz'e Dönüş</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>420</v>
+        <v>210</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786054603343</t>
+          <t>9786054603367</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yürüyen Kentler 2 - İhanet Altını</t>
+          <t>Yürüyen Kentler 4 - Karanlık Düzlük</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>420</v>
+        <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259459837</t>
+          <t>9786054603350</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yürüyen Kentler</t>
+          <t>Yürüyen Kentler 3 - Cehennem Makineleri</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054603329</t>
+          <t>9786054603343</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yokuş Aşağı</t>
+          <t>Yürüyen Kentler 2 - İhanet Altını</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>210</v>
+        <v>420</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789944717939</t>
+          <t>9786259459837</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Var mısın Yok musun?</t>
+          <t>Yürüyen Kentler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>210</v>
+        <v>420</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789944717953</t>
+          <t>9786054603329</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Suçlu</t>
+          <t>Yokuş Aşağı</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786054603381</t>
+          <t>9789944717939</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sınıf Meydan Savaşı</t>
+          <t>Var mısın Yok musun?</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054603046</t>
+          <t>9789944717953</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Onlardan Biri</t>
+          <t>Suçlu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>280</v>
+        <v>210</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054603091</t>
+          <t>9786054603381</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Mavi Ay</t>
+          <t>Sınıf Meydan Savaşı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>140</v>
+        <v>210</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789944717946</t>
+          <t>9786054603046</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Başlıklı Kız Ağlıyor</t>
+          <t>Onlardan Biri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054603053</t>
+          <t>9786054603091</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Katilin Gözyaşları</t>
+          <t>Mavi Ay</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>280</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054603015</t>
+          <t>9789944717946</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>JJ Kim?</t>
+          <t>Kırmızı Başlıklı Kız Ağlıyor</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789944717878</t>
+          <t>9786054603053</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İntihar Notlarım</t>
+          <t>Katilin Gözyaşları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054603060</t>
+          <t>9786054603015</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Damdaki Melek</t>
+          <t>JJ Kim?</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>140</v>
+        <v>210</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789944717960</t>
+          <t>9789944717878</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bağlantı</t>
+          <t>İntihar Notlarım</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>280</v>
+        <v>210</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054603084</t>
+          <t>9786054603060</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Acele Etme</t>
+          <t>Damdaki Melek</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054603206</t>
+          <t>9789944717960</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>1. Manga</t>
+          <t>Bağlantı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054603077</t>
+          <t>9786054603084</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yol Filmi</t>
+          <t>Acele Etme</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059952811</t>
+          <t>9786054603206</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Gizli Sevenler Cemiyeti</t>
+          <t>1. Manga</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>280</v>
+        <v>210</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059405065</t>
+          <t>9786054603077</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Oysa Aşk</t>
+          <t>Yol Filmi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>210</v>
+        <v>140</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059952354</t>
+          <t>9786059952811</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Foucault’yu Sayıklamak</t>
+          <t>Gizli Sevenler Cemiyeti</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057394774</t>
+          <t>9786059405065</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Vahşi Sürü</t>
+          <t>Oysa Aşk</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>330</v>
+        <v>210</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054603862</t>
+          <t>9786059952354</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>100 Dünya 1: 100 Dünya'nın Gizli Yüzü</t>
+          <t>Foucault’yu Sayıklamak</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>210</v>
+        <v>330</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059952064</t>
+          <t>9786057394774</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Peri Efsa</t>
+          <t>Vahşi Sürü</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059952569</t>
+          <t>9786054603862</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ben Ayrıkotu</t>
+          <t>100 Dünya 1: 100 Dünya'nın Gizli Yüzü</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059952583</t>
+          <t>9786059952064</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kendine de İyi Gelir</t>
+          <t>Peri Efsa</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059952538</t>
+          <t>9786059952569</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ayın İki Yüzü</t>
+          <t>Ben Ayrıkotu</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>280</v>
+        <v>210</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057394743</t>
+          <t>9786059952583</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Uzakta</t>
+          <t>İnsan Kendine de İyi Gelir</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054603596</t>
+          <t>9786059952538</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Mevzumuz Derin</t>
+          <t>Ayın İki Yüzü</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054603817</t>
+          <t>9786057394743</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Çıplaklar</t>
+          <t>Uzakta</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054603633</t>
+          <t>9786054603596</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Aleve Dokunmak</t>
+          <t>Mevzumuz Derin</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786058049253</t>
+          <t>9786054603817</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Adı Sıfır</t>
+          <t>Çıplaklar</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054603657</t>
+          <t>9786054603633</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bir Adım Daha</t>
+          <t>Aleve Dokunmak</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>210</v>
+        <v>280</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786058049215</t>
+          <t>9786058049253</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kutu</t>
+          <t>Adı Sıfır</t>
         </is>
       </c>
       <c r="C59" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
+          <t>9786054603657</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Bir Adım Daha</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786058049215</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Kutu</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
           <t>9786058049208</t>
         </is>
       </c>
-      <c r="B60" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Mistral</t>
         </is>
       </c>
-      <c r="C60" s="1">
+      <c r="C62" s="1">
         <v>280</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>