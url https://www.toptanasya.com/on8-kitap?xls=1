--- v1 (2026-04-03)
+++ v2 (2026-09-12)
@@ -94,411 +94,411 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259459851</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Her Şey Küle Döndüğünde</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>395</v>
+        <v>420</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789944717984</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Canavar</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786059405126</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Ay Dolandı</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786054603800</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Ağaçtaki</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786059952149</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Kuyrukluyıldız Eken Adam</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259459806</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Saklı Bahar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259459844</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Paltolular</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259459820</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Bloke 5</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057394781</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>İkinci İnsanlık</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057394767</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>İnanna'nın Dönüşü</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057394736</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Mira Her Şeyi Bilir</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057394712</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Küçük Bir Mesele</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786059952279</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Gezgin</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786054603961</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>100Dünya 3: Abisler'in Çağrısı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786054603640</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Saklambaç</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786054603749</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Buraya Kadarmış</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786059405881</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Bozuk Saat</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786059405515</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Kırık Kalpler Kavanozu</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786059405812</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Ara Sıra ve Daima</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786059405409</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Karda Birdoksan</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786059405607</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Tuhaf Şeyler Oluyor Bay Tarantino</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786059405027</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Z Yalnızlığı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786059405256</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Gece Mavisi Elbise</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786059952880</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Beni Beklerken</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786054603930</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>100Dünya 2: Başkadeniz'e Dönüş</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786054603367</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Yürüyen Kentler 4 - Karanlık Düzlük</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786054603350</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
@@ -529,511 +529,511 @@
         <is>
           <t>9786259459837</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Yürüyen Kentler</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>420</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786054603329</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Yokuş Aşağı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9789944717939</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Var mısın Yok musun?</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9789944717953</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Suçlu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786054603381</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Sınıf Meydan Savaşı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786054603046</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Onlardan Biri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786054603091</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Mavi Ay</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789944717946</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Başlıklı Kız Ağlıyor</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786054603053</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Katilin Gözyaşları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786054603015</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>JJ Kim?</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9789944717878</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>İntihar Notlarım</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786054603060</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Damdaki Melek</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789944717960</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Bağlantı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786054603084</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Acele Etme</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786054603206</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>1. Manga</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>9786054603077</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Yol Filmi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>9786059952811</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Gizli Sevenler Cemiyeti</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>9786059405065</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Oysa Aşk</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786059952354</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Foucault’yu Sayıklamak</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786057394774</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Vahşi Sürü</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786054603862</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>100 Dünya 1: 100 Dünya'nın Gizli Yüzü</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786059952064</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Peri Efsa</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786059952569</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Ben Ayrıkotu</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786059952583</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>İnsan Kendine de İyi Gelir</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786059952538</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Ayın İki Yüzü</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786057394743</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>Uzakta</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>9786054603596</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>Mevzumuz Derin</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>9786054603817</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>Çıplaklar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>9786054603633</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>Aleve Dokunmak</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>9786058049253</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>Adı Sıfır</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>9786054603657</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Bir Adım Daha</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>210</v>
+        <v>235</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786058049215</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Kutu</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786058049208</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Mistral</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>