--- v0 (2026-03-25)
+++ v1 (2026-09-12)
@@ -604,51 +604,51 @@
         <is>
           <t>9789944180412</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>%10’un Ötesi</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>290.25</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9789944180337</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Pratik Tekniklerle Ruhsal Güçlerinizi Geliştirin</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>330</v>
+        <v>335</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9789944180429</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Schüssler Tuzları</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>675</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9789944180436</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>