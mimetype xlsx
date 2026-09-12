--- v0 (2026-03-15)
+++ v1 (2026-09-12)
@@ -844,51 +844,51 @@
         <is>
           <t>9789757447447</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Ahmed Yesevi'nin Fakr-Name'si Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9789757447436</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Süleyman Hakim Ata'nın Bakırgan Kitabı Üzerine Bir İnceleme</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>225</v>
+        <v>330</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786059058599</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Belge ve Anılarla Düğüncüler Köyü</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786054512119</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>