--- v0 (2025-10-24)
+++ v1 (2026-04-08)
@@ -85,2305 +85,2725 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259610306</t>
+          <t>9786259334714</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Şiir İncelemeleri</t>
+          <t>Risaleler 1</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>520</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259769639</t>
+          <t>9786259380438</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’nın Öğretisinde Çekim Yasası</t>
+          <t>Ortaçağ’da İsmaililer</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>250</v>
+        <v>650</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055030520</t>
+          <t>9786259380490</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Şiiliği’nin Perde Arkası ve Uyduruk Merciiyet</t>
+          <t>Cehalet Perdesi Kitabu Hicab</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786056323898</t>
+          <t>9786259334707</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İmam Humeyni ve Müslüman Ariflere Göre İnsan-ı Kamil</t>
+          <t>Oğuz Göçleri ve Yayılması</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257055529</t>
+          <t>9786259380476</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Horasan Erenleri</t>
+          <t>Simya'dan Modern Kimya’ya: Kimyanın Tarihi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259610313</t>
+          <t>9786259380483</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Batı Sürgün Hikayesi</t>
+          <t>Son Pranganın Kırılışı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259610320</t>
+          <t>9786259380469</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sahra-yı Kerbela</t>
+          <t>Kızılderililerin Aydaki Akrabaları İhsan ve Vecide</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786256799325</t>
+          <t>9786259380445</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Devlet</t>
+          <t>İslam Felsefesine Konusal bir Giriş</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>225</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259742373</t>
+          <t>9786259380421</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Beş Ruh Beş Bekleyiş</t>
+          <t>Fatiha Suresi Tefsiri 1</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259742380</t>
+          <t>9786259610382</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Kadrajdan İran Sineması</t>
+          <t>Şeyh-i San'an Destanı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259742366</t>
+          <t>9786259570037</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kaza ve Kader &amp; Fiillerin Yaratılması</t>
+          <t>Görünmeyen Yaralar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786058704640</t>
+          <t>9786259610399</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ İranı’nda ve Anadolusu’nda Şiilik İzlerinin Alamut Sonrası Nizari İsmaililiği</t>
+          <t>Hüseyin’in Diliyle Hüseyin</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058704664</t>
+          <t>9786259610351</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Irak’ta Mezhep Çatışmaları Arasında Aleviler ve Bektaşiler</t>
+          <t>Fıkhu’l-İmam Cafer Es-Sadık (A.S.)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259742359</t>
+          <t>9786259610368</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>SineMasal Evrende İnsanlığın Sınırları</t>
+          <t>Koşmalar ve Nefesler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259742335</t>
+          <t>9786259610375</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mehdi Hadisleri Çerçevesinde Eleştirilere Yanıtlar</t>
+          <t>Mead</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259769684</t>
+          <t>9786259610344</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Akademik Açıdan Klasik Dönemde İslam</t>
+          <t>Feyz-i Kaşani Söyleşileri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055030452</t>
+          <t>9786055030025</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Rahip</t>
+          <t>Kanlı Gadir-i Kerbela (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259769691</t>
+          <t>9786055030148</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Şikayetname</t>
+          <t>Kur’an ve Rivayetlerde Velayet</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259769660</t>
+          <t>9786055030018</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Cihan-Ara</t>
+          <t>Gadir-i Hum (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055030049</t>
+          <t>9786055030667</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Maktelü'l-Hüseyin B.Ali B. Ebi Talib</t>
+          <t>Gurerü'l Hikem (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257555463</t>
+          <t>9786056323829</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Nasirüddîn Tüsi  Söyleşileri</t>
+          <t>Suriye’de Elde Var Sıfır</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786254446221</t>
+          <t>9786058616103</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Rahmet Peygamberi</t>
+          <t>Kur’an Tarihi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>250</v>
+        <v>60</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259769615</t>
+          <t>9786055030445</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ruh Kasidesi</t>
+          <t>Muhammed</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257555395</t>
+          <t>9786055030179</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatlarıyla Kur’an’da İslami Düşünce</t>
+          <t>Kerbela Kıyamının Hüseyni Öğretileri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>500</v>
+        <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055030742</t>
+          <t>9786055030254</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Hallac-ı Mansur</t>
+          <t>Likaullah</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055030391</t>
+          <t>3990000307112</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hallac-ı Mansur - Aşk'ın Yadigarı</t>
+          <t>Sekaleyn Hadisi Dersleri Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>180</v>
+        <v>50</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055030193</t>
+          <t>9786055030711</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Perspektifiyle İran Tasavvufu</t>
+          <t>Sekaleyn Hadisi Dersleri Cilt: 2</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>180</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055030162</t>
+          <t>9786056323867</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Safeviler ve Şah İsmail</t>
+          <t>Ammar b. Yasir Hak Yolun Nişanesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055030421</t>
+          <t>9786259610306</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Vehhabilik Tarihi</t>
+          <t>Şiir İncelemeleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>180</v>
+        <v>600</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256799851</t>
+          <t>9786259769639</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İran’da Siyaset ve Yönetim</t>
+          <t>Mevlana’nın Öğretisinde Çekim Yasası</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256799066</t>
+          <t>9786055030520</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İhracatın Gücü</t>
+          <t>İngiliz Şiiliği’nin Perde Arkası ve Uyduruk Merciiyet</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256799943</t>
+          <t>9786056323898</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Dini Makaleler</t>
+          <t>İmam Humeyni ve Müslüman Ariflere Göre İnsan-ı Kamil</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256799875</t>
+          <t>9786257055529</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Şia Müdafaası Ahmet el-Katib’e Reddiye</t>
+          <t>Horasan Erenleri</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>450</v>
+        <v>700</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256799837</t>
+          <t>9786259610313</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Varlığın En Güzel Ezgisi Hz. Ali (a.s.)</t>
+          <t>Batı Sürgün Hikayesi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>160</v>
+        <v>330</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786256799806</t>
+          <t>9786259610320</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Farabi Söyleşileri</t>
+          <t>Sahra-yı Kerbela</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256799790</t>
+          <t>9786256799325</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Velayet - İ Fakih</t>
+          <t>İslam’da Devlet</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789756799738</t>
+          <t>9786259742373</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Filistin Sineması</t>
+          <t>Beş Ruh Beş Bekleyiş</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055030865</t>
+          <t>9786259742380</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Arş'a Ait Hikmetler</t>
+          <t>Sosyolojik Kadrajdan İran Sineması</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256799684</t>
+          <t>9786259742366</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Nuh’un Hangi Gemisi?</t>
+          <t>Kaza ve Kader &amp; Fiillerin Yaratılması</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256799509</t>
+          <t>9786058704640</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina Söyleşileri</t>
+          <t>Ortaçağ İranı’nda ve Anadolusu’nda Şiilik İzlerinin Alamut Sonrası Nizari İsmaililiği</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256799356</t>
+          <t>9786058704664</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kemal-i İnsan ve İnsan-ı Kamil</t>
+          <t>Irak’ta Mezhep Çatışmaları Arasında Aleviler ve Bektaşiler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256799349</t>
+          <t>9786259742359</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Düşünce Esintisi</t>
+          <t>SineMasal Evrende İnsanlığın Sınırları</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>125</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256799332</t>
+          <t>9786259742335</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Böleç</t>
+          <t>Mehdi Hadisleri Çerçevesinde Eleştirilere Yanıtlar</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256799271</t>
+          <t>9786259769684</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Gençlerde Eş Tercihi ve Sekülerlik</t>
+          <t>Akademik Açıdan Klasik Dönemde İslam</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257555746</t>
+          <t>9786055030452</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Allah</t>
+          <t>Rahip</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257555838</t>
+          <t>9786259769691</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Şiilik Araştırmaları II</t>
+          <t>Şikayetname</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256799233</t>
+          <t>9786259769660</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hz. Fatıma</t>
+          <t>Tarih-i Cihan-Ara</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257555951</t>
+          <t>9786055030049</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Velayet Ekseninde Direniş Fenomeni</t>
+          <t>Maktelü'l-Hüseyin B.Ali B. Ebi Talib</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>600</v>
+        <v>180</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256799080</t>
+          <t>9786257555463</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Ayetlerinin Sırları ve Açıklamalarının Nûrları</t>
+          <t>Nasirüddîn Tüsi  Söyleşileri</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256799103</t>
+          <t>9786254446221</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Konulu Tefsir Çalışmaları</t>
+          <t>Rahmet Peygamberi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257555968</t>
+          <t>9786259769615</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sinesosyoloji</t>
+          <t>Ruh Kasidesi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257555937</t>
+          <t>9786257555395</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Yakın Uzaklar - Mümin'in Yol arkadaşı İslami Kavramlar</t>
+          <t>Ana Hatlarıyla Kur’an’da İslami Düşünce</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257555807</t>
+          <t>9786055030742</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Akletmiyor Musunuz? - Kur’an’da Aklediş Eylemleri</t>
+          <t>Hallac-ı Mansur</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257555845</t>
+          <t>9786055030391</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Meşrutiyet Dönemi İran Basını (1905-1907)</t>
+          <t>Hallac-ı Mansur - Aşk'ın Yadigarı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055030957</t>
+          <t>9786055030193</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Sa’dî-i Şirazi Divanı</t>
+          <t>Tarihsel Perspektifiyle İran Tasavvufu</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257555487</t>
+          <t>9786055030162</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Hz. Zehra'nın Hayatı</t>
+          <t>Safeviler ve Şah İsmail</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257555418</t>
+          <t>9786055030421</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi Söyleşileri</t>
+          <t>Vehhabilik Tarihi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257555333</t>
+          <t>9786256799851</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Şehriyar</t>
+          <t>İran’da Siyaset ve Yönetim</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257555364</t>
+          <t>9786256799066</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İlahi Tecelliler</t>
+          <t>İhracatın Gücü</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257555326</t>
+          <t>9786256799943</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Gayip - İmam Ahir Zaman’ın Hayatıyla ilgili Destansı  bir Rivayet</t>
+          <t>Dini Makaleler</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255030926</t>
+          <t>9786256799875</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Adab-ı Salat</t>
+          <t>Şia Müdafaası Ahmet el-Katib’e Reddiye</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257555029</t>
+          <t>9786256799837</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Toplum</t>
+          <t>Varlığın En Güzel Ezgisi Hz. Ali (a.s.)</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786257555302</t>
+          <t>9786256799806</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Molla Sadra’da Psikoloji</t>
+          <t>Farabi Söyleşileri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257555241</t>
+          <t>9786256799790</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kitap</t>
+          <t>Velayet - İ Fakih</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257555203</t>
+          <t>9789756799738</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İmam Mehdi</t>
+          <t>Filistin Sineması</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257555210</t>
+          <t>9786055030865</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Mukavemet ve Velayet</t>
+          <t>Arş'a Ait Hikmetler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257555173</t>
+          <t>9786256799684</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Metafizik ve Evrim</t>
+          <t>Nuh’un Hangi Gemisi?</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257055536</t>
+          <t>9786256799509</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Melamet Hırkası</t>
+          <t>İbn Sina Söyleşileri</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257055147</t>
+          <t>9786256799356</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Felsefesi</t>
+          <t>Kemal-i İnsan ve İnsan-ı Kamil</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257055130</t>
+          <t>9786256799349</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Sevabu'l-Amal ve İkabu'l-Amal İyi Amellerin Sevabı ve Kötü Amellerin Cezası</t>
+          <t>Düşünce Esintisi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257055581</t>
+          <t>9786256799332</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Molla Sadra Felsefesinde Zaman Öğretisi ve Tarih Bilinci</t>
+          <t>Böleç</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257055543</t>
+          <t>9786256799271</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ali Sevgisi, Düşmanlığı ve Velayeti (2 Kitap)</t>
+          <t>Gençlerde Eş Tercihi ve Sekülerlik</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257055345</t>
+          <t>9786257555746</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Arap Milliyetçiliği ve Batılı Misyonerler</t>
+          <t>İnsan ve Allah</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257055307</t>
+          <t>9786257555838</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Cahiliye Putlarını Kırmak</t>
+          <t>Şiilik Araştırmaları II</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257055321</t>
+          <t>9786256799233</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Dini Doğru Anlama ve Yaşamada Kur’an Bize Yeter (Mi?)</t>
+          <t>Hz. Fatıma</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>125</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257055253</t>
+          <t>9786257555951</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Mutahhari Düşüncesinde Adl-i İlahi ve Şer Meselesi</t>
+          <t>Velayet Ekseninde Direniş Fenomeni</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>225</v>
+        <v>750</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257055154</t>
+          <t>9786256799080</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İslami İlimlere Giriş 1</t>
+          <t>Kur’an Ayetlerinin Sırları ve Açıklamalarının Nûrları</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257055178</t>
+          <t>9786256799103</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İslami İlimlere Giriş 3</t>
+          <t>Konulu Tefsir Çalışmaları</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257055161</t>
+          <t>9786257555968</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İslami İlimlere Giriş 2</t>
+          <t>Sinesosyoloji</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257055185</t>
+          <t>9786257555937</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Muhtar Es-Seqafi - Kerbela Şehitlerinin İntikamcısı</t>
+          <t>Yakın Uzaklar - Mümin'in Yol arkadaşı İslami Kavramlar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257055215</t>
+          <t>9786257555807</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Felsefi ve İrfani Söyleşiler</t>
+          <t>Akletmiyor Musunuz? - Kur’an’da Aklediş Eylemleri</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257055192</t>
+          <t>9786257555845</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İslam Ahlakı</t>
+          <t>Meşrutiyet Dönemi İran Basını (1905-1907)</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257055116</t>
+          <t>9786055030957</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kendini Tanıyan Rabbni Tanır</t>
+          <t>Sa’dî-i Şirazi Divanı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257055123</t>
+          <t>9786257555487</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Gerçek İrfan</t>
+          <t>Hz. Zehra'nın Hayatı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>225</v>
+        <v>400</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257055093</t>
+          <t>9786257555418</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlerin ve Ehl-i Beyt’in Masumiyeti</t>
+          <t>Mesnevi Söyleşileri</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257055086</t>
+          <t>9786257555333</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Nefis Tezkiyesi</t>
+          <t>Şehriyar</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055030766</t>
+          <t>9786257555364</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Dinden Beklentisi</t>
+          <t>İlahi Tecelliler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257055055</t>
+          <t>9786257555326</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Gadir-i Hum Meselesi</t>
+          <t>Gayip - İmam Ahir Zaman’ın Hayatıyla ilgili Destansı  bir Rivayet</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786257055031</t>
+          <t>9786255030926</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Fatiha Suresi’nin Tefsiri</t>
+          <t>Adab-ı Salat</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055030988</t>
+          <t>9786257555029</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Tefsir</t>
+          <t>Sinema ve Toplum</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055030940</t>
+          <t>9786257555302</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Parsa ve Tersa - Şeyh San'a Destanı</t>
+          <t>Molla Sadra’da Psikoloji</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>160</v>
+        <v>325</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786058616189</t>
+          <t>9786257555241</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Sasanilerin Siyasi Tarihi</t>
+          <t>Kayıp Kitap</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786055030919</t>
+          <t>9786257555203</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Asyalı Evanjelist Misyonerler</t>
+          <t>İmam Mehdi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786055030841</t>
+          <t>9786257555210</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>İslam İktisadının Fıkhi Temelleri</t>
+          <t>Mukavemet ve Velayet</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055030872</t>
+          <t>9786257555173</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Tabatabai'de Varlık Felsefesi</t>
+          <t>Metafizik ve Evrim</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055030797</t>
+          <t>9786257055536</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Ali Şeriati'den Aforizmalar</t>
+          <t>Melamet Hırkası</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055030810</t>
+          <t>9786257055147</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İrfan ve Siyaset</t>
+          <t>Ahlak Felsefesi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>160</v>
+        <v>350</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055030759</t>
+          <t>9786257055130</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Ebheri'de Tanrı-Alem İlişkisi</t>
+          <t>Sevabu'l-Amal ve İkabu'l-Amal İyi Amellerin Sevabı ve Kötü Amellerin Cezası</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055030834</t>
+          <t>9786257055581</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Molla Sadra ve Sühreverdi Dersleri</t>
+          <t>Molla Sadra Felsefesinde Zaman Öğretisi ve Tarih Bilinci</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055030773</t>
+          <t>9786257055543</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>İran'da Kızılbaşlıktan Şiiliğe Geçiş</t>
+          <t>Hz. Ali Sevgisi, Düşmanlığı ve Velayeti (2 Kitap)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>350</v>
+        <v>800</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786056893704</t>
+          <t>9786257055345</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ehlibeyt Mezillerini Ziyaret - Kazımeyn Samerra Kerbela Necef</t>
+          <t>Arap Milliyetçiliği ve Batılı Misyonerler</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055030728</t>
+          <t>9786257055307</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Şii Kıyamları</t>
+          <t>Cahiliye Putlarını Kırmak</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055030735</t>
+          <t>9786257055321</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Hz. Müslüm b. Akil</t>
+          <t>Dini Doğru Anlama ve Yaşamada Kur’an Bize Yeter (Mi?)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786055030698</t>
+          <t>9786257055253</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Sekaleyn Hadisi Dersleri (2 Cilt Takım) (Ciltli)</t>
+          <t>Mutahhari Düşüncesinde Adl-i İlahi ve Şer Meselesi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>900</v>
+        <v>300</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055030605</t>
+          <t>9786257055154</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Selefiliğe 70 Soru</t>
+          <t>İslami İlimlere Giriş 1</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055030612</t>
+          <t>9786257055178</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Kadın ve Onun Hukuki Sistemi</t>
+          <t>İslami İlimlere Giriş 3</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055030674</t>
+          <t>9786257055161</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Uyanışı - Molla Sandra Külliyatı 2</t>
+          <t>İslami İlimlere Giriş 2</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>200</v>
+        <v>280</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055030681</t>
+          <t>9786257055185</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Hikmet ve İllet</t>
+          <t>Muhtar Es-Seqafi - Kerbela Şehitlerinin İntikamcısı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>300</v>
+        <v>850</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786055030339</t>
+          <t>9786257055215</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Kerbela Ansiklopedisi (Ciltli)</t>
+          <t>Felsefi ve İrfani Söyleşiler</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786055030650</t>
+          <t>9786257055192</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Şiilik Araştırmaları 1 (Ciltli)</t>
+          <t>İslam Ahlakı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055030582</t>
+          <t>9786257055116</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Ariflerin İksiri</t>
+          <t>Kendini Tanıyan Rabbni Tanır</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055030599</t>
+          <t>9786257055123</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>İbn Teymiyye'nin Ehl-i Beyt (a.s.) Düşmanlığı</t>
+          <t>Gerçek İrfan</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055030537</t>
+          <t>9786257055093</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Suriye Savaşı'nın Gizlenen Gerçekleri (Ciltli)</t>
+          <t>Peygamberlerin ve Ehl-i Beyt’in Masumiyeti</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055030544</t>
+          <t>9786257055086</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Velayette Tevhid ya da Dinin Cevheri (Ciltli)</t>
+          <t>Nefis Tezkiyesi</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>500</v>
+        <v>225</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055030483</t>
+          <t>9786055030766</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Ehli Beyt Yolunda Namaz</t>
+          <t>İnsanın Dinden Beklentisi</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055030490</t>
+          <t>9786257055055</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da İnsaniyet Mektebi</t>
+          <t>Gadir-i Hum Meselesi</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055030506</t>
+          <t>9786257055031</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Modern Dünyayı Anlamak</t>
+          <t>Fatiha Suresi’nin Tefsiri</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>225</v>
+        <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055030513</t>
+          <t>9786055030988</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kudüs’ü Yeniden Düşünmek</t>
+          <t>Uygulamalı Tefsir</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786055030476</t>
+          <t>9786055030940</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>İnsan Düşüncesinde Allah</t>
+          <t>Parsa ve Tersa - Şeyh San'a Destanı</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786055030438</t>
+          <t>9786058616189</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hayatında Allah</t>
+          <t>Sasanilerin Siyasi Tarihi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786055030469</t>
+          <t>9786055030919</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz</t>
+          <t>Türkiye'de Asyalı Evanjelist Misyonerler</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055030414</t>
+          <t>9786055030841</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Tahareti</t>
+          <t>İslam İktisadının Fıkhi Temelleri</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055030407</t>
+          <t>9786055030872</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>İbn Arabi Metafiziğinde İnsan</t>
+          <t>Tabatabai'de Varlık Felsefesi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055030308</t>
+          <t>9786055030797</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Hicab - Mutahhari Külliyatı 6</t>
+          <t>Ali Şeriati'den Aforizmalar</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055030322</t>
+          <t>9786055030810</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Mutahhari Külliyatı 4 - İslam'da Cihad ve İnanç Özgürlüğü</t>
+          <t>İrfan ve Siyaset</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>125</v>
+        <v>200</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055030315</t>
+          <t>9786055030759</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Kader - Mutahhari Külliyatı 5</t>
+          <t>Ebheri'de Tanrı-Alem İlişkisi</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055030353</t>
+          <t>9786055030834</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Doğruların Öyküsü</t>
+          <t>Molla Sadra ve Sühreverdi Dersleri</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055030360</t>
+          <t>9786055030773</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Yeni Osmanlı’nın Ortadoğu’su</t>
+          <t>İran'da Kızılbaşlıktan Şiiliğe Geçiş</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786055030247</t>
+          <t>9786056893704</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Hac ve Müslümanların Vahdeti</t>
+          <t>Ehlibeyt Mezillerini Ziyaret - Kazımeyn Samerra Kerbela Necef</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>160</v>
+        <v>300</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055030230</t>
+          <t>9786055030728</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Fatıma (sa) - İnsanlık Örneği</t>
+          <t>Şii Kıyamları</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786058616158</t>
+          <t>9786055030735</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Irak’ta Şii Merciliği'nin Siyasi Rolü</t>
+          <t>Hz. Müslüm b. Akil</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055030223</t>
+          <t>9786055030698</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>İmam Rıza ve Halife Me’mun</t>
+          <t>Sekaleyn Hadisi Dersleri (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>160</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786055030100</t>
+          <t>9786055030605</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Fıtrat</t>
+          <t>Selefiliğe 70 Soru</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786055030056</t>
+          <t>9786055030612</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Ziyaret-i Erbain</t>
+          <t>İslam'da Kadın ve Onun Hukuki Sistemi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>90</v>
+        <v>400</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786058704619</t>
+          <t>9786055030674</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>İbadetlerin Sırları</t>
+          <t>Kalbin Uyanışı - Molla Sandra Külliyatı 2</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786055030124</t>
+          <t>9786055030681</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Sahife-i Aleviyye - İmam Ali’nin (as) Duaları (Ciltli)</t>
+          <t>Hikmet ve İllet</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786055030087</t>
+          <t>9786055030339</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ Anadolusu'nda Bir Türkmen Şeyhi: Dede Garkın</t>
+          <t>A’dan Z’ye Kerbela Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055030131</t>
+          <t>9786055030650</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Suriye’de Vekalet Savaşı</t>
+          <t>Şiilik Araştırmaları 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055030186</t>
+          <t>9786055030582</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Miraçtaki Sırlar</t>
+          <t>Ariflerin İksiri</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786055030070</t>
+          <t>9786055030599</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Kelami Mezhepler ve Fırkalar</t>
+          <t>İbn Teymiyye'nin Ehl-i Beyt (a.s.) Düşmanlığı</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786058704688</t>
+          <t>9786055030537</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Akıl Terazisinde Vahiy ve Nübüvvet</t>
+          <t>Suriye Savaşı'nın Gizlenen Gerçekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>160</v>
+        <v>850</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786058616134</t>
+          <t>9786055030544</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>İmam Ali'nin (a.s.) Hutbelerinde Hz. Muhammed (S.a.a) ve Risaleti (Ciltli)</t>
+          <t>Velayette Tevhid ya da Dinin Cevheri (Ciltli)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786058616165</t>
+          <t>9786055030483</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesine Giriş</t>
+          <t>Ehli Beyt Yolunda Namaz</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>175</v>
+        <v>150</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786058616172</t>
+          <t>9786055030490</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Rahmet Peygamberi</t>
+          <t>Kur’an’da İnsaniyet Mektebi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786056323881</t>
+          <t>9786055030506</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Siret-i Nebevi’de Bir Gezinti</t>
+          <t>Modern Dünyayı Anlamak</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786058704695</t>
+          <t>9786055030513</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Tüm Yönleriyle Günah ve Korunma Yolları</t>
+          <t>Kudüs’ü Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786056323850</t>
+          <t>9786055030476</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Sırr-ı Salat</t>
+          <t>İnsan Düşüncesinde Allah</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786058616110</t>
+          <t>9786055030438</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Rus Oryantalistlere Göre Ehl-i Haklar</t>
+          <t>İnsan Hayatında Allah</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786058704657</t>
+          <t>9786055030469</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Maktel-i Hüseyin</t>
+          <t>Ölümsüz</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786058704602</t>
+          <t>9786055030414</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kimin İktidarı? - Gücün mü? Hakkın mı?</t>
+          <t>Ruhun Tahareti</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
+          <t>9786055030407</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>İbn Arabi Metafiziğinde İnsan</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786055030308</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Hicab - Mutahhari Külliyatı 6</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9786055030322</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Mutahhari Külliyatı 4 - İslam'da Cihad ve İnanç Özgürlüğü</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9786055030315</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>İnsan ve Kader - Mutahhari Külliyatı 5</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786055030353</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Doğruların Öyküsü</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786055030360</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Osmanlı’nın Ortadoğu’su</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9786055030247</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Hac ve Müslümanların Vahdeti</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9786055030230</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Fatıma (sa) - İnsanlık Örneği</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9786058616158</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Irak’ta Şii Merciliği'nin Siyasi Rolü</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786055030223</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>İmam Rıza ve Halife Me’mun</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9786055030100</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Fıtrat</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786055030056</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Ziyaret-i Erbain</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786058704619</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>İbadetlerin Sırları</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9786055030124</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Sahife-i Aleviyye - İmam Ali’nin (as) Duaları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9786055030087</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Ortaçağ Anadolusu'nda Bir Türkmen Şeyhi: Dede Garkın</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9786055030131</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Suriye’de Vekalet Savaşı</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786055030186</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Miraçtaki Sırlar</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786055030070</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Kelami Mezhepler ve Fırkalar</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9786058704688</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Akıl Terazisinde Vahiy ve Nübüvvet</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786058616134</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>İmam Ali'nin (a.s.) Hutbelerinde Hz. Muhammed (S.a.a) ve Risaleti (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786058616165</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>İslam Felsefesine Giriş</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786058616172</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Rahmet Peygamberi</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9786056323881</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Siret-i Nebevi’de Bir Gezinti</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786058704695</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Tüm Yönleriyle Günah ve Korunma Yolları</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9786056323850</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Sırr-ı Salat</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9786058616110</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Rus Oryantalistlere Göre Ehl-i Haklar</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9786058704657</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Maktel-i Hüseyin</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9786058704602</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Kimin İktidarı? - Gücün mü? Hakkın mı?</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
           <t>9786056323812</t>
         </is>
       </c>
-      <c r="B152" s="1" t="inlineStr">
+      <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Aşk’ın Zülfikarı Şems-i Tebrizi</t>
         </is>
       </c>
-      <c r="C152" s="1">
-        <v>250</v>
+      <c r="C180" s="1">
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>