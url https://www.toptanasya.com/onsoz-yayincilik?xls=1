--- v1 (2026-04-08)
+++ v2 (2026-06-22)
@@ -85,2725 +85,3085 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259334714</t>
+          <t>9786258783162</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Risaleler 1</t>
+          <t>İbnü’l Arabî’de Feyz Nazariyesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259380438</t>
+          <t>9786259226958</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ’da İsmaililer</t>
+          <t>Kur’an’da İnsan İman ve Ahiret</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>650</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259380490</t>
+          <t>9786259226972</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Cehalet Perdesi Kitabu Hicab</t>
+          <t>Şehid</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259334707</t>
+          <t>9786259226989</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Oğuz Göçleri ve Yayılması</t>
+          <t>Vahiy ve Nübüvvet</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259380476</t>
+          <t>9786259226965</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Simya'dan Modern Kimya’ya: Kimyanın Tarihi</t>
+          <t>Gaybî Yardımlar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259380483</t>
+          <t>9786259237374</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Son Pranganın Kırılışı</t>
+          <t>İmam Humeyni (r.a.) Açısından Filistin</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259380469</t>
+          <t>9786259237343</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kızılderililerin Aydaki Akrabaları İhsan ve Vecide</t>
+          <t>Metafizik</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259380445</t>
+          <t>9786259334790</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesine Konusal bir Giriş</t>
+          <t>İçimizdeki Dehlizler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>360</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259380421</t>
+          <t>9786256799486</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Fatiha Suresi Tefsiri 1</t>
+          <t>Cihad-ı Ekber</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259610382</t>
+          <t>9786259237312</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Şeyh-i San'an Destanı</t>
+          <t>Toplumsal Ahlak</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259570037</t>
+          <t>9786259380452</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyen Yaralar</t>
+          <t>Hamd Suresi’nin Tefsiri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259610399</t>
+          <t>9786259237367</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin’in Diliyle Hüseyin</t>
+          <t>Hidayet Meşalesi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>450</v>
+        <v>500</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259610351</t>
+          <t>9786259237305</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Fıkhu’l-İmam Cafer Es-Sadık (A.S.)</t>
+          <t>Erdemli Yaşamın Sırları</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>750</v>
+        <v>330</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259610368</t>
+          <t>9786259334769</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Koşmalar ve Nefesler</t>
+          <t>İrfani Mektuplar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259610375</t>
+          <t>9786259334752</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mead</t>
+          <t>Mustaz’af &amp; Müstekbir</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259610344</t>
+          <t>9786259237336</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Feyz-i Kaşani Söyleşileri</t>
+          <t>Seher Duası Şerhi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055030025</t>
+          <t>9786259237329</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Gadir-i Kerbela (Ciltli)</t>
+          <t>Tevhidin Derinlikleri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>40</v>
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055030148</t>
+          <t>9786259334738</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Rivayetlerde Velayet</t>
+          <t>Akıl ve Cehalet Askerleri</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>600</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055030018</t>
+          <t>9786259361109</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gadir-i Hum (Ciltli)</t>
+          <t>Profesör Fofo</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>40</v>
+        <v>240</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055030667</t>
+          <t>9786259361116</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Gurerü'l Hikem (Ciltli)</t>
+          <t>Baba Fofo</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056323829</t>
+          <t>9786259334721</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Suriye’de Elde Var Sıfır</t>
+          <t>Elena</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058616103</t>
+          <t>9786259334776</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Tarihi</t>
+          <t>Hırsız ve Şehzade</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>60</v>
+        <v>330</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055030445</t>
+          <t>9786259237350</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Muhammed</t>
+          <t>Yeraltı Tapınağı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055030179</t>
+          <t>9786259334745</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kerbela Kıyamının Hüseyni Öğretileri</t>
+          <t>Düşüncenin Ufukları</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>50</v>
+        <v>600</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055030254</t>
+          <t>9786259334714</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Likaullah</t>
+          <t>Risaleler 1</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>60</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>3990000307112</t>
+          <t>9786259380438</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sekaleyn Hadisi Dersleri Cilt: 1 (Ciltli)</t>
+          <t>Ortaçağ’da İsmaililer</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>50</v>
+        <v>650</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055030711</t>
+          <t>9786259380490</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sekaleyn Hadisi Dersleri Cilt: 2</t>
+          <t>Cehalet Perdesi Kitabu Hicab</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>50</v>
+        <v>170</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056323867</t>
+          <t>9786259334707</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ammar b. Yasir Hak Yolun Nişanesi</t>
+          <t>Oğuz Göçleri ve Yayılması</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259610306</t>
+          <t>9786259380476</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Şiir İncelemeleri</t>
+          <t>Simya'dan Modern Kimya’ya: Kimyanın Tarihi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259769639</t>
+          <t>9786259380483</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’nın Öğretisinde Çekim Yasası</t>
+          <t>Son Pranganın Kırılışı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055030520</t>
+          <t>9786259380469</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Şiiliği’nin Perde Arkası ve Uyduruk Merciiyet</t>
+          <t>Kızılderililerin Aydaki Akrabaları İhsan ve Vecide</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056323898</t>
+          <t>9786259380445</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İmam Humeyni ve Müslüman Ariflere Göre İnsan-ı Kamil</t>
+          <t>İslam Felsefesine Konusal bir Giriş</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257055529</t>
+          <t>9786259380421</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Horasan Erenleri</t>
+          <t>Fatiha Suresi Tefsiri 1</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259610313</t>
+          <t>9786259610382</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Batı Sürgün Hikayesi</t>
+          <t>Şeyh-i San'an Destanı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>330</v>
+        <v>450</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259610320</t>
+          <t>9786259570037</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sahra-yı Kerbela</t>
+          <t>Görünmeyen Yaralar</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256799325</t>
+          <t>9786259610399</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Devlet</t>
+          <t>Hüseyin’in Diliyle Hüseyin</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259742373</t>
+          <t>9786259610351</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Beş Ruh Beş Bekleyiş</t>
+          <t>Fıkhu’l-İmam Cafer Es-Sadık (A.S.)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>180</v>
+        <v>750</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259742380</t>
+          <t>9786259610368</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Kadrajdan İran Sineması</t>
+          <t>Koşmalar ve Nefesler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259742366</t>
+          <t>9786259610375</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kaza ve Kader &amp; Fiillerin Yaratılması</t>
+          <t>Mead</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058704640</t>
+          <t>9786259610344</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ İranı’nda ve Anadolusu’nda Şiilik İzlerinin Alamut Sonrası Nizari İsmaililiği</t>
+          <t>Feyz-i Kaşani Söyleşileri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058704664</t>
+          <t>9786055030025</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Irak’ta Mezhep Çatışmaları Arasında Aleviler ve Bektaşiler</t>
+          <t>Kanlı Gadir-i Kerbela (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259742359</t>
+          <t>9786055030148</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>SineMasal Evrende İnsanlığın Sınırları</t>
+          <t>Kur’an ve Rivayetlerde Velayet</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259742335</t>
+          <t>9786055030018</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Mehdi Hadisleri Çerçevesinde Eleştirilere Yanıtlar</t>
+          <t>Gadir-i Hum (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259769684</t>
+          <t>9786055030667</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Akademik Açıdan Klasik Dönemde İslam</t>
+          <t>Gurerü'l Hikem (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055030452</t>
+          <t>9786056323829</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Rahip</t>
+          <t>Suriye’de Elde Var Sıfır</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259769691</t>
+          <t>9786058616103</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Şikayetname</t>
+          <t>Kur’an Tarihi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>160</v>
+        <v>60</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259769660</t>
+          <t>9786055030445</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Cihan-Ara</t>
+          <t>Muhammed</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>300</v>
+        <v>110</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055030049</t>
+          <t>9786055030179</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Maktelü'l-Hüseyin B.Ali B. Ebi Talib</t>
+          <t>Kerbela Kıyamının Hüseyni Öğretileri</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>180</v>
+        <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257555463</t>
+          <t>9786055030254</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Nasirüddîn Tüsi  Söyleşileri</t>
+          <t>Likaullah</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>350</v>
+        <v>60</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786254446221</t>
+          <t>3990000307112</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Rahmet Peygamberi</t>
+          <t>Sekaleyn Hadisi Dersleri Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259769615</t>
+          <t>9786055030711</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ruh Kasidesi</t>
+          <t>Sekaleyn Hadisi Dersleri Cilt: 2</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>180</v>
+        <v>50</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257555395</t>
+          <t>9786056323867</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatlarıyla Kur’an’da İslami Düşünce</t>
+          <t>Ammar b. Yasir Hak Yolun Nişanesi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>600</v>
+        <v>50</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055030742</t>
+          <t>9786259610306</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hallac-ı Mansur</t>
+          <t>Şiir İncelemeleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055030391</t>
+          <t>9786259769639</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hallac-ı Mansur - Aşk'ın Yadigarı</t>
+          <t>Mevlana’nın Öğretisinde Çekim Yasası</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055030193</t>
+          <t>9786055030520</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Perspektifiyle İran Tasavvufu</t>
+          <t>İngiliz Şiiliği’nin Perde Arkası ve Uyduruk Merciiyet</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055030162</t>
+          <t>9786056323898</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Safeviler ve Şah İsmail</t>
+          <t>İmam Humeyni ve Müslüman Ariflere Göre İnsan-ı Kamil</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055030421</t>
+          <t>9786257055529</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Vehhabilik Tarihi</t>
+          <t>Horasan Erenleri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786256799851</t>
+          <t>9786259610313</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İran’da Siyaset ve Yönetim</t>
+          <t>Batı Sürgün Hikayesi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>350</v>
+        <v>330</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256799066</t>
+          <t>9786259610320</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İhracatın Gücü</t>
+          <t>Sahra-yı Kerbela</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256799943</t>
+          <t>9786256799325</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Dini Makaleler</t>
+          <t>İslam’da Devlet</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256799875</t>
+          <t>9786259742373</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Şia Müdafaası Ahmet el-Katib’e Reddiye</t>
+          <t>Beş Ruh Beş Bekleyiş</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>500</v>
+        <v>180</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256799837</t>
+          <t>9786259742380</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Varlığın En Güzel Ezgisi Hz. Ali (a.s.)</t>
+          <t>Sosyolojik Kadrajdan İran Sineması</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256799806</t>
+          <t>9786259742366</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Farabi Söyleşileri</t>
+          <t>Kaza ve Kader &amp; Fiillerin Yaratılması</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256799790</t>
+          <t>9786058704640</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Velayet - İ Fakih</t>
+          <t>Ortaçağ İranı’nda ve Anadolusu’nda Şiilik İzlerinin Alamut Sonrası Nizari İsmaililiği</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789756799738</t>
+          <t>9786058704664</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Filistin Sineması</t>
+          <t>Irak’ta Mezhep Çatışmaları Arasında Aleviler ve Bektaşiler</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055030865</t>
+          <t>9786259742359</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Arş'a Ait Hikmetler</t>
+          <t>SineMasal Evrende İnsanlığın Sınırları</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256799684</t>
+          <t>9786259742335</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Nuh’un Hangi Gemisi?</t>
+          <t>Mehdi Hadisleri Çerçevesinde Eleştirilere Yanıtlar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256799509</t>
+          <t>9786259769684</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina Söyleşileri</t>
+          <t>Akademik Açıdan Klasik Dönemde İslam</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256799356</t>
+          <t>9786055030452</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kemal-i İnsan ve İnsan-ı Kamil</t>
+          <t>Rahip</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256799349</t>
+          <t>9786259769691</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Düşünce Esintisi</t>
+          <t>Şikayetname</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256799332</t>
+          <t>9786259769660</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Böleç</t>
+          <t>Tarih-i Cihan-Ara</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256799271</t>
+          <t>9786055030049</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Gençlerde Eş Tercihi ve Sekülerlik</t>
+          <t>Maktelü'l-Hüseyin B.Ali B. Ebi Talib</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257555746</t>
+          <t>9786257555463</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Allah</t>
+          <t>Nasirüddîn Tüsi  Söyleşileri</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257555838</t>
+          <t>9786254446221</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Şiilik Araştırmaları II</t>
+          <t>Rahmet Peygamberi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>550</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256799233</t>
+          <t>9786259769615</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Hz. Fatıma</t>
+          <t>Ruh Kasidesi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257555951</t>
+          <t>9786257555395</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Velayet Ekseninde Direniş Fenomeni</t>
+          <t>Ana Hatlarıyla Kur’an’da İslami Düşünce</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>750</v>
+        <v>600</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256799080</t>
+          <t>9786055030742</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Ayetlerinin Sırları ve Açıklamalarının Nûrları</t>
+          <t>Hallac-ı Mansur</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256799103</t>
+          <t>9786055030391</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Konulu Tefsir Çalışmaları</t>
+          <t>Hallac-ı Mansur - Aşk'ın Yadigarı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>350</v>
+        <v>225</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257555968</t>
+          <t>9786055030193</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Sinesosyoloji</t>
+          <t>Tarihsel Perspektifiyle İran Tasavvufu</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786257555937</t>
+          <t>9786055030162</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yakın Uzaklar - Mümin'in Yol arkadaşı İslami Kavramlar</t>
+          <t>Safeviler ve Şah İsmail</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257555807</t>
+          <t>9786055030421</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Akletmiyor Musunuz? - Kur’an’da Aklediş Eylemleri</t>
+          <t>Vehhabilik Tarihi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257555845</t>
+          <t>9786256799851</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Meşrutiyet Dönemi İran Basını (1905-1907)</t>
+          <t>İran’da Siyaset ve Yönetim</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786055030957</t>
+          <t>9786256799066</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sa’dî-i Şirazi Divanı</t>
+          <t>İhracatın Gücü</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>500</v>
+        <v>180</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257555487</t>
+          <t>9786256799943</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Hz. Zehra'nın Hayatı</t>
+          <t>Dini Makaleler</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257555418</t>
+          <t>9786256799875</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi Söyleşileri</t>
+          <t>Şia Müdafaası Ahmet el-Katib’e Reddiye</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257555333</t>
+          <t>9786256799837</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Şehriyar</t>
+          <t>Varlığın En Güzel Ezgisi Hz. Ali (a.s.)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786257555364</t>
+          <t>9786256799806</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>İlahi Tecelliler</t>
+          <t>Farabi Söyleşileri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257555326</t>
+          <t>9786256799790</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Gayip - İmam Ahir Zaman’ın Hayatıyla ilgili Destansı  bir Rivayet</t>
+          <t>Velayet - İ Fakih</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786255030926</t>
+          <t>9789756799738</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Adab-ı Salat</t>
+          <t>Filistin Sineması</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257555029</t>
+          <t>9786055030865</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Toplum</t>
+          <t>Arş'a Ait Hikmetler</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257555302</t>
+          <t>9786256799684</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Molla Sadra’da Psikoloji</t>
+          <t>Nuh’un Hangi Gemisi?</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786257555241</t>
+          <t>9786256799509</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kitap</t>
+          <t>İbn Sina Söyleşileri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786257555203</t>
+          <t>9786256799356</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İmam Mehdi</t>
+          <t>Kemal-i İnsan ve İnsan-ı Kamil</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786257555210</t>
+          <t>9786256799349</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Mukavemet ve Velayet</t>
+          <t>Düşünce Esintisi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>500</v>
+        <v>160</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257555173</t>
+          <t>9786256799332</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Metafizik ve Evrim</t>
+          <t>Böleç</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257055536</t>
+          <t>9786256799271</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Melamet Hırkası</t>
+          <t>Gençlerde Eş Tercihi ve Sekülerlik</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257055147</t>
+          <t>9786257555746</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Felsefesi</t>
+          <t>İnsan ve Allah</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257055130</t>
+          <t>9786257555838</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Sevabu'l-Amal ve İkabu'l-Amal İyi Amellerin Sevabı ve Kötü Amellerin Cezası</t>
+          <t>Şiilik Araştırmaları II</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257055581</t>
+          <t>9786256799233</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Molla Sadra Felsefesinde Zaman Öğretisi ve Tarih Bilinci</t>
+          <t>Hz. Fatıma</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257055543</t>
+          <t>9786257555951</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ali Sevgisi, Düşmanlığı ve Velayeti (2 Kitap)</t>
+          <t>Velayet Ekseninde Direniş Fenomeni</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>800</v>
+        <v>750</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786257055345</t>
+          <t>9786256799080</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Arap Milliyetçiliği ve Batılı Misyonerler</t>
+          <t>Kur’an Ayetlerinin Sırları ve Açıklamalarının Nûrları</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257055307</t>
+          <t>9786256799103</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Cahiliye Putlarını Kırmak</t>
+          <t>Konulu Tefsir Çalışmaları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257055321</t>
+          <t>9786257555968</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Dini Doğru Anlama ve Yaşamada Kur’an Bize Yeter (Mi?)</t>
+          <t>Sinesosyoloji</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257055253</t>
+          <t>9786257555937</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Mutahhari Düşüncesinde Adl-i İlahi ve Şer Meselesi</t>
+          <t>Yakın Uzaklar - Mümin'in Yol arkadaşı İslami Kavramlar</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257055154</t>
+          <t>9786257555807</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İslami İlimlere Giriş 1</t>
+          <t>Akletmiyor Musunuz? - Kur’an’da Aklediş Eylemleri</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257055178</t>
+          <t>9786257555845</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İslami İlimlere Giriş 3</t>
+          <t>Meşrutiyet Dönemi İran Basını (1905-1907)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786257055161</t>
+          <t>9786055030957</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>İslami İlimlere Giriş 2</t>
+          <t>Sa’dî-i Şirazi Divanı</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257055185</t>
+          <t>9786257555487</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Muhtar Es-Seqafi - Kerbela Şehitlerinin İntikamcısı</t>
+          <t>Hz. Zehra'nın Hayatı</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>850</v>
+        <v>400</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257055215</t>
+          <t>9786257555418</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Felsefi ve İrfani Söyleşiler</t>
+          <t>Mesnevi Söyleşileri</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257055192</t>
+          <t>9786257555333</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>İslam Ahlakı</t>
+          <t>Şehriyar</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257055116</t>
+          <t>9786257555364</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Kendini Tanıyan Rabbni Tanır</t>
+          <t>İlahi Tecelliler</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257055123</t>
+          <t>9786257555326</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Gerçek İrfan</t>
+          <t>Gayip - İmam Ahir Zaman’ın Hayatıyla ilgili Destansı  bir Rivayet</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>275</v>
+        <v>250</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257055093</t>
+          <t>9786255030926</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlerin ve Ehl-i Beyt’in Masumiyeti</t>
+          <t>Adab-ı Salat</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257055086</t>
+          <t>9786257555029</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Nefis Tezkiyesi</t>
+          <t>Sinema ve Toplum</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055030766</t>
+          <t>9786257555302</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Dinden Beklentisi</t>
+          <t>Molla Sadra’da Psikoloji</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257055055</t>
+          <t>9786257555241</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Gadir-i Hum Meselesi</t>
+          <t>Kayıp Kitap</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257055031</t>
+          <t>9786257555203</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Fatiha Suresi’nin Tefsiri</t>
+          <t>İmam Mehdi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055030988</t>
+          <t>9786257555210</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Tefsir</t>
+          <t>Mukavemet ve Velayet</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786055030940</t>
+          <t>9786257555173</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Parsa ve Tersa - Şeyh San'a Destanı</t>
+          <t>Metafizik ve Evrim</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786058616189</t>
+          <t>9786257055536</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Sasanilerin Siyasi Tarihi</t>
+          <t>Melamet Hırkası</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>300</v>
+        <v>700</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786055030919</t>
+          <t>9786257055147</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Asyalı Evanjelist Misyonerler</t>
+          <t>Ahlak Felsefesi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786055030841</t>
+          <t>9786257055130</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>İslam İktisadının Fıkhi Temelleri</t>
+          <t>Sevabu'l-Amal ve İkabu'l-Amal İyi Amellerin Sevabı ve Kötü Amellerin Cezası</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786055030872</t>
+          <t>9786257055581</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Tabatabai'de Varlık Felsefesi</t>
+          <t>Molla Sadra Felsefesinde Zaman Öğretisi ve Tarih Bilinci</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786055030797</t>
+          <t>9786257055543</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Ali Şeriati'den Aforizmalar</t>
+          <t>Hz. Ali Sevgisi, Düşmanlığı ve Velayeti (2 Kitap)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>300</v>
+        <v>800</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786055030810</t>
+          <t>9786257055345</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>İrfan ve Siyaset</t>
+          <t>Arap Milliyetçiliği ve Batılı Misyonerler</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786055030759</t>
+          <t>9786257055307</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Ebheri'de Tanrı-Alem İlişkisi</t>
+          <t>Cahiliye Putlarını Kırmak</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786055030834</t>
+          <t>9786257055321</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Molla Sadra ve Sühreverdi Dersleri</t>
+          <t>Dini Doğru Anlama ve Yaşamada Kur’an Bize Yeter (Mi?)</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786055030773</t>
+          <t>9786257055253</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>İran'da Kızılbaşlıktan Şiiliğe Geçiş</t>
+          <t>Mutahhari Düşüncesinde Adl-i İlahi ve Şer Meselesi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786056893704</t>
+          <t>9786257055154</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Ehlibeyt Mezillerini Ziyaret - Kazımeyn Samerra Kerbela Necef</t>
+          <t>İslami İlimlere Giriş 1</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786055030728</t>
+          <t>9786257055178</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Şii Kıyamları</t>
+          <t>İslami İlimlere Giriş 3</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786055030735</t>
+          <t>9786257055161</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Hz. Müslüm b. Akil</t>
+          <t>İslami İlimlere Giriş 2</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055030698</t>
+          <t>9786257055185</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Sekaleyn Hadisi Dersleri (2 Cilt Takım) (Ciltli)</t>
+          <t>Muhtar Es-Seqafi - Kerbela Şehitlerinin İntikamcısı</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>1100</v>
+        <v>850</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786055030605</t>
+          <t>9786257055215</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Selefiliğe 70 Soru</t>
+          <t>Felsefi ve İrfani Söyleşiler</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786055030612</t>
+          <t>9786257055192</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Kadın ve Onun Hukuki Sistemi</t>
+          <t>İslam Ahlakı</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786055030674</t>
+          <t>9786257055116</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Uyanışı - Molla Sandra Külliyatı 2</t>
+          <t>Kendini Tanıyan Rabbni Tanır</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786055030681</t>
+          <t>9786257055123</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Hikmet ve İllet</t>
+          <t>Gerçek İrfan</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>350</v>
+        <v>275</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786055030339</t>
+          <t>9786257055093</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Kerbela Ansiklopedisi (Ciltli)</t>
+          <t>Peygamberlerin ve Ehl-i Beyt’in Masumiyeti</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786055030650</t>
+          <t>9786257055086</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Şiilik Araştırmaları 1 (Ciltli)</t>
+          <t>Nefis Tezkiyesi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>700</v>
+        <v>225</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055030582</t>
+          <t>9786055030766</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Ariflerin İksiri</t>
+          <t>İnsanın Dinden Beklentisi</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786055030599</t>
+          <t>9786257055055</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>İbn Teymiyye'nin Ehl-i Beyt (a.s.) Düşmanlığı</t>
+          <t>Gadir-i Hum Meselesi</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055030537</t>
+          <t>9786257055031</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Suriye Savaşı'nın Gizlenen Gerçekleri (Ciltli)</t>
+          <t>Fatiha Suresi’nin Tefsiri</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>850</v>
+        <v>200</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055030544</t>
+          <t>9786055030988</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Velayette Tevhid ya da Dinin Cevheri (Ciltli)</t>
+          <t>Uygulamalı Tefsir</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055030483</t>
+          <t>9786055030940</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Ehli Beyt Yolunda Namaz</t>
+          <t>Parsa ve Tersa - Şeyh San'a Destanı</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786055030490</t>
+          <t>9786058616189</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da İnsaniyet Mektebi</t>
+          <t>Sasanilerin Siyasi Tarihi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055030506</t>
+          <t>9786055030919</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Modern Dünyayı Anlamak</t>
+          <t>Türkiye'de Asyalı Evanjelist Misyonerler</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055030513</t>
+          <t>9786055030841</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Kudüs’ü Yeniden Düşünmek</t>
+          <t>İslam İktisadının Fıkhi Temelleri</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786055030476</t>
+          <t>9786055030872</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>İnsan Düşüncesinde Allah</t>
+          <t>Tabatabai'de Varlık Felsefesi</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055030438</t>
+          <t>9786055030797</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hayatında Allah</t>
+          <t>Ali Şeriati'den Aforizmalar</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786055030469</t>
+          <t>9786055030810</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz</t>
+          <t>İrfan ve Siyaset</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786055030414</t>
+          <t>9786055030759</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Tahareti</t>
+          <t>Ebheri'de Tanrı-Alem İlişkisi</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786055030407</t>
+          <t>9786055030834</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>İbn Arabi Metafiziğinde İnsan</t>
+          <t>Molla Sadra ve Sühreverdi Dersleri</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786055030308</t>
+          <t>9786055030773</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Hicab - Mutahhari Külliyatı 6</t>
+          <t>İran'da Kızılbaşlıktan Şiiliğe Geçiş</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786055030322</t>
+          <t>9786056893704</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Mutahhari Külliyatı 4 - İslam'da Cihad ve İnanç Özgürlüğü</t>
+          <t>Ehlibeyt Mezillerini Ziyaret - Kazımeyn Samerra Kerbela Necef</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786055030315</t>
+          <t>9786055030728</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Kader - Mutahhari Külliyatı 5</t>
+          <t>Şii Kıyamları</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786055030353</t>
+          <t>9786055030735</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Doğruların Öyküsü</t>
+          <t>Hz. Müslüm b. Akil</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055030360</t>
+          <t>9786055030698</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Yeni Osmanlı’nın Ortadoğu’su</t>
+          <t>Sekaleyn Hadisi Dersleri (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>500</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786055030247</t>
+          <t>9786055030605</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Hac ve Müslümanların Vahdeti</t>
+          <t>Selefiliğe 70 Soru</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786055030230</t>
+          <t>9786055030612</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Fatıma (sa) - İnsanlık Örneği</t>
+          <t>İslam'da Kadın ve Onun Hukuki Sistemi</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786058616158</t>
+          <t>9786055030674</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Irak’ta Şii Merciliği'nin Siyasi Rolü</t>
+          <t>Kalbin Uyanışı - Molla Sandra Külliyatı 2</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786055030223</t>
+          <t>9786055030681</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>İmam Rıza ve Halife Me’mun</t>
+          <t>Hikmet ve İllet</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786055030100</t>
+          <t>9786055030339</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Fıtrat</t>
+          <t>A’dan Z’ye Kerbela Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>275</v>
+        <v>700</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055030056</t>
+          <t>9786055030650</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Ziyaret-i Erbain</t>
+          <t>Şiilik Araştırmaları 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>125</v>
+        <v>700</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786058704619</t>
+          <t>9786055030582</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>İbadetlerin Sırları</t>
+          <t>Ariflerin İksiri</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055030124</t>
+          <t>9786055030599</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Sahife-i Aleviyye - İmam Ali’nin (as) Duaları (Ciltli)</t>
+          <t>İbn Teymiyye'nin Ehl-i Beyt (a.s.) Düşmanlığı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786055030087</t>
+          <t>9786055030537</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ Anadolusu'nda Bir Türkmen Şeyhi: Dede Garkın</t>
+          <t>Suriye Savaşı'nın Gizlenen Gerçekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>350</v>
+        <v>850</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786055030131</t>
+          <t>9786055030544</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Suriye’de Vekalet Savaşı</t>
+          <t>Velayette Tevhid ya da Dinin Cevheri (Ciltli)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>850</v>
+        <v>600</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055030186</t>
+          <t>9786055030483</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Miraçtaki Sırlar</t>
+          <t>Ehli Beyt Yolunda Namaz</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055030070</t>
+          <t>9786055030490</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Kelami Mezhepler ve Fırkalar</t>
+          <t>Kur’an’da İnsaniyet Mektebi</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786058704688</t>
+          <t>9786055030506</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Akıl Terazisinde Vahiy ve Nübüvvet</t>
+          <t>Modern Dünyayı Anlamak</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786058616134</t>
+          <t>9786055030513</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>İmam Ali'nin (a.s.) Hutbelerinde Hz. Muhammed (S.a.a) ve Risaleti (Ciltli)</t>
+          <t>Kudüs’ü Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786058616165</t>
+          <t>9786055030476</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesine Giriş</t>
+          <t>İnsan Düşüncesinde Allah</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786058616172</t>
+          <t>9786055030438</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Rahmet Peygamberi</t>
+          <t>İnsan Hayatında Allah</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>225</v>
+        <v>180</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786056323881</t>
+          <t>9786055030469</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Siret-i Nebevi’de Bir Gezinti</t>
+          <t>Ölümsüz</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786058704695</t>
+          <t>9786055030414</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Tüm Yönleriyle Günah ve Korunma Yolları</t>
+          <t>Ruhun Tahareti</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786056323850</t>
+          <t>9786055030407</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Sırr-ı Salat</t>
+          <t>İbn Arabi Metafiziğinde İnsan</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786058616110</t>
+          <t>9786055030308</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Rus Oryantalistlere Göre Ehl-i Haklar</t>
+          <t>Hicab - Mutahhari Külliyatı 6</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786058704657</t>
+          <t>9786055030322</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Maktel-i Hüseyin</t>
+          <t>Mutahhari Külliyatı 4 - İslam'da Cihad ve İnanç Özgürlüğü</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786058704602</t>
+          <t>9786055030315</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Kimin İktidarı? - Gücün mü? Hakkın mı?</t>
+          <t>İnsan ve Kader - Mutahhari Külliyatı 5</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>450</v>
+        <v>180</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
+          <t>9786055030353</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>Doğruların Öyküsü</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9786055030360</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Osmanlı’nın Ortadoğu’su</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786055030247</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>Hac ve Müslümanların Vahdeti</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786055030230</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>Fatıma (sa) - İnsanlık Örneği</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786058616158</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>Irak’ta Şii Merciliği'nin Siyasi Rolü</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786055030223</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>İmam Rıza ve Halife Me’mun</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786055030100</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>Fıtrat</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786055030056</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>Ziyaret-i Erbain</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9786058704619</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>İbadetlerin Sırları</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9786055030124</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>Sahife-i Aleviyye - İmam Ali’nin (as) Duaları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9786055030087</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>Ortaçağ Anadolusu'nda Bir Türkmen Şeyhi: Dede Garkın</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9786055030131</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>Suriye’de Vekalet Savaşı</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9786055030186</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>Miraçtaki Sırlar</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9786055030070</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>Kelami Mezhepler ve Fırkalar</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9786058704688</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>Akıl Terazisinde Vahiy ve Nübüvvet</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9786058616134</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>İmam Ali'nin (a.s.) Hutbelerinde Hz. Muhammed (S.a.a) ve Risaleti (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786058616165</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>İslam Felsefesine Giriş</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9786058616172</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Rahmet Peygamberi</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9786056323881</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>Siret-i Nebevi’de Bir Gezinti</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9786058704695</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Tüm Yönleriyle Günah ve Korunma Yolları</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786056323850</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Sırr-ı Salat</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9786058616110</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Rus Oryantalistlere Göre Ehl-i Haklar</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786058704657</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>Maktel-i Hüseyin</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786058704602</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Kimin İktidarı? - Gücün mü? Hakkın mı?</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
           <t>9786056323812</t>
         </is>
       </c>
-      <c r="B180" s="1" t="inlineStr">
+      <c r="B204" s="1" t="inlineStr">
         <is>
           <t>Aşk’ın Zülfikarı Şems-i Tebrizi</t>
         </is>
       </c>
-      <c r="C180" s="1">
+      <c r="C204" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>