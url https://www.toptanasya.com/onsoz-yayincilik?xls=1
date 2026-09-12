--- v2 (2026-06-22)
+++ v3 (2026-09-12)
@@ -85,3085 +85,3280 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258783162</t>
+          <t>9786258783308</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İbnü’l Arabî’de Feyz Nazariyesi</t>
+          <t>İki Asırlık Sessizlik</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259226958</t>
+          <t>9786258783155</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da İnsan İman ve Ahiret</t>
+          <t>İnsanlık ve Sevgi Dini: İslâm</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>270</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259226972</t>
+          <t>9786258783254</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Şehid</t>
+          <t>Ben Aynasında O</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>180</v>
+        <v>800</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259226989</t>
+          <t>9786258783315</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Vahiy ve Nübüvvet</t>
+          <t>Osman Hamdi Bey'in Çağdaş Türk Sanatına Etkisi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259226965</t>
+          <t>9786258783148</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gaybî Yardımlar</t>
+          <t>İlahi Hikmette Kadın</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259237374</t>
+          <t>9786258783247</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İmam Humeyni (r.a.) Açısından Filistin</t>
+          <t>Aşura</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259237343</t>
+          <t>9786258783179</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Metafizik</t>
+          <t>Benim Şems'im Benim Mevlânâ'm</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259334790</t>
+          <t>9786258783223</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Dehlizler</t>
+          <t>Konuşmalar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>360</v>
+        <v>650</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786256799486</t>
+          <t>9786258783216</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Cihad-ı Ekber</t>
+          <t>In The Thought And Practice Of Ayatollah Khomeini Velayat - E Faqih</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>500</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259237312</t>
+          <t>9786258783230</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Ahlak</t>
+          <t>İslâm Medeniyetinde Bilimsel Eleştiri Geleneği</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259380452</t>
+          <t>9786258783209</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Hamd Suresi’nin Tefsiri</t>
+          <t>Safevi İran'ında Tasavvuf Karşıtı Söylem</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259237367</t>
+          <t>9786258783193</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Hidayet Meşalesi</t>
+          <t>Adem - Havva ve Aşk Üçgeninin İlk Günü</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259237305</t>
+          <t>9786258783186</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Erdemli Yaşamın Sırları</t>
+          <t>Kabusname</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>330</v>
+        <v>540</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259334769</t>
+          <t>9786258783162</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İrfani Mektuplar</t>
+          <t>İbnü’l Arabî’de Feyz Nazariyesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259334752</t>
+          <t>9786259226958</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mustaz’af &amp; Müstekbir</t>
+          <t>Kur’an’da İnsan İman ve Ahiret</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259237336</t>
+          <t>9786259226972</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Seher Duası Şerhi</t>
+          <t>Şehid</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>280</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259237329</t>
+          <t>9786259226989</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tevhidin Derinlikleri</t>
+          <t>Vahiy ve Nübüvvet</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259334738</t>
+          <t>9786259226965</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Akıl ve Cehalet Askerleri</t>
+          <t>Gaybî Yardımlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259361109</t>
+          <t>9786259237374</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Profesör Fofo</t>
+          <t>İmam Humeyni (r.a.) Açısından Filistin</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>240</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259361116</t>
+          <t>9786259237343</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Baba Fofo</t>
+          <t>Metafizik</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259334721</t>
+          <t>9786259334790</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Elena</t>
+          <t>İçimizdeki Dehlizler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259334776</t>
+          <t>9786256799486</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hırsız ve Şehzade</t>
+          <t>Cihad-ı Ekber</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>330</v>
+        <v>180</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259237350</t>
+          <t>9786259237312</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yeraltı Tapınağı</t>
+          <t>Toplumsal Ahlak</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259334745</t>
+          <t>9786259380452</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Düşüncenin Ufukları</t>
+          <t>Hamd Suresi’nin Tefsiri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259334714</t>
+          <t>9786259237367</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Risaleler 1</t>
+          <t>Hidayet Meşalesi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>500</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259380438</t>
+          <t>9786259237305</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ’da İsmaililer</t>
+          <t>Erdemli Yaşamın Sırları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>650</v>
+        <v>330</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259380490</t>
+          <t>9786259334769</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Cehalet Perdesi Kitabu Hicab</t>
+          <t>İrfani Mektuplar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>170</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259334707</t>
+          <t>9786259334752</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Oğuz Göçleri ve Yayılması</t>
+          <t>Mustaz’af &amp; Müstekbir</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259380476</t>
+          <t>9786259237336</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Simya'dan Modern Kimya’ya: Kimyanın Tarihi</t>
+          <t>Seher Duası Şerhi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259380483</t>
+          <t>9786259237329</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Son Pranganın Kırılışı</t>
+          <t>Tevhidin Derinlikleri</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259380469</t>
+          <t>9786259334738</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kızılderililerin Aydaki Akrabaları İhsan ve Vecide</t>
+          <t>Akıl ve Cehalet Askerleri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>190</v>
+        <v>600</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259380445</t>
+          <t>9786259361109</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesine Konusal bir Giriş</t>
+          <t>Profesör Fofo</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259380421</t>
+          <t>9786259361116</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Fatiha Suresi Tefsiri 1</t>
+          <t>Baba Fofo</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259610382</t>
+          <t>9786259334721</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Şeyh-i San'an Destanı</t>
+          <t>Elena</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259570037</t>
+          <t>9786259334776</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyen Yaralar</t>
+          <t>Hırsız ve Şehzade</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>500</v>
+        <v>330</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259610399</t>
+          <t>9786259237350</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hüseyin’in Diliyle Hüseyin</t>
+          <t>Yeraltı Tapınağı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259610351</t>
+          <t>9786259334745</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Fıkhu’l-İmam Cafer Es-Sadık (A.S.)</t>
+          <t>Düşüncenin Ufukları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>750</v>
+        <v>600</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259610368</t>
+          <t>9786259334714</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Koşmalar ve Nefesler</t>
+          <t>Risaleler 1</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259610375</t>
+          <t>9786259380438</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Mead</t>
+          <t>Ortaçağ’da İsmaililer</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259610344</t>
+          <t>9786259380490</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Feyz-i Kaşani Söyleşileri</t>
+          <t>Cehalet Perdesi Kitabu Hicab</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>500</v>
+        <v>170</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055030025</t>
+          <t>9786259334707</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Gadir-i Kerbela (Ciltli)</t>
+          <t>Oğuz Göçleri ve Yayılması</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>40</v>
+        <v>500</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055030148</t>
+          <t>9786259380476</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kur’an ve Rivayetlerde Velayet</t>
+          <t>Simya'dan Modern Kimya’ya: Kimyanın Tarihi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055030018</t>
+          <t>9786259380483</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Gadir-i Hum (Ciltli)</t>
+          <t>Son Pranganın Kırılışı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>40</v>
+        <v>350</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055030667</t>
+          <t>9786259380469</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Gurerü'l Hikem (Ciltli)</t>
+          <t>Kızılderililerin Aydaki Akrabaları İhsan ve Vecide</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786056323829</t>
+          <t>9786259380445</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Suriye’de Elde Var Sıfır</t>
+          <t>İslam Felsefesine Konusal bir Giriş</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058616103</t>
+          <t>9786259380421</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Tarihi</t>
+          <t>Fatiha Suresi Tefsiri 1</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>60</v>
+        <v>350</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055030445</t>
+          <t>9786259610382</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Muhammed</t>
+          <t>Şeyh-i San'an Destanı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>110</v>
+        <v>450</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055030179</t>
+          <t>9786259570037</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kerbela Kıyamının Hüseyni Öğretileri</t>
+          <t>Görünmeyen Yaralar</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>50</v>
+        <v>500</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055030254</t>
+          <t>9786259610399</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Likaullah</t>
+          <t>Hüseyin’in Diliyle Hüseyin</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>60</v>
+        <v>450</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>3990000307112</t>
+          <t>9786259610351</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sekaleyn Hadisi Dersleri Cilt: 1 (Ciltli)</t>
+          <t>Fıkhu’l-İmam Cafer Es-Sadık (A.S.)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>50</v>
+        <v>750</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055030711</t>
+          <t>9786259610368</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sekaleyn Hadisi Dersleri Cilt: 2</t>
+          <t>Koşmalar ve Nefesler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>50</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786056323867</t>
+          <t>9786259610375</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ammar b. Yasir Hak Yolun Nişanesi</t>
+          <t>Mead</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>50</v>
+        <v>400</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259610306</t>
+          <t>9786259610344</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Şiir İncelemeleri</t>
+          <t>Feyz-i Kaşani Söyleşileri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259769639</t>
+          <t>9786055030025</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’nın Öğretisinde Çekim Yasası</t>
+          <t>Kanlı Gadir-i Kerbela (Ciltli)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>300</v>
+        <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055030520</t>
+          <t>9786055030148</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>İngiliz Şiiliği’nin Perde Arkası ve Uyduruk Merciiyet</t>
+          <t>Kur’an ve Rivayetlerde Velayet</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056323898</t>
+          <t>9786055030018</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İmam Humeyni ve Müslüman Ariflere Göre İnsan-ı Kamil</t>
+          <t>Gadir-i Hum (Ciltli)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257055529</t>
+          <t>9786055030667</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Horasan Erenleri</t>
+          <t>Gurerü'l Hikem (Ciltli)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>700</v>
+        <v>160</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259610313</t>
+          <t>9786056323829</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Batı Sürgün Hikayesi</t>
+          <t>Suriye’de Elde Var Sıfır</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>330</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259610320</t>
+          <t>9786058616103</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sahra-yı Kerbela</t>
+          <t>Kur’an Tarihi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256799325</t>
+          <t>9786055030445</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İslam’da Devlet</t>
+          <t>Muhammed</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>110</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259742373</t>
+          <t>9786055030179</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Beş Ruh Beş Bekleyiş</t>
+          <t>Kerbela Kıyamının Hüseyni Öğretileri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>180</v>
+        <v>50</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259742380</t>
+          <t>9786055030254</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Kadrajdan İran Sineması</t>
+          <t>Likaullah</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>350</v>
+        <v>60</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259742366</t>
+          <t>3990000307112</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kaza ve Kader &amp; Fiillerin Yaratılması</t>
+          <t>Sekaleyn Hadisi Dersleri Cilt: 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058704640</t>
+          <t>9786055030711</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ İranı’nda ve Anadolusu’nda Şiilik İzlerinin Alamut Sonrası Nizari İsmaililiği</t>
+          <t>Sekaleyn Hadisi Dersleri Cilt: 2</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786058704664</t>
+          <t>9786056323867</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Irak’ta Mezhep Çatışmaları Arasında Aleviler ve Bektaşiler</t>
+          <t>Ammar b. Yasir Hak Yolun Nişanesi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>50</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259742359</t>
+          <t>9786259610306</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>SineMasal Evrende İnsanlığın Sınırları</t>
+          <t>Şiir İncelemeleri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259742335</t>
+          <t>9786259769639</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Mehdi Hadisleri Çerçevesinde Eleştirilere Yanıtlar</t>
+          <t>Mevlana’nın Öğretisinde Çekim Yasası</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259769684</t>
+          <t>9786055030520</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Akademik Açıdan Klasik Dönemde İslam</t>
+          <t>İngiliz Şiiliği’nin Perde Arkası ve Uyduruk Merciiyet</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055030452</t>
+          <t>9786056323898</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Rahip</t>
+          <t>İmam Humeyni ve Müslüman Ariflere Göre İnsan-ı Kamil</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259769691</t>
+          <t>9786257055529</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Şikayetname</t>
+          <t>Horasan Erenleri</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>160</v>
+        <v>700</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259769660</t>
+          <t>9786259610313</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Tarih-i Cihan-Ara</t>
+          <t>Batı Sürgün Hikayesi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055030049</t>
+          <t>9786259610320</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Maktelü'l-Hüseyin B.Ali B. Ebi Talib</t>
+          <t>Sahra-yı Kerbela</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257555463</t>
+          <t>9786256799325</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Nasirüddîn Tüsi  Söyleşileri</t>
+          <t>İslam’da Devlet</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786254446221</t>
+          <t>9786259742373</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Rahmet Peygamberi</t>
+          <t>Beş Ruh Beş Bekleyiş</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259769615</t>
+          <t>9786259742380</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ruh Kasidesi</t>
+          <t>Sosyolojik Kadrajdan İran Sineması</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257555395</t>
+          <t>9786259742366</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ana Hatlarıyla Kur’an’da İslami Düşünce</t>
+          <t>Kaza ve Kader &amp; Fiillerin Yaratılması</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786055030742</t>
+          <t>9786058704640</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Hallac-ı Mansur</t>
+          <t>Ortaçağ İranı’nda ve Anadolusu’nda Şiilik İzlerinin Alamut Sonrası Nizari İsmaililiği</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786055030391</t>
+          <t>9786058704664</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Hallac-ı Mansur - Aşk'ın Yadigarı</t>
+          <t>Irak’ta Mezhep Çatışmaları Arasında Aleviler ve Bektaşiler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786055030193</t>
+          <t>9786259742359</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Perspektifiyle İran Tasavvufu</t>
+          <t>SineMasal Evrende İnsanlığın Sınırları</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055030162</t>
+          <t>9786259742335</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Safeviler ve Şah İsmail</t>
+          <t>Mehdi Hadisleri Çerçevesinde Eleştirilere Yanıtlar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055030421</t>
+          <t>9786259769684</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Vehhabilik Tarihi</t>
+          <t>Akademik Açıdan Klasik Dönemde İslam</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256799851</t>
+          <t>9786055030452</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İran’da Siyaset ve Yönetim</t>
+          <t>Rahip</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256799066</t>
+          <t>9786259769691</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>İhracatın Gücü</t>
+          <t>Şikayetname</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>180</v>
+        <v>160</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256799943</t>
+          <t>9786259769660</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Dini Makaleler</t>
+          <t>Tarih-i Cihan-Ara</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256799875</t>
+          <t>9786055030049</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Şia Müdafaası Ahmet el-Katib’e Reddiye</t>
+          <t>Maktelü'l-Hüseyin B.Ali B. Ebi Talib</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>500</v>
+        <v>180</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256799837</t>
+          <t>9786257555463</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Varlığın En Güzel Ezgisi Hz. Ali (a.s.)</t>
+          <t>Nasirüddîn Tüsi  Söyleşileri</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>180</v>
+        <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256799806</t>
+          <t>9786254446221</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Farabi Söyleşileri</t>
+          <t>Rahmet Peygamberi</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256799790</t>
+          <t>9786259769615</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Velayet - İ Fakih</t>
+          <t>Ruh Kasidesi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789756799738</t>
+          <t>9786257555395</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Filistin Sineması</t>
+          <t>Ana Hatlarıyla Kur’an’da İslami Düşünce</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055030865</t>
+          <t>9786055030742</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Arş'a Ait Hikmetler</t>
+          <t>Hallac-ı Mansur</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256799684</t>
+          <t>9786055030391</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Nuh’un Hangi Gemisi?</t>
+          <t>Hallac-ı Mansur - Aşk'ın Yadigarı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>350</v>
+        <v>225</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256799509</t>
+          <t>9786055030193</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İbn Sina Söyleşileri</t>
+          <t>Tarihsel Perspektifiyle İran Tasavvufu</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256799356</t>
+          <t>9786055030162</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Kemal-i İnsan ve İnsan-ı Kamil</t>
+          <t>Safeviler ve Şah İsmail</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>275</v>
+        <v>350</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256799349</t>
+          <t>9786055030421</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Düşünce Esintisi</t>
+          <t>Vehhabilik Tarihi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256799332</t>
+          <t>9786256799851</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Böleç</t>
+          <t>İran’da Siyaset ve Yönetim</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256799271</t>
+          <t>9786256799066</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Gençlerde Eş Tercihi ve Sekülerlik</t>
+          <t>İhracatın Gücü</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257555746</t>
+          <t>9786256799943</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Allah</t>
+          <t>Dini Makaleler</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257555838</t>
+          <t>9786256799875</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Şiilik Araştırmaları II</t>
+          <t>Şia Müdafaası Ahmet el-Katib’e Reddiye</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>550</v>
+        <v>500</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256799233</t>
+          <t>9786256799837</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Hz. Fatıma</t>
+          <t>Varlığın En Güzel Ezgisi Hz. Ali (a.s.)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786257555951</t>
+          <t>9786256799806</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Velayet Ekseninde Direniş Fenomeni</t>
+          <t>Farabi Söyleşileri</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256799080</t>
+          <t>9786256799790</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Ayetlerinin Sırları ve Açıklamalarının Nûrları</t>
+          <t>Velayet - İ Fakih</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256799103</t>
+          <t>9789756799738</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Konulu Tefsir Çalışmaları</t>
+          <t>Filistin Sineması</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257555968</t>
+          <t>9786055030865</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Sinesosyoloji</t>
+          <t>Arş'a Ait Hikmetler</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257555937</t>
+          <t>9786256799684</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Yakın Uzaklar - Mümin'in Yol arkadaşı İslami Kavramlar</t>
+          <t>Nuh’un Hangi Gemisi?</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786257555807</t>
+          <t>9786256799509</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Akletmiyor Musunuz? - Kur’an’da Aklediş Eylemleri</t>
+          <t>İbn Sina Söyleşileri</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786257555845</t>
+          <t>9786256799356</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Meşrutiyet Dönemi İran Basını (1905-1907)</t>
+          <t>Kemal-i İnsan ve İnsan-ı Kamil</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>350</v>
+        <v>275</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055030957</t>
+          <t>9786256799349</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Sa’dî-i Şirazi Divanı</t>
+          <t>Düşünce Esintisi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>500</v>
+        <v>160</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257555487</t>
+          <t>9786256799332</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Hz. Zehra'nın Hayatı</t>
+          <t>Böleç</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786257555418</t>
+          <t>9786256799271</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi Söyleşileri</t>
+          <t>Gençlerde Eş Tercihi ve Sekülerlik</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786257555333</t>
+          <t>9786257555746</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Şehriyar</t>
+          <t>İnsan ve Allah</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257555364</t>
+          <t>9786257555838</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İlahi Tecelliler</t>
+          <t>Şiilik Araştırmaları II</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786257555326</t>
+          <t>9786256799233</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Gayip - İmam Ahir Zaman’ın Hayatıyla ilgili Destansı  bir Rivayet</t>
+          <t>Hz. Fatıma</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786255030926</t>
+          <t>9786257555951</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Adab-ı Salat</t>
+          <t>Velayet Ekseninde Direniş Fenomeni</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257555029</t>
+          <t>9786256799080</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Toplum</t>
+          <t>Kur’an Ayetlerinin Sırları ve Açıklamalarının Nûrları</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786257555302</t>
+          <t>9786256799103</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Molla Sadra’da Psikoloji</t>
+          <t>Konulu Tefsir Çalışmaları</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786257555241</t>
+          <t>9786257555968</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Kitap</t>
+          <t>Sinesosyoloji</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786257555203</t>
+          <t>9786257555937</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>İmam Mehdi</t>
+          <t>Yakın Uzaklar - Mümin'in Yol arkadaşı İslami Kavramlar</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786257555210</t>
+          <t>9786257555807</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Mukavemet ve Velayet</t>
+          <t>Akletmiyor Musunuz? - Kur’an’da Aklediş Eylemleri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786257555173</t>
+          <t>9786257555845</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Metafizik ve Evrim</t>
+          <t>Meşrutiyet Dönemi İran Basını (1905-1907)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786257055536</t>
+          <t>9786055030957</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Melamet Hırkası</t>
+          <t>Sa’dî-i Şirazi Divanı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257055147</t>
+          <t>9786257555487</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ahlak Felsefesi</t>
+          <t>Hz. Zehra'nın Hayatı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257055130</t>
+          <t>9786257555418</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Sevabu'l-Amal ve İkabu'l-Amal İyi Amellerin Sevabı ve Kötü Amellerin Cezası</t>
+          <t>Mesnevi Söyleşileri</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786257055581</t>
+          <t>9786257555333</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Molla Sadra Felsefesinde Zaman Öğretisi ve Tarih Bilinci</t>
+          <t>Şehriyar</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786257055543</t>
+          <t>9786257555364</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Hz. Ali Sevgisi, Düşmanlığı ve Velayeti (2 Kitap)</t>
+          <t>İlahi Tecelliler</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>800</v>
+        <v>250</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786257055345</t>
+          <t>9786257555326</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Arap Milliyetçiliği ve Batılı Misyonerler</t>
+          <t>Gayip - İmam Ahir Zaman’ın Hayatıyla ilgili Destansı  bir Rivayet</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257055307</t>
+          <t>9786255030926</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Cahiliye Putlarını Kırmak</t>
+          <t>Adab-ı Salat</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257055321</t>
+          <t>9786257555029</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Dini Doğru Anlama ve Yaşamada Kur’an Bize Yeter (Mi?)</t>
+          <t>Sinema ve Toplum</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257055253</t>
+          <t>9786257555302</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Mutahhari Düşüncesinde Adl-i İlahi ve Şer Meselesi</t>
+          <t>Molla Sadra’da Psikoloji</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>300</v>
+        <v>325</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257055154</t>
+          <t>9786257555241</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>İslami İlimlere Giriş 1</t>
+          <t>Kayıp Kitap</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257055178</t>
+          <t>9786257555203</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>İslami İlimlere Giriş 3</t>
+          <t>İmam Mehdi</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786257055161</t>
+          <t>9786257555210</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>İslami İlimlere Giriş 2</t>
+          <t>Mukavemet ve Velayet</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786257055185</t>
+          <t>9786257555173</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Muhtar Es-Seqafi - Kerbela Şehitlerinin İntikamcısı</t>
+          <t>Metafizik ve Evrim</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>850</v>
+        <v>300</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786257055215</t>
+          <t>9786257055536</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Felsefi ve İrfani Söyleşiler</t>
+          <t>Melamet Hırkası</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786257055192</t>
+          <t>9786257055147</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>İslam Ahlakı</t>
+          <t>Ahlak Felsefesi</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257055116</t>
+          <t>9786257055130</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Kendini Tanıyan Rabbni Tanır</t>
+          <t>Sevabu'l-Amal ve İkabu'l-Amal İyi Amellerin Sevabı ve Kötü Amellerin Cezası</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257055123</t>
+          <t>9786257055581</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Gerçek İrfan</t>
+          <t>Molla Sadra Felsefesinde Zaman Öğretisi ve Tarih Bilinci</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>275</v>
+        <v>300</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257055093</t>
+          <t>9786257055543</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Peygamberlerin ve Ehl-i Beyt’in Masumiyeti</t>
+          <t>Hz. Ali Sevgisi, Düşmanlığı ve Velayeti (2 Kitap)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786257055086</t>
+          <t>9786257055345</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Nefis Tezkiyesi</t>
+          <t>Arap Milliyetçiliği ve Batılı Misyonerler</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>225</v>
+        <v>220</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786055030766</t>
+          <t>9786257055307</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>İnsanın Dinden Beklentisi</t>
+          <t>Cahiliye Putlarını Kırmak</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786257055055</t>
+          <t>9786257055321</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Gadir-i Hum Meselesi</t>
+          <t>Dini Doğru Anlama ve Yaşamada Kur’an Bize Yeter (Mi?)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786257055031</t>
+          <t>9786257055253</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Fatiha Suresi’nin Tefsiri</t>
+          <t>Mutahhari Düşüncesinde Adl-i İlahi ve Şer Meselesi</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055030988</t>
+          <t>9786257055154</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Uygulamalı Tefsir</t>
+          <t>İslami İlimlere Giriş 1</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055030940</t>
+          <t>9786257055178</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Parsa ve Tersa - Şeyh San'a Destanı</t>
+          <t>İslami İlimlere Giriş 3</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786058616189</t>
+          <t>9786257055161</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Sasanilerin Siyasi Tarihi</t>
+          <t>İslami İlimlere Giriş 2</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055030919</t>
+          <t>9786257055185</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Asyalı Evanjelist Misyonerler</t>
+          <t>Muhtar Es-Seqafi - Kerbela Şehitlerinin İntikamcısı</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>300</v>
+        <v>850</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055030841</t>
+          <t>9786257055215</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>İslam İktisadının Fıkhi Temelleri</t>
+          <t>Felsefi ve İrfani Söyleşiler</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786055030872</t>
+          <t>9786257055192</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Tabatabai'de Varlık Felsefesi</t>
+          <t>İslam Ahlakı</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>225</v>
+        <v>250</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055030797</t>
+          <t>9786257055116</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Ali Şeriati'den Aforizmalar</t>
+          <t>Kendini Tanıyan Rabbni Tanır</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786055030810</t>
+          <t>9786257055123</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>İrfan ve Siyaset</t>
+          <t>Gerçek İrfan</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786055030759</t>
+          <t>9786257055093</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Ebheri'de Tanrı-Alem İlişkisi</t>
+          <t>Peygamberlerin ve Ehl-i Beyt’in Masumiyeti</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786055030834</t>
+          <t>9786257055086</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Molla Sadra ve Sühreverdi Dersleri</t>
+          <t>Nefis Tezkiyesi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>500</v>
+        <v>225</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786055030773</t>
+          <t>9786055030766</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>İran'da Kızılbaşlıktan Şiiliğe Geçiş</t>
+          <t>İnsanın Dinden Beklentisi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786056893704</t>
+          <t>9786257055055</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Ehlibeyt Mezillerini Ziyaret - Kazımeyn Samerra Kerbela Necef</t>
+          <t>Gadir-i Hum Meselesi</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786055030728</t>
+          <t>9786257055031</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Şii Kıyamları</t>
+          <t>Fatiha Suresi’nin Tefsiri</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786055030735</t>
+          <t>9786055030988</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Hz. Müslüm b. Akil</t>
+          <t>Uygulamalı Tefsir</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055030698</t>
+          <t>9786055030940</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Sekaleyn Hadisi Dersleri (2 Cilt Takım) (Ciltli)</t>
+          <t>Parsa ve Tersa - Şeyh San'a Destanı</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>1100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786055030605</t>
+          <t>9786058616189</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Selefiliğe 70 Soru</t>
+          <t>Sasanilerin Siyasi Tarihi</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786055030612</t>
+          <t>9786055030919</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Kadın ve Onun Hukuki Sistemi</t>
+          <t>Türkiye'de Asyalı Evanjelist Misyonerler</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786055030674</t>
+          <t>9786055030841</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kalbin Uyanışı - Molla Sandra Külliyatı 2</t>
+          <t>İslam İktisadının Fıkhi Temelleri</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786055030681</t>
+          <t>9786055030872</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Hikmet ve İllet</t>
+          <t>Tabatabai'de Varlık Felsefesi</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>350</v>
+        <v>225</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786055030339</t>
+          <t>9786055030797</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>A’dan Z’ye Kerbela Ansiklopedisi (Ciltli)</t>
+          <t>Ali Şeriati'den Aforizmalar</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>700</v>
+        <v>300</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055030650</t>
+          <t>9786055030810</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Şiilik Araştırmaları 1 (Ciltli)</t>
+          <t>İrfan ve Siyaset</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055030582</t>
+          <t>9786055030759</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Ariflerin İksiri</t>
+          <t>Ebheri'de Tanrı-Alem İlişkisi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786055030599</t>
+          <t>9786055030834</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>İbn Teymiyye'nin Ehl-i Beyt (a.s.) Düşmanlığı</t>
+          <t>Molla Sadra ve Sühreverdi Dersleri</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786055030537</t>
+          <t>9786055030773</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Suriye Savaşı'nın Gizlenen Gerçekleri (Ciltli)</t>
+          <t>İran'da Kızılbaşlıktan Şiiliğe Geçiş</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>850</v>
+        <v>400</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786055030544</t>
+          <t>9786056893704</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Velayette Tevhid ya da Dinin Cevheri (Ciltli)</t>
+          <t>Ehlibeyt Mezillerini Ziyaret - Kazımeyn Samerra Kerbela Necef</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055030483</t>
+          <t>9786055030728</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Ehli Beyt Yolunda Namaz</t>
+          <t>Şii Kıyamları</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055030490</t>
+          <t>9786055030735</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’da İnsaniyet Mektebi</t>
+          <t>Hz. Müslüm b. Akil</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786055030506</t>
+          <t>9786055030698</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Modern Dünyayı Anlamak</t>
+          <t>Sekaleyn Hadisi Dersleri (2 Cilt Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>300</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786055030513</t>
+          <t>9786055030605</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Kudüs’ü Yeniden Düşünmek</t>
+          <t>Selefiliğe 70 Soru</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786055030476</t>
+          <t>9786055030612</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>İnsan Düşüncesinde Allah</t>
+          <t>İslam'da Kadın ve Onun Hukuki Sistemi</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055030438</t>
+          <t>9786055030674</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hayatında Allah</t>
+          <t>Kalbin Uyanışı - Molla Sandra Külliyatı 2</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055030469</t>
+          <t>9786055030681</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz</t>
+          <t>Hikmet ve İllet</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786055030414</t>
+          <t>9786055030339</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Tahareti</t>
+          <t>A’dan Z’ye Kerbela Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786055030407</t>
+          <t>9786055030650</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>İbn Arabi Metafiziğinde İnsan</t>
+          <t>Şiilik Araştırmaları 1 (Ciltli)</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055030308</t>
+          <t>9786055030582</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Hicab - Mutahhari Külliyatı 6</t>
+          <t>Ariflerin İksiri</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786055030322</t>
+          <t>9786055030599</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Mutahhari Külliyatı 4 - İslam'da Cihad ve İnanç Özgürlüğü</t>
+          <t>İbn Teymiyye'nin Ehl-i Beyt (a.s.) Düşmanlığı</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786055030315</t>
+          <t>9786055030537</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Kader - Mutahhari Külliyatı 5</t>
+          <t>Suriye Savaşı'nın Gizlenen Gerçekleri (Ciltli)</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>180</v>
+        <v>850</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786055030353</t>
+          <t>9786055030544</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Doğruların Öyküsü</t>
+          <t>Velayette Tevhid ya da Dinin Cevheri (Ciltli)</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786055030360</t>
+          <t>9786055030483</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Yeni Osmanlı’nın Ortadoğu’su</t>
+          <t>Ehli Beyt Yolunda Namaz</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055030247</t>
+          <t>9786055030490</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Hac ve Müslümanların Vahdeti</t>
+          <t>Kur’an’da İnsaniyet Mektebi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055030230</t>
+          <t>9786055030506</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Fatıma (sa) - İnsanlık Örneği</t>
+          <t>Modern Dünyayı Anlamak</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786058616158</t>
+          <t>9786055030513</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Irak’ta Şii Merciliği'nin Siyasi Rolü</t>
+          <t>Kudüs’ü Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786055030223</t>
+          <t>9786055030476</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>İmam Rıza ve Halife Me’mun</t>
+          <t>İnsan Düşüncesinde Allah</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786055030100</t>
+          <t>9786055030438</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Fıtrat</t>
+          <t>İnsan Hayatında Allah</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>275</v>
+        <v>180</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786055030056</t>
+          <t>9786055030469</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Ziyaret-i Erbain</t>
+          <t>Ölümsüz</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>125</v>
+        <v>300</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786058704619</t>
+          <t>9786055030414</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>İbadetlerin Sırları</t>
+          <t>Ruhun Tahareti</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786055030124</t>
+          <t>9786055030407</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Sahife-i Aleviyye - İmam Ali’nin (as) Duaları (Ciltli)</t>
+          <t>İbn Arabi Metafiziğinde İnsan</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786055030087</t>
+          <t>9786055030308</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ Anadolusu'nda Bir Türkmen Şeyhi: Dede Garkın</t>
+          <t>Hicab - Mutahhari Külliyatı 6</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786055030131</t>
+          <t>9786055030322</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Suriye’de Vekalet Savaşı</t>
+          <t>Mutahhari Külliyatı 4 - İslam'da Cihad ve İnanç Özgürlüğü</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>850</v>
+        <v>150</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786055030186</t>
+          <t>9786055030315</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Miraçtaki Sırlar</t>
+          <t>İnsan ve Kader - Mutahhari Külliyatı 5</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786055030070</t>
+          <t>9786055030353</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Kelami Mezhepler ve Fırkalar</t>
+          <t>Doğruların Öyküsü</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786058704688</t>
+          <t>9786055030360</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Akıl Terazisinde Vahiy ve Nübüvvet</t>
+          <t>Yeni Osmanlı’nın Ortadoğu’su</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786058616134</t>
+          <t>9786055030247</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>İmam Ali'nin (a.s.) Hutbelerinde Hz. Muhammed (S.a.a) ve Risaleti (Ciltli)</t>
+          <t>Hac ve Müslümanların Vahdeti</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786058616165</t>
+          <t>9786055030230</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>İslam Felsefesine Giriş</t>
+          <t>Fatıma (sa) - İnsanlık Örneği</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786058616172</t>
+          <t>9786058616158</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Rahmet Peygamberi</t>
+          <t>Irak’ta Şii Merciliği'nin Siyasi Rolü</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>225</v>
+        <v>400</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786056323881</t>
+          <t>9786055030223</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Siret-i Nebevi’de Bir Gezinti</t>
+          <t>İmam Rıza ve Halife Me’mun</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786058704695</t>
+          <t>9786055030100</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Tüm Yönleriyle Günah ve Korunma Yolları</t>
+          <t>Fıtrat</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786056323850</t>
+          <t>9786055030056</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Sırr-ı Salat</t>
+          <t>Ziyaret-i Erbain</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>300</v>
+        <v>125</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786058616110</t>
+          <t>9786058704619</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Rus Oryantalistlere Göre Ehl-i Haklar</t>
+          <t>İbadetlerin Sırları</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786058704657</t>
+          <t>9786055030124</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Maktel-i Hüseyin</t>
+          <t>Sahife-i Aleviyye - İmam Ali’nin (as) Duaları (Ciltli)</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786058704602</t>
+          <t>9786055030087</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Kimin İktidarı? - Gücün mü? Hakkın mı?</t>
+          <t>Ortaçağ Anadolusu'nda Bir Türkmen Şeyhi: Dede Garkın</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
+          <t>9786055030131</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>Suriye’de Vekalet Savaşı</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786055030186</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>Miraçtaki Sırlar</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786055030070</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Kelami Mezhepler ve Fırkalar</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9786058704688</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Akıl Terazisinde Vahiy ve Nübüvvet</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9786058616134</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>İmam Ali'nin (a.s.) Hutbelerinde Hz. Muhammed (S.a.a) ve Risaleti (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786058616165</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>İslam Felsefesine Giriş</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786058616172</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Rahmet Peygamberi</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9786056323881</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Siret-i Nebevi’de Bir Gezinti</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9786058704695</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Tüm Yönleriyle Günah ve Korunma Yolları</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9786056323850</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Sırr-ı Salat</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9786058616110</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Rus Oryantalistlere Göre Ehl-i Haklar</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9786058704657</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Maktel-i Hüseyin</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9786058704602</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Kimin İktidarı? - Gücün mü? Hakkın mı?</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
           <t>9786056323812</t>
         </is>
       </c>
-      <c r="B204" s="1" t="inlineStr">
+      <c r="B217" s="1" t="inlineStr">
         <is>
           <t>Aşk’ın Zülfikarı Şems-i Tebrizi</t>
         </is>
       </c>
-      <c r="C204" s="1">
+      <c r="C217" s="1">
         <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>