--- v0 (2026-02-14)
+++ v1 (2026-09-12)
@@ -109,181 +109,181 @@
         <is>
           <t>9786057018182</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Ajanda 2024 - Etimoloji</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259793511</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Merhamet</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259793504</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Protestan Ahlakı ve Kapitalizmin Ruhu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057018168</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Atala / Rene</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057018175</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Toprağın Altında</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057018151</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Monsieur Proust</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>460</v>
+        <v>560</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057018144</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Felsefeyi Takdimimdir</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057018137</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Mezardan Kartpostal</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>290</v>
+        <v>340</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057018120</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Gönüllü Kulluk Üzerine Söylev</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057018113</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Okur Defteri (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>680</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057018106</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Tristana</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>260</v>
+        <v>310</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>