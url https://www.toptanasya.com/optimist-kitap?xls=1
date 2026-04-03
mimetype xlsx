--- v2 (2026-02-14)
+++ v3 (2026-04-03)
@@ -85,1900 +85,9580 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786254345524</t>
+          <t>9786254345548</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>21'inci Yüzyıl Şirketi</t>
+          <t>Büyüme Sınırları (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786254345487</t>
+          <t>9786052181119</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Startup’ların Başarı Kodları</t>
+          <t>Çalışan Annelere Tavsiyeler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786254345449</t>
+          <t>9786254343773</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gün Gün Liderlik</t>
+          <t>Yaçın İpbüken’in Yaşamından</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786254345432</t>
+          <t>9786254343612</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Düşünme Biçimi</t>
+          <t>İncili Gastronomi Rehberi 2023 (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786254345401</t>
+          <t>9786254343490</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Satış Yönetimi Elkitabı</t>
+          <t>Problemleri Kabullen, Başarıya Ulaş</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789944186650</t>
+          <t>9786052202302</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ekiplerin Beş Temel Aksaklığı</t>
+          <t>Liderlik</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>160</v>
+        <v>50</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257804103</t>
+          <t>9786254340703</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çeviklik - Dijital Dönüşüm</t>
+          <t>Akıl Sermayeye Fark Atar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>325</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786052181324</t>
+          <t>9786254340499</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Şirketlerin Sürdürülebilir Başarısı İçin İnsan Kaynakları Anayasası</t>
+          <t>Sınırları Aşmak (Ciltli)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>50</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786254345272</t>
+          <t>9786254340505</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Beceri Kazanma ve Geliştirme</t>
+          <t>Sınırları Aşmak (Prestij) (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052189252</t>
+          <t>9786052202487</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>52 Haftada Mutluluk Huzurlu Bir İş Hayatı İçin Pratik Bir Rehber</t>
+          <t>Tıbbın Geleceğine Yolculuk</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>500</v>
+        <v>33</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052189993</t>
+          <t>9786052202470</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Mavi Gezegen</t>
+          <t>Makine Platform Kitle</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052189986</t>
+          <t>9786057665645</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bizim Gezegen</t>
+          <t>İyi Akort Edilmiş Şehir</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786052202005</t>
+          <t>9786057665607</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Yeşil Gezegen</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>9</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786254345210</t>
+          <t>9786057665584</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zekâ Çağında Dijitalleşme ve CRM</t>
+          <t>Mavi Gezegen</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>500</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786254345128</t>
+          <t>9786052261545</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Güvenlik</t>
+          <t>Yalın Hastane</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>33</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052181232</t>
+          <t>9789757051817</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kariyerinizi Siz Yönetin</t>
+          <t>Yeni Pazarlama Kuralları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>500</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057859280</t>
+          <t>9786054538195</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çalışan Babalara Tavsiyeler</t>
+          <t>Yeni Liderlik (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786254345203</t>
+          <t>9789944186704</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İş Dünyasında Kadın Lider Olmak</t>
+          <t>Yeni Küresel Sahne</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>500</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786052181430</t>
+          <t>9789756225707</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Eylemliliğin Evrimi Kertenkelelerden İnsanlara Davranışsal Organizasyon</t>
+          <t>Yeni Konumlandırma</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055655686</t>
+          <t>9789944186919</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sanal Ekiplere Liderlik Etmek</t>
+          <t>Yeni Altın Standardı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>40</v>
+        <v>18.33</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786052181225</t>
+          <t>9789944186766</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Aile Şirketleri İçin Aile Anayasası</t>
+          <t>Yeme Bozukluklarının Başarılı Tedavisi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>350</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786254345180</t>
+          <t>9789756225714</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kör Nokta</t>
+          <t>Yedi Günlük Hafta Sonu 21. Yüzyıl İçin Daha İyi Bir Çalışma Tarzı (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>500</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786254345197</t>
+          <t>9789944186667</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İncili Gastronomi Rehberi</t>
+          <t>Yaşamın Kuralları (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>600</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786254345173</t>
+          <t>9786054538706</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Altın Liderlerden Başarının Sırları</t>
+          <t>Yaşam Sanatında Ustalaşmak</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>500</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786254345081</t>
+          <t>9789944186261</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Sınavlara Hazırlanan Öğrenciler ve Veliler için Sınavda Başarı</t>
+          <t>Yarış Arabası Niçin Çalışmıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786254345036</t>
+          <t>9789756225271</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Organizasyonları Yeniden Keşfetmek</t>
+          <t>Yaratıcılık Fabrikası</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>600</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786254345050</t>
+          <t>9786055655624</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Otomasyon</t>
+          <t>Yaratıcılığı Teşvik Etmek</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>600</v>
+        <v>15</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786254345005</t>
+          <t>9786054538485</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Kaşif</t>
+          <t>Yaratıcı Yazarlık</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>600</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786254344992</t>
+          <t>9786055655747</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Butikten Zirveye 20 Yıl - Gelecek 10 Yıl (Ciltli)</t>
+          <t>Yaratıcı Ekipler Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>450</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786254344312</t>
+          <t>9786055655495</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Perakendeyi Yeniden Tanımlamak</t>
+          <t>Yaratıcı Düşünme İçin 50 Bulmaca</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>500</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786254344299</t>
+          <t>9786055655693</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Liderlik Cesareti Kendini Dönüştür, Toplumu Dönüştür</t>
+          <t>Yalın Kavramlar Sözlüğü</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>500</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786254344190</t>
+          <t>9786252261514</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İşyerinde Eşit Fırsatlar: Kariyer Stratejileri</t>
+          <t>Yalın Düşünce</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>500</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786254344183</t>
+          <t>9786055655488</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Şakralar (Ciltli)</t>
+          <t>Yalın Çözümler (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>400</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786254344152</t>
+          <t>9789756225615</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşüm Yol Haritası</t>
+          <t>Yalan Dolan ve Hileyle Zirveye Tırmanmak</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>500</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786254344107</t>
+          <t>9786054538911</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Bestseller Akıldışı Ama Öngörülebilir’in Yazarından - Yanlış İnanışlar</t>
+          <t>Her Şey Bir Gecede Çökebilir</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>500</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786254343858</t>
+          <t>9789944186889</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Vadeden Girişimler</t>
+          <t>Üstünüzü Yönetmek</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>350</v>
+        <v>15</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786254343742</t>
+          <t>9786054538799</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada Sunum</t>
+          <t>Uzun Yaşam Kilit Bilgiler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786254343759</t>
+          <t>9789944186537</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada İş Planı Hazırlamak</t>
+          <t>Uzun Kuyruk Geleceğin İşi: Çokun Azını Satmak (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786254340710</t>
+          <t>9789944186711</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Ekiplerin Beş Temel Aksaklığı</t>
+          <t>Uzayın Kapısı Var mı? (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>500</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786254343674</t>
+          <t>9786055655266</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada İnovatif Ekipler</t>
+          <t>Uykuda Zayıflayın</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786254343667</t>
+          <t>9786055655143</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada Toplantı Yönetimi</t>
+          <t>Umudu Yeşertenler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>17.13</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786254343636</t>
+          <t>9789944186056</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Şirket Yönetiminde Başarı (Ciltli)</t>
+          <t>Ultrametabolizma Otomatik Kilo Kaybetme Programı (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>450</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786254343629</t>
+          <t>9789944186254</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada Proje Yönetimi</t>
+          <t>Uçak Niçin Çalışmıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786254343544</t>
+          <t>9786054538065</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>6 Deha Modeli</t>
+          <t>Türbülans Çağında Yönetim ve Liderlik (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>450</v>
+        <v>62.96</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786254343513</t>
+          <t>9789944186100</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Verimlilik Savaşları 2</t>
+          <t>Trump 101</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>500</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786254343506</t>
+          <t>9786054538294</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Geleceğe Hazır Perakende</t>
+          <t>Trend Avcısı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>400</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786254343469</t>
+          <t>9789944186285</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka 2041</t>
+          <t>Tren Niçin Çalışmıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>600</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786254342899</t>
+          <t>9789944186865</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bilime Neden Güvenmeliyiz?</t>
+          <t>Toyota Kültürü (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>500</v>
+        <v>54.63</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786254343414</t>
+          <t>9789756225486</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada Sanal İşbirliği</t>
+          <t>Tiroid Problemlerinin Üstesinden Nasıl Gelebilirsiniz?</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>11.85</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786254343360</t>
+          <t>9789944186643</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>İşleri Yetiştirmek</t>
+          <t>Tıbbın Sonu (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786254343131</t>
+          <t>9786054538058</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada Zaman Yönetimi</t>
+          <t>Tersyüz Et</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786254342998</t>
+          <t>9786055655600</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Yaşamını Yeniden Tasarlamak</t>
+          <t>Tercih Sizin (Yetişkinler İçin)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>600</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786254342912</t>
+          <t>9786055655372</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Proje Yönetimi Elkitabı - Harvard Business Review</t>
+          <t>Tercih Sizin (Genç Okurlar İçin)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>600</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786254342790</t>
+          <t>9786055655730</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Performans</t>
+          <t>Temel İş Bilgileri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>500</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786254342608</t>
+          <t>9789944186049</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Hayat Boyu Öğrenme</t>
+          <t>Telaşlı Kadın Sendromu</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>500</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786254340918</t>
+          <t>9786055655983</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Scaling Up - Rockefeller Alışkanlıklarında Ustalaşmak 2.0</t>
+          <t>Teknolojinin Doğası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>600</v>
+        <v>19.91</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786254341212</t>
+          <t>9786055655235</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Topluluk Karşısında Konuşma ve Sunum</t>
+          <t>Büyüleyici Hizmet</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>500</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786254340901</t>
+          <t>9786054538478</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Planı</t>
+          <t>Tek Başına Ana Babalık</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>500</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786254340727</t>
+          <t>9786054538102</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşüm</t>
+          <t>Tasarruf Yatırım Emeklilik (Ciltli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>500</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786254340758</t>
+          <t>9789756225417</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Kar</t>
+          <t>Ye, Oyna ve Sağlıklı Ol Çocuklar İçin Sağlıklı Beslenme Kılavuzu</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>400</v>
+        <v>13.33</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786254340529</t>
+          <t>9789756225783</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Becerileri</t>
+          <t>Tansiyonunuzu Nasıl Düşürürsünüz?</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>10</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786254340086</t>
+          <t>9789944186278</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Devrimi</t>
+          <t>Tank Niçin Çalışmıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>500</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786254340024</t>
+          <t>9786055655334</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Banka Şube Müdürünün El Kitabı</t>
+          <t>Taktiksel Düşünme İçin 50 Bulmaca</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>350</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786254340031</t>
+          <t>9786055655006</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İletişim 2</t>
+          <t>Şirket İçi Savaşlar</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>500</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257804912</t>
+          <t>9786054538935</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Dayanıklılık</t>
+          <t>Şimdi Ne Yapıyoruz</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>500</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257804790</t>
+          <t>9789756225820</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Strateji 2</t>
+          <t>Sudoku ve Kakuro Yeni Japon Bulmacaları 1</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>500</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257804783</t>
+          <t>9786055655327</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İlk 90 Gün’ün Ardından Sıradaki Hamle</t>
+          <t>Su Terazisi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>500</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257804769</t>
+          <t>9789944186674</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Liderlik 2</t>
+          <t>Stres Yönetimi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>500</v>
+        <v>15</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257804547</t>
+          <t>9786055655402</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynakları</t>
+          <t>Stratejiyi Uygulamak</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>500</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257804554</t>
+          <t>9786054538423</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kurum Kültürü</t>
+          <t>Stratejist</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>500</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257804417</t>
+          <t>9786055655716</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Müzakere</t>
+          <t>Stratejik Düşünmek (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>500</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257804400</t>
+          <t>9786054538232</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Güçlü Liderlik</t>
+          <t>Steve Jobs ve Zen</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>500</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257010719</t>
+          <t>9789944186438</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka</t>
+          <t>Starbucks Deneyimi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>500</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257010467</t>
+          <t>9789757051398</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Satışta Duygusal Zeka</t>
+          <t>Spa</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>500</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257010474</t>
+          <t>9786054029266</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Girişimcilik</t>
+          <t>Sosyal Medya Uzmanlarından Temel Dersler (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>500</v>
+        <v>49.07</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057665942</t>
+          <t>9786054538447</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Zeka ve Liderlik</t>
+          <t>Sorumluluk Devrimi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>300</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057665898</t>
+          <t>9789756225122</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yönetim ve Psikoloji</t>
+          <t>Sorulamayan Sorular</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>500</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057665614</t>
+          <t>9789756225141</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yeni Yönetici</t>
+          <t>Soru ve Cevaplarla Meme Kanseri</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>500</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057665621</t>
+          <t>9789756225431</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Liderin Elkitabı</t>
+          <t>Soru ve Cevaplarla Günümüzde Pazarlamanın Temelleri</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>600</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786052202913</t>
+          <t>9789944186612</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Odaklanma</t>
+          <t>Sonuna Kadar Delifişeklik</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>300</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786052202920</t>
+          <t>9789944186490</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Öz Farkındalık</t>
+          <t>Sonuç Alıcı Müzakere</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>300</v>
+        <v>15</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057842619</t>
+          <t>9786054538331</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Amaç Anlam ve Tutku</t>
+          <t>Sonsuz Olanak</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057842602</t>
+          <t>9789944186391</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Çatışma ve İletişim</t>
+          <t>Sinüslerinizi Nasıl İyileştirebilirsiniz?</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>300</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786052202906</t>
+          <t>9789756225226</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bilge</t>
+          <t>Sincap A.Ş. Öykülerle Bir Liderlik Masalı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>350</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786052202791</t>
+          <t>9786055655976</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Girişimcinin Elkitabı</t>
+          <t>Sigorta (Ciltli)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>600</v>
+        <v>19</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786052261712</t>
+          <t>9789944186025</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Özgün Liderlik</t>
+          <t>Sınav Kazanmayı Öğrenin Başarılı Öğrenme Becerileri</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>300</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786052261804</t>
+          <t>9786055655082</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Etkileme ve İkna</t>
+          <t>Sezgilerin Gücü (Ciltli)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>300</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786052202746</t>
+          <t>9786055655808</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk - Duygusal Zeka</t>
+          <t>Süper Şirket</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>300</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786052261385</t>
+          <t>9789756225202</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Empati - Duygusal Zeka</t>
+          <t>Sezaryen Ne Zaman? Hangi Durumlarda?</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>300</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786052202272</t>
+          <t>9789944186124</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Resilience - Duygusal Zeka</t>
+          <t>Selülitten Kurtulun Farklı Çözüm Yolları</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>300</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786052202265</t>
+          <t>9786054538713</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Zeka - Mindfulness</t>
+          <t>Satış Sanatı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>300</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786052202227</t>
+          <t>9789944186797</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İş Dünyasında Linkedln ile Networking</t>
+          <t>Satın Alma Transları (Ciltli)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>350</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786052202180</t>
+          <t>9786054538577</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Verimlilik Savaşları</t>
+          <t>Sanatı Anlamak</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>500</v>
+        <v>25</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786052202128</t>
+          <t>9786055655655</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yapmamak</t>
+          <t>Stratejik Düşünmek</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>350</v>
+        <v>15</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786052261378</t>
+          <t>9786054538560</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Satış</t>
+          <t>Sakinler De Kazanır</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>500</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786052261231</t>
+          <t>9789756225882</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yöneticinin El Kitabı</t>
+          <t>Ruhunuzu Rahatlatın Depresyonu Yenme Teknikleri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>600</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786052261033</t>
+          <t>9786055655853</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama 4.0</t>
+          <t>Reklamın Şifresini Kırmak</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>500</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257010443</t>
+          <t>9786054538409</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Zeka</t>
+          <t>Reklamın İyisi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>500</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786052181478</t>
+          <t>9786055655433</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Sanayi Devrimi</t>
+          <t>Rekabet Üzerine (Ciltli)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>400</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786052261880</t>
+          <t>9789944186483</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Pazarlama</t>
+          <t>Proje Yapabilsem Gençler İçin Proje Yönetimi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>500</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786052261750</t>
+          <t>9789944186520</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ekipler</t>
+          <t>Portakalı Sıkmak Büyük Bütçelerle Değil Büyük Fikirlerle Kazanmak (Ciltli)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>500</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257010375</t>
+          <t>9789756225899</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>İnovasyon - HBR'S 10 Must Reads</t>
+          <t>Podcasting Yeni Başlayanlar İçin Temel Rehber</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>500</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786052261859</t>
+          <t>9786055655259</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Özgüven</t>
+          <t>Performansın Üç Yasası (Ciltli)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>500</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786052261866</t>
+          <t>9786055655501</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Buyology (Ciltli)</t>
+          <t>Performansı Ölçmek</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>500</v>
+        <v>15</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786052202821</t>
+          <t>9786055655075</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İletişim</t>
+          <t>Performans Değerlendirmesi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>500</v>
+        <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786052202135</t>
+          <t>9786054538300</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Cesaret Yalnızdır</t>
+          <t>Penguen ve Leviathan</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>350</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786052202760</t>
+          <t>9786055655594</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyeni Satmak</t>
+          <t>Pazarlamayı Anlamak</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>500</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786257010382</t>
+          <t>9786052202319</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Toyota Tarzı Yalın Liderlik</t>
+          <t>Psikolojiyi Anlamak</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>500</v>
+        <v>42</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052202159</t>
+          <t>9789756225745</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İlk 90 Gün</t>
+          <t>Toplantı Yönetimi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>500</v>
+        <v>15</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786052202104</t>
+          <t>9786054538454</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Algıda, İknada, İletişimde Beyin Oyunları</t>
+          <t>Temel NLP</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>350</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786257010436</t>
+          <t>9786055655204</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Doğru Karar Almak</t>
+          <t>Şeffaflık</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>500</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786052189955</t>
+          <t>9789756225936</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Değişim</t>
+          <t>Pazarlama Savaşı (Ciltli)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>500</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786052261781</t>
+          <t>9789944186742</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Networking</t>
+          <t>Pazarlama Metaforları (Ciltli)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>350</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786052261903</t>
+          <t>9786055655389</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Liderlik</t>
+          <t>Switch</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>500</v>
+        <v>25</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786052202296</t>
+          <t>9786052189979</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Kendinizi Yönetmek</t>
+          <t>Pazarlama İletişiminde Sosyal Medya</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>500</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786052202814</t>
+          <t>9789757051756</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İş Modeli Üretimi</t>
+          <t>Pazarlama 3.0 (Ciltli)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>600</v>
+        <v>25</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786052261897</t>
+          <t>9786055655778</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>İnsan Yönetimi</t>
+          <t>Paraşüt (Ciltli)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>500</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786052261002</t>
+          <t>9789756225950</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Hız</t>
+          <t>Özlediğiniz Hayat Kılavuzu</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>600</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789944186896</t>
+          <t>9786052261019</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Görev Devretmek</t>
+          <t>Proje Yönetimi</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>200</v>
+        <v>15</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786054538430</t>
+          <t>9789756225110</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Düşünürken</t>
+          <t>Ölümcül Toplantılar</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>350</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257010948</t>
+          <t>9789750056406</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Toyota Tarzı</t>
+          <t>Öğrenmeyi Yönetmek</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>500</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786052202708</t>
+          <t>9789756225509</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Strateji</t>
+          <t>Oyunun Kuralları Öğrenin ve Yaralanın</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>500</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786052261057</t>
+          <t>9786054538225</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Amaç</t>
+          <t>Oyun Bitti</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>600</v>
+        <v>120</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
+          <t>3990000015257</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Optimist Dergisi Sayı: 6</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>3990000001453</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Optimist Dergisi Sayı: 5</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>3990000001451</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>Optimist Dergisi Sayı: 2</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>3990000001452</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Optimist Dergisi Sayı: 1</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786054538119</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Onward</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786054538720</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Olmak İstediğim İnsan</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>18.06</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9789756225837</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Nurikabe Yeni Japon Bulmacaları 4</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>5.46</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786054538355</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Nietzsche - Kilit Fikirler</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>18.06</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786054538171</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Neden Satın Alırız?</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>27.31</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786052202326</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Müşterinize Odaklanmak</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786054538836</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Mutluluk ve Anlam (3 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>52.78</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
+          <t>9786054538966</t>
+        </is>
+      </c>
+      <c r="B136" s="1" t="inlineStr">
+        <is>
+          <t>Pedalımda 5 Ülke</t>
+        </is>
+      </c>
+      <c r="C136" s="1">
+        <v>27.31</v>
+      </c>
+    </row>
+    <row r="137" spans="1:3">
+      <c r="A137" s="1" t="inlineStr">
+        <is>
+          <t>9789944186230</t>
+        </is>
+      </c>
+      <c r="B137" s="1" t="inlineStr">
+        <is>
+          <t>Motosiklet Niçin Çalışmıyor? (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C137" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="138" spans="1:3">
+      <c r="A138" s="1" t="inlineStr">
+        <is>
+          <t>9786054538164</t>
+        </is>
+      </c>
+      <c r="B138" s="1" t="inlineStr">
+        <is>
+          <t>Moda Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C138" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="139" spans="1:3">
+      <c r="A139" s="1" t="inlineStr">
+        <is>
+          <t>9789756225066</t>
+        </is>
+      </c>
+      <c r="B139" s="1" t="inlineStr">
+        <is>
+          <t>Miyomlar Çaresiz Değilsiniz</t>
+        </is>
+      </c>
+      <c r="C139" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="140" spans="1:3">
+      <c r="A140" s="1" t="inlineStr">
+        <is>
+          <t>9789756225295</t>
+        </is>
+      </c>
+      <c r="B140" s="1" t="inlineStr">
+        <is>
+          <t>Metroseksüel</t>
+        </is>
+      </c>
+      <c r="C140" s="1">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="141" spans="1:3">
+      <c r="A141" s="1" t="inlineStr">
+        <is>
+          <t>9789756225073</t>
+        </is>
+      </c>
+      <c r="B141" s="1" t="inlineStr">
+        <is>
+          <t>Menopozdan Korkmayın</t>
+        </is>
+      </c>
+      <c r="C141" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="142" spans="1:3">
+      <c r="A142" s="1" t="inlineStr">
+        <is>
+          <t>9789944186605</t>
+        </is>
+      </c>
+      <c r="B142" s="1" t="inlineStr">
+        <is>
+          <t>Menopoz ve Hormon Tedavisi</t>
+        </is>
+      </c>
+      <c r="C142" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="143" spans="1:3">
+      <c r="A143" s="1" t="inlineStr">
+        <is>
+          <t>9789756225493</t>
+        </is>
+      </c>
+      <c r="B143" s="1" t="inlineStr">
+        <is>
+          <t>Meme Kanserini Nasıl Atlatabilirsiniz?</t>
+        </is>
+      </c>
+      <c r="C143" s="1">
+        <v>19.26</v>
+      </c>
+    </row>
+    <row r="144" spans="1:3">
+      <c r="A144" s="1" t="inlineStr">
+        <is>
+          <t>9789756225844</t>
+        </is>
+      </c>
+      <c r="B144" s="1" t="inlineStr">
+        <is>
+          <t>Masyu Yeni Japon Bulmacaları 3</t>
+        </is>
+      </c>
+      <c r="C144" s="1">
+        <v>5.46</v>
+      </c>
+    </row>
+    <row r="145" spans="1:3">
+      <c r="A145" s="1" t="inlineStr">
+        <is>
+          <t>9789757051381</t>
+        </is>
+      </c>
+      <c r="B145" s="1" t="inlineStr">
+        <is>
+          <t>Masaj (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C145" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="146" spans="1:3">
+      <c r="A146" s="1" t="inlineStr">
+        <is>
+          <t>9786055655921</t>
+        </is>
+      </c>
+      <c r="B146" s="1" t="inlineStr">
+        <is>
+          <t>Marx - Kilit Fikirler</t>
+        </is>
+      </c>
+      <c r="C146" s="1">
+        <v>25.93</v>
+      </c>
+    </row>
+    <row r="147" spans="1:3">
+      <c r="A147" s="1" t="inlineStr">
+        <is>
+          <t>9786055655341</t>
+        </is>
+      </c>
+      <c r="B147" s="1" t="inlineStr">
+        <is>
+          <t>Mantıksal Düşünme İçin 50 Bulmaca</t>
+        </is>
+      </c>
+      <c r="C147" s="1">
+        <v>7.87</v>
+      </c>
+    </row>
+    <row r="148" spans="1:3">
+      <c r="A148" s="1" t="inlineStr">
+        <is>
+          <t>9789756225967</t>
+        </is>
+      </c>
+      <c r="B148" s="1" t="inlineStr">
+        <is>
+          <t>Liderlik Elkitabı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C148" s="1">
+        <v>30.56</v>
+      </c>
+    </row>
+    <row r="149" spans="1:3">
+      <c r="A149" s="1" t="inlineStr">
+        <is>
+          <t>9786054538027</t>
+        </is>
+      </c>
+      <c r="B149" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Yeşil Adımlar</t>
+        </is>
+      </c>
+      <c r="C149" s="1">
+        <v>20.83</v>
+      </c>
+    </row>
+    <row r="150" spans="1:3">
+      <c r="A150" s="1" t="inlineStr">
+        <is>
+          <t>9789756225288</t>
+        </is>
+      </c>
+      <c r="B150" s="1" t="inlineStr">
+        <is>
+          <t>Kusursuz Liderlik</t>
+        </is>
+      </c>
+      <c r="C150" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="151" spans="1:3">
+      <c r="A151" s="1" t="inlineStr">
+        <is>
+          <t>9789944186773</t>
+        </is>
+      </c>
+      <c r="B151" s="1" t="inlineStr">
+        <is>
+          <t>Kuruluşunuz Hakkında Sormanız Gereken En Önemli Beş Soru</t>
+        </is>
+      </c>
+      <c r="C151" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="152" spans="1:3">
+      <c r="A152" s="1" t="inlineStr">
+        <is>
+          <t>9789944186872</t>
+        </is>
+      </c>
+      <c r="B152" s="1" t="inlineStr">
+        <is>
+          <t>Krizde Ne Yapmalı?</t>
+        </is>
+      </c>
+      <c r="C152" s="1">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="153" spans="1:3">
+      <c r="A153" s="1" t="inlineStr">
+        <is>
+          <t>9786052261767</t>
+        </is>
+      </c>
+      <c r="B153" s="1" t="inlineStr">
+        <is>
+          <t>Kriz Yönetimi</t>
+        </is>
+      </c>
+      <c r="C153" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="154" spans="1:3">
+      <c r="A154" s="1" t="inlineStr">
+        <is>
+          <t>9789756225233</t>
+        </is>
+      </c>
+      <c r="B154" s="1" t="inlineStr">
+        <is>
+          <t>Körler ve Fil</t>
+        </is>
+      </c>
+      <c r="C154" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="155" spans="1:3">
+      <c r="A155" s="1" t="inlineStr">
+        <is>
+          <t>9789756225813</t>
+        </is>
+      </c>
+      <c r="B155" s="1" t="inlineStr">
+        <is>
+          <t>Köprüden Geçerken Ergenlik Dönemi ve Sorunları</t>
+        </is>
+      </c>
+      <c r="C155" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="156" spans="1:3">
+      <c r="A156" s="1" t="inlineStr">
+        <is>
+          <t>9786055655457</t>
+        </is>
+      </c>
+      <c r="B156" s="1" t="inlineStr">
+        <is>
+          <t>Köpek Anlama Kılavuzu</t>
+        </is>
+      </c>
+      <c r="C156" s="1">
+        <v>13.8</v>
+      </c>
+    </row>
+    <row r="157" spans="1:3">
+      <c r="A157" s="1" t="inlineStr">
+        <is>
+          <t>9786055655549</t>
+        </is>
+      </c>
+      <c r="B157" s="1" t="inlineStr">
+        <is>
+          <t>Kolesterolünüzü Nasıl Düşürebilirsiniz?</t>
+        </is>
+      </c>
+      <c r="C157" s="1">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="158" spans="1:3">
+      <c r="A158" s="1" t="inlineStr">
+        <is>
+          <t>9789756225998</t>
+        </is>
+      </c>
+      <c r="B158" s="1" t="inlineStr">
+        <is>
+          <t>Koçluk</t>
+        </is>
+      </c>
+      <c r="C158" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="159" spans="1:3">
+      <c r="A159" s="1" t="inlineStr">
+        <is>
+          <t>9789756225165</t>
+        </is>
+      </c>
+      <c r="B159" s="1" t="inlineStr">
+        <is>
+          <t>Kıvılcımlar Uçuşurken Ekip Çalışmasının Başarı Kılavuzu</t>
+        </is>
+      </c>
+      <c r="C159" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="160" spans="1:3">
+      <c r="A160" s="1" t="inlineStr">
+        <is>
+          <t>9789756225530</t>
+        </is>
+      </c>
+      <c r="B160" s="1" t="inlineStr">
+        <is>
+          <t>Kendinden Emin Yönetim</t>
+        </is>
+      </c>
+      <c r="C160" s="1">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="161" spans="1:3">
+      <c r="A161" s="1" t="inlineStr">
+        <is>
+          <t>9786055655839</t>
+        </is>
+      </c>
+      <c r="B161" s="1" t="inlineStr">
+        <is>
+          <t>Kendimle Konuşmalar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C161" s="1">
+        <v>37.04</v>
+      </c>
+    </row>
+    <row r="162" spans="1:3">
+      <c r="A162" s="1" t="inlineStr">
+        <is>
+          <t>9789756225400</t>
+        </is>
+      </c>
+      <c r="B162" s="1" t="inlineStr">
+        <is>
+          <t>Kendi Başına Düşünen Çocuklar Yetiştirmek</t>
+        </is>
+      </c>
+      <c r="C162" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="163" spans="1:3">
+      <c r="A163" s="1" t="inlineStr">
+        <is>
+          <t>9786055655464</t>
+        </is>
+      </c>
+      <c r="B163" s="1" t="inlineStr">
+        <is>
+          <t>Kedi Anlama Kılavuzu</t>
+        </is>
+      </c>
+      <c r="C163" s="1">
+        <v>15.28</v>
+      </c>
+    </row>
+    <row r="164" spans="1:3">
+      <c r="A164" s="1" t="inlineStr">
+        <is>
+          <t>9786054538690</t>
+        </is>
+      </c>
+      <c r="B164" s="1" t="inlineStr">
+        <is>
+          <t>Kazanmak İstiyorsanız</t>
+        </is>
+      </c>
+      <c r="C164" s="1">
+        <v>32.87</v>
+      </c>
+    </row>
+    <row r="165" spans="1:3">
+      <c r="A165" s="1" t="inlineStr">
+        <is>
+          <t>9789944186094</t>
+        </is>
+      </c>
+      <c r="B165" s="1" t="inlineStr">
+        <is>
+          <t>Kazanmak İsteyenler İçin Yanıtlar</t>
+        </is>
+      </c>
+      <c r="C165" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="166" spans="1:3">
+      <c r="A166" s="1" t="inlineStr">
+        <is>
+          <t>9789944186858</t>
+        </is>
+      </c>
+      <c r="B166" s="1" t="inlineStr">
+        <is>
+          <t>Mutluluk Üzerine Çeşitlemeler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C166" s="1">
+        <v>26.85</v>
+      </c>
+    </row>
+    <row r="167" spans="1:3">
+      <c r="A167" s="1" t="inlineStr">
+        <is>
+          <t>9789944186834</t>
+        </is>
+      </c>
+      <c r="B167" s="1" t="inlineStr">
+        <is>
+          <t>Kariyerinize Yön Vermek</t>
+        </is>
+      </c>
+      <c r="C167" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="168" spans="1:3">
+      <c r="A168" s="1" t="inlineStr">
+        <is>
+          <t>9786055655822</t>
+        </is>
+      </c>
+      <c r="B168" s="1" t="inlineStr">
+        <is>
+          <t>Kapsamlı Düşünme İçin 50 Bulmaca</t>
+        </is>
+      </c>
+      <c r="C168" s="1">
+        <v>7.87</v>
+      </c>
+    </row>
+    <row r="169" spans="1:3">
+      <c r="A169" s="1" t="inlineStr">
+        <is>
+          <t>9786055655556</t>
+        </is>
+      </c>
+      <c r="B169" s="1" t="inlineStr">
+        <is>
+          <t>Kaos Yönetimi</t>
+        </is>
+      </c>
+      <c r="C169" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="170" spans="1:3">
+      <c r="A170" s="1" t="inlineStr">
+        <is>
+          <t>9789757051619</t>
+        </is>
+      </c>
+      <c r="B170" s="1" t="inlineStr">
+        <is>
+          <t>Kalp Krizini Önlemek</t>
+        </is>
+      </c>
+      <c r="C170" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="171" spans="1:3">
+      <c r="A171" s="1" t="inlineStr">
+        <is>
+          <t>9786054538584</t>
+        </is>
+      </c>
+      <c r="B171" s="1" t="inlineStr">
+        <is>
+          <t>Kaldıraç Etkisi</t>
+        </is>
+      </c>
+      <c r="C171" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="172" spans="1:3">
+      <c r="A172" s="1" t="inlineStr">
+        <is>
+          <t>9786054538140</t>
+        </is>
+      </c>
+      <c r="B172" s="1" t="inlineStr">
+        <is>
+          <t>Mutfak Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C172" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="173" spans="1:3">
+      <c r="A173" s="1" t="inlineStr">
+        <is>
+          <t>9786055655037</t>
+        </is>
+      </c>
+      <c r="B173" s="1" t="inlineStr">
+        <is>
+          <t>Kahraman Çocuklar Yetiştirmek</t>
+        </is>
+      </c>
+      <c r="C173" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="174" spans="1:3">
+      <c r="A174" s="1" t="inlineStr">
+        <is>
+          <t>9789756225608</t>
+        </is>
+      </c>
+      <c r="B174" s="1" t="inlineStr">
+        <is>
+          <t>Kadınlarda Yüksek Tansiyon</t>
+        </is>
+      </c>
+      <c r="C174" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="175" spans="1:3">
+      <c r="A175" s="1" t="inlineStr">
+        <is>
+          <t>9786054538522</t>
+        </is>
+      </c>
+      <c r="B175" s="1" t="inlineStr">
+        <is>
+          <t>Kadınlar Neden Satın Alır?</t>
+        </is>
+      </c>
+      <c r="C175" s="1">
+        <v>19.44</v>
+      </c>
+    </row>
+    <row r="176" spans="1:3">
+      <c r="A176" s="1" t="inlineStr">
+        <is>
+          <t>9789756225011</t>
+        </is>
+      </c>
+      <c r="B176" s="1" t="inlineStr">
+        <is>
+          <t>Kadınlar Erkekler ve Liderlik</t>
+        </is>
+      </c>
+      <c r="C176" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="177" spans="1:3">
+      <c r="A177" s="1" t="inlineStr">
+        <is>
+          <t>9789756225394</t>
+        </is>
+      </c>
+      <c r="B177" s="1" t="inlineStr">
+        <is>
+          <t>Kaderini Kontrol Et Çalışan Kadının Başarı Formülü</t>
+        </is>
+      </c>
+      <c r="C177" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="178" spans="1:3">
+      <c r="A178" s="1" t="inlineStr">
+        <is>
+          <t>9789944186575</t>
+        </is>
+      </c>
+      <c r="B178" s="1" t="inlineStr">
+        <is>
+          <t>Küresel Ekonomide 24 Saat (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C178" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="179" spans="1:3">
+      <c r="A179" s="1" t="inlineStr">
+        <is>
+          <t>9786054538539</t>
+        </is>
+      </c>
+      <c r="B179" s="1" t="inlineStr">
+        <is>
+          <t>Jung Kilit Fikirler</t>
+        </is>
+      </c>
+      <c r="C179" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="180" spans="1:3">
+      <c r="A180" s="1" t="inlineStr">
+        <is>
+          <t>9786054538683</t>
+        </is>
+      </c>
+      <c r="B180" s="1" t="inlineStr">
+        <is>
+          <t>İyi Şirket (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C180" s="1">
+        <v>34.26</v>
+      </c>
+    </row>
+    <row r="181" spans="1:3">
+      <c r="A181" s="1" t="inlineStr">
+        <is>
+          <t>9789944186513</t>
+        </is>
+      </c>
+      <c r="B181" s="1" t="inlineStr">
+        <is>
+          <t>İyi Bir Gece Uykusu</t>
+        </is>
+      </c>
+      <c r="C181" s="1">
+        <v>14.35</v>
+      </c>
+    </row>
+    <row r="182" spans="1:3">
+      <c r="A182" s="1" t="inlineStr">
+        <is>
+          <t>9786055655785</t>
+        </is>
+      </c>
+      <c r="B182" s="1" t="inlineStr">
+        <is>
+          <t>İşveren Markası</t>
+        </is>
+      </c>
+      <c r="C182" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="183" spans="1:3">
+      <c r="A183" s="1" t="inlineStr">
+        <is>
+          <t>9786057665904</t>
+        </is>
+      </c>
+      <c r="B183" s="1" t="inlineStr">
+        <is>
+          <t>İş'te Türk</t>
+        </is>
+      </c>
+      <c r="C183" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="184" spans="1:3">
+      <c r="A184" s="1" t="inlineStr">
+        <is>
+          <t>9786054538218</t>
+        </is>
+      </c>
+      <c r="B184" s="1" t="inlineStr">
+        <is>
+          <t>İşte Bu Fikir Tutar! (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C184" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="185" spans="1:3">
+      <c r="A185" s="1" t="inlineStr">
+        <is>
+          <t>9786054538904</t>
+        </is>
+      </c>
+      <c r="B185" s="1" t="inlineStr">
+        <is>
+          <t>İşletmelerde Problem Yönetimi</t>
+        </is>
+      </c>
+      <c r="C185" s="1">
+        <v>18.5</v>
+      </c>
+    </row>
+    <row r="186" spans="1:3">
+      <c r="A186" s="1" t="inlineStr">
+        <is>
+          <t>9786054538393</t>
+        </is>
+      </c>
+      <c r="B186" s="1" t="inlineStr">
+        <is>
+          <t>İşletme Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C186" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="187" spans="1:3">
+      <c r="A187" s="1" t="inlineStr">
+        <is>
+          <t>9786054538492</t>
+        </is>
+      </c>
+      <c r="B187" s="1" t="inlineStr">
+        <is>
+          <t>İş Zekanızı Geliştirin</t>
+        </is>
+      </c>
+      <c r="C187" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="188" spans="1:3">
+      <c r="A188" s="1" t="inlineStr">
+        <is>
+          <t>9789756225042</t>
+        </is>
+      </c>
+      <c r="B188" s="1" t="inlineStr">
+        <is>
+          <t>İstediğini Yap</t>
+        </is>
+      </c>
+      <c r="C188" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="189" spans="1:3">
+      <c r="A189" s="1" t="inlineStr">
+        <is>
+          <t>9789756225585</t>
+        </is>
+      </c>
+      <c r="B189" s="1" t="inlineStr">
+        <is>
+          <t>İstediğini Alabilirsin İşinizde İstediklerinizi Elde Etmenin 26 Yolu</t>
+        </is>
+      </c>
+      <c r="C189" s="1">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="190" spans="1:3">
+      <c r="A190" s="1" t="inlineStr">
+        <is>
+          <t>9786054538133</t>
+        </is>
+      </c>
+      <c r="B190" s="1" t="inlineStr">
+        <is>
+          <t>İnternet ve Sosyal Medya Araştırmaları El Kitabı</t>
+        </is>
+      </c>
+      <c r="C190" s="1">
+        <v>46.3</v>
+      </c>
+    </row>
+    <row r="191" spans="1:3">
+      <c r="A191" s="1" t="inlineStr">
+        <is>
+          <t>9789944186728</t>
+        </is>
+      </c>
+      <c r="B191" s="1" t="inlineStr">
+        <is>
+          <t>İnsanları İkna Etmek</t>
+        </is>
+      </c>
+      <c r="C191" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="192" spans="1:3">
+      <c r="A192" s="1" t="inlineStr">
+        <is>
+          <t>9789756225660</t>
+        </is>
+      </c>
+      <c r="B192" s="1" t="inlineStr">
+        <is>
+          <t>İlişkinizi Tazeleyin Aşkınız Yeniden Alevlensin</t>
+        </is>
+      </c>
+      <c r="C192" s="1">
+        <v>22.69</v>
+      </c>
+    </row>
+    <row r="193" spans="1:3">
+      <c r="A193" s="1" t="inlineStr">
+        <is>
+          <t>9789756225173</t>
+        </is>
+      </c>
+      <c r="B193" s="1" t="inlineStr">
+        <is>
+          <t>İlişki Sihirbazı Bağlantılarınızı Nasıl İşe Yarar Hale Getirirsiniz?</t>
+        </is>
+      </c>
+      <c r="C193" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="194" spans="1:3">
+      <c r="A194" s="1" t="inlineStr">
+        <is>
+          <t>9789944186377</t>
+        </is>
+      </c>
+      <c r="B194" s="1" t="inlineStr">
+        <is>
+          <t>İleri Sudoku Sudoku Çözmede Yeni Stratejiler</t>
+        </is>
+      </c>
+      <c r="C194" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="195" spans="1:3">
+      <c r="A195" s="1" t="inlineStr">
+        <is>
+          <t>9789756225455</t>
+        </is>
+      </c>
+      <c r="B195" s="1" t="inlineStr">
+        <is>
+          <t>İkisi Bir Arada</t>
+        </is>
+      </c>
+      <c r="C195" s="1">
+        <v>15.19</v>
+      </c>
+    </row>
+    <row r="196" spans="1:3">
+      <c r="A196" s="1" t="inlineStr">
+        <is>
+          <t>9786054538829</t>
+        </is>
+      </c>
+      <c r="B196" s="1" t="inlineStr">
+        <is>
+          <t>İhracat</t>
+        </is>
+      </c>
+      <c r="C196" s="1">
+        <v>35.19</v>
+      </c>
+    </row>
+    <row r="197" spans="1:3">
+      <c r="A197" s="1" t="inlineStr">
+        <is>
+          <t>9786055655891</t>
+        </is>
+      </c>
+      <c r="B197" s="1" t="inlineStr">
+        <is>
+          <t>Kendinizi Motive Edin ve Hedeflere Ulaşın</t>
+        </is>
+      </c>
+      <c r="C197" s="1">
+        <v>27.31</v>
+      </c>
+    </row>
+    <row r="198" spans="1:3">
+      <c r="A198" s="1" t="inlineStr">
+        <is>
+          <t>9789944186452</t>
+        </is>
+      </c>
+      <c r="B198" s="1" t="inlineStr">
+        <is>
+          <t>İçimizdeki Melek Michelangelo’nun Sırrı</t>
+        </is>
+      </c>
+      <c r="C198" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="199" spans="1:3">
+      <c r="A199" s="1" t="inlineStr">
+        <is>
+          <t>9789756225851</t>
+        </is>
+      </c>
+      <c r="B199" s="1" t="inlineStr">
+        <is>
+          <t>Hitori Yeni Japon Bulmacaları 2</t>
+        </is>
+      </c>
+      <c r="C199" s="1">
+        <v>5.46</v>
+      </c>
+    </row>
+    <row r="200" spans="1:3">
+      <c r="A200" s="1" t="inlineStr">
+        <is>
+          <t>9786055655426</t>
+        </is>
+      </c>
+      <c r="B200" s="1" t="inlineStr">
+        <is>
+          <t>Hızlı Düşünme İçin 50 Bulmaca</t>
+        </is>
+      </c>
+      <c r="C200" s="1">
+        <v>7.87</v>
+      </c>
+    </row>
+    <row r="201" spans="1:3">
+      <c r="A201" s="1" t="inlineStr">
+        <is>
+          <t>9786055655167</t>
+        </is>
+      </c>
+      <c r="B201" s="1" t="inlineStr">
+        <is>
+          <t>Herkes Örgüt</t>
+        </is>
+      </c>
+      <c r="C201" s="1">
+        <v>19.44</v>
+      </c>
+    </row>
+    <row r="202" spans="1:3">
+      <c r="A202" s="1" t="inlineStr">
+        <is>
+          <t>9786055655846</t>
+        </is>
+      </c>
+      <c r="B202" s="1" t="inlineStr">
+        <is>
+          <t>İş Süreçlerini İyileştirmek</t>
+        </is>
+      </c>
+      <c r="C202" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="203" spans="1:3">
+      <c r="A203" s="1" t="inlineStr">
+        <is>
+          <t>9786057665539</t>
+        </is>
+      </c>
+      <c r="B203" s="1" t="inlineStr">
+        <is>
+          <t>Herkes İçin Zaman Yönetimi</t>
+        </is>
+      </c>
+      <c r="C203" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="204" spans="1:3">
+      <c r="A204" s="1" t="inlineStr">
+        <is>
+          <t>9786055655679</t>
+        </is>
+      </c>
+      <c r="B204" s="1" t="inlineStr">
+        <is>
+          <t>İş Planı Oluşturmak</t>
+        </is>
+      </c>
+      <c r="C204" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="205" spans="1:3">
+      <c r="A205" s="1" t="inlineStr">
+        <is>
+          <t>9786055655068</t>
+        </is>
+      </c>
+      <c r="B205" s="1" t="inlineStr">
+        <is>
+          <t>İnovasyon Yapmak</t>
+        </is>
+      </c>
+      <c r="C205" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="206" spans="1:3">
+      <c r="A206" s="1" t="inlineStr">
+        <is>
+          <t>9786052261262</t>
+        </is>
+      </c>
+      <c r="B206" s="1" t="inlineStr">
+        <is>
+          <t>Liderlik</t>
+        </is>
+      </c>
+      <c r="C206" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="207" spans="1:3">
+      <c r="A207" s="1" t="inlineStr">
+        <is>
+          <t>9786054538034</t>
+        </is>
+      </c>
+      <c r="B207" s="1" t="inlineStr">
+        <is>
+          <t>Hayatınıza Astrolojiyle Yön Verin</t>
+        </is>
+      </c>
+      <c r="C207" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="208" spans="1:3">
+      <c r="A208" s="1" t="inlineStr">
+        <is>
+          <t>9789756225196</t>
+        </is>
+      </c>
+      <c r="B208" s="1" t="inlineStr">
+        <is>
+          <t>Havacık’la Birlikte Astımla Mücadele</t>
+        </is>
+      </c>
+      <c r="C208" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="209" spans="1:3">
+      <c r="A209" s="1" t="inlineStr">
+        <is>
+          <t>9786054538348</t>
+        </is>
+      </c>
+      <c r="B209" s="1" t="inlineStr">
+        <is>
+          <t>Hava, Su ve Toprak İçin 100 Yeşil Adım</t>
+        </is>
+      </c>
+      <c r="C209" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="210" spans="1:3">
+      <c r="A210" s="1" t="inlineStr">
+        <is>
+          <t>9786055655150</t>
+        </is>
+      </c>
+      <c r="B210" s="1" t="inlineStr">
+        <is>
+          <t>Harvard Business School’da Size Ne Öğretirler? (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C210" s="1">
+        <v>30.09</v>
+      </c>
+    </row>
+    <row r="211" spans="1:3">
+      <c r="A211" s="1" t="inlineStr">
+        <is>
+          <t>9789756225790</t>
+        </is>
+      </c>
+      <c r="B211" s="1" t="inlineStr">
+        <is>
+          <t>Hamilelikte Sağlıklı Beslenme</t>
+        </is>
+      </c>
+      <c r="C211" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="212" spans="1:3">
+      <c r="A212" s="1" t="inlineStr">
+        <is>
+          <t>9789756225943</t>
+        </is>
+      </c>
+      <c r="B212" s="1" t="inlineStr">
+        <is>
+          <t>Halkla İlişkiler Stratejiniz Kadınlar İçin PR Rehberi</t>
+        </is>
+      </c>
+      <c r="C212" s="1">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="213" spans="1:3">
+      <c r="A213" s="1" t="inlineStr">
+        <is>
+          <t>9786054538546</t>
+        </is>
+      </c>
+      <c r="B213" s="1" t="inlineStr">
+        <is>
+          <t>Hakikat Güzellik ve İyilik</t>
+        </is>
+      </c>
+      <c r="C213" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="214" spans="1:3">
+      <c r="A214" s="1" t="inlineStr">
+        <is>
+          <t>9786054538744</t>
+        </is>
+      </c>
+      <c r="B214" s="1" t="inlineStr">
+        <is>
+          <t>Gün Gün Drucker (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C214" s="1">
+        <v>45.83</v>
+      </c>
+    </row>
+    <row r="215" spans="1:3">
+      <c r="A215" s="1" t="inlineStr">
+        <is>
+          <t>9789756225264</t>
+        </is>
+      </c>
+      <c r="B215" s="1" t="inlineStr">
+        <is>
+          <t>Güç Sihirbazı İşin Kuralları</t>
+        </is>
+      </c>
+      <c r="C215" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="216" spans="1:3">
+      <c r="A216" s="1" t="inlineStr">
+        <is>
+          <t>9789944186759</t>
+        </is>
+      </c>
+      <c r="B216" s="1" t="inlineStr">
+        <is>
+          <t>Haydi Oynayalım</t>
+        </is>
+      </c>
+      <c r="C216" s="1">
+        <v>31.94</v>
+      </c>
+    </row>
+    <row r="217" spans="1:3">
+      <c r="A217" s="1" t="inlineStr">
+        <is>
+          <t>9786055655815</t>
+        </is>
+      </c>
+      <c r="B217" s="1" t="inlineStr">
+        <is>
+          <t>Görsel Düşünme İçin 50 Bulmaca</t>
+        </is>
+      </c>
+      <c r="C217" s="1">
+        <v>7.87</v>
+      </c>
+    </row>
+    <row r="218" spans="1:3">
+      <c r="A218" s="1" t="inlineStr">
+        <is>
+          <t>9789944186810</t>
+        </is>
+      </c>
+      <c r="B218" s="1" t="inlineStr">
+        <is>
+          <t>Girişimcinin Kontrol Listesi</t>
+        </is>
+      </c>
+      <c r="C218" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="219" spans="1:3">
+      <c r="A219" s="1" t="inlineStr">
+        <is>
+          <t>9786052202142</t>
+        </is>
+      </c>
+      <c r="B219" s="1" t="inlineStr">
+        <is>
+          <t>Girişimciliğin Altın Kuralları</t>
+        </is>
+      </c>
+      <c r="C219" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="220" spans="1:3">
+      <c r="A220" s="1" t="inlineStr">
+        <is>
+          <t>9789944186018</t>
+        </is>
+      </c>
+      <c r="B220" s="1" t="inlineStr">
+        <is>
+          <t>Hamilelik Takvimi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C220" s="1">
+        <v>37.04</v>
+      </c>
+    </row>
+    <row r="221" spans="1:3">
+      <c r="A221" s="1" t="inlineStr">
+        <is>
+          <t>9789944186063</t>
+        </is>
+      </c>
+      <c r="B221" s="1" t="inlineStr">
+        <is>
+          <t>Gıdalar Hakkındaki Gerçekler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C221" s="1">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="222" spans="1:3">
+      <c r="A222" s="1" t="inlineStr">
+        <is>
+          <t>9789944186087</t>
+        </is>
+      </c>
+      <c r="B222" s="1" t="inlineStr">
+        <is>
+          <t>Geribildirim</t>
+        </is>
+      </c>
+      <c r="C222" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="223" spans="1:3">
+      <c r="A223" s="1" t="inlineStr">
+        <is>
+          <t>9789756225349</t>
+        </is>
+      </c>
+      <c r="B223" s="1" t="inlineStr">
+        <is>
+          <t>Geleceğin Pazarlamacısı İçin Konumlandırma Stratejileri</t>
+        </is>
+      </c>
+      <c r="C223" s="1">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="224" spans="1:3">
+      <c r="A224" s="1" t="inlineStr">
+        <is>
+          <t>9789944186599</t>
+        </is>
+      </c>
+      <c r="B224" s="1" t="inlineStr">
+        <is>
+          <t>Geleceği İnşa Edecek 5 Zihin (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C224" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="225" spans="1:3">
+      <c r="A225" s="1" t="inlineStr">
+        <is>
+          <t>9786055655709</t>
+        </is>
+      </c>
+      <c r="B225" s="1" t="inlineStr">
+        <is>
+          <t>Future Agenda</t>
+        </is>
+      </c>
+      <c r="C225" s="1">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="226" spans="1:3">
+      <c r="A226" s="1" t="inlineStr">
+        <is>
+          <t>9789944186247</t>
+        </is>
+      </c>
+      <c r="B226" s="1" t="inlineStr">
+        <is>
+          <t>Helikopter Niçin Çalışmıyor? (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C226" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="227" spans="1:3">
+      <c r="A227" s="1" t="inlineStr">
+        <is>
+          <t>9786055655945</t>
+        </is>
+      </c>
+      <c r="B227" s="1" t="inlineStr">
+        <is>
+          <t>Freud Kilit Fikirler</t>
+        </is>
+      </c>
+      <c r="C227" s="1">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="228" spans="1:3">
+      <c r="A228" s="1" t="inlineStr">
+        <is>
+          <t>9786052202289</t>
+        </is>
+      </c>
+      <c r="B228" s="1" t="inlineStr">
+        <is>
+          <t>Finansı Anlamak</t>
+        </is>
+      </c>
+      <c r="C228" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="229" spans="1:3">
+      <c r="A229" s="1" t="inlineStr">
+        <is>
+          <t>9786054538157</t>
+        </is>
+      </c>
+      <c r="B229" s="1" t="inlineStr">
+        <is>
+          <t>Film Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C229" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="230" spans="1:3">
+      <c r="A230" s="1" t="inlineStr">
+        <is>
+          <t>9786055655914</t>
+        </is>
+      </c>
+      <c r="B230" s="1" t="inlineStr">
+        <is>
+          <t>Fikir Nasıl Satılır</t>
+        </is>
+      </c>
+      <c r="C230" s="1">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="231" spans="1:3">
+      <c r="A231" s="1" t="inlineStr">
+        <is>
+          <t>9786054538553</t>
+        </is>
+      </c>
+      <c r="B231" s="1" t="inlineStr">
+        <is>
+          <t>Fısıltının Gücü</t>
+        </is>
+      </c>
+      <c r="C231" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="232" spans="1:3">
+      <c r="A232" s="1" t="inlineStr">
+        <is>
+          <t>9786054538751</t>
+        </is>
+      </c>
+      <c r="B232" s="1" t="inlineStr">
+        <is>
+          <t>Felsefeyi Anlamak</t>
+        </is>
+      </c>
+      <c r="C232" s="1">
+        <v>28.7</v>
+      </c>
+    </row>
+    <row r="233" spans="1:3">
+      <c r="A233" s="1" t="inlineStr">
+        <is>
+          <t>9786055655365</t>
+        </is>
+      </c>
+      <c r="B233" s="1" t="inlineStr">
+        <is>
+          <t>Fazla Kültür Göz Çıkarmaz (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C233" s="1">
+        <v>73.15</v>
+      </c>
+    </row>
+    <row r="234" spans="1:3">
+      <c r="A234" s="1" t="inlineStr">
+        <is>
+          <t>9786055655419</t>
+        </is>
+      </c>
+      <c r="B234" s="1" t="inlineStr">
+        <is>
+          <t>Hedefler Belirlemek</t>
+        </is>
+      </c>
+      <c r="C234" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="235" spans="1:3">
+      <c r="A235" s="1" t="inlineStr">
+        <is>
+          <t>9789756225981</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>Etkin Yöneticinin Seyir Defteri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C235" s="1">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>9789756225974</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>Etkin Yöneticinin Seyir Defteri</t>
+        </is>
+      </c>
+      <c r="C236" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
+          <t>9786052261026</t>
+        </is>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>Etkin Sunumlar</t>
+        </is>
+      </c>
+      <c r="C237" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>9789756589847</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>Harvard Business 1 - Etkin Liderlik</t>
+        </is>
+      </c>
+      <c r="C238" s="1">
+        <v>38.89</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>9789756589502</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>Harvard Business 2 Etkin Kişisel Gelişim</t>
+        </is>
+      </c>
+      <c r="C239" s="1">
+        <v>38.89</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>9789756589359</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>Harvard Business 5 - Etkin Kariyer Becerileri</t>
+        </is>
+      </c>
+      <c r="C240" s="1">
+        <v>50.93</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>9789756225130</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>Hayır Demek Yetmez</t>
+        </is>
+      </c>
+      <c r="C241" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>9789756589472</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>Harvard Business 4 - Etkin İş Becerileri</t>
+        </is>
+      </c>
+      <c r="C242" s="1">
+        <v>52.78</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>9789756589373</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>Harvard Business 3 - Etkin İletişim</t>
+        </is>
+      </c>
+      <c r="C243" s="1">
+        <v>38.89</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>9789944186469</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>Etkili İş Yazıları</t>
+        </is>
+      </c>
+      <c r="C244" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>9786054538201</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>E-Ticaret Çağı</t>
+        </is>
+      </c>
+      <c r="C245" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>9786054538621</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>Esaslar</t>
+        </is>
+      </c>
+      <c r="C246" s="1">
+        <v>27.31</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>9789756225181</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>Engel Tanımayanlar Mükemmele Ulaşma Yolunda Bir Başarı Öyküsü</t>
+        </is>
+      </c>
+      <c r="C247" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>9789756225912</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>En İyi Yöntem</t>
+        </is>
+      </c>
+      <c r="C248" s="1">
+        <v>10.19</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>9786054538843</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>Emtia Yatırımcılığının Küçük Kitabı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C249" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>9786055655174</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>Ekolojik Zeka</t>
+        </is>
+      </c>
+      <c r="C250" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>9786052261743</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>Ekip Liderliği</t>
+        </is>
+      </c>
+      <c r="C251" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>9786055655105</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>Düz Dünyada Rekabet (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C252" s="1">
+        <v>27.31</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>9786054538249</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>Düşünmeden</t>
+        </is>
+      </c>
+      <c r="C253" s="1">
+        <v>21.76</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>9789757051558</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>Düşlediğin Gelecek</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>9786054538850</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>Dürüst Olmamanın Ardındaki (Dürüst) Gerçek</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>9789756225868</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>Duyular ve Marka (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>20.83</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>9786055655518</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>Drucker ve Liderlik (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C257" s="1">
+        <v>27.31</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>9786055655990</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>Dolaylı Yol</t>
+        </is>
+      </c>
+      <c r="C258" s="1">
+        <v>16.5</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>9786055655303</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>Diyabeti Nasıl Yenilgiye Uğratabilirsiniz?</t>
+        </is>
+      </c>
+      <c r="C259" s="1">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>9786054538607</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>Din Felsefesini Anlamak</t>
+        </is>
+      </c>
+      <c r="C260" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>9786054538010</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>Ekip Yönetimi</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>9789756225578</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>Dikkat: Diğer Kadınlar Kadınlarla Birlikte Çalışmanın Sırları</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>9786055655099</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>Dikkat, Eriyorum!</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>18.06</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>9786055655181</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>Dikkat Ekonomisi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>26.85</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>9789756225028</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>Dengeli Yaşam</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>9786054538324</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>Deneyim Ekonomisi</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>31.02</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>9786055655310</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>Değişimi Yönetmek</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>9786054538614</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>Değerli Marka</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>29.63</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>9789944186964</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>Darwin ve Beagle Gemisi’yle Yolculuğu (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>9789944186780</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>Da Vinci’nin Bilimi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>30.09</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>9786055655792</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Çözüm Bulma Sanatı</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>27.31</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9786054538782</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>Çoklu Zeka</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>28.24</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9789756225691</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk ve Spor</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>13.43</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9789756225653</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Üniversitesi - Üçüncü Yarıyıl (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9789757051114</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Üniversitesi Takım Üç Yarıyıl Bir Arada (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>70.37</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9789756225646</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Üniversitesi - İkinci Yarıyıl (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9789756225639</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Üniversitesi Birinci Yarıyıl Çocuklar Soruyor - Bilginler Yanıtlıyor (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9789944186445</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Hastalıkları</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>31.94</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9786055655907</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Çocuğunuzun Okul Başarısına Yardım Edin</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9789944186032</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Çocuğunuzun Gelişen Cinselliği</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9786055655617</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Çin’in Megatrendleri</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>20.83</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9786054538959</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Çeşitliliği Yönetmek</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9789756225035</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Çalışma Kılavuzu</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786055655723</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>Çalışanları Geliştirmek 8. Set (5 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>50.93</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786055655051</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Çalışanları Geliştirmek</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786055655662</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Çalışanları Elde Tutmak</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786054538089</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Çağın Marketing Trendleri - (3 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>53.7</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786055090227</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş Sanatı Anlamak</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>27.31</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786055655297</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Crowdsourcing</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>17.13</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786055655198</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Clausewitz ve Strateji (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9789756225677</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Cazibenizi Konuşturun 52 Harika Fikir Dizisi 1. Kitap</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>20.83</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9789756225929</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Yorulmadan Egzersiz</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>13.33</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9789757051411</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Yoga (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9789756225684</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Yetişkinler İçin Sağlıklı Beslenme Kılavuzu Ye, İç ve Sağlıklı Ol</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>20.83</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9789944186698</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Kobiler İçin Gerilla Stratejileri</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9789944186407</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Know How İyi İş Çıkaranları Diğerlerinden Ayırt Eden 8 Beceri (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9789944186476</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Klasik Drucker (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>27.31</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786055655242</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Kimlik ve Şiddet (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9789757051671</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Kilit Fikirler (4 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>72.22</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786055090401</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Olurluk İncelemesi (Business Case)</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786055090296</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Mobil Pazarlama Hakkında Herşey</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>26.85</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786055090241</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Toplam Tasarruf Yönetimi</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>18.06</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786055090302</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Kapitalizm 24902</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>26.85</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9786054538928</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>2013 Optimist İdea İşbirliği (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9786055090234</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Yönetici Olmak</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786055090272</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Sinemayı Anlamak</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>24.07</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9786054789122</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>Nesnelerin İnterneti  ve İşbirliği Çağı</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9786052261569</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>Hafıza Teknikleri</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9786053222484</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Her Şeyin Başı Blog</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9786053222446</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>İnovasyon Seferi</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9786055090913</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Psikolojik Danışmanlığı Anlamak</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>34.26</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9789756589243</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>Harvard Business 6 - Zorluklarla Başa Çıkmak</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>38.89</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9789944186971</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Zor Zamanlarda Liderlik</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9786055655020</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Zor Etkileşimleri Yönetmek</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>9789944186629</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Zengin Olmanın Kuralları</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>18.43</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9786052181485</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Zaman Yönetimi - Pocket Mentor</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9789756589953</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Yönetimin Geleceği (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>25.93</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9786052202166</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Yönetim 2.0</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9786054538270</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Yönetim - Örnek Vakalar</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>27.31</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9786054538287</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Yönetim (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>68.98</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9789756225103</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>Yöneticiyi Yoldan Çıkaran Beş Tutku</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>6.94</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9786052261071</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>Yöneticiliğin Kuralları</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9789756225219</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>Yönetici Anne Babalıktan Danışman Anne Babalığa</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9786053222590</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>Obje - 4 : Köprü</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9786053222583</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>Bilimi Anlamak</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>29.5</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9786053222514</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>Obje - 3: Gemi</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9786053221708</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>Yalın CFO</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>19.44</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9786053221760</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>111 Soruda İhracat</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9786055090418</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>Çocuğunuzun Yaratıcılığını Geliştirin</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>9786053221722</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>Forex Hakkında Herşey</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>9786055090371</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>Geleceği Üretenler</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>9786053221777</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>Kenyalılar Otobüs Şoförlerine Neden Bağırır?</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>9786055090388</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>Yerli Malı Stratejiyle Dünyaya Kafa Tutmak</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>9786055090555</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>Yöneticinin Değişen Dünyası</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>9786055090364</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Yakalının Keyif Defteri</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>9786055090500</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>Mühendislik Okulunda Öğrendiğim 101 Şey</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>9786055090333</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>Rekabet Avantajının Sonu</t>
+        </is>
+      </c>
+      <c r="C337" s="1">
+        <v>21.76</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>9786055090531</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>Gazeteci Oluyorum</t>
+        </is>
+      </c>
+      <c r="C338" s="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>9786053220282</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>App Kuşağı</t>
+        </is>
+      </c>
+      <c r="C339" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>9786054789016</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>A'dan Z'ye Forex</t>
+        </is>
+      </c>
+      <c r="C340" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>9789756225776</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>Hardvard Business Scholl Press (4 Kitap Takım) - Proje Yönetimi - Toplantı Yönetimi - Zaman Yönetimi - Ekip Liderliği</t>
+        </is>
+      </c>
+      <c r="C341" s="1">
+        <v>38.89</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>9786055090432</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Dijital Çağ</t>
+        </is>
+      </c>
+      <c r="C342" s="1">
+        <v>29.63</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>9786052202210</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>Oyunlar Başlasın</t>
+        </is>
+      </c>
+      <c r="C343" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>9786053223023</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Efeler</t>
+        </is>
+      </c>
+      <c r="C344" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>9786052202111</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>Toyota Tarzı Hizmette Mükemmellik</t>
+        </is>
+      </c>
+      <c r="C345" s="1">
+        <v>50.93</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>9786052261682</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>Süpertahmin</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9786053223726</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>İnovasyonu Haritalamak</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>9786052261941</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>Şirket Tasarımı</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>9786052202074</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Nesil Çocuk</t>
+        </is>
+      </c>
+      <c r="C349" s="1">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>9786053223689</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>Üniversite Seçerken</t>
+        </is>
+      </c>
+      <c r="C350" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>9786053223504</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>Tıp Yasaları</t>
+        </is>
+      </c>
+      <c r="C351" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>9786053223115</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>Ben Ne Yangınlar Gördüm</t>
+        </is>
+      </c>
+      <c r="C352" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>9786053222606</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>Çocuğun Ayak İzinden</t>
+        </is>
+      </c>
+      <c r="C353" s="1">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>9786052261798</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>Akıllı Şehirler Dijital Ülkeler</t>
+        </is>
+      </c>
+      <c r="C354" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>9786053223429</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>Enformasyon ve Modern Şirket</t>
+        </is>
+      </c>
+      <c r="C355" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>9786053223436</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>Nesnelerin İnterneti</t>
+        </is>
+      </c>
+      <c r="C356" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>9786052189962</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>Satıcının Kariyer Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C357" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>9786052202241</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>Satış Oyunları</t>
+        </is>
+      </c>
+      <c r="C358" s="1">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>9786257010702</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>Dijital Dönüşümde Oyunun Kuralları</t>
+        </is>
+      </c>
+      <c r="C359" s="1">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>9786053223665</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>Yabancılar Tanıştığında</t>
+        </is>
+      </c>
+      <c r="C360" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>9786053223559</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>Kaynayan Nehir</t>
+        </is>
+      </c>
+      <c r="C361" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>9786053223450</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Neden Çalışırız</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>9786053223696</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>The Art Of Networking</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9786053223139</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>Mars'ta Nasıl Yaşarız? (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>9786053223146</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>Spagetti Girişim</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>9786052261552</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>Boşa Gitmesin</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9786053223771</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>Ün'lülerin Kaleminden</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9786057665881</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>Kervan Yolda Düzülür</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9786053222774</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Satış ve Hizmetin Yeni Kuralları</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>29.63</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9786052261705</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>Yüksek Potansiyelli Lider</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9786052261873</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>İnovasyonda Ustalaşmak</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>9786052261842</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>21. Yüzyılla Büyük Yüzleşme</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9786057845795</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>Gel Kal Bağlan (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>9786053223153</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>Uzmanları Kullanma Sanatı</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>9786053223009</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>Teröristin Oğlu (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>9786053222996</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>Sükunet Sanatı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9786053222989</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Mikroplarınızla Tanışın (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9786053223719</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>Bir Fiyatlandırmacının İtirafları</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9786053223702</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Müzakere Oyunları</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9786053223368</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>Strateji Oyunları</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9786053223061</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Girişimcilik Vakaları</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9786053222866</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>100 Yapıda Mimarinin Geleceği (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>9786053222897</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>İlk İzlenim Her Şey (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9786053222903</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>Rakamlara Takılma! (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9786053222637</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>Şimdi Anladım!</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>9786053222620</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>Karmaşaya Evet</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9786053223481</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>Proje Yönetimi 2.0</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9786053223030</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>Beyond Heroes</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9786053223054</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>Bütünsel Takım Koçluğu</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9786053222927</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>Nezaket Avantajı</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>35.19</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9786053222859</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>Sevdiğiniz Yaşamı Tasarlayın</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9786053222569</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>Pazarlamada Yeni Ustalık</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786055090661</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>Saklı Hayatlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9786053221807</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Enerjinin Geleceği (2 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>73.61</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9786055090647</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Anne Çişim Var</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>10.19</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9786053223108</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Matematiği</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9786053223122</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>Anne Okula Gidelim mi?</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9786053223092</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Keyif A.Ş. (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9786053223382</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>İnovasyon ve Girişimcilik (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>36.11</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9786053223467</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Karlı Proje Yonetimi</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9786053222552</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>İşbirliği</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>9786053223474</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Small Data</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9786053222804</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>Abrakadabra Sihirbaz Oluyorum</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>27.31</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9786053222644</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>Anne Uykum Var!</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9786053222767</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>Değişimi Tutuşturan Hikayeler</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>41.67</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>9786053222712</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>Yönetimin Sınırları (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>36.11</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>9786055090357</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>İmalatta Mükemmelik Yolu</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>30.56</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>9786053222668</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>Doktor Anne</t>
+        </is>
+      </c>
+      <c r="C408" s="1">
+        <v>26.85</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>9786053222507</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>Obje - 2 : Motosiklet</t>
+        </is>
+      </c>
+      <c r="C409" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>9786053222026</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>Kariyer 2.0</t>
+        </is>
+      </c>
+      <c r="C410" s="1">
+        <v>19.44</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>9786053222002</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>Gizli Şampiyonlar</t>
+        </is>
+      </c>
+      <c r="C411" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>9786052261729</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>Ekonomiyle İlgili Herşey</t>
+        </is>
+      </c>
+      <c r="C412" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>9786055090609</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Paradigma</t>
+        </is>
+      </c>
+      <c r="C413" s="1">
+        <v>34.26</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>9786055090326</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Gelişimini Anlamak</t>
+        </is>
+      </c>
+      <c r="C414" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>9786053222842</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>Yanardağ</t>
+        </is>
+      </c>
+      <c r="C415" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>9786053222965</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>Herkes Kazanır</t>
+        </is>
+      </c>
+      <c r="C416" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>9786053222729</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>Karmaşıklık Dünyasında Organizasyon</t>
+        </is>
+      </c>
+      <c r="C417" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>9786053222460</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>Obje - 1 : Uçak</t>
+        </is>
+      </c>
+      <c r="C418" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>3990000012641</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>Optimist Dergisi Sayı: 13 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C419" s="1">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>9786053222613</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>İnovasyonun Şifresi</t>
+        </is>
+      </c>
+      <c r="C420" s="1">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>9786053222019</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>Postmodernizmi Anlamak</t>
+        </is>
+      </c>
+      <c r="C421" s="1">
+        <v>27.31</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>9786054538263</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>111 Soruda Akreditif</t>
+        </is>
+      </c>
+      <c r="C422" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>9786055090319</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>Müşteri İlişkileri Yönetimi</t>
+        </is>
+      </c>
+      <c r="C423" s="1">
+        <v>50.93</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>9786055090340</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>Etkili Konuşma Yapmak</t>
+        </is>
+      </c>
+      <c r="C424" s="1">
+        <v>27.78</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>9786053222699</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>Akıldışı Sevgilerimle</t>
+        </is>
+      </c>
+      <c r="C425" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>9786053222477</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>Yalın Dönüşüm (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C426" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>9786055090654</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>Sualtında Fotoğraf Çekmek</t>
+        </is>
+      </c>
+      <c r="C427" s="1">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>9786055090562</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>Koçluk Okulu - Profesyonel Koçluğun Yöntemleri</t>
+        </is>
+      </c>
+      <c r="C428" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>9786055090586</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>Yetişkin Eğitimlerinde Oyun</t>
+        </is>
+      </c>
+      <c r="C429" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>9789756225080</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>Kadınlar Ancak Birlikte Kazanabilir Çalışan Kadınların Bilmesi Gereken En Önemli Kural</t>
+        </is>
+      </c>
+      <c r="C430" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>9789756225561</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>Kadın Kimliğinle Başarılı Ol</t>
+        </is>
+      </c>
+      <c r="C431" s="1">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>9786055655570</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>Yalın Hastane (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C432" s="1">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>9789944186568</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>Yalın Düşünce (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C433" s="1">
+        <v>31.48</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>9786257804844</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>Aile Şirketlerinde Kuşak Çatışmasını Önlemek İçin X,Y ve Z Kuşağını Anlamak</t>
+        </is>
+      </c>
+      <c r="C434" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>9789756225462</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>Cam Tavan Üstünde Dans</t>
+        </is>
+      </c>
+      <c r="C435" s="1">
+        <v>14.58</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>9789944186988</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Düşün</t>
+        </is>
+      </c>
+      <c r="C436" s="1">
+        <v>21.3</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>9786055655211</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Değişimler Çağında Yönetim (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C437" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>9789944186346</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>Bütün O Liderler Nereye Gitti? (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C438" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>9789757051763</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>Bulut Bilişim İçin Yönetim Stratejileri</t>
+        </is>
+      </c>
+      <c r="C439" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>9786055655044</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>Bu Çok Acil!</t>
+        </is>
+      </c>
+      <c r="C440" s="1">
+        <v>12.87</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>9786054538379</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>Brandwashed (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C441" s="1">
+        <v>31.94</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>9786054538973</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>Bolluk</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>33.33</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>9789944186735</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>Biz Daha Akıllıyız</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>12.73</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>9786054538638</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>Biri Beni Dinliyor</t>
+        </is>
+      </c>
+      <c r="C444" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>9786054538669</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>Bir Veledi Ehlileştirmenin 50 Yolu</t>
+        </is>
+      </c>
+      <c r="C445" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>9786052261736</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Bir Çalışanı İşten Çıkarmak</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>9786055655013</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Bir Çalışanı İşe Almak</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>9786054538867</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>Bilgisayar: Kilit Bilgiler</t>
+        </is>
+      </c>
+      <c r="C448" s="1">
+        <v>37.04</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>9789756225240</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>Bilgi Sihirbazı Kişisel Sermayenizi Nasıl Büyütebilirsiniz?</t>
+        </is>
+      </c>
+      <c r="C449" s="1">
+        <v>11.57</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>9786054538645</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>Bi Tur Versene</t>
+        </is>
+      </c>
+      <c r="C450" s="1">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>9789944186353</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>Beyninizi Yenileyin</t>
+        </is>
+      </c>
+      <c r="C451" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>9789944186070</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>Beyninizi Hızlandırın</t>
+        </is>
+      </c>
+      <c r="C452" s="1">
+        <v>15.28</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>9786055655938</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>Beyninizi Eğitin</t>
+        </is>
+      </c>
+      <c r="C453" s="1">
+        <v>30.56</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>9786054538072</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>Beyin Jimnastiği İçin 300 Eğlenceli Bulmaca (6 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C454" s="1">
+        <v>41.67</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>9786054538386</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Yakalının Seyir Defteri</t>
+        </is>
+      </c>
+      <c r="C455" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>9786054538317</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Yakalının Akıl Defteri</t>
+        </is>
+      </c>
+      <c r="C456" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>9786054538775</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Yakalı Girişimci</t>
+        </is>
+      </c>
+      <c r="C457" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>9789944186995</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>Berbat Bir İşin Üç Göstergesi</t>
+        </is>
+      </c>
+      <c r="C458" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>9786055655563</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>Ben Kalender Meşrebim</t>
+        </is>
+      </c>
+      <c r="C459" s="1">
+        <v>16.67</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>9789944186384</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>Ben A.Ş.</t>
+        </is>
+      </c>
+      <c r="C460" s="1">
+        <v>16.2</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>9789757051633</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>Bellek</t>
+        </is>
+      </c>
+      <c r="C461" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>9789756225363</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>Belleğinizi Nasıl Güçlendirebilirsiniz?</t>
+        </is>
+      </c>
+      <c r="C462" s="1">
+        <v>11.85</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>9789757051718</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>Bel Ağrısı</t>
+        </is>
+      </c>
+      <c r="C463" s="1">
+        <v>12.96</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>9786055655525</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>Bedava (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C464" s="1">
+        <v>24.54</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>9786055655112</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>Bütçe Hazırlamak</t>
+        </is>
+      </c>
+      <c r="C465" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>9789944186131</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>Bebeklere ve Çocuklara İlkyardım</t>
+        </is>
+      </c>
+      <c r="C466" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>9789756225158</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>Bebeklere ve Çocuklara İlkyardım</t>
+        </is>
+      </c>
+      <c r="C467" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>9789756225059</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>Bebekler Masaj İster</t>
+        </is>
+      </c>
+      <c r="C468" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>9789944186421</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>Bebek Takvimi Pembe (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C469" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>9789944186414</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>Bebek Takvimi Mavi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C470" s="1">
+        <v>22.22</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>9789756225004</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>Bebek Jimnastiği</t>
+        </is>
+      </c>
+      <c r="C471" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>9786054538737</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>Bebeğinizin Beyin Eğitimi</t>
+        </is>
+      </c>
+      <c r="C472" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>9786054538416</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>Bebeğiniz Sizinle Konuşuyor</t>
+        </is>
+      </c>
+      <c r="C473" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>9789756225257</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>Baş Ağrısı, Migren ve Nevralji</t>
+        </is>
+      </c>
+      <c r="C474" s="1">
+        <v>12.04</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>9786055655358</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>Bağlantılar</t>
+        </is>
+      </c>
+      <c r="C475" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>9789756225905</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Baba Faktörü (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>20.83</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>9789756225875</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Keyfini Çıkarın</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>22.69</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>9786055655532</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>Aranıyor</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>18.43</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9786055655440</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>Anne, Baba ve Eğitimciler İçin Zor Çocuk</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>24.07</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>9786054538461</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>Anne Babanın Sihirli Sandığı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C480" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>9789756225356</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>Anaokulu ve Kreş İçin Anne Baba Rehberi</t>
+        </is>
+      </c>
+      <c r="C481" s="1">
+        <v>9.17</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>9786055655587</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>Alışverişte Kadın Erkek</t>
+        </is>
+      </c>
+      <c r="C482" s="1">
+        <v>13.43</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>9786055655877</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>Alexander Tekniğiyle Bel ve Sırt Ağrısının Üstesinden Gelin</t>
+        </is>
+      </c>
+      <c r="C483" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>9786052261774</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>Akıldışının Mantığı</t>
+        </is>
+      </c>
+      <c r="C484" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>9786054538980</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>Ağ Toplumunu Anlamak (3 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C485" s="1">
+        <v>45.37</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>9786054538898</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>Biyografi ve Anı Yazarlığı</t>
+        </is>
+      </c>
+      <c r="C486" s="1">
+        <v>27.31</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>9786055655273</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>Adım Adım Proje Yönetimi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C487" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>9786054538003</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>Açık Liderlik</t>
+        </is>
+      </c>
+      <c r="C488" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>9786055655860</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>66 Soruda Sağlıkta İletişimin Gücü</t>
+        </is>
+      </c>
+      <c r="C489" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>9786054538881</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>111 Soruda Incoterms</t>
+        </is>
+      </c>
+      <c r="C490" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>9789756225721</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>10 Dakikada Zekanızı Bileyin Beyin İdmanı İçin 80 Bulmaca, Test ve Egzersiz</t>
+        </is>
+      </c>
+      <c r="C491" s="1">
+        <v>6.94</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>9786055655952</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>Bebeğinizin Mutlu Gelişimi</t>
+        </is>
+      </c>
+      <c r="C492" s="1">
+        <v>27.31</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>9789944186926</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Kuralları</t>
+        </is>
+      </c>
+      <c r="C493" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>9789756225592</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>Adım Adım Sudoku</t>
+        </is>
+      </c>
+      <c r="C494" s="1">
+        <v>4.63</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>9786053222934</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>Üç Ceket</t>
+        </is>
+      </c>
+      <c r="C495" s="1">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>9786257804608</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Yönetimi 2</t>
+        </is>
+      </c>
+      <c r="C496" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>9786055090425</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>Enformasyon</t>
+        </is>
+      </c>
+      <c r="C497" s="1">
+        <v>41.67</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>9786057665003</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>Yalın Dönüşüm Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C498" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>9786257804868</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>Gençlik Örgütleri ve Öğrenci Kulüpleri İçin İyi Yönetişim El Rehberi</t>
+        </is>
+      </c>
+      <c r="C499" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>9786257804097</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>Koronavirüs: Liderlik ve Toparlanma - Dijital Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C500" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>9786057665553</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Gezegen</t>
+        </is>
+      </c>
+      <c r="C501" s="1">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>9786257010405</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>Yapay Zeka</t>
+        </is>
+      </c>
+      <c r="C502" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>9786257010429</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>Siber Güvenlik</t>
+        </is>
+      </c>
+      <c r="C503" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>9786257010412</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>Blok Zinciri</t>
+        </is>
+      </c>
+      <c r="C504" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>3990000415920</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>Duygusal Zeka Serisi Set (10 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C505" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>9786257010726</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>Tamamen Duygusal - Para Harcamanın Akıllıca Yolları</t>
+        </is>
+      </c>
+      <c r="C506" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>9786052202197</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>Liderliği Öğrenmek</t>
+        </is>
+      </c>
+      <c r="C507" s="1">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>9786052202203</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>Yönetirken Risksiz Misiniz?</t>
+        </is>
+      </c>
+      <c r="C508" s="1">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>9786052202098</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>360 Sosyal Liderlik</t>
+        </is>
+      </c>
+      <c r="C509" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>9786052202258</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>Yalın Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C510" s="1">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>9786057842596</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>Arabulucu ve Uzlaştırmacı Elkitabı</t>
+        </is>
+      </c>
+      <c r="C511" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>9786052202807</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>Dördüncü Sanayi Devrimini Şekillendirmek</t>
+        </is>
+      </c>
+      <c r="C512" s="1">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>9786254345531</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>Liderlik Tarzları Değişim Yönetimi ve Finansal Performans</t>
+        </is>
+      </c>
+      <c r="C513" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>9786254345524</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>21'inci Yüzyıl Şirketi</t>
+        </is>
+      </c>
+      <c r="C514" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>9786254345487</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>Startup’ların Başarı Kodları</t>
+        </is>
+      </c>
+      <c r="C515" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>9786254345449</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>Gün Gün Liderlik</t>
+        </is>
+      </c>
+      <c r="C516" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>9786254345432</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Bir Düşünme Biçimi</t>
+        </is>
+      </c>
+      <c r="C517" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>9786254345401</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>Satış Yönetimi Elkitabı</t>
+        </is>
+      </c>
+      <c r="C518" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>9789944186650</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>Ekiplerin Beş Temel Aksaklığı</t>
+        </is>
+      </c>
+      <c r="C519" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>9786257804103</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>Çeviklik - Dijital Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C520" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>9786052181324</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>Şirketlerin Sürdürülebilir Başarısı İçin İnsan Kaynakları Anayasası</t>
+        </is>
+      </c>
+      <c r="C521" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>9786254345272</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>Beceri Kazanma ve Geliştirme</t>
+        </is>
+      </c>
+      <c r="C522" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
+          <t>9786052189252</t>
+        </is>
+      </c>
+      <c r="B523" s="1" t="inlineStr">
+        <is>
+          <t>52 Haftada Mutluluk Huzurlu Bir İş Hayatı İçin Pratik Bir Rehber</t>
+        </is>
+      </c>
+      <c r="C523" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="524" spans="1:3">
+      <c r="A524" s="1" t="inlineStr">
+        <is>
+          <t>9786052189993</t>
+        </is>
+      </c>
+      <c r="B524" s="1" t="inlineStr">
+        <is>
+          <t>Mavi Gezegen</t>
+        </is>
+      </c>
+      <c r="C524" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="525" spans="1:3">
+      <c r="A525" s="1" t="inlineStr">
+        <is>
+          <t>9786052189986</t>
+        </is>
+      </c>
+      <c r="B525" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Gezegen</t>
+        </is>
+      </c>
+      <c r="C525" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="526" spans="1:3">
+      <c r="A526" s="1" t="inlineStr">
+        <is>
+          <t>9786052202005</t>
+        </is>
+      </c>
+      <c r="B526" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Gezegen</t>
+        </is>
+      </c>
+      <c r="C526" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="527" spans="1:3">
+      <c r="A527" s="1" t="inlineStr">
+        <is>
+          <t>9786254345210</t>
+        </is>
+      </c>
+      <c r="B527" s="1" t="inlineStr">
+        <is>
+          <t>Yapay Zekâ Çağında Dijitalleşme ve CRM</t>
+        </is>
+      </c>
+      <c r="C527" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="528" spans="1:3">
+      <c r="A528" s="1" t="inlineStr">
+        <is>
+          <t>9786254345128</t>
+        </is>
+      </c>
+      <c r="B528" s="1" t="inlineStr">
+        <is>
+          <t>Psikolojik Güvenlik</t>
+        </is>
+      </c>
+      <c r="C528" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="529" spans="1:3">
+      <c r="A529" s="1" t="inlineStr">
+        <is>
+          <t>9786052181232</t>
+        </is>
+      </c>
+      <c r="B529" s="1" t="inlineStr">
+        <is>
+          <t>Kariyerinizi Siz Yönetin</t>
+        </is>
+      </c>
+      <c r="C529" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="530" spans="1:3">
+      <c r="A530" s="1" t="inlineStr">
+        <is>
+          <t>9786057859280</t>
+        </is>
+      </c>
+      <c r="B530" s="1" t="inlineStr">
+        <is>
+          <t>Çalışan Babalara Tavsiyeler</t>
+        </is>
+      </c>
+      <c r="C530" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="531" spans="1:3">
+      <c r="A531" s="1" t="inlineStr">
+        <is>
+          <t>9786254345203</t>
+        </is>
+      </c>
+      <c r="B531" s="1" t="inlineStr">
+        <is>
+          <t>İş Dünyasında Kadın Lider Olmak</t>
+        </is>
+      </c>
+      <c r="C531" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="532" spans="1:3">
+      <c r="A532" s="1" t="inlineStr">
+        <is>
+          <t>9786052181430</t>
+        </is>
+      </c>
+      <c r="B532" s="1" t="inlineStr">
+        <is>
+          <t>Eylemliliğin Evrimi Kertenkelelerden İnsanlara Davranışsal Organizasyon</t>
+        </is>
+      </c>
+      <c r="C532" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="533" spans="1:3">
+      <c r="A533" s="1" t="inlineStr">
+        <is>
+          <t>9786055655686</t>
+        </is>
+      </c>
+      <c r="B533" s="1" t="inlineStr">
+        <is>
+          <t>Sanal Ekiplere Liderlik Etmek</t>
+        </is>
+      </c>
+      <c r="C533" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="534" spans="1:3">
+      <c r="A534" s="1" t="inlineStr">
+        <is>
+          <t>9786052181225</t>
+        </is>
+      </c>
+      <c r="B534" s="1" t="inlineStr">
+        <is>
+          <t>Aile Şirketleri İçin Aile Anayasası</t>
+        </is>
+      </c>
+      <c r="C534" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="535" spans="1:3">
+      <c r="A535" s="1" t="inlineStr">
+        <is>
+          <t>9786254345180</t>
+        </is>
+      </c>
+      <c r="B535" s="1" t="inlineStr">
+        <is>
+          <t>Kör Nokta</t>
+        </is>
+      </c>
+      <c r="C535" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="536" spans="1:3">
+      <c r="A536" s="1" t="inlineStr">
+        <is>
+          <t>9786254345197</t>
+        </is>
+      </c>
+      <c r="B536" s="1" t="inlineStr">
+        <is>
+          <t>İncili Gastronomi Rehberi</t>
+        </is>
+      </c>
+      <c r="C536" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="537" spans="1:3">
+      <c r="A537" s="1" t="inlineStr">
+        <is>
+          <t>9786254345173</t>
+        </is>
+      </c>
+      <c r="B537" s="1" t="inlineStr">
+        <is>
+          <t>Altın Liderlerden Başarının Sırları</t>
+        </is>
+      </c>
+      <c r="C537" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="538" spans="1:3">
+      <c r="A538" s="1" t="inlineStr">
+        <is>
+          <t>9786254345081</t>
+        </is>
+      </c>
+      <c r="B538" s="1" t="inlineStr">
+        <is>
+          <t>Sınavlara Hazırlanan Öğrenciler ve Veliler için Sınavda Başarı</t>
+        </is>
+      </c>
+      <c r="C538" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="539" spans="1:3">
+      <c r="A539" s="1" t="inlineStr">
+        <is>
+          <t>9786254345036</t>
+        </is>
+      </c>
+      <c r="B539" s="1" t="inlineStr">
+        <is>
+          <t>Organizasyonları Yeniden Keşfetmek</t>
+        </is>
+      </c>
+      <c r="C539" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="540" spans="1:3">
+      <c r="A540" s="1" t="inlineStr">
+        <is>
+          <t>9786254345050</t>
+        </is>
+      </c>
+      <c r="B540" s="1" t="inlineStr">
+        <is>
+          <t>Akıllı Otomasyon</t>
+        </is>
+      </c>
+      <c r="C540" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="541" spans="1:3">
+      <c r="A541" s="1" t="inlineStr">
+        <is>
+          <t>9786254345005</t>
+        </is>
+      </c>
+      <c r="B541" s="1" t="inlineStr">
+        <is>
+          <t>Kurumsal Kaşif</t>
+        </is>
+      </c>
+      <c r="C541" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="542" spans="1:3">
+      <c r="A542" s="1" t="inlineStr">
+        <is>
+          <t>9786254344992</t>
+        </is>
+      </c>
+      <c r="B542" s="1" t="inlineStr">
+        <is>
+          <t>Butikten Zirveye 20 Yıl - Gelecek 10 Yıl (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C542" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="543" spans="1:3">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>9786254344312</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>Perakendeyi Yeniden Tanımlamak</t>
+        </is>
+      </c>
+      <c r="C543" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="544" spans="1:3">
+      <c r="A544" s="1" t="inlineStr">
+        <is>
+          <t>9786254344299</t>
+        </is>
+      </c>
+      <c r="B544" s="1" t="inlineStr">
+        <is>
+          <t>Liderlik Cesareti Kendini Dönüştür, Toplumu Dönüştür</t>
+        </is>
+      </c>
+      <c r="C544" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="545" spans="1:3">
+      <c r="A545" s="1" t="inlineStr">
+        <is>
+          <t>9786254344190</t>
+        </is>
+      </c>
+      <c r="B545" s="1" t="inlineStr">
+        <is>
+          <t>İşyerinde Eşit Fırsatlar: Kariyer Stratejileri</t>
+        </is>
+      </c>
+      <c r="C545" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="546" spans="1:3">
+      <c r="A546" s="1" t="inlineStr">
+        <is>
+          <t>9786254344183</t>
+        </is>
+      </c>
+      <c r="B546" s="1" t="inlineStr">
+        <is>
+          <t>Şakralar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C546" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="547" spans="1:3">
+      <c r="A547" s="1" t="inlineStr">
+        <is>
+          <t>9786254344152</t>
+        </is>
+      </c>
+      <c r="B547" s="1" t="inlineStr">
+        <is>
+          <t>Dijital Dönüşüm Yol Haritası</t>
+        </is>
+      </c>
+      <c r="C547" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="548" spans="1:3">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>9786254344107</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Bestseller Akıldışı Ama Öngörülebilir’in Yazarından - Yanlış İnanışlar</t>
+        </is>
+      </c>
+      <c r="C548" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="549" spans="1:3">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>9786254343858</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>Gelecek Vadeden Girişimler</t>
+        </is>
+      </c>
+      <c r="C549" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="550" spans="1:3">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>9786254343742</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>20 Dakikada Sunum</t>
+        </is>
+      </c>
+      <c r="C550" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="551" spans="1:3">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>9786254343759</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>20 Dakikada İş Planı Hazırlamak</t>
+        </is>
+      </c>
+      <c r="C551" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="552" spans="1:3">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>9786254340710</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>Ekiplerin Beş Temel Aksaklığı</t>
+        </is>
+      </c>
+      <c r="C552" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="553" spans="1:3">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>9786254343674</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
+          <t>20 Dakikada İnovatif Ekipler</t>
+        </is>
+      </c>
+      <c r="C553" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="554" spans="1:3">
+      <c r="A554" s="1" t="inlineStr">
+        <is>
+          <t>9786254343667</t>
+        </is>
+      </c>
+      <c r="B554" s="1" t="inlineStr">
+        <is>
+          <t>20 Dakikada Toplantı Yönetimi</t>
+        </is>
+      </c>
+      <c r="C554" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="555" spans="1:3">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>9786254343636</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>Şirket Yönetiminde Başarı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C555" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="556" spans="1:3">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>9786254343629</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>20 Dakikada Proje Yönetimi</t>
+        </is>
+      </c>
+      <c r="C556" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="557" spans="1:3">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>9786254343544</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
+          <t>6 Deha Modeli</t>
+        </is>
+      </c>
+      <c r="C557" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="558" spans="1:3">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>9786254343513</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>Verimlilik Savaşları 2</t>
+        </is>
+      </c>
+      <c r="C558" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="559" spans="1:3">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>9786254343506</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
+          <t>Geleceğe Hazır Perakende</t>
+        </is>
+      </c>
+      <c r="C559" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="560" spans="1:3">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>9786254343469</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>Yapay Zeka 2041</t>
+        </is>
+      </c>
+      <c r="C560" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="561" spans="1:3">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>9786254342899</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>Bilime Neden Güvenmeliyiz?</t>
+        </is>
+      </c>
+      <c r="C561" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="562" spans="1:3">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>9786254343414</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>20 Dakikada Sanal İşbirliği</t>
+        </is>
+      </c>
+      <c r="C562" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="563" spans="1:3">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>9786254343360</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>İşleri Yetiştirmek</t>
+        </is>
+      </c>
+      <c r="C563" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="564" spans="1:3">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>9786254343131</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>20 Dakikada Zaman Yönetimi</t>
+        </is>
+      </c>
+      <c r="C564" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="565" spans="1:3">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>9786254342998</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>Çalışma Yaşamını Yeniden Tasarlamak</t>
+        </is>
+      </c>
+      <c r="C565" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="566" spans="1:3">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>9786254342912</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>Proje Yönetimi Elkitabı - Harvard Business Review</t>
+        </is>
+      </c>
+      <c r="C566" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="567" spans="1:3">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>9786254342790</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>Yüksek Performans</t>
+        </is>
+      </c>
+      <c r="C567" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="568" spans="1:3">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>9786254342608</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Boyu Öğrenme</t>
+        </is>
+      </c>
+      <c r="C568" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="569" spans="1:3">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>9786254340918</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
+          <t>Scaling Up - Rockefeller Alışkanlıklarında Ustalaşmak 2.0</t>
+        </is>
+      </c>
+      <c r="C569" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="570" spans="1:3">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>9786254341212</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>Topluluk Karşısında Konuşma ve Sunum</t>
+        </is>
+      </c>
+      <c r="C570" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="571" spans="1:3">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>9786254340901</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>Kariyer Planı</t>
+        </is>
+      </c>
+      <c r="C571" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="572" spans="1:3">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>9786254340727</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>Dijital Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C572" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="573" spans="1:3">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>9786254340758</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>Gerçek Kar</t>
+        </is>
+      </c>
+      <c r="C573" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="574" spans="1:3">
+      <c r="A574" s="1" t="inlineStr">
+        <is>
+          <t>9786254340529</t>
+        </is>
+      </c>
+      <c r="B574" s="1" t="inlineStr">
+        <is>
+          <t>Yönetim Becerileri</t>
+        </is>
+      </c>
+      <c r="C574" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="575" spans="1:3">
+      <c r="A575" s="1" t="inlineStr">
+        <is>
+          <t>9786254340086</t>
+        </is>
+      </c>
+      <c r="B575" s="1" t="inlineStr">
+        <is>
+          <t>Yapay Zeka Devrimi</t>
+        </is>
+      </c>
+      <c r="C575" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="576" spans="1:3">
+      <c r="A576" s="1" t="inlineStr">
+        <is>
+          <t>9786254340024</t>
+        </is>
+      </c>
+      <c r="B576" s="1" t="inlineStr">
+        <is>
+          <t>Banka Şube Müdürünün El Kitabı</t>
+        </is>
+      </c>
+      <c r="C576" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="577" spans="1:3">
+      <c r="A577" s="1" t="inlineStr">
+        <is>
+          <t>9786254340031</t>
+        </is>
+      </c>
+      <c r="B577" s="1" t="inlineStr">
+        <is>
+          <t>İletişim 2</t>
+        </is>
+      </c>
+      <c r="C577" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="578" spans="1:3">
+      <c r="A578" s="1" t="inlineStr">
+        <is>
+          <t>9786257804912</t>
+        </is>
+      </c>
+      <c r="B578" s="1" t="inlineStr">
+        <is>
+          <t>Kurumsal Dayanıklılık</t>
+        </is>
+      </c>
+      <c r="C578" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="579" spans="1:3">
+      <c r="A579" s="1" t="inlineStr">
+        <is>
+          <t>9786257804790</t>
+        </is>
+      </c>
+      <c r="B579" s="1" t="inlineStr">
+        <is>
+          <t>Strateji 2</t>
+        </is>
+      </c>
+      <c r="C579" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="580" spans="1:3">
+      <c r="A580" s="1" t="inlineStr">
+        <is>
+          <t>9786257804783</t>
+        </is>
+      </c>
+      <c r="B580" s="1" t="inlineStr">
+        <is>
+          <t>İlk 90 Gün’ün Ardından Sıradaki Hamle</t>
+        </is>
+      </c>
+      <c r="C580" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="581" spans="1:3">
+      <c r="A581" s="1" t="inlineStr">
+        <is>
+          <t>9786257804769</t>
+        </is>
+      </c>
+      <c r="B581" s="1" t="inlineStr">
+        <is>
+          <t>Liderlik 2</t>
+        </is>
+      </c>
+      <c r="C581" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="582" spans="1:3">
+      <c r="A582" s="1" t="inlineStr">
+        <is>
+          <t>9786257804547</t>
+        </is>
+      </c>
+      <c r="B582" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Kaynakları</t>
+        </is>
+      </c>
+      <c r="C582" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="583" spans="1:3">
+      <c r="A583" s="1" t="inlineStr">
+        <is>
+          <t>9786257804554</t>
+        </is>
+      </c>
+      <c r="B583" s="1" t="inlineStr">
+        <is>
+          <t>Kurum Kültürü</t>
+        </is>
+      </c>
+      <c r="C583" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="584" spans="1:3">
+      <c r="A584" s="1" t="inlineStr">
+        <is>
+          <t>9786257804417</t>
+        </is>
+      </c>
+      <c r="B584" s="1" t="inlineStr">
+        <is>
+          <t>Müzakere</t>
+        </is>
+      </c>
+      <c r="C584" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="585" spans="1:3">
+      <c r="A585" s="1" t="inlineStr">
+        <is>
+          <t>9786257804400</t>
+        </is>
+      </c>
+      <c r="B585" s="1" t="inlineStr">
+        <is>
+          <t>Güçlü Liderlik</t>
+        </is>
+      </c>
+      <c r="C585" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="586" spans="1:3">
+      <c r="A586" s="1" t="inlineStr">
+        <is>
+          <t>9786257010719</t>
+        </is>
+      </c>
+      <c r="B586" s="1" t="inlineStr">
+        <is>
+          <t>Yapay Zeka</t>
+        </is>
+      </c>
+      <c r="C586" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="587" spans="1:3">
+      <c r="A587" s="1" t="inlineStr">
+        <is>
+          <t>9786257010467</t>
+        </is>
+      </c>
+      <c r="B587" s="1" t="inlineStr">
+        <is>
+          <t>Satışta Duygusal Zeka</t>
+        </is>
+      </c>
+      <c r="C587" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="588" spans="1:3">
+      <c r="A588" s="1" t="inlineStr">
+        <is>
+          <t>9786257010474</t>
+        </is>
+      </c>
+      <c r="B588" s="1" t="inlineStr">
+        <is>
+          <t>Girişimcilik</t>
+        </is>
+      </c>
+      <c r="C588" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="589" spans="1:3">
+      <c r="A589" s="1" t="inlineStr">
+        <is>
+          <t>9786057665942</t>
+        </is>
+      </c>
+      <c r="B589" s="1" t="inlineStr">
+        <is>
+          <t>Duygusal Zeka ve Liderlik</t>
+        </is>
+      </c>
+      <c r="C589" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="590" spans="1:3">
+      <c r="A590" s="1" t="inlineStr">
+        <is>
+          <t>9786057665898</t>
+        </is>
+      </c>
+      <c r="B590" s="1" t="inlineStr">
+        <is>
+          <t>Yönetim ve Psikoloji</t>
+        </is>
+      </c>
+      <c r="C590" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="591" spans="1:3">
+      <c r="A591" s="1" t="inlineStr">
+        <is>
+          <t>9786057665614</t>
+        </is>
+      </c>
+      <c r="B591" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Yönetici</t>
+        </is>
+      </c>
+      <c r="C591" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="592" spans="1:3">
+      <c r="A592" s="1" t="inlineStr">
+        <is>
+          <t>9786057665621</t>
+        </is>
+      </c>
+      <c r="B592" s="1" t="inlineStr">
+        <is>
+          <t>Liderin Elkitabı</t>
+        </is>
+      </c>
+      <c r="C592" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="593" spans="1:3">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>9786052202913</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
+          <t>Odaklanma</t>
+        </is>
+      </c>
+      <c r="C593" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="594" spans="1:3">
+      <c r="A594" s="1" t="inlineStr">
+        <is>
+          <t>9786052202920</t>
+        </is>
+      </c>
+      <c r="B594" s="1" t="inlineStr">
+        <is>
+          <t>Öz Farkındalık</t>
+        </is>
+      </c>
+      <c r="C594" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="595" spans="1:3">
+      <c r="A595" s="1" t="inlineStr">
+        <is>
+          <t>9786057842619</t>
+        </is>
+      </c>
+      <c r="B595" s="1" t="inlineStr">
+        <is>
+          <t>Amaç Anlam ve Tutku</t>
+        </is>
+      </c>
+      <c r="C595" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="596" spans="1:3">
+      <c r="A596" s="1" t="inlineStr">
+        <is>
+          <t>9786057842602</t>
+        </is>
+      </c>
+      <c r="B596" s="1" t="inlineStr">
+        <is>
+          <t>Çatışma ve İletişim</t>
+        </is>
+      </c>
+      <c r="C596" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="597" spans="1:3">
+      <c r="A597" s="1" t="inlineStr">
+        <is>
+          <t>9786052202906</t>
+        </is>
+      </c>
+      <c r="B597" s="1" t="inlineStr">
+        <is>
+          <t>Bilge</t>
+        </is>
+      </c>
+      <c r="C597" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="598" spans="1:3">
+      <c r="A598" s="1" t="inlineStr">
+        <is>
+          <t>9786052202791</t>
+        </is>
+      </c>
+      <c r="B598" s="1" t="inlineStr">
+        <is>
+          <t>Girişimcinin Elkitabı</t>
+        </is>
+      </c>
+      <c r="C598" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="599" spans="1:3">
+      <c r="A599" s="1" t="inlineStr">
+        <is>
+          <t>9786052261712</t>
+        </is>
+      </c>
+      <c r="B599" s="1" t="inlineStr">
+        <is>
+          <t>Özgün Liderlik</t>
+        </is>
+      </c>
+      <c r="C599" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="600" spans="1:3">
+      <c r="A600" s="1" t="inlineStr">
+        <is>
+          <t>9786052261804</t>
+        </is>
+      </c>
+      <c r="B600" s="1" t="inlineStr">
+        <is>
+          <t>Etkileme ve İkna</t>
+        </is>
+      </c>
+      <c r="C600" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="601" spans="1:3">
+      <c r="A601" s="1" t="inlineStr">
+        <is>
+          <t>9786052202746</t>
+        </is>
+      </c>
+      <c r="B601" s="1" t="inlineStr">
+        <is>
+          <t>Mutluluk - Duygusal Zeka</t>
+        </is>
+      </c>
+      <c r="C601" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="602" spans="1:3">
+      <c r="A602" s="1" t="inlineStr">
+        <is>
+          <t>9786052261385</t>
+        </is>
+      </c>
+      <c r="B602" s="1" t="inlineStr">
+        <is>
+          <t>Empati - Duygusal Zeka</t>
+        </is>
+      </c>
+      <c r="C602" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="603" spans="1:3">
+      <c r="A603" s="1" t="inlineStr">
+        <is>
+          <t>9786052202272</t>
+        </is>
+      </c>
+      <c r="B603" s="1" t="inlineStr">
+        <is>
+          <t>Resilience - Duygusal Zeka</t>
+        </is>
+      </c>
+      <c r="C603" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="604" spans="1:3">
+      <c r="A604" s="1" t="inlineStr">
+        <is>
+          <t>9786052202265</t>
+        </is>
+      </c>
+      <c r="B604" s="1" t="inlineStr">
+        <is>
+          <t>Duygusal Zeka - Mindfulness</t>
+        </is>
+      </c>
+      <c r="C604" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="605" spans="1:3">
+      <c r="A605" s="1" t="inlineStr">
+        <is>
+          <t>9786052202227</t>
+        </is>
+      </c>
+      <c r="B605" s="1" t="inlineStr">
+        <is>
+          <t>İş Dünyasında Linkedln ile Networking</t>
+        </is>
+      </c>
+      <c r="C605" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="606" spans="1:3">
+      <c r="A606" s="1" t="inlineStr">
+        <is>
+          <t>9786052202180</t>
+        </is>
+      </c>
+      <c r="B606" s="1" t="inlineStr">
+        <is>
+          <t>Verimlilik Savaşları</t>
+        </is>
+      </c>
+      <c r="C606" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="607" spans="1:3">
+      <c r="A607" s="1" t="inlineStr">
+        <is>
+          <t>9786052202128</t>
+        </is>
+      </c>
+      <c r="B607" s="1" t="inlineStr">
+        <is>
+          <t>Yapmamak</t>
+        </is>
+      </c>
+      <c r="C607" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="608" spans="1:3">
+      <c r="A608" s="1" t="inlineStr">
+        <is>
+          <t>9786052261378</t>
+        </is>
+      </c>
+      <c r="B608" s="1" t="inlineStr">
+        <is>
+          <t>Satış</t>
+        </is>
+      </c>
+      <c r="C608" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="609" spans="1:3">
+      <c r="A609" s="1" t="inlineStr">
+        <is>
+          <t>9786052261231</t>
+        </is>
+      </c>
+      <c r="B609" s="1" t="inlineStr">
+        <is>
+          <t>Yöneticinin El Kitabı</t>
+        </is>
+      </c>
+      <c r="C609" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="610" spans="1:3">
+      <c r="A610" s="1" t="inlineStr">
+        <is>
+          <t>9786052261033</t>
+        </is>
+      </c>
+      <c r="B610" s="1" t="inlineStr">
+        <is>
+          <t>Pazarlama 4.0</t>
+        </is>
+      </c>
+      <c r="C610" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="611" spans="1:3">
+      <c r="A611" s="1" t="inlineStr">
+        <is>
+          <t>9786257010443</t>
+        </is>
+      </c>
+      <c r="B611" s="1" t="inlineStr">
+        <is>
+          <t>Duygusal Zeka</t>
+        </is>
+      </c>
+      <c r="C611" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="612" spans="1:3">
+      <c r="A612" s="1" t="inlineStr">
+        <is>
+          <t>9786052181478</t>
+        </is>
+      </c>
+      <c r="B612" s="1" t="inlineStr">
+        <is>
+          <t>Dördüncü Sanayi Devrimi</t>
+        </is>
+      </c>
+      <c r="C612" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="613" spans="1:3">
+      <c r="A613" s="1" t="inlineStr">
+        <is>
+          <t>9786052261880</t>
+        </is>
+      </c>
+      <c r="B613" s="1" t="inlineStr">
+        <is>
+          <t>Stratejik Pazarlama</t>
+        </is>
+      </c>
+      <c r="C613" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="614" spans="1:3">
+      <c r="A614" s="1" t="inlineStr">
+        <is>
+          <t>9786052261750</t>
+        </is>
+      </c>
+      <c r="B614" s="1" t="inlineStr">
+        <is>
+          <t>Ekipler</t>
+        </is>
+      </c>
+      <c r="C614" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="615" spans="1:3">
+      <c r="A615" s="1" t="inlineStr">
+        <is>
+          <t>9786257010375</t>
+        </is>
+      </c>
+      <c r="B615" s="1" t="inlineStr">
+        <is>
+          <t>İnovasyon - HBR'S 10 Must Reads</t>
+        </is>
+      </c>
+      <c r="C615" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="616" spans="1:3">
+      <c r="A616" s="1" t="inlineStr">
+        <is>
+          <t>9786052261859</t>
+        </is>
+      </c>
+      <c r="B616" s="1" t="inlineStr">
+        <is>
+          <t>Yaratıcı Özgüven</t>
+        </is>
+      </c>
+      <c r="C616" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="617" spans="1:3">
+      <c r="A617" s="1" t="inlineStr">
+        <is>
+          <t>9786052261866</t>
+        </is>
+      </c>
+      <c r="B617" s="1" t="inlineStr">
+        <is>
+          <t>Buyology (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C617" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="618" spans="1:3">
+      <c r="A618" s="1" t="inlineStr">
+        <is>
+          <t>9786052202821</t>
+        </is>
+      </c>
+      <c r="B618" s="1" t="inlineStr">
+        <is>
+          <t>İletişim</t>
+        </is>
+      </c>
+      <c r="C618" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="619" spans="1:3">
+      <c r="A619" s="1" t="inlineStr">
+        <is>
+          <t>9786052202135</t>
+        </is>
+      </c>
+      <c r="B619" s="1" t="inlineStr">
+        <is>
+          <t>Cesaret Yalnızdır</t>
+        </is>
+      </c>
+      <c r="C619" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="620" spans="1:3">
+      <c r="A620" s="1" t="inlineStr">
+        <is>
+          <t>9786052202760</t>
+        </is>
+      </c>
+      <c r="B620" s="1" t="inlineStr">
+        <is>
+          <t>Görünmeyeni Satmak</t>
+        </is>
+      </c>
+      <c r="C620" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="621" spans="1:3">
+      <c r="A621" s="1" t="inlineStr">
+        <is>
+          <t>9786257010382</t>
+        </is>
+      </c>
+      <c r="B621" s="1" t="inlineStr">
+        <is>
+          <t>Toyota Tarzı Yalın Liderlik</t>
+        </is>
+      </c>
+      <c r="C621" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="622" spans="1:3">
+      <c r="A622" s="1" t="inlineStr">
+        <is>
+          <t>9786052202159</t>
+        </is>
+      </c>
+      <c r="B622" s="1" t="inlineStr">
+        <is>
+          <t>İlk 90 Gün</t>
+        </is>
+      </c>
+      <c r="C622" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="623" spans="1:3">
+      <c r="A623" s="1" t="inlineStr">
+        <is>
+          <t>9786052202104</t>
+        </is>
+      </c>
+      <c r="B623" s="1" t="inlineStr">
+        <is>
+          <t>Algıda, İknada, İletişimde Beyin Oyunları</t>
+        </is>
+      </c>
+      <c r="C623" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="624" spans="1:3">
+      <c r="A624" s="1" t="inlineStr">
+        <is>
+          <t>9786257010436</t>
+        </is>
+      </c>
+      <c r="B624" s="1" t="inlineStr">
+        <is>
+          <t>Doğru Karar Almak</t>
+        </is>
+      </c>
+      <c r="C624" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="625" spans="1:3">
+      <c r="A625" s="1" t="inlineStr">
+        <is>
+          <t>9786052189955</t>
+        </is>
+      </c>
+      <c r="B625" s="1" t="inlineStr">
+        <is>
+          <t>Değişim</t>
+        </is>
+      </c>
+      <c r="C625" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="626" spans="1:3">
+      <c r="A626" s="1" t="inlineStr">
+        <is>
+          <t>9786052261781</t>
+        </is>
+      </c>
+      <c r="B626" s="1" t="inlineStr">
+        <is>
+          <t>Networking</t>
+        </is>
+      </c>
+      <c r="C626" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="627" spans="1:3">
+      <c r="A627" s="1" t="inlineStr">
+        <is>
+          <t>9786052261903</t>
+        </is>
+      </c>
+      <c r="B627" s="1" t="inlineStr">
+        <is>
+          <t>Liderlik</t>
+        </is>
+      </c>
+      <c r="C627" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="628" spans="1:3">
+      <c r="A628" s="1" t="inlineStr">
+        <is>
+          <t>9786052202296</t>
+        </is>
+      </c>
+      <c r="B628" s="1" t="inlineStr">
+        <is>
+          <t>Kendinizi Yönetmek</t>
+        </is>
+      </c>
+      <c r="C628" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="629" spans="1:3">
+      <c r="A629" s="1" t="inlineStr">
+        <is>
+          <t>9786052202814</t>
+        </is>
+      </c>
+      <c r="B629" s="1" t="inlineStr">
+        <is>
+          <t>İş Modeli Üretimi</t>
+        </is>
+      </c>
+      <c r="C629" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="630" spans="1:3">
+      <c r="A630" s="1" t="inlineStr">
+        <is>
+          <t>9786052261897</t>
+        </is>
+      </c>
+      <c r="B630" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Yönetimi</t>
+        </is>
+      </c>
+      <c r="C630" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="631" spans="1:3">
+      <c r="A631" s="1" t="inlineStr">
+        <is>
+          <t>9786052261002</t>
+        </is>
+      </c>
+      <c r="B631" s="1" t="inlineStr">
+        <is>
+          <t>Hız</t>
+        </is>
+      </c>
+      <c r="C631" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="632" spans="1:3">
+      <c r="A632" s="1" t="inlineStr">
+        <is>
+          <t>9789944186896</t>
+        </is>
+      </c>
+      <c r="B632" s="1" t="inlineStr">
+        <is>
+          <t>Görev Devretmek</t>
+        </is>
+      </c>
+      <c r="C632" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="633" spans="1:3">
+      <c r="A633" s="1" t="inlineStr">
+        <is>
+          <t>9786054538430</t>
+        </is>
+      </c>
+      <c r="B633" s="1" t="inlineStr">
+        <is>
+          <t>Yeniden Düşünürken</t>
+        </is>
+      </c>
+      <c r="C633" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="634" spans="1:3">
+      <c r="A634" s="1" t="inlineStr">
+        <is>
+          <t>9786257010948</t>
+        </is>
+      </c>
+      <c r="B634" s="1" t="inlineStr">
+        <is>
+          <t>Toyota Tarzı</t>
+        </is>
+      </c>
+      <c r="C634" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="635" spans="1:3">
+      <c r="A635" s="1" t="inlineStr">
+        <is>
+          <t>9786052202708</t>
+        </is>
+      </c>
+      <c r="B635" s="1" t="inlineStr">
+        <is>
+          <t>Strateji</t>
+        </is>
+      </c>
+      <c r="C635" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="636" spans="1:3">
+      <c r="A636" s="1" t="inlineStr">
+        <is>
+          <t>9786052261057</t>
+        </is>
+      </c>
+      <c r="B636" s="1" t="inlineStr">
+        <is>
+          <t>Amaç</t>
+        </is>
+      </c>
+      <c r="C636" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="637" spans="1:3">
+      <c r="A637" s="1" t="inlineStr">
+        <is>
           <t>9786052261507</t>
         </is>
       </c>
-      <c r="B125" s="1" t="inlineStr">
+      <c r="B637" s="1" t="inlineStr">
         <is>
           <t>Akıldışı Ama Öngörülebilir</t>
         </is>
       </c>
-      <c r="C125" s="1">
-        <v>500</v>
+      <c r="C637" s="1">
+        <v>600</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>