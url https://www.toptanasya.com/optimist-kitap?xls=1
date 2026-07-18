--- v3 (2026-04-03)
+++ v4 (2026-07-18)
@@ -85,9580 +85,9595 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786254345548</t>
+          <t>9786254345616</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Büyüme Sınırları (Ciltli)</t>
+          <t>Ayın Karanlık Yüzü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>800</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786052181119</t>
+          <t>9786254345548</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Çalışan Annelere Tavsiyeler</t>
+          <t>Büyüme Sınırları (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>400</v>
+        <v>800</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786254343773</t>
+          <t>9786052181119</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yaçın İpbüken’in Yaşamından</t>
+          <t>Çalışan Annelere Tavsiyeler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786254343612</t>
+          <t>9786254343773</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İncili Gastronomi Rehberi 2023 (Ciltli)</t>
+          <t>Yaçın İpbüken’in Yaşamından</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786254343490</t>
+          <t>9786254343612</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Problemleri Kabullen, Başarıya Ulaş</t>
+          <t>İncili Gastronomi Rehberi 2023 (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786052202302</t>
+          <t>9786254343490</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Liderlik</t>
+          <t>Problemleri Kabullen, Başarıya Ulaş</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786254340703</t>
+          <t>9786052202302</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Akıl Sermayeye Fark Atar</t>
+          <t>Liderlik</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>325</v>
+        <v>50</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786254340499</t>
+          <t>9786254340703</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sınırları Aşmak (Ciltli)</t>
+          <t>Akıl Sermayeye Fark Atar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>50</v>
+        <v>325</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786254340505</t>
+          <t>9786254340499</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sınırları Aşmak (Prestij) (Ciltli)</t>
+          <t>Sınırları Aşmak (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786052202487</t>
+          <t>9786254340505</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tıbbın Geleceğine Yolculuk</t>
+          <t>Sınırları Aşmak (Prestij) (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>33</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052202470</t>
+          <t>9786052202487</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Makine Platform Kitle</t>
+          <t>Tıbbın Geleceğine Yolculuk</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>40</v>
+        <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057665645</t>
+          <t>9786052202470</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İyi Akort Edilmiş Şehir</t>
+          <t>Makine Platform Kitle</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>45</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057665607</t>
+          <t>9786057665645</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Gezegen</t>
+          <t>İyi Akort Edilmiş Şehir</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>9</v>
+        <v>45</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057665584</t>
+          <t>9786057665607</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Mavi Gezegen</t>
+          <t>Yeşil Gezegen</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786052261545</t>
+          <t>9786057665584</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Yalın Hastane</t>
+          <t>Mavi Gezegen</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>33</v>
+        <v>9</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789757051817</t>
+          <t>9786052261545</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yeni Pazarlama Kuralları</t>
+          <t>Yalın Hastane</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>23.15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054538195</t>
+          <t>9789757051817</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yeni Liderlik (Ciltli)</t>
+          <t>Yeni Pazarlama Kuralları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>22.22</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789944186704</t>
+          <t>9786054538195</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yeni Küresel Sahne</t>
+          <t>Yeni Liderlik (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>25.93</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789756225707</t>
+          <t>9789944186704</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yeni Konumlandırma</t>
+          <t>Yeni Küresel Sahne</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>11.11</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789944186919</t>
+          <t>9789756225707</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yeni Altın Standardı</t>
+          <t>Yeni Konumlandırma</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>18.33</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789944186766</t>
+          <t>9789944186919</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yeme Bozukluklarının Başarılı Tedavisi</t>
+          <t>Yeni Altın Standardı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>14.81</v>
+        <v>18.33</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789756225714</t>
+          <t>9789944186766</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yedi Günlük Hafta Sonu 21. Yüzyıl İçin Daha İyi Bir Çalışma Tarzı (Ciltli)</t>
+          <t>Yeme Bozukluklarının Başarılı Tedavisi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>23.15</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944186667</t>
+          <t>9789756225714</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Kuralları (Ciltli)</t>
+          <t>Yedi Günlük Hafta Sonu 21. Yüzyıl İçin Daha İyi Bir Çalışma Tarzı (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>14.81</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054538706</t>
+          <t>9789944186667</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Sanatında Ustalaşmak</t>
+          <t>Yaşamın Kuralları (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>21.3</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789944186261</t>
+          <t>9786054538706</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yarış Arabası Niçin Çalışmıyor? (Ciltli)</t>
+          <t>Yaşam Sanatında Ustalaşmak</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>12.96</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789756225271</t>
+          <t>9789944186261</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcılık Fabrikası</t>
+          <t>Yarış Arabası Niçin Çalışmıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>11.57</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055655624</t>
+          <t>9789756225271</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcılığı Teşvik Etmek</t>
+          <t>Yaratıcılık Fabrikası</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>15</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054538485</t>
+          <t>9786055655624</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Yazarlık</t>
+          <t>Yaratıcılığı Teşvik Etmek</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>27.31</v>
+        <v>15</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055655747</t>
+          <t>9786054538485</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Ekipler Seti (4 Kitap Takım)</t>
+          <t>Yaratıcı Yazarlık</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>38.89</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055655495</t>
+          <t>9786055655747</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Düşünme İçin 50 Bulmaca</t>
+          <t>Yaratıcı Ekipler Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>7.87</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055655693</t>
+          <t>9786055655495</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yalın Kavramlar Sözlüğü</t>
+          <t>Yaratıcı Düşünme İçin 50 Bulmaca</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>12.04</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786252261514</t>
+          <t>9786055655693</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yalın Düşünce</t>
+          <t>Yalın Kavramlar Sözlüğü</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786055655488</t>
+          <t>9786252261514</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yalın Çözümler (Ciltli)</t>
+          <t>Yalın Düşünce</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>27.78</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789756225615</t>
+          <t>9786055655488</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yalan Dolan ve Hileyle Zirveye Tırmanmak</t>
+          <t>Yalın Çözümler (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>6.94</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786054538911</t>
+          <t>9789756225615</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Bir Gecede Çökebilir</t>
+          <t>Yalan Dolan ve Hileyle Zirveye Tırmanmak</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>27.31</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789944186889</t>
+          <t>9786054538911</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Üstünüzü Yönetmek</t>
+          <t>Her Şey Bir Gecede Çökebilir</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>15</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054538799</t>
+          <t>9789944186889</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Uzun Yaşam Kilit Bilgiler</t>
+          <t>Üstünüzü Yönetmek</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789944186537</t>
+          <t>9786054538799</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Uzun Kuyruk Geleceğin İşi: Çokun Azını Satmak (Ciltli)</t>
+          <t>Uzun Yaşam Kilit Bilgiler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>21.3</v>
+        <v>30</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789944186711</t>
+          <t>9789944186537</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Uzayın Kapısı Var mı? (Ciltli)</t>
+          <t>Uzun Kuyruk Geleceğin İşi: Çokun Azını Satmak (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>22.22</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055655266</t>
+          <t>9789944186711</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Uykuda Zayıflayın</t>
+          <t>Uzayın Kapısı Var mı? (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>20.83</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055655143</t>
+          <t>9786055655266</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Umudu Yeşertenler</t>
+          <t>Uykuda Zayıflayın</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>17.13</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789944186056</t>
+          <t>9786055655143</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Ultrametabolizma Otomatik Kilo Kaybetme Programı (Ciltli)</t>
+          <t>Umudu Yeşertenler</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>26.85</v>
+        <v>17.13</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789944186254</t>
+          <t>9789944186056</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Uçak Niçin Çalışmıyor? (Ciltli)</t>
+          <t>Ultrametabolizma Otomatik Kilo Kaybetme Programı (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>12.96</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054538065</t>
+          <t>9789944186254</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Türbülans Çağında Yönetim ve Liderlik (3 Kitap Takım)</t>
+          <t>Uçak Niçin Çalışmıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>62.96</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789944186100</t>
+          <t>9786054538065</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Trump 101</t>
+          <t>Türbülans Çağında Yönetim ve Liderlik (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>13.43</v>
+        <v>62.96</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054538294</t>
+          <t>9789944186100</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Trend Avcısı</t>
+          <t>Trump 101</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>16.5</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789944186285</t>
+          <t>9786054538294</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tren Niçin Çalışmıyor? (Ciltli)</t>
+          <t>Trend Avcısı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>12.96</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789944186865</t>
+          <t>9789944186285</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Toyota Kültürü (Ciltli)</t>
+          <t>Tren Niçin Çalışmıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>54.63</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789756225486</t>
+          <t>9789944186865</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Tiroid Problemlerinin Üstesinden Nasıl Gelebilirsiniz?</t>
+          <t>Toyota Kültürü (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>11.85</v>
+        <v>54.63</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789944186643</t>
+          <t>9789756225486</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tıbbın Sonu (Ciltli)</t>
+          <t>Tiroid Problemlerinin Üstesinden Nasıl Gelebilirsiniz?</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>27.31</v>
+        <v>11.85</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054538058</t>
+          <t>9789944186643</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tersyüz Et</t>
+          <t>Tıbbın Sonu (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>15.74</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055655600</t>
+          <t>9786054538058</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Tercih Sizin (Yetişkinler İçin)</t>
+          <t>Tersyüz Et</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>35.19</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055655372</t>
+          <t>9786055655600</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Tercih Sizin (Genç Okurlar İçin)</t>
+          <t>Tercih Sizin (Yetişkinler İçin)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>22.22</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055655730</t>
+          <t>9786055655372</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Temel İş Bilgileri</t>
+          <t>Tercih Sizin (Genç Okurlar İçin)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>38.89</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789944186049</t>
+          <t>9786055655730</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Telaşlı Kadın Sendromu</t>
+          <t>Temel İş Bilgileri</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>18.52</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055655983</t>
+          <t>9789944186049</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Teknolojinin Doğası</t>
+          <t>Telaşlı Kadın Sendromu</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>19.91</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055655235</t>
+          <t>9786055655983</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Büyüleyici Hizmet</t>
+          <t>Teknolojinin Doğası</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>12.04</v>
+        <v>19.91</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054538478</t>
+          <t>9786055655235</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Tek Başına Ana Babalık</t>
+          <t>Büyüleyici Hizmet</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>27.5</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054538102</t>
+          <t>9786054538478</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Tasarruf Yatırım Emeklilik (Ciltli)</t>
+          <t>Tek Başına Ana Babalık</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>27.78</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789756225417</t>
+          <t>9786054538102</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ye, Oyna ve Sağlıklı Ol Çocuklar İçin Sağlıklı Beslenme Kılavuzu</t>
+          <t>Tasarruf Yatırım Emeklilik (Ciltli)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>13.33</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789756225783</t>
+          <t>9789756225417</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Tansiyonunuzu Nasıl Düşürürsünüz?</t>
+          <t>Ye, Oyna ve Sağlıklı Ol Çocuklar İçin Sağlıklı Beslenme Kılavuzu</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>10</v>
+        <v>13.33</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789944186278</t>
+          <t>9789756225783</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Tank Niçin Çalışmıyor? (Ciltli)</t>
+          <t>Tansiyonunuzu Nasıl Düşürürsünüz?</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>12.96</v>
+        <v>10</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055655334</t>
+          <t>9789944186278</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Taktiksel Düşünme İçin 50 Bulmaca</t>
+          <t>Tank Niçin Çalışmıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>7.87</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055655006</t>
+          <t>9786055655334</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Şirket İçi Savaşlar</t>
+          <t>Taktiksel Düşünme İçin 50 Bulmaca</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>16.2</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054538935</t>
+          <t>9786055655006</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Ne Yapıyoruz</t>
+          <t>Şirket İçi Savaşlar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>27.31</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789756225820</t>
+          <t>9786054538935</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Sudoku ve Kakuro Yeni Japon Bulmacaları 1</t>
+          <t>Şimdi Ne Yapıyoruz</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>4.63</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055655327</t>
+          <t>9789756225820</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Su Terazisi</t>
+          <t>Sudoku ve Kakuro Yeni Japon Bulmacaları 1</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>20.37</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789944186674</t>
+          <t>9786055655327</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Stres Yönetimi</t>
+          <t>Su Terazisi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>15</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055655402</t>
+          <t>9789944186674</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Stratejiyi Uygulamak</t>
+          <t>Stres Yönetimi</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054538423</t>
+          <t>9786055655402</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Stratejist</t>
+          <t>Stratejiyi Uygulamak</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>18.06</v>
+        <v>15</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786055655716</t>
+          <t>9786054538423</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Düşünmek (5 Kitap Takım)</t>
+          <t>Stratejist</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>50.93</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054538232</t>
+          <t>9786055655716</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Steve Jobs ve Zen</t>
+          <t>Stratejik Düşünmek (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>13.89</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789944186438</t>
+          <t>9786054538232</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Starbucks Deneyimi</t>
+          <t>Steve Jobs ve Zen</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>12.96</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789757051398</t>
+          <t>9789944186438</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Spa</t>
+          <t>Starbucks Deneyimi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>27.78</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054029266</t>
+          <t>9789757051398</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya Uzmanlarından Temel Dersler (4 Kitap Takım)</t>
+          <t>Spa</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>49.07</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054538447</t>
+          <t>9786054029266</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Sorumluluk Devrimi</t>
+          <t>Sosyal Medya Uzmanlarından Temel Dersler (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>21.3</v>
+        <v>49.07</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789756225122</t>
+          <t>9786054538447</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sorulamayan Sorular</t>
+          <t>Sorumluluk Devrimi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>13.89</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789756225141</t>
+          <t>9789756225122</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Soru ve Cevaplarla Meme Kanseri</t>
+          <t>Sorulamayan Sorular</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789756225431</t>
+          <t>9789756225141</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Soru ve Cevaplarla Günümüzde Pazarlamanın Temelleri</t>
+          <t>Soru ve Cevaplarla Meme Kanseri</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>19.44</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789944186612</t>
+          <t>9789756225431</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sonuna Kadar Delifişeklik</t>
+          <t>Soru ve Cevaplarla Günümüzde Pazarlamanın Temelleri</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>27.31</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789944186490</t>
+          <t>9789944186612</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Sonuç Alıcı Müzakere</t>
+          <t>Sonuna Kadar Delifişeklik</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>15</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054538331</t>
+          <t>9789944186490</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Olanak</t>
+          <t>Sonuç Alıcı Müzakere</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>29.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789944186391</t>
+          <t>9786054538331</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sinüslerinizi Nasıl İyileştirebilirsiniz?</t>
+          <t>Sonsuz Olanak</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>11.11</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789756225226</t>
+          <t>9789944186391</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Sincap A.Ş. Öykülerle Bir Liderlik Masalı</t>
+          <t>Sinüslerinizi Nasıl İyileştirebilirsiniz?</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>11.57</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786055655976</t>
+          <t>9789756225226</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sigorta (Ciltli)</t>
+          <t>Sincap A.Ş. Öykülerle Bir Liderlik Masalı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>19</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789944186025</t>
+          <t>9786055655976</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sınav Kazanmayı Öğrenin Başarılı Öğrenme Becerileri</t>
+          <t>Sigorta (Ciltli)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>22.69</v>
+        <v>19</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055655082</t>
+          <t>9789944186025</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sezgilerin Gücü (Ciltli)</t>
+          <t>Sınav Kazanmayı Öğrenin Başarılı Öğrenme Becerileri</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>23.15</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055655808</t>
+          <t>9786055655082</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Süper Şirket</t>
+          <t>Sezgilerin Gücü (Ciltli)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>25.93</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789756225202</t>
+          <t>9786055655808</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sezaryen Ne Zaman? Hangi Durumlarda?</t>
+          <t>Süper Şirket</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>13.89</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789944186124</t>
+          <t>9789756225202</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Selülitten Kurtulun Farklı Çözüm Yolları</t>
+          <t>Sezaryen Ne Zaman? Hangi Durumlarda?</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>25.46</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054538713</t>
+          <t>9789944186124</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Satış Sanatı</t>
+          <t>Selülitten Kurtulun Farklı Çözüm Yolları</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>24.07</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9789944186797</t>
+          <t>9786054538713</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Satın Alma Transları (Ciltli)</t>
+          <t>Satış Sanatı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>15.74</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054538577</t>
+          <t>9789944186797</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sanatı Anlamak</t>
+          <t>Satın Alma Transları (Ciltli)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>25</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786055655655</t>
+          <t>9786054538577</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Düşünmek</t>
+          <t>Sanatı Anlamak</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054538560</t>
+          <t>9786055655655</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Sakinler De Kazanır</t>
+          <t>Stratejik Düşünmek</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>33.33</v>
+        <v>15</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789756225882</t>
+          <t>9786054538560</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Ruhunuzu Rahatlatın Depresyonu Yenme Teknikleri</t>
+          <t>Sakinler De Kazanır</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>22.69</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055655853</t>
+          <t>9789756225882</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Reklamın Şifresini Kırmak</t>
+          <t>Ruhunuzu Rahatlatın Depresyonu Yenme Teknikleri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>18.06</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054538409</t>
+          <t>9786055655853</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Reklamın İyisi</t>
+          <t>Reklamın Şifresini Kırmak</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>25.46</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055655433</t>
+          <t>9786054538409</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Rekabet Üzerine (Ciltli)</t>
+          <t>Reklamın İyisi</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>46.3</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789944186483</t>
+          <t>9786055655433</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Proje Yapabilsem Gençler İçin Proje Yönetimi</t>
+          <t>Rekabet Üzerine (Ciltli)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>11.11</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789944186520</t>
+          <t>9789944186483</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Portakalı Sıkmak Büyük Bütçelerle Değil Büyük Fikirlerle Kazanmak (Ciltli)</t>
+          <t>Proje Yapabilsem Gençler İçin Proje Yönetimi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>20.83</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789756225899</t>
+          <t>9789944186520</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Podcasting Yeni Başlayanlar İçin Temel Rehber</t>
+          <t>Portakalı Sıkmak Büyük Bütçelerle Değil Büyük Fikirlerle Kazanmak (Ciltli)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>6.94</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055655259</t>
+          <t>9789756225899</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Performansın Üç Yasası (Ciltli)</t>
+          <t>Podcasting Yeni Başlayanlar İçin Temel Rehber</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>16.67</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786055655501</t>
+          <t>9786055655259</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Performansı Ölçmek</t>
+          <t>Performansın Üç Yasası (Ciltli)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>15</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055655075</t>
+          <t>9786055655501</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Performans Değerlendirmesi</t>
+          <t>Performansı Ölçmek</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786054538300</t>
+          <t>9786055655075</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Penguen ve Leviathan</t>
+          <t>Performans Değerlendirmesi</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>19.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055655594</t>
+          <t>9786054538300</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Pazarlamayı Anlamak</t>
+          <t>Penguen ve Leviathan</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>15</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786052202319</t>
+          <t>9786055655594</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Psikolojiyi Anlamak</t>
+          <t>Pazarlamayı Anlamak</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>42</v>
+        <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789756225745</t>
+          <t>9786052202319</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Toplantı Yönetimi</t>
+          <t>Psikolojiyi Anlamak</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>15</v>
+        <v>42</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786054538454</t>
+          <t>9789756225745</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Temel NLP</t>
+          <t>Toplantı Yönetimi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>25.93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055655204</t>
+          <t>9786054538454</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Şeffaflık</t>
+          <t>Temel NLP</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>11.11</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789756225936</t>
+          <t>9786055655204</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Savaşı (Ciltli)</t>
+          <t>Şeffaflık</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>24.07</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789944186742</t>
+          <t>9789756225936</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Metaforları (Ciltli)</t>
+          <t>Pazarlama Savaşı (Ciltli)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>22.22</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055655389</t>
+          <t>9789944186742</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Switch</t>
+          <t>Pazarlama Metaforları (Ciltli)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>25</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786052189979</t>
+          <t>9786055655389</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama İletişiminde Sosyal Medya</t>
+          <t>Switch</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>18.52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789757051756</t>
+          <t>9786052189979</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama 3.0 (Ciltli)</t>
+          <t>Pazarlama İletişiminde Sosyal Medya</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>25</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055655778</t>
+          <t>9789757051756</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Paraşüt (Ciltli)</t>
+          <t>Pazarlama 3.0 (Ciltli)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>18.52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789756225950</t>
+          <t>9786055655778</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Özlediğiniz Hayat Kılavuzu</t>
+          <t>Paraşüt (Ciltli)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>11.11</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786052261019</t>
+          <t>9789756225950</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Proje Yönetimi</t>
+          <t>Özlediğiniz Hayat Kılavuzu</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789756225110</t>
+          <t>9786052261019</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Ölümcül Toplantılar</t>
+          <t>Proje Yönetimi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>11.57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789750056406</t>
+          <t>9789756225110</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Öğrenmeyi Yönetmek</t>
+          <t>Ölümcül Toplantılar</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>25.93</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789756225509</t>
+          <t>9789750056406</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Oyunun Kuralları Öğrenin ve Yaralanın</t>
+          <t>Öğrenmeyi Yönetmek</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>9.17</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786054538225</t>
+          <t>9789756225509</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Oyun Bitti</t>
+          <t>Oyunun Kuralları Öğrenin ve Yaralanın</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>120</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>3990000015257</t>
+          <t>9786054538225</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Optimist Dergisi Sayı: 6</t>
+          <t>Oyun Bitti</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>9.9</v>
+        <v>120</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>3990000001453</t>
+          <t>3990000015257</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Optimist Dergisi Sayı: 5</t>
+          <t>Optimist Dergisi Sayı: 6</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>3990000001451</t>
+          <t>3990000001453</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Optimist Dergisi Sayı: 2</t>
+          <t>Optimist Dergisi Sayı: 5</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>3990000001452</t>
+          <t>3990000001451</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Optimist Dergisi Sayı: 1</t>
+          <t>Optimist Dergisi Sayı: 2</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786054538119</t>
+          <t>3990000001452</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Onward</t>
+          <t>Optimist Dergisi Sayı: 1</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>32.41</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786054538720</t>
+          <t>9786054538119</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Olmak İstediğim İnsan</t>
+          <t>Onward</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>18.06</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789756225837</t>
+          <t>9786054538720</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Nurikabe Yeni Japon Bulmacaları 4</t>
+          <t>Olmak İstediğim İnsan</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>5.46</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786054538355</t>
+          <t>9789756225837</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche - Kilit Fikirler</t>
+          <t>Nurikabe Yeni Japon Bulmacaları 4</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>18.06</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786054538171</t>
+          <t>9786054538355</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Neden Satın Alırız?</t>
+          <t>Nietzsche - Kilit Fikirler</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>27.31</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786052202326</t>
+          <t>9786054538171</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Müşterinize Odaklanmak</t>
+          <t>Neden Satın Alırız?</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>85</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786054538836</t>
+          <t>9786052202326</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk ve Anlam (3 Kitap Takım)</t>
+          <t>Müşterinize Odaklanmak</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>52.78</v>
+        <v>85</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786054538966</t>
+          <t>9786054538836</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Pedalımda 5 Ülke</t>
+          <t>Mutluluk ve Anlam (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>27.31</v>
+        <v>52.78</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789944186230</t>
+          <t>9786054538966</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Motosiklet Niçin Çalışmıyor? (Ciltli)</t>
+          <t>Pedalımda 5 Ülke</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>12.96</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786054538164</t>
+          <t>9789944186230</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Moda Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
+          <t>Motosiklet Niçin Çalışmıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>20.37</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789756225066</t>
+          <t>9786054538164</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Miyomlar Çaresiz Değilsiniz</t>
+          <t>Moda Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>13.89</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789756225295</t>
+          <t>9789756225066</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Metroseksüel</t>
+          <t>Miyomlar Çaresiz Değilsiniz</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>9.17</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789756225073</t>
+          <t>9789756225295</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Menopozdan Korkmayın</t>
+          <t>Metroseksüel</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>13.89</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789944186605</t>
+          <t>9789756225073</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Menopoz ve Hormon Tedavisi</t>
+          <t>Menopozdan Korkmayın</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>16.2</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789756225493</t>
+          <t>9789944186605</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Meme Kanserini Nasıl Atlatabilirsiniz?</t>
+          <t>Menopoz ve Hormon Tedavisi</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>19.26</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789756225844</t>
+          <t>9789756225493</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Masyu Yeni Japon Bulmacaları 3</t>
+          <t>Meme Kanserini Nasıl Atlatabilirsiniz?</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>5.46</v>
+        <v>19.26</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789757051381</t>
+          <t>9789756225844</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Masaj (Ciltli)</t>
+          <t>Masyu Yeni Japon Bulmacaları 3</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>27.78</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055655921</t>
+          <t>9789757051381</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Marx - Kilit Fikirler</t>
+          <t>Masaj (Ciltli)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>25.93</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055655341</t>
+          <t>9786055655921</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Mantıksal Düşünme İçin 50 Bulmaca</t>
+          <t>Marx - Kilit Fikirler</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>7.87</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789756225967</t>
+          <t>9786055655341</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Liderlik Elkitabı (Ciltli)</t>
+          <t>Mantıksal Düşünme İçin 50 Bulmaca</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>30.56</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786054538027</t>
+          <t>9789756225967</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Küçük Yeşil Adımlar</t>
+          <t>Liderlik Elkitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>20.83</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789756225288</t>
+          <t>9786054538027</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kusursuz Liderlik</t>
+          <t>Küçük Yeşil Adımlar</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>11.57</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789944186773</t>
+          <t>9789756225288</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kuruluşunuz Hakkında Sormanız Gereken En Önemli Beş Soru</t>
+          <t>Kusursuz Liderlik</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>11.11</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789944186872</t>
+          <t>9789944186773</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Krizde Ne Yapmalı?</t>
+          <t>Kuruluşunuz Hakkında Sormanız Gereken En Önemli Beş Soru</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>9.17</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786052261767</t>
+          <t>9789944186872</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kriz Yönetimi</t>
+          <t>Krizde Ne Yapmalı?</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>15</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789756225233</t>
+          <t>9786052261767</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Körler ve Fil</t>
+          <t>Kriz Yönetimi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>11.57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789756225813</t>
+          <t>9789756225233</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Köprüden Geçerken Ergenlik Dönemi ve Sorunları</t>
+          <t>Körler ve Fil</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>7.41</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786055655457</t>
+          <t>9789756225813</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Köpek Anlama Kılavuzu</t>
+          <t>Köprüden Geçerken Ergenlik Dönemi ve Sorunları</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>13.8</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055655549</t>
+          <t>9786055655457</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Kolesterolünüzü Nasıl Düşürebilirsiniz?</t>
+          <t>Köpek Anlama Kılavuzu</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>9.9</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789756225998</t>
+          <t>9786055655549</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Koçluk</t>
+          <t>Kolesterolünüzü Nasıl Düşürebilirsiniz?</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>15</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789756225165</t>
+          <t>9789756225998</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Kıvılcımlar Uçuşurken Ekip Çalışmasının Başarı Kılavuzu</t>
+          <t>Koçluk</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>11.57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789756225530</t>
+          <t>9789756225165</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kendinden Emin Yönetim</t>
+          <t>Kıvılcımlar Uçuşurken Ekip Çalışmasının Başarı Kılavuzu</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>9.17</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786055655839</t>
+          <t>9789756225530</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Kendimle Konuşmalar (Ciltli)</t>
+          <t>Kendinden Emin Yönetim</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>37.04</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789756225400</t>
+          <t>9786055655839</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kendi Başına Düşünen Çocuklar Yetiştirmek</t>
+          <t>Kendimle Konuşmalar (Ciltli)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>13.89</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055655464</t>
+          <t>9789756225400</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kedi Anlama Kılavuzu</t>
+          <t>Kendi Başına Düşünen Çocuklar Yetiştirmek</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>15.28</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786054538690</t>
+          <t>9786055655464</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Kazanmak İstiyorsanız</t>
+          <t>Kedi Anlama Kılavuzu</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>32.87</v>
+        <v>15.28</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789944186094</t>
+          <t>9786054538690</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kazanmak İsteyenler İçin Yanıtlar</t>
+          <t>Kazanmak İstiyorsanız</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>12.96</v>
+        <v>32.87</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789944186858</t>
+          <t>9789944186094</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Üzerine Çeşitlemeler (Ciltli)</t>
+          <t>Kazanmak İsteyenler İçin Yanıtlar</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>26.85</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789944186834</t>
+          <t>9789944186858</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Kariyerinize Yön Vermek</t>
+          <t>Mutluluk Üzerine Çeşitlemeler (Ciltli)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>15</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055655822</t>
+          <t>9789944186834</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kapsamlı Düşünme İçin 50 Bulmaca</t>
+          <t>Kariyerinize Yön Vermek</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>7.87</v>
+        <v>15</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055655556</t>
+          <t>9786055655822</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Kaos Yönetimi</t>
+          <t>Kapsamlı Düşünme İçin 50 Bulmaca</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>16.67</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789757051619</t>
+          <t>9786055655556</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Kalp Krizini Önlemek</t>
+          <t>Kaos Yönetimi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>12.96</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054538584</t>
+          <t>9789757051619</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Kaldıraç Etkisi</t>
+          <t>Kalp Krizini Önlemek</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>16.67</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786054538140</t>
+          <t>9786054538584</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Mutfak Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
+          <t>Kaldıraç Etkisi</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>20.37</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055655037</t>
+          <t>9786054538140</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Çocuklar Yetiştirmek</t>
+          <t>Mutfak Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>16.2</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789756225608</t>
+          <t>9786055655037</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Kadınlarda Yüksek Tansiyon</t>
+          <t>Kahraman Çocuklar Yetiştirmek</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>11.57</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786054538522</t>
+          <t>9789756225608</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Neden Satın Alır?</t>
+          <t>Kadınlarda Yüksek Tansiyon</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>19.44</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789756225011</t>
+          <t>9786054538522</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Erkekler ve Liderlik</t>
+          <t>Kadınlar Neden Satın Alır?</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>11.57</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789756225394</t>
+          <t>9789756225011</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Kaderini Kontrol Et Çalışan Kadının Başarı Formülü</t>
+          <t>Kadınlar Erkekler ve Liderlik</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>10</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789944186575</t>
+          <t>9789756225394</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Küresel Ekonomide 24 Saat (Ciltli)</t>
+          <t>Kaderini Kontrol Et Çalışan Kadının Başarı Formülü</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>22.22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786054538539</t>
+          <t>9789944186575</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Jung Kilit Fikirler</t>
+          <t>Küresel Ekonomide 24 Saat (Ciltli)</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>22.22</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786054538683</t>
+          <t>9786054538539</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>İyi Şirket (Ciltli)</t>
+          <t>Jung Kilit Fikirler</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>34.26</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789944186513</t>
+          <t>9786054538683</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>İyi Bir Gece Uykusu</t>
+          <t>İyi Şirket (Ciltli)</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>14.35</v>
+        <v>34.26</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786055655785</t>
+          <t>9789944186513</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>İşveren Markası</t>
+          <t>İyi Bir Gece Uykusu</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>12.04</v>
+        <v>14.35</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786057665904</t>
+          <t>9786055655785</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İş'te Türk</t>
+          <t>İşveren Markası</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>30</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786054538218</t>
+          <t>9786057665904</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>İşte Bu Fikir Tutar! (Ciltli)</t>
+          <t>İş'te Türk</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>23.15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786054538904</t>
+          <t>9786054538218</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde Problem Yönetimi</t>
+          <t>İşte Bu Fikir Tutar! (Ciltli)</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>18.5</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054538393</t>
+          <t>9786054538904</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>İşletme Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
+          <t>İşletmelerde Problem Yönetimi</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>20.37</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786054538492</t>
+          <t>9786054538393</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>İş Zekanızı Geliştirin</t>
+          <t>İşletme Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>13.89</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789756225042</t>
+          <t>9786054538492</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>İstediğini Yap</t>
+          <t>İş Zekanızı Geliştirin</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>11.57</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789756225585</t>
+          <t>9789756225042</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>İstediğini Alabilirsin İşinizde İstediklerinizi Elde Etmenin 26 Yolu</t>
+          <t>İstediğini Yap</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>9.17</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786054538133</t>
+          <t>9789756225585</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>İnternet ve Sosyal Medya Araştırmaları El Kitabı</t>
+          <t>İstediğini Alabilirsin İşinizde İstediklerinizi Elde Etmenin 26 Yolu</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>46.3</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789944186728</t>
+          <t>9786054538133</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>İnsanları İkna Etmek</t>
+          <t>İnternet ve Sosyal Medya Araştırmaları El Kitabı</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>13.89</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789756225660</t>
+          <t>9789944186728</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>İlişkinizi Tazeleyin Aşkınız Yeniden Alevlensin</t>
+          <t>İnsanları İkna Etmek</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>22.69</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789756225173</t>
+          <t>9789756225660</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>İlişki Sihirbazı Bağlantılarınızı Nasıl İşe Yarar Hale Getirirsiniz?</t>
+          <t>İlişkinizi Tazeleyin Aşkınız Yeniden Alevlensin</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>11.57</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789944186377</t>
+          <t>9789756225173</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>İleri Sudoku Sudoku Çözmede Yeni Stratejiler</t>
+          <t>İlişki Sihirbazı Bağlantılarınızı Nasıl İşe Yarar Hale Getirirsiniz?</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>7.41</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789756225455</t>
+          <t>9789944186377</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>İkisi Bir Arada</t>
+          <t>İleri Sudoku Sudoku Çözmede Yeni Stratejiler</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>15.19</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786054538829</t>
+          <t>9789756225455</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>İhracat</t>
+          <t>İkisi Bir Arada</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>35.19</v>
+        <v>15.19</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786055655891</t>
+          <t>9786054538829</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Kendinizi Motive Edin ve Hedeflere Ulaşın</t>
+          <t>İhracat</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>27.31</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789944186452</t>
+          <t>9786055655891</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Melek Michelangelo’nun Sırrı</t>
+          <t>Kendinizi Motive Edin ve Hedeflere Ulaşın</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>7.41</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789756225851</t>
+          <t>9789944186452</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Hitori Yeni Japon Bulmacaları 2</t>
+          <t>İçimizdeki Melek Michelangelo’nun Sırrı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>5.46</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786055655426</t>
+          <t>9789756225851</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Düşünme İçin 50 Bulmaca</t>
+          <t>Hitori Yeni Japon Bulmacaları 2</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>7.87</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786055655167</t>
+          <t>9786055655426</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Herkes Örgüt</t>
+          <t>Hızlı Düşünme İçin 50 Bulmaca</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>19.44</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786055655846</t>
+          <t>9786055655167</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>İş Süreçlerini İyileştirmek</t>
+          <t>Herkes Örgüt</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>15</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786057665539</t>
+          <t>9786055655846</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin Zaman Yönetimi</t>
+          <t>İş Süreçlerini İyileştirmek</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>36</v>
+        <v>15</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786055655679</t>
+          <t>9786057665539</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>İş Planı Oluşturmak</t>
+          <t>Herkes İçin Zaman Yönetimi</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>15</v>
+        <v>36</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786055655068</t>
+          <t>9786055655679</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>İnovasyon Yapmak</t>
+          <t>İş Planı Oluşturmak</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>85</v>
+        <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786052261262</t>
+          <t>9786055655068</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Liderlik</t>
+          <t>İnovasyon Yapmak</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>15</v>
+        <v>85</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786054538034</t>
+          <t>9786052261262</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Hayatınıza Astrolojiyle Yön Verin</t>
+          <t>Liderlik</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>23.15</v>
+        <v>15</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789756225196</t>
+          <t>9786054538034</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Havacık’la Birlikte Astımla Mücadele</t>
+          <t>Hayatınıza Astrolojiyle Yön Verin</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786054538348</t>
+          <t>9789756225196</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Hava, Su ve Toprak İçin 100 Yeşil Adım</t>
+          <t>Havacık’la Birlikte Astımla Mücadele</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786055655150</t>
+          <t>9786054538348</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Harvard Business School’da Size Ne Öğretirler? (Ciltli)</t>
+          <t>Hava, Su ve Toprak İçin 100 Yeşil Adım</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>30.09</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9789756225790</t>
+          <t>9786055655150</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Hamilelikte Sağlıklı Beslenme</t>
+          <t>Harvard Business School’da Size Ne Öğretirler? (Ciltli)</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>15.74</v>
+        <v>30.09</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789756225943</t>
+          <t>9789756225790</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Halkla İlişkiler Stratejiniz Kadınlar İçin PR Rehberi</t>
+          <t>Hamilelikte Sağlıklı Beslenme</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>9.17</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786054538546</t>
+          <t>9789756225943</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Güzellik ve İyilik</t>
+          <t>Halkla İlişkiler Stratejiniz Kadınlar İçin PR Rehberi</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>20.37</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786054538744</t>
+          <t>9786054538546</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Gün Gün Drucker (Ciltli)</t>
+          <t>Hakikat Güzellik ve İyilik</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>45.83</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789756225264</t>
+          <t>9786054538744</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Güç Sihirbazı İşin Kuralları</t>
+          <t>Gün Gün Drucker (Ciltli)</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>11.57</v>
+        <v>45.83</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789944186759</t>
+          <t>9789756225264</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Haydi Oynayalım</t>
+          <t>Güç Sihirbazı İşin Kuralları</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>31.94</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786055655815</t>
+          <t>9789944186759</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Görsel Düşünme İçin 50 Bulmaca</t>
+          <t>Haydi Oynayalım</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>7.87</v>
+        <v>31.94</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789944186810</t>
+          <t>9786055655815</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Girişimcinin Kontrol Listesi</t>
+          <t>Görsel Düşünme İçin 50 Bulmaca</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>17.59</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786052202142</t>
+          <t>9789944186810</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Girişimciliğin Altın Kuralları</t>
+          <t>Girişimcinin Kontrol Listesi</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>32</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789944186018</t>
+          <t>9786052202142</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Hamilelik Takvimi (Ciltli)</t>
+          <t>Girişimciliğin Altın Kuralları</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>37.04</v>
+        <v>32</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789944186063</t>
+          <t>9789944186018</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Gıdalar Hakkındaki Gerçekler (Ciltli)</t>
+          <t>Hamilelik Takvimi (Ciltli)</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>33.33</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789944186087</t>
+          <t>9789944186063</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Geribildirim</t>
+          <t>Gıdalar Hakkındaki Gerçekler (Ciltli)</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>15</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789756225349</t>
+          <t>9789944186087</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Pazarlamacısı İçin Konumlandırma Stratejileri</t>
+          <t>Geribildirim</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>9.17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789944186599</t>
+          <t>9789756225349</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Geleceği İnşa Edecek 5 Zihin (Ciltli)</t>
+          <t>Geleceğin Pazarlamacısı İçin Konumlandırma Stratejileri</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>22.22</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786055655709</t>
+          <t>9789944186599</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Future Agenda</t>
+          <t>Geleceği İnşa Edecek 5 Zihin (Ciltli)</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>38</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9789944186247</t>
+          <t>9786055655709</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Helikopter Niçin Çalışmıyor? (Ciltli)</t>
+          <t>Future Agenda</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>12.96</v>
+        <v>38</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786055655945</t>
+          <t>9789944186247</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Freud Kilit Fikirler</t>
+          <t>Helikopter Niçin Çalışmıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>33</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786052202289</t>
+          <t>9786055655945</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Finansı Anlamak</t>
+          <t>Freud Kilit Fikirler</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786054538157</t>
+          <t>9786052202289</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Film Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
+          <t>Finansı Anlamak</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>20.37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786055655914</t>
+          <t>9786054538157</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Fikir Nasıl Satılır</t>
+          <t>Film Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>12.5</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786054538553</t>
+          <t>9786055655914</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Fısıltının Gücü</t>
+          <t>Fikir Nasıl Satılır</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>22.22</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786054538751</t>
+          <t>9786054538553</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Felsefeyi Anlamak</t>
+          <t>Fısıltının Gücü</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>28.7</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786055655365</t>
+          <t>9786054538751</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Fazla Kültür Göz Çıkarmaz (Ciltli)</t>
+          <t>Felsefeyi Anlamak</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>73.15</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786055655419</t>
+          <t>9786055655365</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Hedefler Belirlemek</t>
+          <t>Fazla Kültür Göz Çıkarmaz (Ciltli)</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>15</v>
+        <v>73.15</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789756225981</t>
+          <t>9786055655419</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Etkin Yöneticinin Seyir Defteri (Ciltli)</t>
+          <t>Hedefler Belirlemek</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789756225974</t>
+          <t>9789756225981</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Etkin Yöneticinin Seyir Defteri</t>
+          <t>Etkin Yöneticinin Seyir Defteri (Ciltli)</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>12.96</v>
+        <v>37</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786052261026</t>
+          <t>9789756225974</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Etkin Sunumlar</t>
+          <t>Etkin Yöneticinin Seyir Defteri</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>15</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789756589847</t>
+          <t>9786052261026</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Harvard Business 1 - Etkin Liderlik</t>
+          <t>Etkin Sunumlar</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>38.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789756589502</t>
+          <t>9789756589847</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Harvard Business 2 Etkin Kişisel Gelişim</t>
+          <t>Harvard Business 1 - Etkin Liderlik</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>38.89</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789756589359</t>
+          <t>9789756589502</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Harvard Business 5 - Etkin Kariyer Becerileri</t>
+          <t>Harvard Business 2 Etkin Kişisel Gelişim</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>50.93</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789756225130</t>
+          <t>9789756589359</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Hayır Demek Yetmez</t>
+          <t>Harvard Business 5 - Etkin Kariyer Becerileri</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>13.89</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789756589472</t>
+          <t>9789756225130</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Harvard Business 4 - Etkin İş Becerileri</t>
+          <t>Hayır Demek Yetmez</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>52.78</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789756589373</t>
+          <t>9789756589472</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Harvard Business 3 - Etkin İletişim</t>
+          <t>Harvard Business 4 - Etkin İş Becerileri</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>38.89</v>
+        <v>52.78</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789944186469</t>
+          <t>9789756589373</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Etkili İş Yazıları</t>
+          <t>Harvard Business 3 - Etkin İletişim</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>15</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786054538201</t>
+          <t>9789944186469</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>E-Ticaret Çağı</t>
+          <t>Etkili İş Yazıları</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>22.22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786054538621</t>
+          <t>9786054538201</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Esaslar</t>
+          <t>E-Ticaret Çağı</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>27.31</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9789756225181</t>
+          <t>9786054538621</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Engel Tanımayanlar Mükemmele Ulaşma Yolunda Bir Başarı Öyküsü</t>
+          <t>Esaslar</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>11.57</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789756225912</t>
+          <t>9789756225181</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>En İyi Yöntem</t>
+          <t>Engel Tanımayanlar Mükemmele Ulaşma Yolunda Bir Başarı Öyküsü</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>10.19</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786054538843</t>
+          <t>9789756225912</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Emtia Yatırımcılığının Küçük Kitabı (Ciltli)</t>
+          <t>En İyi Yöntem</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>24</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786055655174</t>
+          <t>9786054538843</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Ekolojik Zeka</t>
+          <t>Emtia Yatırımcılığının Küçük Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>17.59</v>
+        <v>24</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786052261743</t>
+          <t>9786055655174</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Ekip Liderliği</t>
+          <t>Ekolojik Zeka</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>15</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786055655105</t>
+          <t>9786052261743</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Düz Dünyada Rekabet (Ciltli)</t>
+          <t>Ekip Liderliği</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>27.31</v>
+        <v>15</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786054538249</t>
+          <t>9786055655105</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Düşünmeden</t>
+          <t>Düz Dünyada Rekabet (Ciltli)</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>21.76</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9789757051558</t>
+          <t>9786054538249</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Düşlediğin Gelecek</t>
+          <t>Düşünmeden</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>13.89</v>
+        <v>21.76</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786054538850</t>
+          <t>9789757051558</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Dürüst Olmamanın Ardındaki (Dürüst) Gerçek</t>
+          <t>Düşlediğin Gelecek</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9789756225868</t>
+          <t>9786054538850</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Duyular ve Marka (Ciltli)</t>
+          <t>Dürüst Olmamanın Ardındaki (Dürüst) Gerçek</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>20.83</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786055655518</t>
+          <t>9789756225868</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Drucker ve Liderlik (Ciltli)</t>
+          <t>Duyular ve Marka (Ciltli)</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>27.31</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786055655990</t>
+          <t>9786055655518</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Dolaylı Yol</t>
+          <t>Drucker ve Liderlik (Ciltli)</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>16.5</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786055655303</t>
+          <t>9786055655990</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Diyabeti Nasıl Yenilgiye Uğratabilirsiniz?</t>
+          <t>Dolaylı Yol</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>9.17</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786054538607</t>
+          <t>9786055655303</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Din Felsefesini Anlamak</t>
+          <t>Diyabeti Nasıl Yenilgiye Uğratabilirsiniz?</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>36</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786054538010</t>
+          <t>9786054538607</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Ekip Yönetimi</t>
+          <t>Din Felsefesini Anlamak</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>15</v>
+        <v>36</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9789756225578</t>
+          <t>9786054538010</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Dikkat: Diğer Kadınlar Kadınlarla Birlikte Çalışmanın Sırları</t>
+          <t>Ekip Yönetimi</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>9.17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786055655099</t>
+          <t>9789756225578</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Dikkat, Eriyorum!</t>
+          <t>Dikkat: Diğer Kadınlar Kadınlarla Birlikte Çalışmanın Sırları</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>18.06</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786055655181</t>
+          <t>9786055655099</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Ekonomisi (Ciltli)</t>
+          <t>Dikkat, Eriyorum!</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>26.85</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9789756225028</t>
+          <t>9786055655181</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Dengeli Yaşam</t>
+          <t>Dikkat Ekonomisi (Ciltli)</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>11.57</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786054538324</t>
+          <t>9789756225028</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Deneyim Ekonomisi</t>
+          <t>Dengeli Yaşam</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>31.02</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786055655310</t>
+          <t>9786054538324</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Değişimi Yönetmek</t>
+          <t>Deneyim Ekonomisi</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>15</v>
+        <v>31.02</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786054538614</t>
+          <t>9786055655310</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Değerli Marka</t>
+          <t>Değişimi Yönetmek</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>29.63</v>
+        <v>15</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9789944186964</t>
+          <t>9786054538614</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Darwin ve Beagle Gemisi’yle Yolculuğu (Ciltli)</t>
+          <t>Değerli Marka</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>20.37</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789944186780</t>
+          <t>9789944186964</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Da Vinci’nin Bilimi (Ciltli)</t>
+          <t>Darwin ve Beagle Gemisi’yle Yolculuğu (Ciltli)</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>30.09</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786055655792</t>
+          <t>9789944186780</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Çözüm Bulma Sanatı</t>
+          <t>Da Vinci’nin Bilimi (Ciltli)</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>27.31</v>
+        <v>30.09</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786054538782</t>
+          <t>9786055655792</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Çoklu Zeka</t>
+          <t>Çözüm Bulma Sanatı</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>28.24</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9789756225691</t>
+          <t>9786054538782</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Spor</t>
+          <t>Çoklu Zeka</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>13.43</v>
+        <v>28.24</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789756225653</t>
+          <t>9789756225691</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Üniversitesi - Üçüncü Yarıyıl (Ciltli)</t>
+          <t>Çocuk ve Spor</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>22.22</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789757051114</t>
+          <t>9789756225653</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Üniversitesi Takım Üç Yarıyıl Bir Arada (Ciltli)</t>
+          <t>Çocuk Üniversitesi - Üçüncü Yarıyıl (Ciltli)</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>70.37</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789756225646</t>
+          <t>9789757051114</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Üniversitesi - İkinci Yarıyıl (Ciltli)</t>
+          <t>Çocuk Üniversitesi Takım Üç Yarıyıl Bir Arada (Ciltli)</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>22.22</v>
+        <v>70.37</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789756225639</t>
+          <t>9789756225646</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Üniversitesi Birinci Yarıyıl Çocuklar Soruyor - Bilginler Yanıtlıyor (Ciltli)</t>
+          <t>Çocuk Üniversitesi - İkinci Yarıyıl (Ciltli)</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>22.22</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789944186445</t>
+          <t>9789756225639</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Hastalıkları</t>
+          <t>Çocuk Üniversitesi Birinci Yarıyıl Çocuklar Soruyor - Bilginler Yanıtlıyor (Ciltli)</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>31.94</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786055655907</t>
+          <t>9789944186445</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuzun Okul Başarısına Yardım Edin</t>
+          <t>Çocuk Hastalıkları</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>25</v>
+        <v>31.94</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789944186032</t>
+          <t>9786055655907</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuzun Gelişen Cinselliği</t>
+          <t>Çocuğunuzun Okul Başarısına Yardım Edin</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>11.11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786055655617</t>
+          <t>9789944186032</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Çin’in Megatrendleri</t>
+          <t>Çocuğunuzun Gelişen Cinselliği</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>20.83</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786054538959</t>
+          <t>9786055655617</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Çeşitliliği Yönetmek</t>
+          <t>Çin’in Megatrendleri</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>15</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9789756225035</t>
+          <t>9786054538959</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Kılavuzu</t>
+          <t>Çeşitliliği Yönetmek</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>11.57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786055655723</t>
+          <t>9789756225035</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Çalışanları Geliştirmek 8. Set (5 Kitap Takım)</t>
+          <t>Çalışma Kılavuzu</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>50.93</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786055655051</t>
+          <t>9786055655723</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Çalışanları Geliştirmek</t>
+          <t>Çalışanları Geliştirmek 8. Set (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>15</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786055655662</t>
+          <t>9786055655051</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Çalışanları Elde Tutmak</t>
+          <t>Çalışanları Geliştirmek</t>
         </is>
       </c>
       <c r="C286" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786054538089</t>
+          <t>9786055655662</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Çağın Marketing Trendleri - (3 Kitap Takım)</t>
+          <t>Çalışanları Elde Tutmak</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>53.7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786055090227</t>
+          <t>9786054538089</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sanatı Anlamak</t>
+          <t>Çağın Marketing Trendleri - (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>27.31</v>
+        <v>53.7</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786055655297</t>
+          <t>9786055090227</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Crowdsourcing</t>
+          <t>Çağdaş Sanatı Anlamak</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>17.13</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786055655198</t>
+          <t>9786055655297</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Clausewitz ve Strateji (Ciltli)</t>
+          <t>Crowdsourcing</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>23.15</v>
+        <v>17.13</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9789756225677</t>
+          <t>9786055655198</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Cazibenizi Konuşturun 52 Harika Fikir Dizisi 1. Kitap</t>
+          <t>Clausewitz ve Strateji (Ciltli)</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>20.83</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789756225929</t>
+          <t>9789756225677</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Yorulmadan Egzersiz</t>
+          <t>Cazibenizi Konuşturun 52 Harika Fikir Dizisi 1. Kitap</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>13.33</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789757051411</t>
+          <t>9789756225929</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Yoga (Ciltli)</t>
+          <t>Yorulmadan Egzersiz</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>27.78</v>
+        <v>13.33</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789756225684</t>
+          <t>9789757051411</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler İçin Sağlıklı Beslenme Kılavuzu Ye, İç ve Sağlıklı Ol</t>
+          <t>Yoga (Ciltli)</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>20.83</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789944186698</t>
+          <t>9789756225684</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Kobiler İçin Gerilla Stratejileri</t>
+          <t>Yetişkinler İçin Sağlıklı Beslenme Kılavuzu Ye, İç ve Sağlıklı Ol</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>11.11</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789944186407</t>
+          <t>9789944186698</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Know How İyi İş Çıkaranları Diğerlerinden Ayırt Eden 8 Beceri (Ciltli)</t>
+          <t>Kobiler İçin Gerilla Stratejileri</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>23.15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789944186476</t>
+          <t>9789944186407</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Klasik Drucker (Ciltli)</t>
+          <t>Know How İyi İş Çıkaranları Diğerlerinden Ayırt Eden 8 Beceri (Ciltli)</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>27.31</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786055655242</t>
+          <t>9789944186476</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Kimlik ve Şiddet (Ciltli)</t>
+          <t>Klasik Drucker (Ciltli)</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>23.15</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9789757051671</t>
+          <t>9786055655242</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Kilit Fikirler (4 Kitap Takım)</t>
+          <t>Kimlik ve Şiddet (Ciltli)</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>72.22</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786055090401</t>
+          <t>9789757051671</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Olurluk İncelemesi (Business Case)</t>
+          <t>Kilit Fikirler (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>40</v>
+        <v>72.22</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786055090296</t>
+          <t>9786055090401</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Mobil Pazarlama Hakkında Herşey</t>
+          <t>Olurluk İncelemesi (Business Case)</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>26.85</v>
+        <v>40</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786055090241</t>
+          <t>9786055090296</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Toplam Tasarruf Yönetimi</t>
+          <t>Mobil Pazarlama Hakkında Herşey</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>18.06</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786055090302</t>
+          <t>9786055090241</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm 24902</t>
+          <t>Toplam Tasarruf Yönetimi</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>26.85</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786054538928</t>
+          <t>9786055090302</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2013 Optimist İdea İşbirliği (Ciltli)</t>
+          <t>Kapitalizm 24902</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>20</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786055090234</t>
+          <t>9786054538928</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Yeni Yönetici Olmak</t>
+          <t>2013 Optimist İdea İşbirliği (Ciltli)</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786055090272</t>
+          <t>9786055090234</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Sinemayı Anlamak</t>
+          <t>Yeni Yönetici Olmak</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>24.07</v>
+        <v>15</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786054789122</t>
+          <t>9786055090272</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Nesnelerin İnterneti  ve İşbirliği Çağı</t>
+          <t>Sinemayı Anlamak</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>32.41</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786052261569</t>
+          <t>9786054789122</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Hafıza Teknikleri</t>
+          <t>Nesnelerin İnterneti  ve İşbirliği Çağı</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>35</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786053222484</t>
+          <t>9786052261569</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyin Başı Blog</t>
+          <t>Hafıza Teknikleri</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>24</v>
+        <v>35</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786053222446</t>
+          <t>9786053222484</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>İnovasyon Seferi</t>
+          <t>Her Şeyin Başı Blog</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>45</v>
+        <v>24</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786055090913</t>
+          <t>9786053222446</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Danışmanlığı Anlamak</t>
+          <t>İnovasyon Seferi</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>34.26</v>
+        <v>45</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789756589243</t>
+          <t>9786055090913</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Harvard Business 6 - Zorluklarla Başa Çıkmak</t>
+          <t>Psikolojik Danışmanlığı Anlamak</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>38.89</v>
+        <v>34.26</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789944186971</t>
+          <t>9789756589243</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Zor Zamanlarda Liderlik</t>
+          <t>Harvard Business 6 - Zorluklarla Başa Çıkmak</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>9.17</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786055655020</t>
+          <t>9789944186971</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Zor Etkileşimleri Yönetmek</t>
+          <t>Zor Zamanlarda Liderlik</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>15</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789944186629</t>
+          <t>9786055655020</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Zengin Olmanın Kuralları</t>
+          <t>Zor Etkileşimleri Yönetmek</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>18.43</v>
+        <v>15</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786052181485</t>
+          <t>9789944186629</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Zaman Yönetimi - Pocket Mentor</t>
+          <t>Zengin Olmanın Kuralları</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>15</v>
+        <v>18.43</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789756589953</t>
+          <t>9786052181485</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Yönetimin Geleceği (Ciltli)</t>
+          <t>Zaman Yönetimi - Pocket Mentor</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>25.93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786052202166</t>
+          <t>9789756589953</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Yönetim 2.0</t>
+          <t>Yönetimin Geleceği (Ciltli)</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>24</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786054538270</t>
+          <t>9786052202166</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Yönetim - Örnek Vakalar</t>
+          <t>Yönetim 2.0</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>27.31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786054538287</t>
+          <t>9786054538270</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Yönetim (Ciltli)</t>
+          <t>Yönetim - Örnek Vakalar</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>68.98</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789756225103</t>
+          <t>9786054538287</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Yöneticiyi Yoldan Çıkaran Beş Tutku</t>
+          <t>Yönetim (Ciltli)</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>6.94</v>
+        <v>68.98</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786052261071</t>
+          <t>9789756225103</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Yöneticiliğin Kuralları</t>
+          <t>Yöneticiyi Yoldan Çıkaran Beş Tutku</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>37</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789756225219</t>
+          <t>9786052261071</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Yönetici Anne Babalıktan Danışman Anne Babalığa</t>
+          <t>Yöneticiliğin Kuralları</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>13.89</v>
+        <v>37</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786053222590</t>
+          <t>9789756225219</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Obje - 4 : Köprü</t>
+          <t>Yönetici Anne Babalıktan Danışman Anne Babalığa</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>30</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786053222583</t>
+          <t>9786053222590</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Bilimi Anlamak</t>
+          <t>Obje - 4 : Köprü</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>29.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786053222514</t>
+          <t>9786053222583</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Obje - 3: Gemi</t>
+          <t>Bilimi Anlamak</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>39</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786053221708</t>
+          <t>9786053222514</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Yalın CFO</t>
+          <t>Obje - 3: Gemi</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>19.44</v>
+        <v>39</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786053221760</t>
+          <t>9786053221708</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>111 Soruda İhracat</t>
+          <t>Yalın CFO</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>14.81</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786055090418</t>
+          <t>9786053221760</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuzun Yaratıcılığını Geliştirin</t>
+          <t>111 Soruda İhracat</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>22.22</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786053221722</t>
+          <t>9786055090418</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Forex Hakkında Herşey</t>
+          <t>Çocuğunuzun Yaratıcılığını Geliştirin</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>28</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786055090371</t>
+          <t>9786053221722</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Geleceği Üretenler</t>
+          <t>Forex Hakkında Herşey</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>23.15</v>
+        <v>28</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786053221777</t>
+          <t>9786055090371</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Kenyalılar Otobüs Şoförlerine Neden Bağırır?</t>
+          <t>Geleceği Üretenler</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>18</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786055090388</t>
+          <t>9786053221777</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Yerli Malı Stratejiyle Dünyaya Kafa Tutmak</t>
+          <t>Kenyalılar Otobüs Şoförlerine Neden Bağırır?</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>26</v>
+        <v>18</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786055090555</t>
+          <t>9786055090388</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Yöneticinin Değişen Dünyası</t>
+          <t>Yerli Malı Stratejiyle Dünyaya Kafa Tutmak</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>35</v>
+        <v>26</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786055090364</t>
+          <t>9786055090555</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Yakalının Keyif Defteri</t>
+          <t>Yöneticinin Değişen Dünyası</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>12.96</v>
+        <v>35</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786055090500</t>
+          <t>9786055090364</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Okulunda Öğrendiğim 101 Şey</t>
+          <t>Beyaz Yakalının Keyif Defteri</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>20.37</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786055090333</t>
+          <t>9786055090500</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Rekabet Avantajının Sonu</t>
+          <t>Mühendislik Okulunda Öğrendiğim 101 Şey</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>21.76</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786055090531</t>
+          <t>9786055090333</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Gazeteci Oluyorum</t>
+          <t>Rekabet Avantajının Sonu</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>29</v>
+        <v>21.76</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786053220282</t>
+          <t>9786055090531</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>App Kuşağı</t>
+          <t>Gazeteci Oluyorum</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>23.15</v>
+        <v>29</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786054789016</t>
+          <t>9786053220282</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>A'dan Z'ye Forex</t>
+          <t>App Kuşağı</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>20.37</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9789756225776</t>
+          <t>9786054789016</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Hardvard Business Scholl Press (4 Kitap Takım) - Proje Yönetimi - Toplantı Yönetimi - Zaman Yönetimi - Ekip Liderliği</t>
+          <t>A'dan Z'ye Forex</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>38.89</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786055090432</t>
+          <t>9789756225776</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dijital Çağ</t>
+          <t>Hardvard Business Scholl Press (4 Kitap Takım) - Proje Yönetimi - Toplantı Yönetimi - Zaman Yönetimi - Ekip Liderliği</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>29.63</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786052202210</t>
+          <t>9786055090432</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Oyunlar Başlasın</t>
+          <t>Yeni Dijital Çağ</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>120</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786053223023</t>
+          <t>9786052202210</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Yeni Efeler</t>
+          <t>Oyunlar Başlasın</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786052202111</t>
+          <t>9786053223023</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Toyota Tarzı Hizmette Mükemmellik</t>
+          <t>Yeni Efeler</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>50.93</v>
+        <v>90</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786052261682</t>
+          <t>9786052202111</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Süpertahmin</t>
+          <t>Toyota Tarzı Hizmette Mükemmellik</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>45</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786053223726</t>
+          <t>9786052261682</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>İnovasyonu Haritalamak</t>
+          <t>Süpertahmin</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786052261941</t>
+          <t>9786053223726</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Şirket Tasarımı</t>
+          <t>İnovasyonu Haritalamak</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>53</v>
+        <v>30</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786052202074</t>
+          <t>9786052261941</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil Çocuk</t>
+          <t>Şirket Tasarımı</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>26</v>
+        <v>53</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786053223689</t>
+          <t>9786052202074</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Seçerken</t>
+          <t>Yeni Nesil Çocuk</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786053223504</t>
+          <t>9786053223689</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Tıp Yasaları</t>
+          <t>Üniversite Seçerken</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786053223115</t>
+          <t>9786053223504</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Ben Ne Yangınlar Gördüm</t>
+          <t>Tıp Yasaları</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>23</v>
+        <v>15</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786053222606</t>
+          <t>9786053223115</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Çocuğun Ayak İzinden</t>
+          <t>Ben Ne Yangınlar Gördüm</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786052261798</t>
+          <t>9786053222606</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Şehirler Dijital Ülkeler</t>
+          <t>Çocuğun Ayak İzinden</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>30</v>
+        <v>26</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786053223429</t>
+          <t>9786052261798</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Enformasyon ve Modern Şirket</t>
+          <t>Akıllı Şehirler Dijital Ülkeler</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786053223436</t>
+          <t>9786053223429</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Nesnelerin İnterneti</t>
+          <t>Enformasyon ve Modern Şirket</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>23.15</v>
+        <v>22</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786052189962</t>
+          <t>9786053223436</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Satıcının Kariyer Yolculuğu</t>
+          <t>Nesnelerin İnterneti</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>30</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786052202241</t>
+          <t>9786052189962</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Satış Oyunları</t>
+          <t>Satıcının Kariyer Yolculuğu</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>33</v>
+        <v>30</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786257010702</t>
+          <t>9786052202241</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşümde Oyunun Kuralları</t>
+          <t>Satış Oyunları</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>38</v>
+        <v>33</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786053223665</t>
+          <t>9786257010702</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Yabancılar Tanıştığında</t>
+          <t>Dijital Dönüşümde Oyunun Kuralları</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786053223559</t>
+          <t>9786053223665</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Kaynayan Nehir</t>
+          <t>Yabancılar Tanıştığında</t>
         </is>
       </c>
       <c r="C361" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786053223450</t>
+          <t>9786053223559</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Neden Çalışırız</t>
+          <t>Kaynayan Nehir</t>
         </is>
       </c>
       <c r="C362" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786053223696</t>
+          <t>9786053223450</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>The Art Of Networking</t>
+          <t>Neden Çalışırız</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786053223139</t>
+          <t>9786053223696</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Mars'ta Nasıl Yaşarız? (Ciltli)</t>
+          <t>The Art Of Networking</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>27.78</v>
+        <v>22</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786053223146</t>
+          <t>9786053223139</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Spagetti Girişim</t>
+          <t>Mars'ta Nasıl Yaşarız? (Ciltli)</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>25</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786052261552</t>
+          <t>9786053223146</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Boşa Gitmesin</t>
+          <t>Spagetti Girişim</t>
         </is>
       </c>
       <c r="C366" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786053223771</t>
+          <t>9786052261552</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Ün'lülerin Kaleminden</t>
+          <t>Boşa Gitmesin</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786057665881</t>
+          <t>9786053223771</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Kervan Yolda Düzülür</t>
+          <t>Ün'lülerin Kaleminden</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>250</v>
+        <v>20</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786053222774</t>
+          <t>9786057665881</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Satış ve Hizmetin Yeni Kuralları</t>
+          <t>Kervan Yolda Düzülür</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>29.63</v>
+        <v>250</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786052261705</t>
+          <t>9786053222774</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Potansiyelli Lider</t>
+          <t>Satış ve Hizmetin Yeni Kuralları</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>35</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786052261873</t>
+          <t>9786052261705</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>İnovasyonda Ustalaşmak</t>
+          <t>Yüksek Potansiyelli Lider</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>90</v>
+        <v>35</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786052261842</t>
+          <t>9786052261873</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılla Büyük Yüzleşme</t>
+          <t>İnovasyonda Ustalaşmak</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>40</v>
+        <v>90</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786057845795</t>
+          <t>9786052261842</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Gel Kal Bağlan (Ciltli)</t>
+          <t>21. Yüzyılla Büyük Yüzleşme</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786053223153</t>
+          <t>9786057845795</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Uzmanları Kullanma Sanatı</t>
+          <t>Gel Kal Bağlan (Ciltli)</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786053223009</t>
+          <t>9786053223153</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Teröristin Oğlu (Ciltli)</t>
+          <t>Uzmanları Kullanma Sanatı</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786053222996</t>
+          <t>9786053223009</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Sükunet Sanatı (Ciltli)</t>
+          <t>Teröristin Oğlu (Ciltli)</t>
         </is>
       </c>
       <c r="C376" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786053222989</t>
+          <t>9786053222996</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Mikroplarınızla Tanışın (Ciltli)</t>
+          <t>Sükunet Sanatı (Ciltli)</t>
         </is>
       </c>
       <c r="C377" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786053223719</t>
+          <t>9786053222989</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Bir Fiyatlandırmacının İtirafları</t>
+          <t>Mikroplarınızla Tanışın (Ciltli)</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786053223702</t>
+          <t>9786053223719</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Müzakere Oyunları</t>
+          <t>Bir Fiyatlandırmacının İtirafları</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786053223368</t>
+          <t>9786053223702</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Strateji Oyunları</t>
+          <t>Müzakere Oyunları</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>28</v>
+        <v>25</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786053223061</t>
+          <t>9786053223368</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Girişimcilik Vakaları</t>
+          <t>Strateji Oyunları</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>23</v>
+        <v>28</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786053222866</t>
+          <t>9786053223061</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>100 Yapıda Mimarinin Geleceği (Ciltli)</t>
+          <t>Girişimcilik Vakaları</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>27.78</v>
+        <v>23</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786053222897</t>
+          <t>9786053222866</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>İlk İzlenim Her Şey (Ciltli)</t>
+          <t>100 Yapıda Mimarinin Geleceği (Ciltli)</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>30</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786053222903</t>
+          <t>9786053222897</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Rakamlara Takılma! (Ciltli)</t>
+          <t>İlk İzlenim Her Şey (Ciltli)</t>
         </is>
       </c>
       <c r="C384" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786053222637</t>
+          <t>9786053222903</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Anladım!</t>
+          <t>Rakamlara Takılma! (Ciltli)</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>20.37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786053222620</t>
+          <t>9786053222637</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Karmaşaya Evet</t>
+          <t>Şimdi Anladım!</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>22</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786053223481</t>
+          <t>9786053222620</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Proje Yönetimi 2.0</t>
+          <t>Karmaşaya Evet</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>45</v>
+        <v>22</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786053223030</t>
+          <t>9786053223481</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Beyond Heroes</t>
+          <t>Proje Yönetimi 2.0</t>
         </is>
       </c>
       <c r="C388" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786053223054</t>
+          <t>9786053223030</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Bütünsel Takım Koçluğu</t>
+          <t>Beyond Heroes</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786053222927</t>
+          <t>9786053223054</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Nezaket Avantajı</t>
+          <t>Bütünsel Takım Koçluğu</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>35.19</v>
+        <v>29</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786053222859</t>
+          <t>9786053222927</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Sevdiğiniz Yaşamı Tasarlayın</t>
+          <t>Nezaket Avantajı</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>40</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786053222569</t>
+          <t>9786053222859</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Pazarlamada Yeni Ustalık</t>
+          <t>Sevdiğiniz Yaşamı Tasarlayın</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>17</v>
+        <v>40</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786055090661</t>
+          <t>9786053222569</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Saklı Hayatlar (Ciltli)</t>
+          <t>Pazarlamada Yeni Ustalık</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>21</v>
+        <v>17</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786053221807</t>
+          <t>9786055090661</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Enerjinin Geleceği (2 Kitap Takım)</t>
+          <t>Saklı Hayatlar (Ciltli)</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>73.61</v>
+        <v>21</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786055090647</t>
+          <t>9786053221807</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Anne Çişim Var</t>
+          <t>Enerjinin Geleceği (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>10.19</v>
+        <v>73.61</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786053223108</t>
+          <t>9786055090647</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Matematiği</t>
+          <t>Anne Çişim Var</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>30</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786053223122</t>
+          <t>9786053223108</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Anne Okula Gidelim mi?</t>
+          <t>Aşkın Matematiği</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>18</v>
+        <v>30</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786053223092</t>
+          <t>9786053223122</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Keyif A.Ş. (Ciltli)</t>
+          <t>Anne Okula Gidelim mi?</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>27.78</v>
+        <v>18</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786053223382</t>
+          <t>9786053223092</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>İnovasyon ve Girişimcilik (Ciltli)</t>
+          <t>Keyif A.Ş. (Ciltli)</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>36.11</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786053223467</t>
+          <t>9786053223382</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Karlı Proje Yonetimi</t>
+          <t>İnovasyon ve Girişimcilik (Ciltli)</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>120</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786053222552</t>
+          <t>9786053223467</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>İşbirliği</t>
+          <t>Karlı Proje Yonetimi</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>18.52</v>
+        <v>120</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786053223474</t>
+          <t>9786053222552</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Small Data</t>
+          <t>İşbirliği</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>39</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786053222804</t>
+          <t>9786053223474</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Abrakadabra Sihirbaz Oluyorum</t>
+          <t>Small Data</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>27.31</v>
+        <v>39</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786053222644</t>
+          <t>9786053222804</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Anne Uykum Var!</t>
+          <t>Abrakadabra Sihirbaz Oluyorum</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>11</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786053222767</t>
+          <t>9786053222644</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Değişimi Tutuşturan Hikayeler</t>
+          <t>Anne Uykum Var!</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>41.67</v>
+        <v>11</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786053222712</t>
+          <t>9786053222767</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Yönetimin Sınırları (Ciltli)</t>
+          <t>Değişimi Tutuşturan Hikayeler</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>36.11</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786055090357</t>
+          <t>9786053222712</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>İmalatta Mükemmelik Yolu</t>
+          <t>Yönetimin Sınırları (Ciltli)</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>30.56</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786053222668</t>
+          <t>9786055090357</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Doktor Anne</t>
+          <t>İmalatta Mükemmelik Yolu</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>26.85</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786053222507</t>
+          <t>9786053222668</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Obje - 2 : Motosiklet</t>
+          <t>Doktor Anne</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>27.78</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786053222026</t>
+          <t>9786053222507</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Kariyer 2.0</t>
+          <t>Obje - 2 : Motosiklet</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>19.44</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786053222002</t>
+          <t>9786053222026</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Gizli Şampiyonlar</t>
+          <t>Kariyer 2.0</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>32.41</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786052261729</t>
+          <t>9786053222002</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Ekonomiyle İlgili Herşey</t>
+          <t>Gizli Şampiyonlar</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>32</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786055090609</t>
+          <t>9786052261729</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Yeni Paradigma</t>
+          <t>Ekonomiyle İlgili Herşey</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>34.26</v>
+        <v>32</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786055090326</t>
+          <t>9786055090609</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Gelişimini Anlamak</t>
+          <t>Yeni Paradigma</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>25</v>
+        <v>34.26</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786053222842</t>
+          <t>9786055090326</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Yanardağ</t>
+          <t>Çocuk Gelişimini Anlamak</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>27</v>
+        <v>25</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786053222965</t>
+          <t>9786053222842</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Herkes Kazanır</t>
+          <t>Yanardağ</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786053222729</t>
+          <t>9786053222965</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Karmaşıklık Dünyasında Organizasyon</t>
+          <t>Herkes Kazanır</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>18.52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786053222460</t>
+          <t>9786053222729</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Obje - 1 : Uçak</t>
+          <t>Karmaşıklık Dünyasında Organizasyon</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>27.78</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>3990000012641</t>
+          <t>9786053222460</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Optimist Dergisi Sayı: 13 (Ciltli)</t>
+          <t>Obje - 1 : Uçak</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>9.9</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9786053222613</t>
+          <t>3990000012641</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>İnovasyonun Şifresi</t>
+          <t>Optimist Dergisi Sayı: 13 (Ciltli)</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>33</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786053222019</t>
+          <t>9786053222613</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Postmodernizmi Anlamak</t>
+          <t>İnovasyonun Şifresi</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>27.31</v>
+        <v>33</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786054538263</t>
+          <t>9786053222019</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>111 Soruda Akreditif</t>
+          <t>Postmodernizmi Anlamak</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>16</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786055090319</t>
+          <t>9786054538263</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Müşteri İlişkileri Yönetimi</t>
+          <t>111 Soruda Akreditif</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>50.93</v>
+        <v>16</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786055090340</t>
+          <t>9786055090319</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Etkili Konuşma Yapmak</t>
+          <t>Müşteri İlişkileri Yönetimi</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>27.78</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786053222699</t>
+          <t>9786055090340</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Akıldışı Sevgilerimle</t>
+          <t>Etkili Konuşma Yapmak</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>24</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786053222477</t>
+          <t>9786053222699</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Yalın Dönüşüm (Ciltli)</t>
+          <t>Akıldışı Sevgilerimle</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>27</v>
+        <v>24</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786055090654</t>
+          <t>9786053222477</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Sualtında Fotoğraf Çekmek</t>
+          <t>Yalın Dönüşüm (Ciltli)</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>33</v>
+        <v>27</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786055090562</t>
+          <t>9786055090654</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Koçluk Okulu - Profesyonel Koçluğun Yöntemleri</t>
+          <t>Sualtında Fotoğraf Çekmek</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>23.15</v>
+        <v>33</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786055090586</t>
+          <t>9786055090562</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Yetişkin Eğitimlerinde Oyun</t>
+          <t>Koçluk Okulu - Profesyonel Koçluğun Yöntemleri</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>32.41</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9789756225080</t>
+          <t>9786055090586</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Ancak Birlikte Kazanabilir Çalışan Kadınların Bilmesi Gereken En Önemli Kural</t>
+          <t>Yetişkin Eğitimlerinde Oyun</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>11.57</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9789756225561</t>
+          <t>9789756225080</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Kadın Kimliğinle Başarılı Ol</t>
+          <t>Kadınlar Ancak Birlikte Kazanabilir Çalışan Kadınların Bilmesi Gereken En Önemli Kural</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>9.17</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9786055655570</t>
+          <t>9789756225561</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Yalın Hastane (Ciltli)</t>
+          <t>Kadın Kimliğinle Başarılı Ol</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>33</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9789944186568</t>
+          <t>9786055655570</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Yalın Düşünce (Ciltli)</t>
+          <t>Yalın Hastane (Ciltli)</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>31.48</v>
+        <v>33</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9786257804844</t>
+          <t>9789944186568</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Aile Şirketlerinde Kuşak Çatışmasını Önlemek İçin X,Y ve Z Kuşağını Anlamak</t>
+          <t>Yalın Düşünce (Ciltli)</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>45</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9789756225462</t>
+          <t>9786257804844</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Cam Tavan Üstünde Dans</t>
+          <t>Aile Şirketlerinde Kuşak Çatışmasını Önlemek İçin X,Y ve Z Kuşağını Anlamak</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>14.58</v>
+        <v>45</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9789944186988</t>
+          <t>9789756225462</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Büyük Düşün</t>
+          <t>Cam Tavan Üstünde Dans</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>21.3</v>
+        <v>14.58</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9786055655211</t>
+          <t>9789944186988</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Büyük Değişimler Çağında Yönetim (Ciltli)</t>
+          <t>Büyük Düşün</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>32.41</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9789944186346</t>
+          <t>9786055655211</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Bütün O Liderler Nereye Gitti? (Ciltli)</t>
+          <t>Büyük Değişimler Çağında Yönetim (Ciltli)</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>22.22</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9789757051763</t>
+          <t>9789944186346</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Bulut Bilişim İçin Yönetim Stratejileri</t>
+          <t>Bütün O Liderler Nereye Gitti? (Ciltli)</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>16.2</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9786055655044</t>
+          <t>9789757051763</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Bu Çok Acil!</t>
+          <t>Bulut Bilişim İçin Yönetim Stratejileri</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>12.87</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786054538379</t>
+          <t>9786055655044</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Brandwashed (Ciltli)</t>
+          <t>Bu Çok Acil!</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>31.94</v>
+        <v>12.87</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786054538973</t>
+          <t>9786054538379</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Bolluk</t>
+          <t>Brandwashed (Ciltli)</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>33.33</v>
+        <v>31.94</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9789944186735</t>
+          <t>9786054538973</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Biz Daha Akıllıyız</t>
+          <t>Bolluk</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>12.73</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786054538638</t>
+          <t>9789944186735</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Biri Beni Dinliyor</t>
+          <t>Biz Daha Akıllıyız</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>20.37</v>
+        <v>12.73</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786054538669</t>
+          <t>9786054538638</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Bir Veledi Ehlileştirmenin 50 Yolu</t>
+          <t>Biri Beni Dinliyor</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>11</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786052261736</t>
+          <t>9786054538669</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Bir Çalışanı İşten Çıkarmak</t>
+          <t>Bir Veledi Ehlileştirmenin 50 Yolu</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786055655013</t>
+          <t>9786052261736</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Bir Çalışanı İşe Almak</t>
+          <t>Bir Çalışanı İşten Çıkarmak</t>
         </is>
       </c>
       <c r="C447" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786054538867</t>
+          <t>9786055655013</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar: Kilit Bilgiler</t>
+          <t>Bir Çalışanı İşe Almak</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>37.04</v>
+        <v>15</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9789756225240</t>
+          <t>9786054538867</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Sihirbazı Kişisel Sermayenizi Nasıl Büyütebilirsiniz?</t>
+          <t>Bilgisayar: Kilit Bilgiler</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>11.57</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786054538645</t>
+          <t>9789756225240</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Bi Tur Versene</t>
+          <t>Bilgi Sihirbazı Kişisel Sermayenizi Nasıl Büyütebilirsiniz?</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>33</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9789944186353</t>
+          <t>9786054538645</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Beyninizi Yenileyin</t>
+          <t>Bi Tur Versene</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>16.67</v>
+        <v>33</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9789944186070</t>
+          <t>9789944186353</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Beyninizi Hızlandırın</t>
+          <t>Beyninizi Yenileyin</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>15.28</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786055655938</t>
+          <t>9789944186070</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Beyninizi Eğitin</t>
+          <t>Beyninizi Hızlandırın</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>30.56</v>
+        <v>15.28</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786054538072</t>
+          <t>9786055655938</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Beyin Jimnastiği İçin 300 Eğlenceli Bulmaca (6 Kitap Takım)</t>
+          <t>Beyninizi Eğitin</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>41.67</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786054538386</t>
+          <t>9786054538072</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Yakalının Seyir Defteri</t>
+          <t>Beyin Jimnastiği İçin 300 Eğlenceli Bulmaca (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>11.11</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786054538317</t>
+          <t>9786054538386</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Yakalının Akıl Defteri</t>
+          <t>Beyaz Yakalının Seyir Defteri</t>
         </is>
       </c>
       <c r="C456" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786054538775</t>
+          <t>9786054538317</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Yakalı Girişimci</t>
+          <t>Beyaz Yakalının Akıl Defteri</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>12</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9789944186995</t>
+          <t>9786054538775</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Berbat Bir İşin Üç Göstergesi</t>
+          <t>Beyaz Yakalı Girişimci</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>16.2</v>
+        <v>12</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786055655563</t>
+          <t>9789944186995</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Ben Kalender Meşrebim</t>
+          <t>Berbat Bir İşin Üç Göstergesi</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>16.67</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9789944186384</t>
+          <t>9786055655563</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Ben A.Ş.</t>
+          <t>Ben Kalender Meşrebim</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>16.2</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9789757051633</t>
+          <t>9789944186384</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Bellek</t>
+          <t>Ben A.Ş.</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>12.96</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9789756225363</t>
+          <t>9789757051633</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Belleğinizi Nasıl Güçlendirebilirsiniz?</t>
+          <t>Bellek</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>11.85</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9789757051718</t>
+          <t>9789756225363</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Bel Ağrısı</t>
+          <t>Belleğinizi Nasıl Güçlendirebilirsiniz?</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>12.96</v>
+        <v>11.85</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9786055655525</t>
+          <t>9789757051718</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Bedava (Ciltli)</t>
+          <t>Bel Ağrısı</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>24.54</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786055655112</t>
+          <t>9786055655525</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Bütçe Hazırlamak</t>
+          <t>Bedava (Ciltli)</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>15</v>
+        <v>24.54</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9789944186131</t>
+          <t>9786055655112</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Bebeklere ve Çocuklara İlkyardım</t>
+          <t>Bütçe Hazırlamak</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>11.11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9789756225158</t>
+          <t>9789944186131</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>Bebeklere ve Çocuklara İlkyardım</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9789756225059</t>
+          <t>9789756225158</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Bebekler Masaj İster</t>
+          <t>Bebeklere ve Çocuklara İlkyardım</t>
         </is>
       </c>
       <c r="C468" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9789944186421</t>
+          <t>9789756225059</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Bebek Takvimi Pembe (Ciltli)</t>
+          <t>Bebekler Masaj İster</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>22.22</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9789944186414</t>
+          <t>9789944186421</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Bebek Takvimi Mavi (Ciltli)</t>
+          <t>Bebek Takvimi Pembe (Ciltli)</t>
         </is>
       </c>
       <c r="C470" s="1">
         <v>22.22</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9789756225004</t>
+          <t>9789944186414</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Bebek Jimnastiği</t>
+          <t>Bebek Takvimi Mavi (Ciltli)</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>13.89</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786054538737</t>
+          <t>9789756225004</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Bebeğinizin Beyin Eğitimi</t>
+          <t>Bebek Jimnastiği</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>23.15</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786054538416</t>
+          <t>9786054538737</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Bebeğiniz Sizinle Konuşuyor</t>
+          <t>Bebeğinizin Beyin Eğitimi</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>28</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9789756225257</t>
+          <t>9786054538416</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Baş Ağrısı, Migren ve Nevralji</t>
+          <t>Bebeğiniz Sizinle Konuşuyor</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>12.04</v>
+        <v>28</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786055655358</t>
+          <t>9789756225257</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Bağlantılar</t>
+          <t>Baş Ağrısı, Migren ve Nevralji</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>20.37</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9789756225905</t>
+          <t>9786055655358</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Baba Faktörü (Ciltli)</t>
+          <t>Bağlantılar</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>20.83</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9789756225875</t>
+          <t>9789756225905</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Keyfini Çıkarın</t>
+          <t>Baba Faktörü (Ciltli)</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>22.69</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786055655532</t>
+          <t>9789756225875</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Aranıyor</t>
+          <t>Aşkın Keyfini Çıkarın</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>18.43</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786055655440</t>
+          <t>9786055655532</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Anne, Baba ve Eğitimciler İçin Zor Çocuk</t>
+          <t>Aranıyor</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>24.07</v>
+        <v>18.43</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786054538461</t>
+          <t>9786055655440</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Anne Babanın Sihirli Sandığı (Ciltli)</t>
+          <t>Anne, Baba ve Eğitimciler İçin Zor Çocuk</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>35</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9789756225356</t>
+          <t>9786054538461</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Anaokulu ve Kreş İçin Anne Baba Rehberi</t>
+          <t>Anne Babanın Sihirli Sandığı (Ciltli)</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>9.17</v>
+        <v>35</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786055655587</t>
+          <t>9789756225356</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Alışverişte Kadın Erkek</t>
+          <t>Anaokulu ve Kreş İçin Anne Baba Rehberi</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>13.43</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786055655877</t>
+          <t>9786055655587</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Alexander Tekniğiyle Bel ve Sırt Ağrısının Üstesinden Gelin</t>
+          <t>Alışverişte Kadın Erkek</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>14.81</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786052261774</t>
+          <t>9786055655877</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Akıldışının Mantığı</t>
+          <t>Alexander Tekniğiyle Bel ve Sırt Ağrısının Üstesinden Gelin</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>40</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786054538980</t>
+          <t>9786052261774</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Ağ Toplumunu Anlamak (3 Kitap Takım)</t>
+          <t>Akıldışının Mantığı</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>45.37</v>
+        <v>40</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786054538898</t>
+          <t>9786054538980</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Biyografi ve Anı Yazarlığı</t>
+          <t>Ağ Toplumunu Anlamak (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>27.31</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786055655273</t>
+          <t>9786054538898</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Proje Yönetimi (Ciltli)</t>
+          <t>Biyografi ve Anı Yazarlığı</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>17.59</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786054538003</t>
+          <t>9786055655273</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Açık Liderlik</t>
+          <t>Adım Adım Proje Yönetimi (Ciltli)</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>23.15</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786055655860</t>
+          <t>9786054538003</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>66 Soruda Sağlıkta İletişimin Gücü</t>
+          <t>Açık Liderlik</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>17.59</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786054538881</t>
+          <t>9786055655860</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>111 Soruda Incoterms</t>
+          <t>66 Soruda Sağlıkta İletişimin Gücü</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>18</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9789756225721</t>
+          <t>9786054538881</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>10 Dakikada Zekanızı Bileyin Beyin İdmanı İçin 80 Bulmaca, Test ve Egzersiz</t>
+          <t>111 Soruda Incoterms</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>6.94</v>
+        <v>18</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786055655952</t>
+          <t>9789756225721</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Bebeğinizin Mutlu Gelişimi</t>
+          <t>10 Dakikada Zekanızı Bileyin Beyin İdmanı İçin 80 Bulmaca, Test ve Egzersiz</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>27.31</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9789944186926</t>
+          <t>9786055655952</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kuralları</t>
+          <t>Bebeğinizin Mutlu Gelişimi</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>14.81</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9789756225592</t>
+          <t>9789944186926</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Sudoku</t>
+          <t>Aşkın Kuralları</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>4.63</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786053222934</t>
+          <t>9789756225592</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Üç Ceket</t>
+          <t>Adım Adım Sudoku</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>28</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786257804608</t>
+          <t>9786053222934</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>İnsan Yönetimi 2</t>
+          <t>Üç Ceket</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>325</v>
+        <v>28</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786055090425</t>
+          <t>9786257804608</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Enformasyon</t>
+          <t>İnsan Yönetimi 2</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>41.67</v>
+        <v>325</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786057665003</t>
+          <t>9786055090425</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Yalın Dönüşüm Yolculuğu</t>
+          <t>Enformasyon</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>35</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786257804868</t>
+          <t>9786057665003</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Örgütleri ve Öğrenci Kulüpleri İçin İyi Yönetişim El Rehberi</t>
+          <t>Yalın Dönüşüm Yolculuğu</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>27</v>
+        <v>35</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786257804097</t>
+          <t>9786257804868</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs: Liderlik ve Toparlanma - Dijital Dönüşüm</t>
+          <t>Gençlik Örgütleri ve Öğrenci Kulüpleri İçin İyi Yönetişim El Rehberi</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>85</v>
+        <v>27</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786057665553</t>
+          <t>9786257804097</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Bizim Gezegen</t>
+          <t>Koronavirüs: Liderlik ve Toparlanma - Dijital Dönüşüm</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>9</v>
+        <v>85</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786257010405</t>
+          <t>9786057665553</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka</t>
+          <t>Bizim Gezegen</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>85</v>
+        <v>9</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786257010429</t>
+          <t>9786257010405</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Siber Güvenlik</t>
+          <t>Yapay Zeka</t>
         </is>
       </c>
       <c r="C503" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786257010412</t>
+          <t>9786257010429</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Blok Zinciri</t>
+          <t>Siber Güvenlik</t>
         </is>
       </c>
       <c r="C504" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>3990000415920</t>
+          <t>9786257010412</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Zeka Serisi Set (10 Kitap Takım)</t>
+          <t>Blok Zinciri</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>250</v>
+        <v>85</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786257010726</t>
+          <t>3990000415920</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Tamamen Duygusal - Para Harcamanın Akıllıca Yolları</t>
+          <t>Duygusal Zeka Serisi Set (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>60</v>
+        <v>250</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786052202197</t>
+          <t>9786257010726</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Liderliği Öğrenmek</t>
+          <t>Tamamen Duygusal - Para Harcamanın Akıllıca Yolları</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>37</v>
+        <v>60</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786052202203</t>
+          <t>9786052202197</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Yönetirken Risksiz Misiniz?</t>
+          <t>Liderliği Öğrenmek</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>29</v>
+        <v>37</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786052202098</t>
+          <t>9786052202203</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>360 Sosyal Liderlik</t>
+          <t>Yönetirken Risksiz Misiniz?</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786052202258</t>
+          <t>9786052202098</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Yalın Dönüşüm</t>
+          <t>360 Sosyal Liderlik</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>32</v>
+        <v>30</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786057842596</t>
+          <t>9786052202258</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Arabulucu ve Uzlaştırmacı Elkitabı</t>
+          <t>Yalın Dönüşüm</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>30</v>
+        <v>32</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786052202807</t>
+          <t>9786057842596</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Sanayi Devrimini Şekillendirmek</t>
+          <t>Arabulucu ve Uzlaştırmacı Elkitabı</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>43</v>
+        <v>30</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786254345531</t>
+          <t>9786052202807</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Liderlik Tarzları Değişim Yönetimi ve Finansal Performans</t>
+          <t>Dördüncü Sanayi Devrimini Şekillendirmek</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>350</v>
+        <v>43</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786254345524</t>
+          <t>9786254345531</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>21'inci Yüzyıl Şirketi</t>
+          <t>Liderlik Tarzları Değişim Yönetimi ve Finansal Performans</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786254345487</t>
+          <t>9786254345524</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Startup’ların Başarı Kodları</t>
+          <t>21'inci Yüzyıl Şirketi</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786254345449</t>
+          <t>9786254345487</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Gün Gün Liderlik</t>
+          <t>Startup’ların Başarı Kodları</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786254345432</t>
+          <t>9786254345449</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Düşünme Biçimi</t>
+          <t>Gün Gün Liderlik</t>
         </is>
       </c>
       <c r="C517" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786254345401</t>
+          <t>9786254345432</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Satış Yönetimi Elkitabı</t>
+          <t>Yeni Bir Düşünme Biçimi</t>
         </is>
       </c>
       <c r="C518" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9789944186650</t>
+          <t>9786254345401</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Ekiplerin Beş Temel Aksaklığı</t>
+          <t>Satış Yönetimi Elkitabı</t>
         </is>
       </c>
       <c r="C519" s="1">
-        <v>160</v>
+        <v>600</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9786257804103</t>
+          <t>9789944186650</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Çeviklik - Dijital Dönüşüm</t>
+          <t>Ekiplerin Beş Temel Aksaklığı</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>300</v>
+        <v>160</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9786052181324</t>
+          <t>9786257804103</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Şirketlerin Sürdürülebilir Başarısı İçin İnsan Kaynakları Anayasası</t>
+          <t>Çeviklik - Dijital Dönüşüm</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786254345272</t>
+          <t>9786052181324</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Beceri Kazanma ve Geliştirme</t>
+          <t>Şirketlerin Sürdürülebilir Başarısı İçin İnsan Kaynakları Anayasası</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9786052189252</t>
+          <t>9786254345272</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>52 Haftada Mutluluk Huzurlu Bir İş Hayatı İçin Pratik Bir Rehber</t>
+          <t>Beceri Kazanma ve Geliştirme</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9786052189993</t>
+          <t>9786052189252</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>Mavi Gezegen</t>
+          <t>52 Haftada Mutluluk Huzurlu Bir İş Hayatı İçin Pratik Bir Rehber</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9786052189986</t>
+          <t>9786052189993</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Bizim Gezegen</t>
+          <t>Mavi Gezegen</t>
         </is>
       </c>
       <c r="C525" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9786052202005</t>
+          <t>9786052189986</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Gezegen</t>
+          <t>Bizim Gezegen</t>
         </is>
       </c>
       <c r="C526" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9786254345210</t>
+          <t>9786052202005</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zekâ Çağında Dijitalleşme ve CRM</t>
+          <t>Yeşil Gezegen</t>
         </is>
       </c>
       <c r="C527" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9786254345128</t>
+          <t>9786254345210</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Güvenlik</t>
+          <t>Yapay Zekâ Çağında Dijitalleşme ve CRM</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9786052181232</t>
+          <t>9786254345128</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Kariyerinizi Siz Yönetin</t>
+          <t>Psikolojik Güvenlik</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786057859280</t>
+          <t>9786052181232</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Çalışan Babalara Tavsiyeler</t>
+          <t>Kariyerinizi Siz Yönetin</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9786254345203</t>
+          <t>9786057859280</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>İş Dünyasında Kadın Lider Olmak</t>
+          <t>Çalışan Babalara Tavsiyeler</t>
         </is>
       </c>
       <c r="C531" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9786052181430</t>
+          <t>9786254345203</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>Eylemliliğin Evrimi Kertenkelelerden İnsanlara Davranışsal Organizasyon</t>
+          <t>İş Dünyasında Kadın Lider Olmak</t>
         </is>
       </c>
       <c r="C532" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9786055655686</t>
+          <t>9786052181430</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Sanal Ekiplere Liderlik Etmek</t>
+          <t>Eylemliliğin Evrimi Kertenkelelerden İnsanlara Davranışsal Organizasyon</t>
         </is>
       </c>
       <c r="C533" s="1">
-        <v>40</v>
+        <v>400</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9786052181225</t>
+          <t>9786055655686</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Aile Şirketleri İçin Aile Anayasası</t>
+          <t>Sanal Ekiplere Liderlik Etmek</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>350</v>
+        <v>40</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9786254345180</t>
+          <t>9786052181225</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Kör Nokta</t>
+          <t>Aile Şirketleri İçin Aile Anayasası</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9786254345197</t>
+          <t>9786254345180</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>İncili Gastronomi Rehberi</t>
+          <t>Kör Nokta</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786254345173</t>
+          <t>9786254345197</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>Altın Liderlerden Başarının Sırları</t>
+          <t>İncili Gastronomi Rehberi</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9786254345081</t>
+          <t>9786254345173</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Sınavlara Hazırlanan Öğrenciler ve Veliler için Sınavda Başarı</t>
+          <t>Altın Liderlerden Başarının Sırları</t>
         </is>
       </c>
       <c r="C538" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786254345036</t>
+          <t>9786254345081</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Organizasyonları Yeniden Keşfetmek</t>
+          <t>Sınavlara Hazırlanan Öğrenciler ve Veliler için Sınavda Başarı</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786254345050</t>
+          <t>9786254345036</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Otomasyon</t>
+          <t>Organizasyonları Yeniden Keşfetmek</t>
         </is>
       </c>
       <c r="C540" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9786254345005</t>
+          <t>9786254345050</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Kaşif</t>
+          <t>Akıllı Otomasyon</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786254344992</t>
+          <t>9786254345005</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Butikten Zirveye 20 Yıl - Gelecek 10 Yıl (Ciltli)</t>
+          <t>Kurumsal Kaşif</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9786254344312</t>
+          <t>9786254344992</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Perakendeyi Yeniden Tanımlamak</t>
+          <t>Butikten Zirveye 20 Yıl - Gelecek 10 Yıl (Ciltli)</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9786254344299</t>
+          <t>9786254344312</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Liderlik Cesareti Kendini Dönüştür, Toplumu Dönüştür</t>
+          <t>Perakendeyi Yeniden Tanımlamak</t>
         </is>
       </c>
       <c r="C544" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9786254344190</t>
+          <t>9786254344299</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>İşyerinde Eşit Fırsatlar: Kariyer Stratejileri</t>
+          <t>Liderlik Cesareti Kendini Dönüştür, Toplumu Dönüştür</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9786254344183</t>
+          <t>9786254344190</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>Şakralar (Ciltli)</t>
+          <t>İşyerinde Eşit Fırsatlar: Kariyer Stratejileri</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9786254344152</t>
+          <t>9786254344183</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşüm Yol Haritası</t>
+          <t>Şakralar (Ciltli)</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9786254344107</t>
+          <t>9786254344152</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Bestseller Akıldışı Ama Öngörülebilir’in Yazarından - Yanlış İnanışlar</t>
+          <t>Dijital Dönüşüm Yol Haritası</t>
         </is>
       </c>
       <c r="C548" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9786254343858</t>
+          <t>9786254344107</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Vadeden Girişimler</t>
+          <t>Uluslararası Bestseller Akıldışı Ama Öngörülebilir’in Yazarından - Yanlış İnanışlar</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9786254343742</t>
+          <t>9786254343858</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada Sunum</t>
+          <t>Gelecek Vadeden Girişimler</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9786254343759</t>
+          <t>9786254343742</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada İş Planı Hazırlamak</t>
+          <t>20 Dakikada Sunum</t>
         </is>
       </c>
       <c r="C551" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9786254340710</t>
+          <t>9786254343759</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>Ekiplerin Beş Temel Aksaklığı</t>
+          <t>20 Dakikada İş Planı Hazırlamak</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9786254343674</t>
+          <t>9786254340710</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada İnovatif Ekipler</t>
+          <t>Ekiplerin Beş Temel Aksaklığı</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9786254343667</t>
+          <t>9786254343674</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada Toplantı Yönetimi</t>
+          <t>20 Dakikada İnovatif Ekipler</t>
         </is>
       </c>
       <c r="C554" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786254343636</t>
+          <t>9786254343667</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>Şirket Yönetiminde Başarı (Ciltli)</t>
+          <t>20 Dakikada Toplantı Yönetimi</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9786254343629</t>
+          <t>9786254343636</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada Proje Yönetimi</t>
+          <t>Şirket Yönetiminde Başarı (Ciltli)</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9786254343544</t>
+          <t>9786254343629</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>6 Deha Modeli</t>
+          <t>20 Dakikada Proje Yönetimi</t>
         </is>
       </c>
       <c r="C557" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9786254343513</t>
+          <t>9786254343544</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>Verimlilik Savaşları 2</t>
+          <t>6 Deha Modeli</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9786254343506</t>
+          <t>9786254343513</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Geleceğe Hazır Perakende</t>
+          <t>Verimlilik Savaşları 2</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9786254343469</t>
+          <t>9786254343506</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka 2041</t>
+          <t>Geleceğe Hazır Perakende</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>700</v>
+        <v>400</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9786254342899</t>
+          <t>9786254343469</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Bilime Neden Güvenmeliyiz?</t>
+          <t>Yapay Zeka 2041</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9786254343414</t>
+          <t>9786254342899</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada Sanal İşbirliği</t>
+          <t>Bilime Neden Güvenmeliyiz?</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9786254343360</t>
+          <t>9786254343414</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>İşleri Yetiştirmek</t>
+          <t>20 Dakikada Sanal İşbirliği</t>
         </is>
       </c>
       <c r="C563" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9786254343131</t>
+          <t>9786254343360</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada Zaman Yönetimi</t>
+          <t>İşleri Yetiştirmek</t>
         </is>
       </c>
       <c r="C564" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9786254342998</t>
+          <t>9786254343131</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Yaşamını Yeniden Tasarlamak</t>
+          <t>20 Dakikada Zaman Yönetimi</t>
         </is>
       </c>
       <c r="C565" s="1">
-        <v>800</v>
+        <v>250</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9786254342912</t>
+          <t>9786254342998</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Proje Yönetimi Elkitabı - Harvard Business Review</t>
+          <t>Çalışma Yaşamını Yeniden Tasarlamak</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786254342790</t>
+          <t>9786254342912</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Performans</t>
+          <t>Proje Yönetimi Elkitabı - Harvard Business Review</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786254342608</t>
+          <t>9786254342790</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Hayat Boyu Öğrenme</t>
+          <t>Yüksek Performans</t>
         </is>
       </c>
       <c r="C568" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9786254340918</t>
+          <t>9786254342608</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Scaling Up - Rockefeller Alışkanlıklarında Ustalaşmak 2.0</t>
+          <t>Hayat Boyu Öğrenme</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9786254341212</t>
+          <t>9786254340918</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Topluluk Karşısında Konuşma ve Sunum</t>
+          <t>Scaling Up - Rockefeller Alışkanlıklarında Ustalaşmak 2.0</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9786254340901</t>
+          <t>9786254341212</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Planı</t>
+          <t>Topluluk Karşısında Konuşma ve Sunum</t>
         </is>
       </c>
       <c r="C571" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9786254340727</t>
+          <t>9786254340901</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşüm</t>
+          <t>Kariyer Planı</t>
         </is>
       </c>
       <c r="C572" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9786254340758</t>
+          <t>9786254340727</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Kar</t>
+          <t>Dijital Dönüşüm</t>
         </is>
       </c>
       <c r="C573" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9786254340529</t>
+          <t>9786254340758</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Becerileri</t>
+          <t>Gerçek Kar</t>
         </is>
       </c>
       <c r="C574" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9786254340086</t>
+          <t>9786254340529</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Devrimi</t>
+          <t>Yönetim Becerileri</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9786254340024</t>
+          <t>9786254340086</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Banka Şube Müdürünün El Kitabı</t>
+          <t>Yapay Zeka Devrimi</t>
         </is>
       </c>
       <c r="C576" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786254340031</t>
+          <t>9786254340024</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>İletişim 2</t>
+          <t>Banka Şube Müdürünün El Kitabı</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786257804912</t>
+          <t>9786254340031</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Dayanıklılık</t>
+          <t>İletişim 2</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9786257804790</t>
+          <t>9786257804912</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Strateji 2</t>
+          <t>Kurumsal Dayanıklılık</t>
         </is>
       </c>
       <c r="C579" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786257804783</t>
+          <t>9786257804790</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>İlk 90 Gün’ün Ardından Sıradaki Hamle</t>
+          <t>Strateji 2</t>
         </is>
       </c>
       <c r="C580" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786257804769</t>
+          <t>9786257804783</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>Liderlik 2</t>
+          <t>İlk 90 Gün’ün Ardından Sıradaki Hamle</t>
         </is>
       </c>
       <c r="C581" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786257804547</t>
+          <t>9786257804769</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynakları</t>
+          <t>Liderlik 2</t>
         </is>
       </c>
       <c r="C582" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9786257804554</t>
+          <t>9786257804547</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>Kurum Kültürü</t>
+          <t>İnsan Kaynakları</t>
         </is>
       </c>
       <c r="C583" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9786257804417</t>
+          <t>9786257804554</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Müzakere</t>
+          <t>Kurum Kültürü</t>
         </is>
       </c>
       <c r="C584" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9786257804400</t>
+          <t>9786257804417</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Güçlü Liderlik</t>
+          <t>Müzakere</t>
         </is>
       </c>
       <c r="C585" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9786257010719</t>
+          <t>9786257804400</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka</t>
+          <t>Güçlü Liderlik</t>
         </is>
       </c>
       <c r="C586" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9786257010467</t>
+          <t>9786257010719</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Satışta Duygusal Zeka</t>
+          <t>Yapay Zeka</t>
         </is>
       </c>
       <c r="C587" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9786257010474</t>
+          <t>9786257010467</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>Girişimcilik</t>
+          <t>Satışta Duygusal Zeka</t>
         </is>
       </c>
       <c r="C588" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9786057665942</t>
+          <t>9786257010474</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Zeka ve Liderlik</t>
+          <t>Girişimcilik</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9786057665898</t>
+          <t>9786057665942</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>Yönetim ve Psikoloji</t>
+          <t>Duygusal Zeka ve Liderlik</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9786057665614</t>
+          <t>9786057665898</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Yeni Yönetici</t>
+          <t>Yönetim ve Psikoloji</t>
         </is>
       </c>
       <c r="C591" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9786057665621</t>
+          <t>9786057665614</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>Liderin Elkitabı</t>
+          <t>Yeni Yönetici</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9786052202913</t>
+          <t>9786057665621</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Odaklanma</t>
+          <t>Liderin Elkitabı</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9786052202920</t>
+          <t>9786052202913</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Öz Farkındalık</t>
+          <t>Odaklanma</t>
         </is>
       </c>
       <c r="C594" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9786057842619</t>
+          <t>9786052202920</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Amaç Anlam ve Tutku</t>
+          <t>Öz Farkındalık</t>
         </is>
       </c>
       <c r="C595" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9786057842602</t>
+          <t>9786057842619</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Çatışma ve İletişim</t>
+          <t>Amaç Anlam ve Tutku</t>
         </is>
       </c>
       <c r="C596" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9786052202906</t>
+          <t>9786057842602</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>Bilge</t>
+          <t>Çatışma ve İletişim</t>
         </is>
       </c>
       <c r="C597" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9786052202791</t>
+          <t>9786052202906</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Girişimcinin Elkitabı</t>
+          <t>Bilge</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9786052261712</t>
+          <t>9786052202791</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Özgün Liderlik</t>
+          <t>Girişimcinin Elkitabı</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9786052261804</t>
+          <t>9786052261712</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Etkileme ve İkna</t>
+          <t>Özgün Liderlik</t>
         </is>
       </c>
       <c r="C600" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9786052202746</t>
+          <t>9786052261804</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk - Duygusal Zeka</t>
+          <t>Etkileme ve İkna</t>
         </is>
       </c>
       <c r="C601" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9786052261385</t>
+          <t>9786052202746</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Empati - Duygusal Zeka</t>
+          <t>Mutluluk - Duygusal Zeka</t>
         </is>
       </c>
       <c r="C602" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9786052202272</t>
+          <t>9786052261385</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Resilience - Duygusal Zeka</t>
+          <t>Empati - Duygusal Zeka</t>
         </is>
       </c>
       <c r="C603" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9786052202265</t>
+          <t>9786052202272</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Zeka - Mindfulness</t>
+          <t>Resilience - Duygusal Zeka</t>
         </is>
       </c>
       <c r="C604" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9786052202227</t>
+          <t>9786052202265</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>İş Dünyasında Linkedln ile Networking</t>
+          <t>Duygusal Zeka - Mindfulness</t>
         </is>
       </c>
       <c r="C605" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9786052202180</t>
+          <t>9786052202227</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>Verimlilik Savaşları</t>
+          <t>İş Dünyasında Linkedln ile Networking</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9786052202128</t>
+          <t>9786052202180</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Yapmamak</t>
+          <t>Verimlilik Savaşları</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9786052261378</t>
+          <t>9786052202128</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Satış</t>
+          <t>Yapmamak</t>
         </is>
       </c>
       <c r="C608" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9786052261231</t>
+          <t>9786052261378</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Yöneticinin El Kitabı</t>
+          <t>Satış</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9786052261033</t>
+          <t>9786052261231</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama 4.0</t>
+          <t>Yöneticinin El Kitabı</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9786257010443</t>
+          <t>9786052261033</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Zeka</t>
+          <t>Pazarlama 4.0</t>
         </is>
       </c>
       <c r="C611" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786052181478</t>
+          <t>9786257010443</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Sanayi Devrimi</t>
+          <t>Duygusal Zeka</t>
         </is>
       </c>
       <c r="C612" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9786052261880</t>
+          <t>9786052181478</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Pazarlama</t>
+          <t>Dördüncü Sanayi Devrimi</t>
         </is>
       </c>
       <c r="C613" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9786052261750</t>
+          <t>9786052261880</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Ekipler</t>
+          <t>Stratejik Pazarlama</t>
         </is>
       </c>
       <c r="C614" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9786257010375</t>
+          <t>9786052261750</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>İnovasyon - HBR'S 10 Must Reads</t>
+          <t>Ekipler</t>
         </is>
       </c>
       <c r="C615" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9786052261859</t>
+          <t>9786257010375</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Özgüven</t>
+          <t>İnovasyon - HBR'S 10 Must Reads</t>
         </is>
       </c>
       <c r="C616" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9786052261866</t>
+          <t>9786052261859</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Buyology (Ciltli)</t>
+          <t>Yaratıcı Özgüven</t>
         </is>
       </c>
       <c r="C617" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9786052202821</t>
+          <t>9786052261866</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>İletişim</t>
+          <t>Buyology (Ciltli)</t>
         </is>
       </c>
       <c r="C618" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9786052202135</t>
+          <t>9786052202821</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>Cesaret Yalnızdır</t>
+          <t>İletişim</t>
         </is>
       </c>
       <c r="C619" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9786052202760</t>
+          <t>9786052202135</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyeni Satmak</t>
+          <t>Cesaret Yalnızdır</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9786257010382</t>
+          <t>9786052202760</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Toyota Tarzı Yalın Liderlik</t>
+          <t>Görünmeyeni Satmak</t>
         </is>
       </c>
       <c r="C621" s="1">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9786052202159</t>
+          <t>9786257010382</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>İlk 90 Gün</t>
+          <t>Toyota Tarzı Yalın Liderlik</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9786052202104</t>
+          <t>9786052202159</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>Algıda, İknada, İletişimde Beyin Oyunları</t>
+          <t>İlk 90 Gün</t>
         </is>
       </c>
       <c r="C623" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9786257010436</t>
+          <t>9786052202104</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Doğru Karar Almak</t>
+          <t>Algıda, İknada, İletişimde Beyin Oyunları</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9786052189955</t>
+          <t>9786257010436</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Değişim</t>
+          <t>Doğru Karar Almak</t>
         </is>
       </c>
       <c r="C625" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9786052261781</t>
+          <t>9786052189955</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Networking</t>
+          <t>Değişim</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9786052261903</t>
+          <t>9786052261781</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Liderlik</t>
+          <t>Networking</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9786052202296</t>
+          <t>9786052261903</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Kendinizi Yönetmek</t>
+          <t>Liderlik</t>
         </is>
       </c>
       <c r="C628" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9786052202814</t>
+          <t>9786052202296</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>İş Modeli Üretimi</t>
+          <t>Kendinizi Yönetmek</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9786052261897</t>
+          <t>9786052202814</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>İnsan Yönetimi</t>
+          <t>İş Modeli Üretimi</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9786052261002</t>
+          <t>9786052261897</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>Hız</t>
+          <t>İnsan Yönetimi</t>
         </is>
       </c>
       <c r="C631" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9789944186896</t>
+          <t>9786052261002</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Görev Devretmek</t>
+          <t>Hız</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>200</v>
+        <v>700</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9786054538430</t>
+          <t>9789944186896</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Düşünürken</t>
+          <t>Görev Devretmek</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9786257010948</t>
+          <t>9786054538430</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Toyota Tarzı</t>
+          <t>Yeniden Düşünürken</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>800</v>
+        <v>350</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9786052202708</t>
+          <t>9786257010948</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Strateji</t>
+          <t>Toyota Tarzı</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9786052261057</t>
+          <t>9786052202708</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Amaç</t>
+          <t>Strateji</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
+          <t>9786052261057</t>
+        </is>
+      </c>
+      <c r="B637" s="1" t="inlineStr">
+        <is>
+          <t>Amaç</t>
+        </is>
+      </c>
+      <c r="C637" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="638" spans="1:3">
+      <c r="A638" s="1" t="inlineStr">
+        <is>
           <t>9786052261507</t>
         </is>
       </c>
-      <c r="B637" s="1" t="inlineStr">
+      <c r="B638" s="1" t="inlineStr">
         <is>
           <t>Akıldışı Ama Öngörülebilir</t>
         </is>
       </c>
-      <c r="C637" s="1">
+      <c r="C638" s="1">
         <v>600</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>