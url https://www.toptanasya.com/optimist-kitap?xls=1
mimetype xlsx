--- v4 (2026-07-18)
+++ v5 (2026-09-12)
@@ -85,9595 +85,9625 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786254345616</t>
+          <t>9786254343094</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ayın Karanlık Yüzü</t>
+          <t>20 Dakikada Zaman Yönetimi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786254345548</t>
+          <t>9786254345630</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Büyüme Sınırları (Ciltli)</t>
+          <t>Yapay Zeka Önerir İnsan Karar Verir</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>800</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786052181119</t>
+          <t>9786254345616</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çalışan Annelere Tavsiyeler</t>
+          <t>Ayın Karanlık Yüzü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786254343773</t>
+          <t>9786254345548</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yaçın İpbüken’in Yaşamından</t>
+          <t>Büyüme Sınırları (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>800</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786254343612</t>
+          <t>9786052181119</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İncili Gastronomi Rehberi 2023 (Ciltli)</t>
+          <t>Çalışan Annelere Tavsiyeler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786254343490</t>
+          <t>9786254343773</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Problemleri Kabullen, Başarıya Ulaş</t>
+          <t>Yaçın İpbüken’in Yaşamından</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786052202302</t>
+          <t>9786254343612</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Liderlik</t>
+          <t>İncili Gastronomi Rehberi 2023 (Ciltli)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>50</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786254340703</t>
+          <t>9786254343490</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Akıl Sermayeye Fark Atar</t>
+          <t>Problemleri Kabullen, Başarıya Ulaş</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>325</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786254340499</t>
+          <t>9786052202302</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sınırları Aşmak (Ciltli)</t>
+          <t>Liderlik</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786254340505</t>
+          <t>9786254340703</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sınırları Aşmak (Prestij) (Ciltli)</t>
+          <t>Akıl Sermayeye Fark Atar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>150</v>
+        <v>325</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786052202487</t>
+          <t>9786254340499</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tıbbın Geleceğine Yolculuk</t>
+          <t>Sınırları Aşmak (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>33</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786052202470</t>
+          <t>9786254340505</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Makine Platform Kitle</t>
+          <t>Sınırları Aşmak (Prestij) (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>40</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057665645</t>
+          <t>9786052202487</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İyi Akort Edilmiş Şehir</t>
+          <t>Tıbbın Geleceğine Yolculuk</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>45</v>
+        <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057665607</t>
+          <t>9786052202470</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Gezegen</t>
+          <t>Makine Platform Kitle</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>9</v>
+        <v>40</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057665584</t>
+          <t>9786057665645</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mavi Gezegen</t>
+          <t>İyi Akort Edilmiş Şehir</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>9</v>
+        <v>45</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786052261545</t>
+          <t>9786057665607</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yalın Hastane</t>
+          <t>Yeşil Gezegen</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>33</v>
+        <v>9</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789757051817</t>
+          <t>9786057665584</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yeni Pazarlama Kuralları</t>
+          <t>Mavi Gezegen</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>23.15</v>
+        <v>9</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786054538195</t>
+          <t>9786052261545</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Yeni Liderlik (Ciltli)</t>
+          <t>Yalın Hastane</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>22.22</v>
+        <v>33</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789944186704</t>
+          <t>9789757051817</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Yeni Küresel Sahne</t>
+          <t>Yeni Pazarlama Kuralları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>25.93</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789756225707</t>
+          <t>9786054538195</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Yeni Konumlandırma</t>
+          <t>Yeni Liderlik (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>11.11</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789944186919</t>
+          <t>9789944186704</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yeni Altın Standardı</t>
+          <t>Yeni Küresel Sahne</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>18.33</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944186766</t>
+          <t>9789756225707</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yeme Bozukluklarının Başarılı Tedavisi</t>
+          <t>Yeni Konumlandırma</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>14.81</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789756225714</t>
+          <t>9789944186919</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yedi Günlük Hafta Sonu 21. Yüzyıl İçin Daha İyi Bir Çalışma Tarzı (Ciltli)</t>
+          <t>Yeni Altın Standardı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>23.15</v>
+        <v>18.33</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789944186667</t>
+          <t>9789944186766</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Kuralları (Ciltli)</t>
+          <t>Yeme Bozukluklarının Başarılı Tedavisi</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054538706</t>
+          <t>9789756225714</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Sanatında Ustalaşmak</t>
+          <t>Yedi Günlük Hafta Sonu 21. Yüzyıl İçin Daha İyi Bir Çalışma Tarzı (Ciltli)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>21.3</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789944186261</t>
+          <t>9789944186667</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yarış Arabası Niçin Çalışmıyor? (Ciltli)</t>
+          <t>Yaşamın Kuralları (Ciltli)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>12.96</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789756225271</t>
+          <t>9786054538706</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcılık Fabrikası</t>
+          <t>Yaşam Sanatında Ustalaşmak</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>11.57</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055655624</t>
+          <t>9789944186261</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcılığı Teşvik Etmek</t>
+          <t>Yarış Arabası Niçin Çalışmıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>15</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054538485</t>
+          <t>9789756225271</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Yazarlık</t>
+          <t>Yaratıcılık Fabrikası</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>27.31</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055655747</t>
+          <t>9786055655624</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Ekipler Seti (4 Kitap Takım)</t>
+          <t>Yaratıcılığı Teşvik Etmek</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>38.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055655495</t>
+          <t>9786054538485</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Düşünme İçin 50 Bulmaca</t>
+          <t>Yaratıcı Yazarlık</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>7.87</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055655693</t>
+          <t>9786055655747</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Yalın Kavramlar Sözlüğü</t>
+          <t>Yaratıcı Ekipler Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>12.04</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786252261514</t>
+          <t>9786055655495</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Yalın Düşünce</t>
+          <t>Yaratıcı Düşünme İçin 50 Bulmaca</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786055655488</t>
+          <t>9786055655693</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yalın Çözümler (Ciltli)</t>
+          <t>Yalın Kavramlar Sözlüğü</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>27.78</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789756225615</t>
+          <t>9786252261514</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yalan Dolan ve Hileyle Zirveye Tırmanmak</t>
+          <t>Yalın Düşünce</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>6.94</v>
+        <v>100</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054538911</t>
+          <t>9786055655488</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Bir Gecede Çökebilir</t>
+          <t>Yalın Çözümler (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>27.31</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789944186889</t>
+          <t>9789756225615</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Üstünüzü Yönetmek</t>
+          <t>Yalan Dolan ve Hileyle Zirveye Tırmanmak</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>15</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786054538799</t>
+          <t>9786054538911</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Uzun Yaşam Kilit Bilgiler</t>
+          <t>Her Şey Bir Gecede Çökebilir</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>30</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789944186537</t>
+          <t>9789944186889</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Uzun Kuyruk Geleceğin İşi: Çokun Azını Satmak (Ciltli)</t>
+          <t>Üstünüzü Yönetmek</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>21.3</v>
+        <v>15</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789944186711</t>
+          <t>9786054538799</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Uzayın Kapısı Var mı? (Ciltli)</t>
+          <t>Uzun Yaşam Kilit Bilgiler</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>22.22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055655266</t>
+          <t>9789944186537</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Uykuda Zayıflayın</t>
+          <t>Uzun Kuyruk Geleceğin İşi: Çokun Azını Satmak (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>20.83</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055655143</t>
+          <t>9789944186711</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Umudu Yeşertenler</t>
+          <t>Uzayın Kapısı Var mı? (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>17.13</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789944186056</t>
+          <t>9786055655266</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ultrametabolizma Otomatik Kilo Kaybetme Programı (Ciltli)</t>
+          <t>Uykuda Zayıflayın</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>26.85</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789944186254</t>
+          <t>9786055655143</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Uçak Niçin Çalışmıyor? (Ciltli)</t>
+          <t>Umudu Yeşertenler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>12.96</v>
+        <v>17.13</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054538065</t>
+          <t>9789944186056</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Türbülans Çağında Yönetim ve Liderlik (3 Kitap Takım)</t>
+          <t>Ultrametabolizma Otomatik Kilo Kaybetme Programı (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>62.96</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789944186100</t>
+          <t>9789944186254</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Trump 101</t>
+          <t>Uçak Niçin Çalışmıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>13.43</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054538294</t>
+          <t>9786054538065</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Trend Avcısı</t>
+          <t>Türbülans Çağında Yönetim ve Liderlik (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>16.5</v>
+        <v>62.96</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789944186285</t>
+          <t>9789944186100</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tren Niçin Çalışmıyor? (Ciltli)</t>
+          <t>Trump 101</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>12.96</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789944186865</t>
+          <t>9786054538294</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Toyota Kültürü (Ciltli)</t>
+          <t>Trend Avcısı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>54.63</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789756225486</t>
+          <t>9789944186285</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tiroid Problemlerinin Üstesinden Nasıl Gelebilirsiniz?</t>
+          <t>Tren Niçin Çalışmıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>11.85</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789944186643</t>
+          <t>9789944186865</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Tıbbın Sonu (Ciltli)</t>
+          <t>Toyota Kültürü (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>27.31</v>
+        <v>54.63</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054538058</t>
+          <t>9789756225486</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Tersyüz Et</t>
+          <t>Tiroid Problemlerinin Üstesinden Nasıl Gelebilirsiniz?</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>15.74</v>
+        <v>11.85</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055655600</t>
+          <t>9789944186643</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Tercih Sizin (Yetişkinler İçin)</t>
+          <t>Tıbbın Sonu (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>35.19</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055655372</t>
+          <t>9786054538058</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Tercih Sizin (Genç Okurlar İçin)</t>
+          <t>Tersyüz Et</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>22.22</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055655730</t>
+          <t>9786055655600</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Temel İş Bilgileri</t>
+          <t>Tercih Sizin (Yetişkinler İçin)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>38.89</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789944186049</t>
+          <t>9786055655372</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Telaşlı Kadın Sendromu</t>
+          <t>Tercih Sizin (Genç Okurlar İçin)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>18.52</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055655983</t>
+          <t>9786055655730</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Teknolojinin Doğası</t>
+          <t>Temel İş Bilgileri</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>19.91</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055655235</t>
+          <t>9789944186049</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Büyüleyici Hizmet</t>
+          <t>Telaşlı Kadın Sendromu</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>12.04</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054538478</t>
+          <t>9786055655983</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Tek Başına Ana Babalık</t>
+          <t>Teknolojinin Doğası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>27.5</v>
+        <v>19.91</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054538102</t>
+          <t>9786055655235</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Tasarruf Yatırım Emeklilik (Ciltli)</t>
+          <t>Büyüleyici Hizmet</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>27.78</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789756225417</t>
+          <t>9786054538478</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ye, Oyna ve Sağlıklı Ol Çocuklar İçin Sağlıklı Beslenme Kılavuzu</t>
+          <t>Tek Başına Ana Babalık</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>13.33</v>
+        <v>27.5</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789756225783</t>
+          <t>9786054538102</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Tansiyonunuzu Nasıl Düşürürsünüz?</t>
+          <t>Tasarruf Yatırım Emeklilik (Ciltli)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>10</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789944186278</t>
+          <t>9789756225417</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Tank Niçin Çalışmıyor? (Ciltli)</t>
+          <t>Ye, Oyna ve Sağlıklı Ol Çocuklar İçin Sağlıklı Beslenme Kılavuzu</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>12.96</v>
+        <v>13.33</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055655334</t>
+          <t>9789756225783</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Taktiksel Düşünme İçin 50 Bulmaca</t>
+          <t>Tansiyonunuzu Nasıl Düşürürsünüz?</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>7.87</v>
+        <v>10</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055655006</t>
+          <t>9789944186278</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Şirket İçi Savaşlar</t>
+          <t>Tank Niçin Çalışmıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>16.2</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054538935</t>
+          <t>9786055655334</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Ne Yapıyoruz</t>
+          <t>Taktiksel Düşünme İçin 50 Bulmaca</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>27.31</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789756225820</t>
+          <t>9786055655006</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sudoku ve Kakuro Yeni Japon Bulmacaları 1</t>
+          <t>Şirket İçi Savaşlar</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>4.63</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055655327</t>
+          <t>9786054538935</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Su Terazisi</t>
+          <t>Şimdi Ne Yapıyoruz</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>20.37</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789944186674</t>
+          <t>9789756225820</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Stres Yönetimi</t>
+          <t>Sudoku ve Kakuro Yeni Japon Bulmacaları 1</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>15</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786055655402</t>
+          <t>9786055655327</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Stratejiyi Uygulamak</t>
+          <t>Su Terazisi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>15</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054538423</t>
+          <t>9789944186674</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Stratejist</t>
+          <t>Stres Yönetimi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>18.06</v>
+        <v>15</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055655716</t>
+          <t>9786055655402</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Düşünmek (5 Kitap Takım)</t>
+          <t>Stratejiyi Uygulamak</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>50.93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054538232</t>
+          <t>9786054538423</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Steve Jobs ve Zen</t>
+          <t>Stratejist</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>13.89</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789944186438</t>
+          <t>9786055655716</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Starbucks Deneyimi</t>
+          <t>Stratejik Düşünmek (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>12.96</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789757051398</t>
+          <t>9786054538232</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Spa</t>
+          <t>Steve Jobs ve Zen</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>27.78</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786054029266</t>
+          <t>9789944186438</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya Uzmanlarından Temel Dersler (4 Kitap Takım)</t>
+          <t>Starbucks Deneyimi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>49.07</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054538447</t>
+          <t>9789757051398</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sorumluluk Devrimi</t>
+          <t>Spa</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>21.3</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789756225122</t>
+          <t>9786054029266</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Sorulamayan Sorular</t>
+          <t>Sosyal Medya Uzmanlarından Temel Dersler (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>13.89</v>
+        <v>49.07</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789756225141</t>
+          <t>9786054538447</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Soru ve Cevaplarla Meme Kanseri</t>
+          <t>Sorumluluk Devrimi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>13.89</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789756225431</t>
+          <t>9789756225122</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Soru ve Cevaplarla Günümüzde Pazarlamanın Temelleri</t>
+          <t>Sorulamayan Sorular</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>19.44</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789944186612</t>
+          <t>9789756225141</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Sonuna Kadar Delifişeklik</t>
+          <t>Soru ve Cevaplarla Meme Kanseri</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>27.31</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789944186490</t>
+          <t>9789756225431</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sonuç Alıcı Müzakere</t>
+          <t>Soru ve Cevaplarla Günümüzde Pazarlamanın Temelleri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>15</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054538331</t>
+          <t>9789944186612</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sonsuz Olanak</t>
+          <t>Sonuna Kadar Delifişeklik</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>29.5</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789944186391</t>
+          <t>9789944186490</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Sinüslerinizi Nasıl İyileştirebilirsiniz?</t>
+          <t>Sonuç Alıcı Müzakere</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>11.11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789756225226</t>
+          <t>9786054538331</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Sincap A.Ş. Öykülerle Bir Liderlik Masalı</t>
+          <t>Sonsuz Olanak</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>11.57</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055655976</t>
+          <t>9789944186391</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sigorta (Ciltli)</t>
+          <t>Sinüslerinizi Nasıl İyileştirebilirsiniz?</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>19</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789944186025</t>
+          <t>9789756225226</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sınav Kazanmayı Öğrenin Başarılı Öğrenme Becerileri</t>
+          <t>Sincap A.Ş. Öykülerle Bir Liderlik Masalı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>22.69</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055655082</t>
+          <t>9786055655976</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sezgilerin Gücü (Ciltli)</t>
+          <t>Sigorta (Ciltli)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>23.15</v>
+        <v>19</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055655808</t>
+          <t>9789944186025</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Süper Şirket</t>
+          <t>Sınav Kazanmayı Öğrenin Başarılı Öğrenme Becerileri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>25.93</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789756225202</t>
+          <t>9786055655082</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sezaryen Ne Zaman? Hangi Durumlarda?</t>
+          <t>Sezgilerin Gücü (Ciltli)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789944186124</t>
+          <t>9786055655808</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Selülitten Kurtulun Farklı Çözüm Yolları</t>
+          <t>Süper Şirket</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>25.46</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054538713</t>
+          <t>9789756225202</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Satış Sanatı</t>
+          <t>Sezaryen Ne Zaman? Hangi Durumlarda?</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>24.07</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789944186797</t>
+          <t>9789944186124</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Satın Alma Transları (Ciltli)</t>
+          <t>Selülitten Kurtulun Farklı Çözüm Yolları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>15.74</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054538577</t>
+          <t>9786054538713</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sanatı Anlamak</t>
+          <t>Satış Sanatı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>25</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786055655655</t>
+          <t>9789944186797</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Düşünmek</t>
+          <t>Satın Alma Transları (Ciltli)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>15</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054538560</t>
+          <t>9786054538577</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Sakinler De Kazanır</t>
+          <t>Sanatı Anlamak</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>33.33</v>
+        <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789756225882</t>
+          <t>9786055655655</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Ruhunuzu Rahatlatın Depresyonu Yenme Teknikleri</t>
+          <t>Stratejik Düşünmek</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>22.69</v>
+        <v>15</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055655853</t>
+          <t>9786054538560</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Reklamın Şifresini Kırmak</t>
+          <t>Sakinler De Kazanır</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>18.06</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054538409</t>
+          <t>9789756225882</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Reklamın İyisi</t>
+          <t>Ruhunuzu Rahatlatın Depresyonu Yenme Teknikleri</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>25.46</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055655433</t>
+          <t>9786055655853</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Rekabet Üzerine (Ciltli)</t>
+          <t>Reklamın Şifresini Kırmak</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>46.3</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789944186483</t>
+          <t>9786054538409</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Proje Yapabilsem Gençler İçin Proje Yönetimi</t>
+          <t>Reklamın İyisi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>11.11</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789944186520</t>
+          <t>9786055655433</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Portakalı Sıkmak Büyük Bütçelerle Değil Büyük Fikirlerle Kazanmak (Ciltli)</t>
+          <t>Rekabet Üzerine (Ciltli)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>20.83</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789756225899</t>
+          <t>9789944186483</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Podcasting Yeni Başlayanlar İçin Temel Rehber</t>
+          <t>Proje Yapabilsem Gençler İçin Proje Yönetimi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>6.94</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786055655259</t>
+          <t>9789944186520</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Performansın Üç Yasası (Ciltli)</t>
+          <t>Portakalı Sıkmak Büyük Bütçelerle Değil Büyük Fikirlerle Kazanmak (Ciltli)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>16.67</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055655501</t>
+          <t>9789756225899</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Performansı Ölçmek</t>
+          <t>Podcasting Yeni Başlayanlar İçin Temel Rehber</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>15</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055655075</t>
+          <t>9786055655259</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Performans Değerlendirmesi</t>
+          <t>Performansın Üç Yasası (Ciltli)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>15</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786054538300</t>
+          <t>9786055655501</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Penguen ve Leviathan</t>
+          <t>Performansı Ölçmek</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>19.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055655594</t>
+          <t>9786055655075</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Pazarlamayı Anlamak</t>
+          <t>Performans Değerlendirmesi</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786052202319</t>
+          <t>9786054538300</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Psikolojiyi Anlamak</t>
+          <t>Penguen ve Leviathan</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>42</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789756225745</t>
+          <t>9786055655594</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Toplantı Yönetimi</t>
+          <t>Pazarlamayı Anlamak</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054538454</t>
+          <t>9786052202319</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Temel NLP</t>
+          <t>Psikolojiyi Anlamak</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>25.93</v>
+        <v>42</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786055655204</t>
+          <t>9789756225745</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Şeffaflık</t>
+          <t>Toplantı Yönetimi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>11.11</v>
+        <v>15</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789756225936</t>
+          <t>9786054538454</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Savaşı (Ciltli)</t>
+          <t>Temel NLP</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>24.07</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789944186742</t>
+          <t>9786055655204</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Metaforları (Ciltli)</t>
+          <t>Şeffaflık</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>22.22</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055655389</t>
+          <t>9789756225936</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Switch</t>
+          <t>Pazarlama Savaşı (Ciltli)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>25</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786052189979</t>
+          <t>9789944186742</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama İletişiminde Sosyal Medya</t>
+          <t>Pazarlama Metaforları (Ciltli)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>18.52</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789757051756</t>
+          <t>9786055655389</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama 3.0 (Ciltli)</t>
+          <t>Switch</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055655778</t>
+          <t>9786052189979</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Paraşüt (Ciltli)</t>
+          <t>Pazarlama İletişiminde Sosyal Medya</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>18.52</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789756225950</t>
+          <t>9789757051756</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Özlediğiniz Hayat Kılavuzu</t>
+          <t>Pazarlama 3.0 (Ciltli)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>11.11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786052261019</t>
+          <t>9786055655778</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Proje Yönetimi</t>
+          <t>Paraşüt (Ciltli)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>15</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789756225110</t>
+          <t>9789756225950</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ölümcül Toplantılar</t>
+          <t>Özlediğiniz Hayat Kılavuzu</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>11.57</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789750056406</t>
+          <t>9786052261019</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Öğrenmeyi Yönetmek</t>
+          <t>Proje Yönetimi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>25.93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789756225509</t>
+          <t>9789756225110</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Oyunun Kuralları Öğrenin ve Yaralanın</t>
+          <t>Ölümcül Toplantılar</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>9.17</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786054538225</t>
+          <t>9789750056406</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Oyun Bitti</t>
+          <t>Öğrenmeyi Yönetmek</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>120</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>3990000015257</t>
+          <t>9789756225509</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Optimist Dergisi Sayı: 6</t>
+          <t>Oyunun Kuralları Öğrenin ve Yaralanın</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>9.9</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>3990000001453</t>
+          <t>9786054538225</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Optimist Dergisi Sayı: 5</t>
+          <t>Oyun Bitti</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>9.9</v>
+        <v>120</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>3990000001451</t>
+          <t>3990000015257</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Optimist Dergisi Sayı: 2</t>
+          <t>Optimist Dergisi Sayı: 6</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>3990000001452</t>
+          <t>3990000001453</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Optimist Dergisi Sayı: 1</t>
+          <t>Optimist Dergisi Sayı: 5</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>9.9</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786054538119</t>
+          <t>3990000001451</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Onward</t>
+          <t>Optimist Dergisi Sayı: 2</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>32.41</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786054538720</t>
+          <t>3990000001452</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Olmak İstediğim İnsan</t>
+          <t>Optimist Dergisi Sayı: 1</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>18.06</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789756225837</t>
+          <t>9786054538119</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Nurikabe Yeni Japon Bulmacaları 4</t>
+          <t>Onward</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>5.46</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786054538355</t>
+          <t>9786054538720</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche - Kilit Fikirler</t>
+          <t>Olmak İstediğim İnsan</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>18.06</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786054538171</t>
+          <t>9789756225837</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Neden Satın Alırız?</t>
+          <t>Nurikabe Yeni Japon Bulmacaları 4</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>27.31</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786052202326</t>
+          <t>9786054538355</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Müşterinize Odaklanmak</t>
+          <t>Nietzsche - Kilit Fikirler</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>85</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786054538836</t>
+          <t>9786054538171</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk ve Anlam (3 Kitap Takım)</t>
+          <t>Neden Satın Alırız?</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>52.78</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786054538966</t>
+          <t>9786052202326</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Pedalımda 5 Ülke</t>
+          <t>Müşterinize Odaklanmak</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>27.31</v>
+        <v>85</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789944186230</t>
+          <t>9786054538836</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Motosiklet Niçin Çalışmıyor? (Ciltli)</t>
+          <t>Mutluluk ve Anlam (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>12.96</v>
+        <v>52.78</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786054538164</t>
+          <t>9786054538966</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Moda Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
+          <t>Pedalımda 5 Ülke</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>20.37</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789756225066</t>
+          <t>9789944186230</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Miyomlar Çaresiz Değilsiniz</t>
+          <t>Motosiklet Niçin Çalışmıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>13.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789756225295</t>
+          <t>9786054538164</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Metroseksüel</t>
+          <t>Moda Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>9.17</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789756225073</t>
+          <t>9789756225066</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Menopozdan Korkmayın</t>
+          <t>Miyomlar Çaresiz Değilsiniz</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789944186605</t>
+          <t>9789756225295</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Menopoz ve Hormon Tedavisi</t>
+          <t>Metroseksüel</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>16.2</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9789756225493</t>
+          <t>9789756225073</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Meme Kanserini Nasıl Atlatabilirsiniz?</t>
+          <t>Menopozdan Korkmayın</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>19.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789756225844</t>
+          <t>9789944186605</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Masyu Yeni Japon Bulmacaları 3</t>
+          <t>Menopoz ve Hormon Tedavisi</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>5.46</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789757051381</t>
+          <t>9789756225493</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Masaj (Ciltli)</t>
+          <t>Meme Kanserini Nasıl Atlatabilirsiniz?</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>27.78</v>
+        <v>19.26</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786055655921</t>
+          <t>9789756225844</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Marx - Kilit Fikirler</t>
+          <t>Masyu Yeni Japon Bulmacaları 3</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>25.93</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786055655341</t>
+          <t>9789757051381</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Mantıksal Düşünme İçin 50 Bulmaca</t>
+          <t>Masaj (Ciltli)</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>7.87</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789756225967</t>
+          <t>9786055655921</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Liderlik Elkitabı (Ciltli)</t>
+          <t>Marx - Kilit Fikirler</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>30.56</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786054538027</t>
+          <t>9786055655341</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Küçük Yeşil Adımlar</t>
+          <t>Mantıksal Düşünme İçin 50 Bulmaca</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>20.83</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789756225288</t>
+          <t>9789756225967</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Kusursuz Liderlik</t>
+          <t>Liderlik Elkitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>11.57</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789944186773</t>
+          <t>9786054538027</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Kuruluşunuz Hakkında Sormanız Gereken En Önemli Beş Soru</t>
+          <t>Küçük Yeşil Adımlar</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>11.11</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789944186872</t>
+          <t>9789756225288</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Krizde Ne Yapmalı?</t>
+          <t>Kusursuz Liderlik</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>9.17</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786052261767</t>
+          <t>9789944186773</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Kriz Yönetimi</t>
+          <t>Kuruluşunuz Hakkında Sormanız Gereken En Önemli Beş Soru</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789756225233</t>
+          <t>9789944186872</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Körler ve Fil</t>
+          <t>Krizde Ne Yapmalı?</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>11.57</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789756225813</t>
+          <t>9786052261767</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Köprüden Geçerken Ergenlik Dönemi ve Sorunları</t>
+          <t>Kriz Yönetimi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>7.41</v>
+        <v>15</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055655457</t>
+          <t>9789756225233</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Köpek Anlama Kılavuzu</t>
+          <t>Körler ve Fil</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>13.8</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786055655549</t>
+          <t>9789756225813</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Kolesterolünüzü Nasıl Düşürebilirsiniz?</t>
+          <t>Köprüden Geçerken Ergenlik Dönemi ve Sorunları</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>9.9</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789756225998</t>
+          <t>9786055655457</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Koçluk</t>
+          <t>Köpek Anlama Kılavuzu</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>15</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789756225165</t>
+          <t>9786055655549</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Kıvılcımlar Uçuşurken Ekip Çalışmasının Başarı Kılavuzu</t>
+          <t>Kolesterolünüzü Nasıl Düşürebilirsiniz?</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>11.57</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789756225530</t>
+          <t>9789756225998</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Kendinden Emin Yönetim</t>
+          <t>Koçluk</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>9.17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786055655839</t>
+          <t>9789756225165</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kendimle Konuşmalar (Ciltli)</t>
+          <t>Kıvılcımlar Uçuşurken Ekip Çalışmasının Başarı Kılavuzu</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>37.04</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789756225400</t>
+          <t>9789756225530</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Kendi Başına Düşünen Çocuklar Yetiştirmek</t>
+          <t>Kendinden Emin Yönetim</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>13.89</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055655464</t>
+          <t>9786055655839</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Kedi Anlama Kılavuzu</t>
+          <t>Kendimle Konuşmalar (Ciltli)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>15.28</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786054538690</t>
+          <t>9789756225400</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kazanmak İstiyorsanız</t>
+          <t>Kendi Başına Düşünen Çocuklar Yetiştirmek</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>32.87</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789944186094</t>
+          <t>9786055655464</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Kazanmak İsteyenler İçin Yanıtlar</t>
+          <t>Kedi Anlama Kılavuzu</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>12.96</v>
+        <v>15.28</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789944186858</t>
+          <t>9786054538690</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Üzerine Çeşitlemeler (Ciltli)</t>
+          <t>Kazanmak İstiyorsanız</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>26.85</v>
+        <v>32.87</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9789944186834</t>
+          <t>9789944186094</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Kariyerinize Yön Vermek</t>
+          <t>Kazanmak İsteyenler İçin Yanıtlar</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>15</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055655822</t>
+          <t>9789944186858</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Kapsamlı Düşünme İçin 50 Bulmaca</t>
+          <t>Mutluluk Üzerine Çeşitlemeler (Ciltli)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>7.87</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786055655556</t>
+          <t>9789944186834</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Kaos Yönetimi</t>
+          <t>Kariyerinize Yön Vermek</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>16.67</v>
+        <v>15</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789757051619</t>
+          <t>9786055655822</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Kalp Krizini Önlemek</t>
+          <t>Kapsamlı Düşünme İçin 50 Bulmaca</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>12.96</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786054538584</t>
+          <t>9786055655556</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Kaldıraç Etkisi</t>
+          <t>Kaos Yönetimi</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>16.67</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786054538140</t>
+          <t>9789757051619</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Mutfak Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
+          <t>Kalp Krizini Önlemek</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>20.37</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055655037</t>
+          <t>9786054538584</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Çocuklar Yetiştirmek</t>
+          <t>Kaldıraç Etkisi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>16.2</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789756225608</t>
+          <t>9786054538140</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Kadınlarda Yüksek Tansiyon</t>
+          <t>Mutfak Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>11.57</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786054538522</t>
+          <t>9786055655037</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Neden Satın Alır?</t>
+          <t>Kahraman Çocuklar Yetiştirmek</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>19.44</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789756225011</t>
+          <t>9789756225608</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Erkekler ve Liderlik</t>
+          <t>Kadınlarda Yüksek Tansiyon</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>11.57</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789756225394</t>
+          <t>9786054538522</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kaderini Kontrol Et Çalışan Kadının Başarı Formülü</t>
+          <t>Kadınlar Neden Satın Alır?</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>10</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789944186575</t>
+          <t>9789756225011</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Küresel Ekonomide 24 Saat (Ciltli)</t>
+          <t>Kadınlar Erkekler ve Liderlik</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>22.22</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786054538539</t>
+          <t>9789756225394</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Jung Kilit Fikirler</t>
+          <t>Kaderini Kontrol Et Çalışan Kadının Başarı Formülü</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>22.22</v>
+        <v>10</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786054538683</t>
+          <t>9789944186575</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>İyi Şirket (Ciltli)</t>
+          <t>Küresel Ekonomide 24 Saat (Ciltli)</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>34.26</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789944186513</t>
+          <t>9786054538539</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>İyi Bir Gece Uykusu</t>
+          <t>Jung Kilit Fikirler</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>14.35</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786055655785</t>
+          <t>9786054538683</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>İşveren Markası</t>
+          <t>İyi Şirket (Ciltli)</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>12.04</v>
+        <v>34.26</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786057665904</t>
+          <t>9789944186513</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>İş'te Türk</t>
+          <t>İyi Bir Gece Uykusu</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>30</v>
+        <v>14.35</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786054538218</t>
+          <t>9786055655785</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>İşte Bu Fikir Tutar! (Ciltli)</t>
+          <t>İşveren Markası</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>23.15</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054538904</t>
+          <t>9786057665904</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde Problem Yönetimi</t>
+          <t>İş'te Türk</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>18.5</v>
+        <v>30</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786054538393</t>
+          <t>9786054538218</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>İşletme Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
+          <t>İşte Bu Fikir Tutar! (Ciltli)</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>20.37</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786054538492</t>
+          <t>9786054538904</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>İş Zekanızı Geliştirin</t>
+          <t>İşletmelerde Problem Yönetimi</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>13.89</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789756225042</t>
+          <t>9786054538393</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>İstediğini Yap</t>
+          <t>İşletme Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>11.57</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789756225585</t>
+          <t>9786054538492</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>İstediğini Alabilirsin İşinizde İstediklerinizi Elde Etmenin 26 Yolu</t>
+          <t>İş Zekanızı Geliştirin</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>9.17</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786054538133</t>
+          <t>9789756225042</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>İnternet ve Sosyal Medya Araştırmaları El Kitabı</t>
+          <t>İstediğini Yap</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>46.3</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789944186728</t>
+          <t>9789756225585</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>İnsanları İkna Etmek</t>
+          <t>İstediğini Alabilirsin İşinizde İstediklerinizi Elde Etmenin 26 Yolu</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>13.89</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789756225660</t>
+          <t>9786054538133</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>İlişkinizi Tazeleyin Aşkınız Yeniden Alevlensin</t>
+          <t>İnternet ve Sosyal Medya Araştırmaları El Kitabı</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>22.69</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789756225173</t>
+          <t>9789944186728</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>İlişki Sihirbazı Bağlantılarınızı Nasıl İşe Yarar Hale Getirirsiniz?</t>
+          <t>İnsanları İkna Etmek</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>11.57</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789944186377</t>
+          <t>9789756225660</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>İleri Sudoku Sudoku Çözmede Yeni Stratejiler</t>
+          <t>İlişkinizi Tazeleyin Aşkınız Yeniden Alevlensin</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>7.41</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789756225455</t>
+          <t>9789756225173</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>İkisi Bir Arada</t>
+          <t>İlişki Sihirbazı Bağlantılarınızı Nasıl İşe Yarar Hale Getirirsiniz?</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>15.19</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786054538829</t>
+          <t>9789944186377</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>İhracat</t>
+          <t>İleri Sudoku Sudoku Çözmede Yeni Stratejiler</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>35.19</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786055655891</t>
+          <t>9789756225455</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Kendinizi Motive Edin ve Hedeflere Ulaşın</t>
+          <t>İkisi Bir Arada</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>27.31</v>
+        <v>15.19</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789944186452</t>
+          <t>9786054538829</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Melek Michelangelo’nun Sırrı</t>
+          <t>İhracat</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>7.41</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789756225851</t>
+          <t>9786055655891</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Hitori Yeni Japon Bulmacaları 2</t>
+          <t>Kendinizi Motive Edin ve Hedeflere Ulaşın</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>5.46</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786055655426</t>
+          <t>9789944186452</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Hızlı Düşünme İçin 50 Bulmaca</t>
+          <t>İçimizdeki Melek Michelangelo’nun Sırrı</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>7.87</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786055655167</t>
+          <t>9789756225851</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Herkes Örgüt</t>
+          <t>Hitori Yeni Japon Bulmacaları 2</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>19.44</v>
+        <v>5.46</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786055655846</t>
+          <t>9786055655426</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>İş Süreçlerini İyileştirmek</t>
+          <t>Hızlı Düşünme İçin 50 Bulmaca</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>15</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786057665539</t>
+          <t>9786055655167</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Herkes İçin Zaman Yönetimi</t>
+          <t>Herkes Örgüt</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>36</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786055655679</t>
+          <t>9786055655846</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>İş Planı Oluşturmak</t>
+          <t>İş Süreçlerini İyileştirmek</t>
         </is>
       </c>
       <c r="C205" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786055655068</t>
+          <t>9786057665539</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>İnovasyon Yapmak</t>
+          <t>Herkes İçin Zaman Yönetimi</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>85</v>
+        <v>36</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786052261262</t>
+          <t>9786055655679</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Liderlik</t>
+          <t>İş Planı Oluşturmak</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786054538034</t>
+          <t>9786055655068</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Hayatınıza Astrolojiyle Yön Verin</t>
+          <t>İnovasyon Yapmak</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>23.15</v>
+        <v>85</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789756225196</t>
+          <t>9786052261262</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Havacık’la Birlikte Astımla Mücadele</t>
+          <t>Liderlik</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>13.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786054538348</t>
+          <t>9786054538034</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Hava, Su ve Toprak İçin 100 Yeşil Adım</t>
+          <t>Hayatınıza Astrolojiyle Yön Verin</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>11.11</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786055655150</t>
+          <t>9789756225196</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Harvard Business School’da Size Ne Öğretirler? (Ciltli)</t>
+          <t>Havacık’la Birlikte Astımla Mücadele</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>30.09</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789756225790</t>
+          <t>9786054538348</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Hamilelikte Sağlıklı Beslenme</t>
+          <t>Hava, Su ve Toprak İçin 100 Yeşil Adım</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>15.74</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9789756225943</t>
+          <t>9786055655150</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Halkla İlişkiler Stratejiniz Kadınlar İçin PR Rehberi</t>
+          <t>Harvard Business School’da Size Ne Öğretirler? (Ciltli)</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>9.17</v>
+        <v>30.09</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786054538546</t>
+          <t>9789756225790</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Hakikat Güzellik ve İyilik</t>
+          <t>Hamilelikte Sağlıklı Beslenme</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>20.37</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786054538744</t>
+          <t>9789756225943</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Gün Gün Drucker (Ciltli)</t>
+          <t>Halkla İlişkiler Stratejiniz Kadınlar İçin PR Rehberi</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>45.83</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789756225264</t>
+          <t>9786054538546</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Güç Sihirbazı İşin Kuralları</t>
+          <t>Hakikat Güzellik ve İyilik</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>11.57</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789944186759</t>
+          <t>9786054538744</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Haydi Oynayalım</t>
+          <t>Gün Gün Drucker (Ciltli)</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>31.94</v>
+        <v>45.83</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786055655815</t>
+          <t>9789756225264</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Görsel Düşünme İçin 50 Bulmaca</t>
+          <t>Güç Sihirbazı İşin Kuralları</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>7.87</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789944186810</t>
+          <t>9789944186759</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Girişimcinin Kontrol Listesi</t>
+          <t>Haydi Oynayalım</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>17.59</v>
+        <v>31.94</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786052202142</t>
+          <t>9786055655815</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Girişimciliğin Altın Kuralları</t>
+          <t>Görsel Düşünme İçin 50 Bulmaca</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>32</v>
+        <v>7.87</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789944186018</t>
+          <t>9789944186810</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Hamilelik Takvimi (Ciltli)</t>
+          <t>Girişimcinin Kontrol Listesi</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>37.04</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789944186063</t>
+          <t>9786052202142</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Gıdalar Hakkındaki Gerçekler (Ciltli)</t>
+          <t>Girişimciliğin Altın Kuralları</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>33.33</v>
+        <v>32</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789944186087</t>
+          <t>9789944186018</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Geribildirim</t>
+          <t>Hamilelik Takvimi (Ciltli)</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>15</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789756225349</t>
+          <t>9789944186063</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Pazarlamacısı İçin Konumlandırma Stratejileri</t>
+          <t>Gıdalar Hakkındaki Gerçekler (Ciltli)</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>9.17</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789944186599</t>
+          <t>9789944186087</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Geleceği İnşa Edecek 5 Zihin (Ciltli)</t>
+          <t>Geribildirim</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>22.22</v>
+        <v>15</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786055655709</t>
+          <t>9789756225349</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Future Agenda</t>
+          <t>Geleceğin Pazarlamacısı İçin Konumlandırma Stratejileri</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>38</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9789944186247</t>
+          <t>9789944186599</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Helikopter Niçin Çalışmıyor? (Ciltli)</t>
+          <t>Geleceği İnşa Edecek 5 Zihin (Ciltli)</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>12.96</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786055655945</t>
+          <t>9786055655709</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Freud Kilit Fikirler</t>
+          <t>Future Agenda</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>33</v>
+        <v>38</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786052202289</t>
+          <t>9789944186247</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Finansı Anlamak</t>
+          <t>Helikopter Niçin Çalışmıyor? (Ciltli)</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>15</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786054538157</t>
+          <t>9786055655945</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Film Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
+          <t>Freud Kilit Fikirler</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>20.37</v>
+        <v>33</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786055655914</t>
+          <t>9786052202289</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Fikir Nasıl Satılır</t>
+          <t>Finansı Anlamak</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>12.5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786054538553</t>
+          <t>9786054538157</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Fısıltının Gücü</t>
+          <t>Film Okulunda Öğrendiğim 101 Şey (Ciltli)</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>22.22</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786054538751</t>
+          <t>9786055655914</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Felsefeyi Anlamak</t>
+          <t>Fikir Nasıl Satılır</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>28.7</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786055655365</t>
+          <t>9786054538553</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Fazla Kültür Göz Çıkarmaz (Ciltli)</t>
+          <t>Fısıltının Gücü</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>73.15</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786055655419</t>
+          <t>9786054538751</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Hedefler Belirlemek</t>
+          <t>Felsefeyi Anlamak</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>15</v>
+        <v>28.7</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789756225981</t>
+          <t>9786055655365</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Etkin Yöneticinin Seyir Defteri (Ciltli)</t>
+          <t>Fazla Kültür Göz Çıkarmaz (Ciltli)</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>37</v>
+        <v>73.15</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789756225974</t>
+          <t>9786055655419</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Etkin Yöneticinin Seyir Defteri</t>
+          <t>Hedefler Belirlemek</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>12.96</v>
+        <v>15</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786052261026</t>
+          <t>9789756225981</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Etkin Sunumlar</t>
+          <t>Etkin Yöneticinin Seyir Defteri (Ciltli)</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>15</v>
+        <v>37</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9789756589847</t>
+          <t>9789756225974</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Harvard Business 1 - Etkin Liderlik</t>
+          <t>Etkin Yöneticinin Seyir Defteri</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>38.89</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9789756589502</t>
+          <t>9786052261026</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Harvard Business 2 Etkin Kişisel Gelişim</t>
+          <t>Etkin Sunumlar</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>38.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9789756589359</t>
+          <t>9789756589847</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Harvard Business 5 - Etkin Kariyer Becerileri</t>
+          <t>Harvard Business 1 - Etkin Liderlik</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>50.93</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9789756225130</t>
+          <t>9789756589502</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Hayır Demek Yetmez</t>
+          <t>Harvard Business 2 Etkin Kişisel Gelişim</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>13.89</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9789756589472</t>
+          <t>9789756589359</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Harvard Business 4 - Etkin İş Becerileri</t>
+          <t>Harvard Business 5 - Etkin Kariyer Becerileri</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>52.78</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9789756589373</t>
+          <t>9789756225130</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Harvard Business 3 - Etkin İletişim</t>
+          <t>Hayır Demek Yetmez</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>38.89</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9789944186469</t>
+          <t>9789756589472</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Etkili İş Yazıları</t>
+          <t>Harvard Business 4 - Etkin İş Becerileri</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>15</v>
+        <v>52.78</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786054538201</t>
+          <t>9789756589373</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>E-Ticaret Çağı</t>
+          <t>Harvard Business 3 - Etkin İletişim</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>22.22</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786054538621</t>
+          <t>9789944186469</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Esaslar</t>
+          <t>Etkili İş Yazıları</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>27.31</v>
+        <v>15</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9789756225181</t>
+          <t>9786054538201</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Engel Tanımayanlar Mükemmele Ulaşma Yolunda Bir Başarı Öyküsü</t>
+          <t>E-Ticaret Çağı</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>11.57</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9789756225912</t>
+          <t>9786054538621</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>En İyi Yöntem</t>
+          <t>Esaslar</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>10.19</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786054538843</t>
+          <t>9789756225181</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Emtia Yatırımcılığının Küçük Kitabı (Ciltli)</t>
+          <t>Engel Tanımayanlar Mükemmele Ulaşma Yolunda Bir Başarı Öyküsü</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>24</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786055655174</t>
+          <t>9789756225912</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Ekolojik Zeka</t>
+          <t>En İyi Yöntem</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>17.59</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786052261743</t>
+          <t>9786054538843</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Ekip Liderliği</t>
+          <t>Emtia Yatırımcılığının Küçük Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>15</v>
+        <v>24</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786055655105</t>
+          <t>9786055655174</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Düz Dünyada Rekabet (Ciltli)</t>
+          <t>Ekolojik Zeka</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>27.31</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786054538249</t>
+          <t>9786052261743</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Düşünmeden</t>
+          <t>Ekip Liderliği</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>21.76</v>
+        <v>15</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9789757051558</t>
+          <t>9786055655105</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Düşlediğin Gelecek</t>
+          <t>Düz Dünyada Rekabet (Ciltli)</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>13.89</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786054538850</t>
+          <t>9786054538249</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Dürüst Olmamanın Ardındaki (Dürüst) Gerçek</t>
+          <t>Düşünmeden</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>23.15</v>
+        <v>21.76</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9789756225868</t>
+          <t>9789757051558</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Duyular ve Marka (Ciltli)</t>
+          <t>Düşlediğin Gelecek</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>20.83</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786055655518</t>
+          <t>9786054538850</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Drucker ve Liderlik (Ciltli)</t>
+          <t>Dürüst Olmamanın Ardındaki (Dürüst) Gerçek</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>27.31</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786055655990</t>
+          <t>9789756225868</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Dolaylı Yol</t>
+          <t>Duyular ve Marka (Ciltli)</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>16.5</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786055655303</t>
+          <t>9786055655518</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Diyabeti Nasıl Yenilgiye Uğratabilirsiniz?</t>
+          <t>Drucker ve Liderlik (Ciltli)</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>9.17</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786054538607</t>
+          <t>9786055655990</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Din Felsefesini Anlamak</t>
+          <t>Dolaylı Yol</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>36</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786054538010</t>
+          <t>9786055655303</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Ekip Yönetimi</t>
+          <t>Diyabeti Nasıl Yenilgiye Uğratabilirsiniz?</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>15</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9789756225578</t>
+          <t>9786054538607</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Dikkat: Diğer Kadınlar Kadınlarla Birlikte Çalışmanın Sırları</t>
+          <t>Din Felsefesini Anlamak</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>9.17</v>
+        <v>36</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786055655099</t>
+          <t>9786054538010</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Dikkat, Eriyorum!</t>
+          <t>Ekip Yönetimi</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>18.06</v>
+        <v>15</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786055655181</t>
+          <t>9789756225578</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Ekonomisi (Ciltli)</t>
+          <t>Dikkat: Diğer Kadınlar Kadınlarla Birlikte Çalışmanın Sırları</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>26.85</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9789756225028</t>
+          <t>9786055655099</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Dengeli Yaşam</t>
+          <t>Dikkat, Eriyorum!</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>11.57</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786054538324</t>
+          <t>9786055655181</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Deneyim Ekonomisi</t>
+          <t>Dikkat Ekonomisi (Ciltli)</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>31.02</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786055655310</t>
+          <t>9789756225028</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Değişimi Yönetmek</t>
+          <t>Dengeli Yaşam</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>15</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786054538614</t>
+          <t>9786054538324</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Değerli Marka</t>
+          <t>Deneyim Ekonomisi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>29.63</v>
+        <v>31.02</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9789944186964</t>
+          <t>9786055655310</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Darwin ve Beagle Gemisi’yle Yolculuğu (Ciltli)</t>
+          <t>Değişimi Yönetmek</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>20.37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9789944186780</t>
+          <t>9786054538614</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Da Vinci’nin Bilimi (Ciltli)</t>
+          <t>Değerli Marka</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>30.09</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786055655792</t>
+          <t>9789944186964</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Çözüm Bulma Sanatı</t>
+          <t>Darwin ve Beagle Gemisi’yle Yolculuğu (Ciltli)</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>27.31</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786054538782</t>
+          <t>9789944186780</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Çoklu Zeka</t>
+          <t>Da Vinci’nin Bilimi (Ciltli)</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>28.24</v>
+        <v>30.09</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9789756225691</t>
+          <t>9786055655792</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Spor</t>
+          <t>Çözüm Bulma Sanatı</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>13.43</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9789756225653</t>
+          <t>9786054538782</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Üniversitesi - Üçüncü Yarıyıl (Ciltli)</t>
+          <t>Çoklu Zeka</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>22.22</v>
+        <v>28.24</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9789757051114</t>
+          <t>9789756225691</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Üniversitesi Takım Üç Yarıyıl Bir Arada (Ciltli)</t>
+          <t>Çocuk ve Spor</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>70.37</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9789756225646</t>
+          <t>9789756225653</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Üniversitesi - İkinci Yarıyıl (Ciltli)</t>
+          <t>Çocuk Üniversitesi - Üçüncü Yarıyıl (Ciltli)</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>22.22</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789756225639</t>
+          <t>9789757051114</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Üniversitesi Birinci Yarıyıl Çocuklar Soruyor - Bilginler Yanıtlıyor (Ciltli)</t>
+          <t>Çocuk Üniversitesi Takım Üç Yarıyıl Bir Arada (Ciltli)</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>22.22</v>
+        <v>70.37</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9789944186445</t>
+          <t>9789756225646</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Hastalıkları</t>
+          <t>Çocuk Üniversitesi - İkinci Yarıyıl (Ciltli)</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>31.94</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786055655907</t>
+          <t>9789756225639</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuzun Okul Başarısına Yardım Edin</t>
+          <t>Çocuk Üniversitesi Birinci Yarıyıl Çocuklar Soruyor - Bilginler Yanıtlıyor (Ciltli)</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>25</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9789944186032</t>
+          <t>9789944186445</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuzun Gelişen Cinselliği</t>
+          <t>Çocuk Hastalıkları</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>11.11</v>
+        <v>31.94</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786055655617</t>
+          <t>9786055655907</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Çin’in Megatrendleri</t>
+          <t>Çocuğunuzun Okul Başarısına Yardım Edin</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>20.83</v>
+        <v>25</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786054538959</t>
+          <t>9789944186032</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Çeşitliliği Yönetmek</t>
+          <t>Çocuğunuzun Gelişen Cinselliği</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>15</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9789756225035</t>
+          <t>9786055655617</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Kılavuzu</t>
+          <t>Çin’in Megatrendleri</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>11.57</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786055655723</t>
+          <t>9786054538959</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Çalışanları Geliştirmek 8. Set (5 Kitap Takım)</t>
+          <t>Çeşitliliği Yönetmek</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>50.93</v>
+        <v>15</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786055655051</t>
+          <t>9789756225035</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Çalışanları Geliştirmek</t>
+          <t>Çalışma Kılavuzu</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>15</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786055655662</t>
+          <t>9786055655723</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Çalışanları Elde Tutmak</t>
+          <t>Çalışanları Geliştirmek 8. Set (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>15</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786054538089</t>
+          <t>9786055655051</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Çağın Marketing Trendleri - (3 Kitap Takım)</t>
+          <t>Çalışanları Geliştirmek</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>53.7</v>
+        <v>15</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786055090227</t>
+          <t>9786055655662</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Sanatı Anlamak</t>
+          <t>Çalışanları Elde Tutmak</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>27.31</v>
+        <v>15</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786055655297</t>
+          <t>9786054538089</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Crowdsourcing</t>
+          <t>Çağın Marketing Trendleri - (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>17.13</v>
+        <v>53.7</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786055655198</t>
+          <t>9786055090227</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Clausewitz ve Strateji (Ciltli)</t>
+          <t>Çağdaş Sanatı Anlamak</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>23.15</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9789756225677</t>
+          <t>9786055655297</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Cazibenizi Konuşturun 52 Harika Fikir Dizisi 1. Kitap</t>
+          <t>Crowdsourcing</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>20.83</v>
+        <v>17.13</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9789756225929</t>
+          <t>9786055655198</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Yorulmadan Egzersiz</t>
+          <t>Clausewitz ve Strateji (Ciltli)</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>13.33</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9789757051411</t>
+          <t>9789756225677</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Yoga (Ciltli)</t>
+          <t>Cazibenizi Konuşturun 52 Harika Fikir Dizisi 1. Kitap</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>27.78</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9789756225684</t>
+          <t>9789756225929</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler İçin Sağlıklı Beslenme Kılavuzu Ye, İç ve Sağlıklı Ol</t>
+          <t>Yorulmadan Egzersiz</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>20.83</v>
+        <v>13.33</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789944186698</t>
+          <t>9789757051411</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Kobiler İçin Gerilla Stratejileri</t>
+          <t>Yoga (Ciltli)</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>11.11</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9789944186407</t>
+          <t>9789756225684</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Know How İyi İş Çıkaranları Diğerlerinden Ayırt Eden 8 Beceri (Ciltli)</t>
+          <t>Yetişkinler İçin Sağlıklı Beslenme Kılavuzu Ye, İç ve Sağlıklı Ol</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>23.15</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789944186476</t>
+          <t>9789944186698</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Klasik Drucker (Ciltli)</t>
+          <t>Kobiler İçin Gerilla Stratejileri</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>27.31</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786055655242</t>
+          <t>9789944186407</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Kimlik ve Şiddet (Ciltli)</t>
+          <t>Know How İyi İş Çıkaranları Diğerlerinden Ayırt Eden 8 Beceri (Ciltli)</t>
         </is>
       </c>
       <c r="C299" s="1">
         <v>23.15</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9789757051671</t>
+          <t>9789944186476</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Kilit Fikirler (4 Kitap Takım)</t>
+          <t>Klasik Drucker (Ciltli)</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>72.22</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786055090401</t>
+          <t>9786055655242</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Olurluk İncelemesi (Business Case)</t>
+          <t>Kimlik ve Şiddet (Ciltli)</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>40</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786055090296</t>
+          <t>9789757051671</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Mobil Pazarlama Hakkında Herşey</t>
+          <t>Kilit Fikirler (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>26.85</v>
+        <v>72.22</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786055090241</t>
+          <t>9786055090401</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Toplam Tasarruf Yönetimi</t>
+          <t>Olurluk İncelemesi (Business Case)</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>18.06</v>
+        <v>40</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786055090302</t>
+          <t>9786055090296</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Kapitalizm 24902</t>
+          <t>Mobil Pazarlama Hakkında Herşey</t>
         </is>
       </c>
       <c r="C304" s="1">
         <v>26.85</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786054538928</t>
+          <t>9786055090241</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2013 Optimist İdea İşbirliği (Ciltli)</t>
+          <t>Toplam Tasarruf Yönetimi</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>20</v>
+        <v>18.06</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786055090234</t>
+          <t>9786055090302</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Yeni Yönetici Olmak</t>
+          <t>Kapitalizm 24902</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>15</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786055090272</t>
+          <t>9786054538928</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Sinemayı Anlamak</t>
+          <t>2013 Optimist İdea İşbirliği (Ciltli)</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>24.07</v>
+        <v>20</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786054789122</t>
+          <t>9786055090234</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Nesnelerin İnterneti  ve İşbirliği Çağı</t>
+          <t>Yeni Yönetici Olmak</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>32.41</v>
+        <v>15</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786052261569</t>
+          <t>9786055090272</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Hafıza Teknikleri</t>
+          <t>Sinemayı Anlamak</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>35</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786053222484</t>
+          <t>9786054789122</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyin Başı Blog</t>
+          <t>Nesnelerin İnterneti  ve İşbirliği Çağı</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>24</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786053222446</t>
+          <t>9786052261569</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>İnovasyon Seferi</t>
+          <t>Hafıza Teknikleri</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786055090913</t>
+          <t>9786053222484</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Danışmanlığı Anlamak</t>
+          <t>Her Şeyin Başı Blog</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>34.26</v>
+        <v>24</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789756589243</t>
+          <t>9786053222446</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Harvard Business 6 - Zorluklarla Başa Çıkmak</t>
+          <t>İnovasyon Seferi</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>38.89</v>
+        <v>45</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789944186971</t>
+          <t>9786055090913</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Zor Zamanlarda Liderlik</t>
+          <t>Psikolojik Danışmanlığı Anlamak</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>9.17</v>
+        <v>34.26</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786055655020</t>
+          <t>9789756589243</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Zor Etkileşimleri Yönetmek</t>
+          <t>Harvard Business 6 - Zorluklarla Başa Çıkmak</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>15</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789944186629</t>
+          <t>9789944186971</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Zengin Olmanın Kuralları</t>
+          <t>Zor Zamanlarda Liderlik</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>18.43</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786052181485</t>
+          <t>9786055655020</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Zaman Yönetimi - Pocket Mentor</t>
+          <t>Zor Etkileşimleri Yönetmek</t>
         </is>
       </c>
       <c r="C317" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789756589953</t>
+          <t>9789944186629</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Yönetimin Geleceği (Ciltli)</t>
+          <t>Zengin Olmanın Kuralları</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>25.93</v>
+        <v>18.43</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786052202166</t>
+          <t>9786052181485</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Yönetim 2.0</t>
+          <t>Zaman Yönetimi - Pocket Mentor</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>24</v>
+        <v>15</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786054538270</t>
+          <t>9789756589953</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Yönetim - Örnek Vakalar</t>
+          <t>Yönetimin Geleceği (Ciltli)</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>27.31</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786054538287</t>
+          <t>9786052202166</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Yönetim (Ciltli)</t>
+          <t>Yönetim 2.0</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>68.98</v>
+        <v>24</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9789756225103</t>
+          <t>9786054538270</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Yöneticiyi Yoldan Çıkaran Beş Tutku</t>
+          <t>Yönetim - Örnek Vakalar</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>6.94</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786052261071</t>
+          <t>9786054538287</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Yöneticiliğin Kuralları</t>
+          <t>Yönetim (Ciltli)</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>37</v>
+        <v>68.98</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789756225219</t>
+          <t>9789756225103</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Yönetici Anne Babalıktan Danışman Anne Babalığa</t>
+          <t>Yöneticiyi Yoldan Çıkaran Beş Tutku</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>13.89</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786053222590</t>
+          <t>9786052261071</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Obje - 4 : Köprü</t>
+          <t>Yöneticiliğin Kuralları</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786053222583</t>
+          <t>9789756225219</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Bilimi Anlamak</t>
+          <t>Yönetici Anne Babalıktan Danışman Anne Babalığa</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>29.5</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786053222514</t>
+          <t>9786053222590</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Obje - 3: Gemi</t>
+          <t>Obje - 4 : Köprü</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>39</v>
+        <v>30</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786053221708</t>
+          <t>9786053222583</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Yalın CFO</t>
+          <t>Bilimi Anlamak</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>19.44</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786053221760</t>
+          <t>9786053222514</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>111 Soruda İhracat</t>
+          <t>Obje - 3: Gemi</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>14.81</v>
+        <v>39</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786055090418</t>
+          <t>9786053221708</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuzun Yaratıcılığını Geliştirin</t>
+          <t>Yalın CFO</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>22.22</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786053221722</t>
+          <t>9786053221760</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Forex Hakkında Herşey</t>
+          <t>111 Soruda İhracat</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>28</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786055090371</t>
+          <t>9786055090418</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Geleceği Üretenler</t>
+          <t>Çocuğunuzun Yaratıcılığını Geliştirin</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>23.15</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786053221777</t>
+          <t>9786053221722</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Kenyalılar Otobüs Şoförlerine Neden Bağırır?</t>
+          <t>Forex Hakkında Herşey</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>18</v>
+        <v>28</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786055090388</t>
+          <t>9786055090371</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Yerli Malı Stratejiyle Dünyaya Kafa Tutmak</t>
+          <t>Geleceği Üretenler</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>26</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786055090555</t>
+          <t>9786053221777</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Yöneticinin Değişen Dünyası</t>
+          <t>Kenyalılar Otobüs Şoförlerine Neden Bağırır?</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>35</v>
+        <v>18</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786055090364</t>
+          <t>9786055090388</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Yakalının Keyif Defteri</t>
+          <t>Yerli Malı Stratejiyle Dünyaya Kafa Tutmak</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>12.96</v>
+        <v>26</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786055090500</t>
+          <t>9786055090555</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Mühendislik Okulunda Öğrendiğim 101 Şey</t>
+          <t>Yöneticinin Değişen Dünyası</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>20.37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786055090333</t>
+          <t>9786055090364</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Rekabet Avantajının Sonu</t>
+          <t>Beyaz Yakalının Keyif Defteri</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>21.76</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786055090531</t>
+          <t>9786055090500</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Gazeteci Oluyorum</t>
+          <t>Mühendislik Okulunda Öğrendiğim 101 Şey</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>29</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786053220282</t>
+          <t>9786055090333</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>App Kuşağı</t>
+          <t>Rekabet Avantajının Sonu</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>23.15</v>
+        <v>21.76</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786054789016</t>
+          <t>9786055090531</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>A'dan Z'ye Forex</t>
+          <t>Gazeteci Oluyorum</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>20.37</v>
+        <v>29</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789756225776</t>
+          <t>9786053220282</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Hardvard Business Scholl Press (4 Kitap Takım) - Proje Yönetimi - Toplantı Yönetimi - Zaman Yönetimi - Ekip Liderliği</t>
+          <t>App Kuşağı</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>38.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786055090432</t>
+          <t>9786054789016</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dijital Çağ</t>
+          <t>A'dan Z'ye Forex</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>29.63</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786052202210</t>
+          <t>9789756225776</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Oyunlar Başlasın</t>
+          <t>Hardvard Business Scholl Press (4 Kitap Takım) - Proje Yönetimi - Toplantı Yönetimi - Zaman Yönetimi - Ekip Liderliği</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>120</v>
+        <v>38.89</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786053223023</t>
+          <t>9786055090432</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Yeni Efeler</t>
+          <t>Yeni Dijital Çağ</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>90</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786052202111</t>
+          <t>9786052202210</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Toyota Tarzı Hizmette Mükemmellik</t>
+          <t>Oyunlar Başlasın</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>50.93</v>
+        <v>120</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786052261682</t>
+          <t>9786053223023</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Süpertahmin</t>
+          <t>Yeni Efeler</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>45</v>
+        <v>90</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9786053223726</t>
+          <t>9786052202111</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>İnovasyonu Haritalamak</t>
+          <t>Toyota Tarzı Hizmette Mükemmellik</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>30</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9786052261941</t>
+          <t>9786052261682</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Şirket Tasarımı</t>
+          <t>Süpertahmin</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>53</v>
+        <v>45</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9786052202074</t>
+          <t>9786053223726</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil Çocuk</t>
+          <t>İnovasyonu Haritalamak</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>26</v>
+        <v>30</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9786053223689</t>
+          <t>9786052261941</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Üniversite Seçerken</t>
+          <t>Şirket Tasarımı</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>25</v>
+        <v>53</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9786053223504</t>
+          <t>9786052202074</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Tıp Yasaları</t>
+          <t>Yeni Nesil Çocuk</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>15</v>
+        <v>26</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9786053223115</t>
+          <t>9786053223689</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Ben Ne Yangınlar Gördüm</t>
+          <t>Üniversite Seçerken</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9786053222606</t>
+          <t>9786053223504</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Çocuğun Ayak İzinden</t>
+          <t>Tıp Yasaları</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>26</v>
+        <v>15</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9786052261798</t>
+          <t>9786053223115</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Şehirler Dijital Ülkeler</t>
+          <t>Ben Ne Yangınlar Gördüm</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9786053223429</t>
+          <t>9786053222606</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Enformasyon ve Modern Şirket</t>
+          <t>Çocuğun Ayak İzinden</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>22</v>
+        <v>26</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9786053223436</t>
+          <t>9786052261798</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Nesnelerin İnterneti</t>
+          <t>Akıllı Şehirler Dijital Ülkeler</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>23.15</v>
+        <v>30</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9786052189962</t>
+          <t>9786053223429</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Satıcının Kariyer Yolculuğu</t>
+          <t>Enformasyon ve Modern Şirket</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>30</v>
+        <v>22</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9786052202241</t>
+          <t>9786053223436</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Satış Oyunları</t>
+          <t>Nesnelerin İnterneti</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>33</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9786257010702</t>
+          <t>9786052189962</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşümde Oyunun Kuralları</t>
+          <t>Satıcının Kariyer Yolculuğu</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>38</v>
+        <v>30</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9786053223665</t>
+          <t>9786052202241</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Yabancılar Tanıştığında</t>
+          <t>Satış Oyunları</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>20</v>
+        <v>33</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9786053223559</t>
+          <t>9786257010702</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Kaynayan Nehir</t>
+          <t>Dijital Dönüşümde Oyunun Kuralları</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>20</v>
+        <v>38</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9786053223450</t>
+          <t>9786053223665</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Neden Çalışırız</t>
+          <t>Yabancılar Tanıştığında</t>
         </is>
       </c>
       <c r="C363" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9786053223696</t>
+          <t>9786053223559</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>The Art Of Networking</t>
+          <t>Kaynayan Nehir</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>22</v>
+        <v>20</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9786053223139</t>
+          <t>9786053223450</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Mars'ta Nasıl Yaşarız? (Ciltli)</t>
+          <t>Neden Çalışırız</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>27.78</v>
+        <v>20</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9786053223146</t>
+          <t>9786053223696</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Spagetti Girişim</t>
+          <t>The Art Of Networking</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9786052261552</t>
+          <t>9786053223139</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Boşa Gitmesin</t>
+          <t>Mars'ta Nasıl Yaşarız? (Ciltli)</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>25</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9786053223771</t>
+          <t>9786053223146</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Ün'lülerin Kaleminden</t>
+          <t>Spagetti Girişim</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9786057665881</t>
+          <t>9786052261552</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Kervan Yolda Düzülür</t>
+          <t>Boşa Gitmesin</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>250</v>
+        <v>25</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9786053222774</t>
+          <t>9786053223771</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Satış ve Hizmetin Yeni Kuralları</t>
+          <t>Ün'lülerin Kaleminden</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>29.63</v>
+        <v>20</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9786052261705</t>
+          <t>9786057665881</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Potansiyelli Lider</t>
+          <t>Kervan Yolda Düzülür</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>35</v>
+        <v>250</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9786052261873</t>
+          <t>9786053222774</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>İnovasyonda Ustalaşmak</t>
+          <t>Satış ve Hizmetin Yeni Kuralları</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>90</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9786052261842</t>
+          <t>9786052261705</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılla Büyük Yüzleşme</t>
+          <t>Yüksek Potansiyelli Lider</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9786057845795</t>
+          <t>9786052261873</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Gel Kal Bağlan (Ciltli)</t>
+          <t>İnovasyonda Ustalaşmak</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>35</v>
+        <v>90</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9786053223153</t>
+          <t>9786052261842</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Uzmanları Kullanma Sanatı</t>
+          <t>21. Yüzyılla Büyük Yüzleşme</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>28</v>
+        <v>40</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9786053223009</t>
+          <t>9786057845795</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Teröristin Oğlu (Ciltli)</t>
+          <t>Gel Kal Bağlan (Ciltli)</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>30</v>
+        <v>35</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9786053222996</t>
+          <t>9786053223153</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Sükunet Sanatı (Ciltli)</t>
+          <t>Uzmanları Kullanma Sanatı</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>30</v>
+        <v>28</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9786053222989</t>
+          <t>9786053223009</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Mikroplarınızla Tanışın (Ciltli)</t>
+          <t>Teröristin Oğlu (Ciltli)</t>
         </is>
       </c>
       <c r="C378" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9786053223719</t>
+          <t>9786053222996</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Bir Fiyatlandırmacının İtirafları</t>
+          <t>Sükunet Sanatı (Ciltli)</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>35</v>
+        <v>30</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9786053223702</t>
+          <t>9786053222989</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Müzakere Oyunları</t>
+          <t>Mikroplarınızla Tanışın (Ciltli)</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>25</v>
+        <v>30</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9786053223368</t>
+          <t>9786053223719</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Strateji Oyunları</t>
+          <t>Bir Fiyatlandırmacının İtirafları</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>28</v>
+        <v>35</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9786053223061</t>
+          <t>9786053223702</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Girişimcilik Vakaları</t>
+          <t>Müzakere Oyunları</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>23</v>
+        <v>25</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9786053222866</t>
+          <t>9786053223368</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>100 Yapıda Mimarinin Geleceği (Ciltli)</t>
+          <t>Strateji Oyunları</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>27.78</v>
+        <v>28</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9786053222897</t>
+          <t>9786053223061</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>İlk İzlenim Her Şey (Ciltli)</t>
+          <t>Girişimcilik Vakaları</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>30</v>
+        <v>23</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9786053222903</t>
+          <t>9786053222866</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Rakamlara Takılma! (Ciltli)</t>
+          <t>100 Yapıda Mimarinin Geleceği (Ciltli)</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>30</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9786053222637</t>
+          <t>9786053222897</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Şimdi Anladım!</t>
+          <t>İlk İzlenim Her Şey (Ciltli)</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>20.37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9786053222620</t>
+          <t>9786053222903</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Karmaşaya Evet</t>
+          <t>Rakamlara Takılma! (Ciltli)</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>22</v>
+        <v>30</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9786053223481</t>
+          <t>9786053222637</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Proje Yönetimi 2.0</t>
+          <t>Şimdi Anladım!</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>45</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9786053223030</t>
+          <t>9786053222620</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Beyond Heroes</t>
+          <t>Karmaşaya Evet</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>45</v>
+        <v>22</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786053223054</t>
+          <t>9786053223481</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Bütünsel Takım Koçluğu</t>
+          <t>Proje Yönetimi 2.0</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>29</v>
+        <v>45</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9786053222927</t>
+          <t>9786053223030</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Nezaket Avantajı</t>
+          <t>Beyond Heroes</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>35.19</v>
+        <v>45</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786053222859</t>
+          <t>9786053223054</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Sevdiğiniz Yaşamı Tasarlayın</t>
+          <t>Bütünsel Takım Koçluğu</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>40</v>
+        <v>29</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786053222569</t>
+          <t>9786053222927</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Pazarlamada Yeni Ustalık</t>
+          <t>Nezaket Avantajı</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>17</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786055090661</t>
+          <t>9786053222859</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Saklı Hayatlar (Ciltli)</t>
+          <t>Sevdiğiniz Yaşamı Tasarlayın</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>21</v>
+        <v>40</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786053221807</t>
+          <t>9786053222569</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Enerjinin Geleceği (2 Kitap Takım)</t>
+          <t>Pazarlamada Yeni Ustalık</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>73.61</v>
+        <v>17</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786055090647</t>
+          <t>9786055090661</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Anne Çişim Var</t>
+          <t>Saklı Hayatlar (Ciltli)</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>10.19</v>
+        <v>21</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786053223108</t>
+          <t>9786053221807</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Matematiği</t>
+          <t>Enerjinin Geleceği (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>30</v>
+        <v>73.61</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9786053223122</t>
+          <t>9786055090647</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Anne Okula Gidelim mi?</t>
+          <t>Anne Çişim Var</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>18</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9786053223092</t>
+          <t>9786053223108</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Keyif A.Ş. (Ciltli)</t>
+          <t>Aşkın Matematiği</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>27.78</v>
+        <v>30</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786053223382</t>
+          <t>9786053223122</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>İnovasyon ve Girişimcilik (Ciltli)</t>
+          <t>Anne Okula Gidelim mi?</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>36.11</v>
+        <v>18</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786053223467</t>
+          <t>9786053223092</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Karlı Proje Yonetimi</t>
+          <t>Keyif A.Ş. (Ciltli)</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>120</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786053222552</t>
+          <t>9786053223382</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>İşbirliği</t>
+          <t>İnovasyon ve Girişimcilik (Ciltli)</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>18.52</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9786053223474</t>
+          <t>9786053223467</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Small Data</t>
+          <t>Karlı Proje Yonetimi</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>39</v>
+        <v>120</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9786053222804</t>
+          <t>9786053222552</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Abrakadabra Sihirbaz Oluyorum</t>
+          <t>İşbirliği</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>27.31</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9786053222644</t>
+          <t>9786053223474</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Anne Uykum Var!</t>
+          <t>Small Data</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>11</v>
+        <v>39</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9786053222767</t>
+          <t>9786053222804</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Değişimi Tutuşturan Hikayeler</t>
+          <t>Abrakadabra Sihirbaz Oluyorum</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>41.67</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9786053222712</t>
+          <t>9786053222644</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Yönetimin Sınırları (Ciltli)</t>
+          <t>Anne Uykum Var!</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>36.11</v>
+        <v>11</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9786055090357</t>
+          <t>9786053222767</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>İmalatta Mükemmelik Yolu</t>
+          <t>Değişimi Tutuşturan Hikayeler</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>30.56</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9786053222668</t>
+          <t>9786053222712</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Doktor Anne</t>
+          <t>Yönetimin Sınırları (Ciltli)</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>26.85</v>
+        <v>36.11</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9786053222507</t>
+          <t>9786055090357</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Obje - 2 : Motosiklet</t>
+          <t>İmalatta Mükemmelik Yolu</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>27.78</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9786053222026</t>
+          <t>9786053222668</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Kariyer 2.0</t>
+          <t>Doktor Anne</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>19.44</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9786053222002</t>
+          <t>9786053222507</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Gizli Şampiyonlar</t>
+          <t>Obje - 2 : Motosiklet</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>32.41</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9786052261729</t>
+          <t>9786053222026</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Ekonomiyle İlgili Herşey</t>
+          <t>Kariyer 2.0</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>32</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9786055090609</t>
+          <t>9786053222002</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Yeni Paradigma</t>
+          <t>Gizli Şampiyonlar</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>34.26</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9786055090326</t>
+          <t>9786052261729</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Gelişimini Anlamak</t>
+          <t>Ekonomiyle İlgili Herşey</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>25</v>
+        <v>32</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9786053222842</t>
+          <t>9786055090609</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Yanardağ</t>
+          <t>Yeni Paradigma</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>27</v>
+        <v>34.26</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9786053222965</t>
+          <t>9786055090326</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Herkes Kazanır</t>
+          <t>Çocuk Gelişimini Anlamak</t>
         </is>
       </c>
       <c r="C417" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9786053222729</t>
+          <t>9786053222842</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Karmaşıklık Dünyasında Organizasyon</t>
+          <t>Yanardağ</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>18.52</v>
+        <v>27</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9786053222460</t>
+          <t>9786053222965</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Obje - 1 : Uçak</t>
+          <t>Herkes Kazanır</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>27.78</v>
+        <v>25</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>3990000012641</t>
+          <t>9786053222729</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Optimist Dergisi Sayı: 13 (Ciltli)</t>
+          <t>Karmaşıklık Dünyasında Organizasyon</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>9.9</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9786053222613</t>
+          <t>9786053222460</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>İnovasyonun Şifresi</t>
+          <t>Obje - 1 : Uçak</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>33</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9786053222019</t>
+          <t>3990000012641</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Postmodernizmi Anlamak</t>
+          <t>Optimist Dergisi Sayı: 13 (Ciltli)</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>27.31</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9786054538263</t>
+          <t>9786053222613</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>111 Soruda Akreditif</t>
+          <t>İnovasyonun Şifresi</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>16</v>
+        <v>33</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9786055090319</t>
+          <t>9786053222019</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Müşteri İlişkileri Yönetimi</t>
+          <t>Postmodernizmi Anlamak</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>50.93</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9786055090340</t>
+          <t>9786054538263</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Etkili Konuşma Yapmak</t>
+          <t>111 Soruda Akreditif</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>27.78</v>
+        <v>16</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9786053222699</t>
+          <t>9786055090319</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Akıldışı Sevgilerimle</t>
+          <t>Müşteri İlişkileri Yönetimi</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>24</v>
+        <v>50.93</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9786053222477</t>
+          <t>9786055090340</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Yalın Dönüşüm (Ciltli)</t>
+          <t>Etkili Konuşma Yapmak</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>27</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9786055090654</t>
+          <t>9786053222699</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Sualtında Fotoğraf Çekmek</t>
+          <t>Akıldışı Sevgilerimle</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>33</v>
+        <v>24</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9786055090562</t>
+          <t>9786053222477</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Koçluk Okulu - Profesyonel Koçluğun Yöntemleri</t>
+          <t>Yalın Dönüşüm (Ciltli)</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>23.15</v>
+        <v>27</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9786055090586</t>
+          <t>9786055090654</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Yetişkin Eğitimlerinde Oyun</t>
+          <t>Sualtında Fotoğraf Çekmek</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>32.41</v>
+        <v>33</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9789756225080</t>
+          <t>9786055090562</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Kadınlar Ancak Birlikte Kazanabilir Çalışan Kadınların Bilmesi Gereken En Önemli Kural</t>
+          <t>Koçluk Okulu - Profesyonel Koçluğun Yöntemleri</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>11.57</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9789756225561</t>
+          <t>9786055090586</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Kadın Kimliğinle Başarılı Ol</t>
+          <t>Yetişkin Eğitimlerinde Oyun</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>9.17</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9786055655570</t>
+          <t>9789756225080</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Yalın Hastane (Ciltli)</t>
+          <t>Kadınlar Ancak Birlikte Kazanabilir Çalışan Kadınların Bilmesi Gereken En Önemli Kural</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>33</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9789944186568</t>
+          <t>9789756225561</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Yalın Düşünce (Ciltli)</t>
+          <t>Kadın Kimliğinle Başarılı Ol</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>31.48</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9786257804844</t>
+          <t>9786055655570</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Aile Şirketlerinde Kuşak Çatışmasını Önlemek İçin X,Y ve Z Kuşağını Anlamak</t>
+          <t>Yalın Hastane (Ciltli)</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>45</v>
+        <v>33</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9789756225462</t>
+          <t>9789944186568</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Cam Tavan Üstünde Dans</t>
+          <t>Yalın Düşünce (Ciltli)</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>14.58</v>
+        <v>31.48</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9789944186988</t>
+          <t>9786257804844</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Büyük Düşün</t>
+          <t>Aile Şirketlerinde Kuşak Çatışmasını Önlemek İçin X,Y ve Z Kuşağını Anlamak</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>21.3</v>
+        <v>45</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9786055655211</t>
+          <t>9789756225462</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Büyük Değişimler Çağında Yönetim (Ciltli)</t>
+          <t>Cam Tavan Üstünde Dans</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>32.41</v>
+        <v>14.58</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9789944186346</t>
+          <t>9789944186988</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Bütün O Liderler Nereye Gitti? (Ciltli)</t>
+          <t>Büyük Düşün</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>22.22</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9789757051763</t>
+          <t>9786055655211</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Bulut Bilişim İçin Yönetim Stratejileri</t>
+          <t>Büyük Değişimler Çağında Yönetim (Ciltli)</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>16.2</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9786055655044</t>
+          <t>9789944186346</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Bu Çok Acil!</t>
+          <t>Bütün O Liderler Nereye Gitti? (Ciltli)</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>12.87</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786054538379</t>
+          <t>9789757051763</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Brandwashed (Ciltli)</t>
+          <t>Bulut Bilişim İçin Yönetim Stratejileri</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>31.94</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9786054538973</t>
+          <t>9786055655044</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Bolluk</t>
+          <t>Bu Çok Acil!</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>33.33</v>
+        <v>12.87</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9789944186735</t>
+          <t>9786054538379</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Biz Daha Akıllıyız</t>
+          <t>Brandwashed (Ciltli)</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>12.73</v>
+        <v>31.94</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786054538638</t>
+          <t>9786054538973</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Biri Beni Dinliyor</t>
+          <t>Bolluk</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>20.37</v>
+        <v>33.33</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786054538669</t>
+          <t>9789944186735</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Bir Veledi Ehlileştirmenin 50 Yolu</t>
+          <t>Biz Daha Akıllıyız</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>11</v>
+        <v>12.73</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786052261736</t>
+          <t>9786054538638</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Bir Çalışanı İşten Çıkarmak</t>
+          <t>Biri Beni Dinliyor</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>15</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786055655013</t>
+          <t>9786054538669</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Bir Çalışanı İşe Almak</t>
+          <t>Bir Veledi Ehlileştirmenin 50 Yolu</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>15</v>
+        <v>11</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9786054538867</t>
+          <t>9786052261736</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar: Kilit Bilgiler</t>
+          <t>Bir Çalışanı İşten Çıkarmak</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>37.04</v>
+        <v>15</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9789756225240</t>
+          <t>9786055655013</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Sihirbazı Kişisel Sermayenizi Nasıl Büyütebilirsiniz?</t>
+          <t>Bir Çalışanı İşe Almak</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>11.57</v>
+        <v>15</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786054538645</t>
+          <t>9786054538867</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Bi Tur Versene</t>
+          <t>Bilgisayar: Kilit Bilgiler</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>33</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9789944186353</t>
+          <t>9789756225240</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Beyninizi Yenileyin</t>
+          <t>Bilgi Sihirbazı Kişisel Sermayenizi Nasıl Büyütebilirsiniz?</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>16.67</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9789944186070</t>
+          <t>9786054538645</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Beyninizi Hızlandırın</t>
+          <t>Bi Tur Versene</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>15.28</v>
+        <v>33</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9786055655938</t>
+          <t>9789944186353</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Beyninizi Eğitin</t>
+          <t>Beyninizi Yenileyin</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>30.56</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786054538072</t>
+          <t>9789944186070</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Beyin Jimnastiği İçin 300 Eğlenceli Bulmaca (6 Kitap Takım)</t>
+          <t>Beyninizi Hızlandırın</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>41.67</v>
+        <v>15.28</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786054538386</t>
+          <t>9786055655938</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Yakalının Seyir Defteri</t>
+          <t>Beyninizi Eğitin</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>11.11</v>
+        <v>30.56</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786054538317</t>
+          <t>9786054538072</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Yakalının Akıl Defteri</t>
+          <t>Beyin Jimnastiği İçin 300 Eğlenceli Bulmaca (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>11.11</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786054538775</t>
+          <t>9786054538386</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Yakalı Girişimci</t>
+          <t>Beyaz Yakalının Seyir Defteri</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>12</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9789944186995</t>
+          <t>9786054538317</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Berbat Bir İşin Üç Göstergesi</t>
+          <t>Beyaz Yakalının Akıl Defteri</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>16.2</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786055655563</t>
+          <t>9786054538775</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Ben Kalender Meşrebim</t>
+          <t>Beyaz Yakalı Girişimci</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>16.67</v>
+        <v>12</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9789944186384</t>
+          <t>9789944186995</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Ben A.Ş.</t>
+          <t>Berbat Bir İşin Üç Göstergesi</t>
         </is>
       </c>
       <c r="C461" s="1">
         <v>16.2</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9789757051633</t>
+          <t>9786055655563</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Bellek</t>
+          <t>Ben Kalender Meşrebim</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>12.96</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9789756225363</t>
+          <t>9789944186384</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Belleğinizi Nasıl Güçlendirebilirsiniz?</t>
+          <t>Ben A.Ş.</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>11.85</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9789757051718</t>
+          <t>9789757051633</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>Bel Ağrısı</t>
+          <t>Bellek</t>
         </is>
       </c>
       <c r="C464" s="1">
         <v>12.96</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9786055655525</t>
+          <t>9789756225363</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Bedava (Ciltli)</t>
+          <t>Belleğinizi Nasıl Güçlendirebilirsiniz?</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>24.54</v>
+        <v>11.85</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786055655112</t>
+          <t>9789757051718</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Bütçe Hazırlamak</t>
+          <t>Bel Ağrısı</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>15</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9789944186131</t>
+          <t>9786055655525</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Bebeklere ve Çocuklara İlkyardım</t>
+          <t>Bedava (Ciltli)</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>11.11</v>
+        <v>24.54</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9789756225158</t>
+          <t>9786055655112</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Bebeklere ve Çocuklara İlkyardım</t>
+          <t>Bütçe Hazırlamak</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>13.89</v>
+        <v>15</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9789756225059</t>
+          <t>9789944186131</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Bebekler Masaj İster</t>
+          <t>Bebeklere ve Çocuklara İlkyardım</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9789944186421</t>
+          <t>9789756225158</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Bebek Takvimi Pembe (Ciltli)</t>
+          <t>Bebeklere ve Çocuklara İlkyardım</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>22.22</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9789944186414</t>
+          <t>9789756225059</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Bebek Takvimi Mavi (Ciltli)</t>
+          <t>Bebekler Masaj İster</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>22.22</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9789756225004</t>
+          <t>9789944186421</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Bebek Jimnastiği</t>
+          <t>Bebek Takvimi Pembe (Ciltli)</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>13.89</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786054538737</t>
+          <t>9789944186414</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Bebeğinizin Beyin Eğitimi</t>
+          <t>Bebek Takvimi Mavi (Ciltli)</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>23.15</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786054538416</t>
+          <t>9789756225004</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Bebeğiniz Sizinle Konuşuyor</t>
+          <t>Bebek Jimnastiği</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>28</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9789756225257</t>
+          <t>9786054538737</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Baş Ağrısı, Migren ve Nevralji</t>
+          <t>Bebeğinizin Beyin Eğitimi</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>12.04</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786055655358</t>
+          <t>9786054538416</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Bağlantılar</t>
+          <t>Bebeğiniz Sizinle Konuşuyor</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>20.37</v>
+        <v>28</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9789756225905</t>
+          <t>9789756225257</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Baba Faktörü (Ciltli)</t>
+          <t>Baş Ağrısı, Migren ve Nevralji</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>20.83</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9789756225875</t>
+          <t>9786055655358</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Keyfini Çıkarın</t>
+          <t>Bağlantılar</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>22.69</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786055655532</t>
+          <t>9789756225905</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Aranıyor</t>
+          <t>Baba Faktörü (Ciltli)</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>18.43</v>
+        <v>20.83</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786055655440</t>
+          <t>9789756225875</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Anne, Baba ve Eğitimciler İçin Zor Çocuk</t>
+          <t>Aşkın Keyfini Çıkarın</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>24.07</v>
+        <v>22.69</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786054538461</t>
+          <t>9786055655532</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Anne Babanın Sihirli Sandığı (Ciltli)</t>
+          <t>Aranıyor</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>35</v>
+        <v>18.43</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9789756225356</t>
+          <t>9786055655440</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Anaokulu ve Kreş İçin Anne Baba Rehberi</t>
+          <t>Anne, Baba ve Eğitimciler İçin Zor Çocuk</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>9.17</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786055655587</t>
+          <t>9786054538461</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Alışverişte Kadın Erkek</t>
+          <t>Anne Babanın Sihirli Sandığı (Ciltli)</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>13.43</v>
+        <v>35</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786055655877</t>
+          <t>9789756225356</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Alexander Tekniğiyle Bel ve Sırt Ağrısının Üstesinden Gelin</t>
+          <t>Anaokulu ve Kreş İçin Anne Baba Rehberi</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>14.81</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786052261774</t>
+          <t>9786055655587</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Akıldışının Mantığı</t>
+          <t>Alışverişte Kadın Erkek</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>40</v>
+        <v>13.43</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786054538980</t>
+          <t>9786055655877</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Ağ Toplumunu Anlamak (3 Kitap Takım)</t>
+          <t>Alexander Tekniğiyle Bel ve Sırt Ağrısının Üstesinden Gelin</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>45.37</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786054538898</t>
+          <t>9786052261774</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Biyografi ve Anı Yazarlığı</t>
+          <t>Akıldışının Mantığı</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>27.31</v>
+        <v>40</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786055655273</t>
+          <t>9786054538980</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Proje Yönetimi (Ciltli)</t>
+          <t>Ağ Toplumunu Anlamak (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>17.59</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786054538003</t>
+          <t>9786054538898</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Açık Liderlik</t>
+          <t>Biyografi ve Anı Yazarlığı</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>23.15</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786055655860</t>
+          <t>9786055655273</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>66 Soruda Sağlıkta İletişimin Gücü</t>
+          <t>Adım Adım Proje Yönetimi (Ciltli)</t>
         </is>
       </c>
       <c r="C490" s="1">
         <v>17.59</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786054538881</t>
+          <t>9786054538003</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>111 Soruda Incoterms</t>
+          <t>Açık Liderlik</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>18</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9789756225721</t>
+          <t>9786055655860</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>10 Dakikada Zekanızı Bileyin Beyin İdmanı İçin 80 Bulmaca, Test ve Egzersiz</t>
+          <t>66 Soruda Sağlıkta İletişimin Gücü</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>6.94</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786055655952</t>
+          <t>9786054538881</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Bebeğinizin Mutlu Gelişimi</t>
+          <t>111 Soruda Incoterms</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>27.31</v>
+        <v>18</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9789944186926</t>
+          <t>9789756225721</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Kuralları</t>
+          <t>10 Dakikada Zekanızı Bileyin Beyin İdmanı İçin 80 Bulmaca, Test ve Egzersiz</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>14.81</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9789756225592</t>
+          <t>9786055655952</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Adım Adım Sudoku</t>
+          <t>Bebeğinizin Mutlu Gelişimi</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>4.63</v>
+        <v>27.31</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786053222934</t>
+          <t>9789944186926</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Üç Ceket</t>
+          <t>Aşkın Kuralları</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>28</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786257804608</t>
+          <t>9789756225592</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>İnsan Yönetimi 2</t>
+          <t>Adım Adım Sudoku</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>325</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786055090425</t>
+          <t>9786053222934</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Enformasyon</t>
+          <t>Üç Ceket</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>41.67</v>
+        <v>28</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786057665003</t>
+          <t>9786257804608</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Yalın Dönüşüm Yolculuğu</t>
+          <t>İnsan Yönetimi 2</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>35</v>
+        <v>325</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786257804868</t>
+          <t>9786055090425</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Örgütleri ve Öğrenci Kulüpleri İçin İyi Yönetişim El Rehberi</t>
+          <t>Enformasyon</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>27</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786257804097</t>
+          <t>9786057665003</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Koronavirüs: Liderlik ve Toparlanma - Dijital Dönüşüm</t>
+          <t>Yalın Dönüşüm Yolculuğu</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>85</v>
+        <v>35</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786057665553</t>
+          <t>9786257804868</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Bizim Gezegen</t>
+          <t>Gençlik Örgütleri ve Öğrenci Kulüpleri İçin İyi Yönetişim El Rehberi</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>9</v>
+        <v>27</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786257010405</t>
+          <t>9786257804097</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka</t>
+          <t>Koronavirüs: Liderlik ve Toparlanma - Dijital Dönüşüm</t>
         </is>
       </c>
       <c r="C503" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786257010429</t>
+          <t>9786057665553</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Siber Güvenlik</t>
+          <t>Bizim Gezegen</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>85</v>
+        <v>9</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786257010412</t>
+          <t>9786257010405</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Blok Zinciri</t>
+          <t>Yapay Zeka</t>
         </is>
       </c>
       <c r="C505" s="1">
         <v>85</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>3990000415920</t>
+          <t>9786257010429</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Zeka Serisi Set (10 Kitap Takım)</t>
+          <t>Siber Güvenlik</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>250</v>
+        <v>85</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786257010726</t>
+          <t>9786257010412</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Tamamen Duygusal - Para Harcamanın Akıllıca Yolları</t>
+          <t>Blok Zinciri</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>60</v>
+        <v>85</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786052202197</t>
+          <t>3990000415920</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Liderliği Öğrenmek</t>
+          <t>Duygusal Zeka Serisi Set (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>37</v>
+        <v>250</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786052202203</t>
+          <t>9786257010726</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Yönetirken Risksiz Misiniz?</t>
+          <t>Tamamen Duygusal - Para Harcamanın Akıllıca Yolları</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>29</v>
+        <v>60</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786052202098</t>
+          <t>9786052202197</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>360 Sosyal Liderlik</t>
+          <t>Liderliği Öğrenmek</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>30</v>
+        <v>37</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786052202258</t>
+          <t>9786052202203</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Yalın Dönüşüm</t>
+          <t>Yönetirken Risksiz Misiniz?</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786057842596</t>
+          <t>9786052202098</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Arabulucu ve Uzlaştırmacı Elkitabı</t>
+          <t>360 Sosyal Liderlik</t>
         </is>
       </c>
       <c r="C512" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786052202807</t>
+          <t>9786052202258</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Sanayi Devrimini Şekillendirmek</t>
+          <t>Yalın Dönüşüm</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>43</v>
+        <v>32</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786254345531</t>
+          <t>9786057842596</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Liderlik Tarzları Değişim Yönetimi ve Finansal Performans</t>
+          <t>Arabulucu ve Uzlaştırmacı Elkitabı</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786254345524</t>
+          <t>9786052202807</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>21'inci Yüzyıl Şirketi</t>
+          <t>Dördüncü Sanayi Devrimini Şekillendirmek</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>700</v>
+        <v>43</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
-          <t>9786254345487</t>
+          <t>9786254345531</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>Startup’ların Başarı Kodları</t>
+          <t>Liderlik Tarzları Değişim Yönetimi ve Finansal Performans</t>
         </is>
       </c>
       <c r="C516" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="517" spans="1:3">
       <c r="A517" s="1" t="inlineStr">
         <is>
-          <t>9786254345449</t>
+          <t>9786254345524</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>Gün Gün Liderlik</t>
+          <t>21'inci Yüzyıl Şirketi</t>
         </is>
       </c>
       <c r="C517" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="518" spans="1:3">
       <c r="A518" s="1" t="inlineStr">
         <is>
-          <t>9786254345432</t>
+          <t>9786254345487</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>Yeni Bir Düşünme Biçimi</t>
+          <t>Startup’ların Başarı Kodları</t>
         </is>
       </c>
       <c r="C518" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="519" spans="1:3">
       <c r="A519" s="1" t="inlineStr">
         <is>
-          <t>9786254345401</t>
+          <t>9786254345449</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>Satış Yönetimi Elkitabı</t>
+          <t>Gün Gün Liderlik</t>
         </is>
       </c>
       <c r="C519" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="520" spans="1:3">
       <c r="A520" s="1" t="inlineStr">
         <is>
-          <t>9789944186650</t>
+          <t>9786254345432</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>Ekiplerin Beş Temel Aksaklığı</t>
+          <t>Yeni Bir Düşünme Biçimi</t>
         </is>
       </c>
       <c r="C520" s="1">
-        <v>160</v>
+        <v>600</v>
       </c>
     </row>
     <row r="521" spans="1:3">
       <c r="A521" s="1" t="inlineStr">
         <is>
-          <t>9786257804103</t>
+          <t>9786254345401</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>Çeviklik - Dijital Dönüşüm</t>
+          <t>Satış Yönetimi Elkitabı</t>
         </is>
       </c>
       <c r="C521" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="522" spans="1:3">
       <c r="A522" s="1" t="inlineStr">
         <is>
-          <t>9786052181324</t>
+          <t>9789944186650</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>Şirketlerin Sürdürülebilir Başarısı İçin İnsan Kaynakları Anayasası</t>
+          <t>Ekiplerin Beş Temel Aksaklığı</t>
         </is>
       </c>
       <c r="C522" s="1">
-        <v>350</v>
+        <v>160</v>
       </c>
     </row>
     <row r="523" spans="1:3">
       <c r="A523" s="1" t="inlineStr">
         <is>
-          <t>9786254345272</t>
+          <t>9786257804103</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>Beceri Kazanma ve Geliştirme</t>
+          <t>Çeviklik - Dijital Dönüşüm</t>
         </is>
       </c>
       <c r="C523" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="524" spans="1:3">
       <c r="A524" s="1" t="inlineStr">
         <is>
-          <t>9786052189252</t>
+          <t>9786052181324</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>52 Haftada Mutluluk Huzurlu Bir İş Hayatı İçin Pratik Bir Rehber</t>
+          <t>Şirketlerin Sürdürülebilir Başarısı İçin İnsan Kaynakları Anayasası</t>
         </is>
       </c>
       <c r="C524" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="525" spans="1:3">
       <c r="A525" s="1" t="inlineStr">
         <is>
-          <t>9786052189993</t>
+          <t>9786254345272</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>Mavi Gezegen</t>
+          <t>Beceri Kazanma ve Geliştirme</t>
         </is>
       </c>
       <c r="C525" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="526" spans="1:3">
       <c r="A526" s="1" t="inlineStr">
         <is>
-          <t>9786052189986</t>
+          <t>9786052189252</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>Bizim Gezegen</t>
+          <t>52 Haftada Mutluluk Huzurlu Bir İş Hayatı İçin Pratik Bir Rehber</t>
         </is>
       </c>
       <c r="C526" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="527" spans="1:3">
       <c r="A527" s="1" t="inlineStr">
         <is>
-          <t>9786052202005</t>
+          <t>9786052189993</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Gezegen</t>
+          <t>Mavi Gezegen</t>
         </is>
       </c>
       <c r="C527" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="528" spans="1:3">
       <c r="A528" s="1" t="inlineStr">
         <is>
-          <t>9786254345210</t>
+          <t>9786052189986</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zekâ Çağında Dijitalleşme ve CRM</t>
+          <t>Bizim Gezegen</t>
         </is>
       </c>
       <c r="C528" s="1">
-        <v>500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="529" spans="1:3">
       <c r="A529" s="1" t="inlineStr">
         <is>
-          <t>9786254345128</t>
+          <t>9786052202005</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Güvenlik</t>
+          <t>Yeşil Gezegen</t>
         </is>
       </c>
       <c r="C529" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="530" spans="1:3">
       <c r="A530" s="1" t="inlineStr">
         <is>
-          <t>9786052181232</t>
+          <t>9786254345210</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>Kariyerinizi Siz Yönetin</t>
+          <t>Yapay Zekâ Çağında Dijitalleşme ve CRM</t>
         </is>
       </c>
       <c r="C530" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="531" spans="1:3">
       <c r="A531" s="1" t="inlineStr">
         <is>
-          <t>9786057859280</t>
+          <t>9786254345128</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>Çalışan Babalara Tavsiyeler</t>
+          <t>Psikolojik Güvenlik</t>
         </is>
       </c>
       <c r="C531" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="532" spans="1:3">
       <c r="A532" s="1" t="inlineStr">
         <is>
-          <t>9786254345203</t>
+          <t>9786052181232</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>İş Dünyasında Kadın Lider Olmak</t>
+          <t>Kariyerinizi Siz Yönetin</t>
         </is>
       </c>
       <c r="C532" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="533" spans="1:3">
       <c r="A533" s="1" t="inlineStr">
         <is>
-          <t>9786052181430</t>
+          <t>9786057859280</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>Eylemliliğin Evrimi Kertenkelelerden İnsanlara Davranışsal Organizasyon</t>
+          <t>Çalışan Babalara Tavsiyeler</t>
         </is>
       </c>
       <c r="C533" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="534" spans="1:3">
       <c r="A534" s="1" t="inlineStr">
         <is>
-          <t>9786055655686</t>
+          <t>9786254345203</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>Sanal Ekiplere Liderlik Etmek</t>
+          <t>İş Dünyasında Kadın Lider Olmak</t>
         </is>
       </c>
       <c r="C534" s="1">
-        <v>40</v>
+        <v>600</v>
       </c>
     </row>
     <row r="535" spans="1:3">
       <c r="A535" s="1" t="inlineStr">
         <is>
-          <t>9786052181225</t>
+          <t>9786052181430</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>Aile Şirketleri İçin Aile Anayasası</t>
+          <t>Eylemliliğin Evrimi Kertenkelelerden İnsanlara Davranışsal Organizasyon</t>
         </is>
       </c>
       <c r="C535" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="536" spans="1:3">
       <c r="A536" s="1" t="inlineStr">
         <is>
-          <t>9786254345180</t>
+          <t>9786055655686</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>Kör Nokta</t>
+          <t>Sanal Ekiplere Liderlik Etmek</t>
         </is>
       </c>
       <c r="C536" s="1">
-        <v>500</v>
+        <v>40</v>
       </c>
     </row>
     <row r="537" spans="1:3">
       <c r="A537" s="1" t="inlineStr">
         <is>
-          <t>9786254345197</t>
+          <t>9786052181225</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>İncili Gastronomi Rehberi</t>
+          <t>Aile Şirketleri İçin Aile Anayasası</t>
         </is>
       </c>
       <c r="C537" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="538" spans="1:3">
       <c r="A538" s="1" t="inlineStr">
         <is>
-          <t>9786254345173</t>
+          <t>9786254345180</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>Altın Liderlerden Başarının Sırları</t>
+          <t>Kör Nokta</t>
         </is>
       </c>
       <c r="C538" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="539" spans="1:3">
       <c r="A539" s="1" t="inlineStr">
         <is>
-          <t>9786254345081</t>
+          <t>9786254345197</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>Sınavlara Hazırlanan Öğrenciler ve Veliler için Sınavda Başarı</t>
+          <t>İncili Gastronomi Rehberi</t>
         </is>
       </c>
       <c r="C539" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="540" spans="1:3">
       <c r="A540" s="1" t="inlineStr">
         <is>
-          <t>9786254345036</t>
+          <t>9786254345173</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>Organizasyonları Yeniden Keşfetmek</t>
+          <t>Altın Liderlerden Başarının Sırları</t>
         </is>
       </c>
       <c r="C540" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="541" spans="1:3">
       <c r="A541" s="1" t="inlineStr">
         <is>
-          <t>9786254345050</t>
+          <t>9786254345081</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Otomasyon</t>
+          <t>Sınavlara Hazırlanan Öğrenciler ve Veliler için Sınavda Başarı</t>
         </is>
       </c>
       <c r="C541" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="542" spans="1:3">
       <c r="A542" s="1" t="inlineStr">
         <is>
-          <t>9786254345005</t>
+          <t>9786254345036</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Kaşif</t>
+          <t>Organizasyonları Yeniden Keşfetmek</t>
         </is>
       </c>
       <c r="C542" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="543" spans="1:3">
       <c r="A543" s="1" t="inlineStr">
         <is>
-          <t>9786254344992</t>
+          <t>9786254345050</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>Butikten Zirveye 20 Yıl - Gelecek 10 Yıl (Ciltli)</t>
+          <t>Akıllı Otomasyon</t>
         </is>
       </c>
       <c r="C543" s="1">
-        <v>450</v>
+        <v>700</v>
       </c>
     </row>
     <row r="544" spans="1:3">
       <c r="A544" s="1" t="inlineStr">
         <is>
-          <t>9786254344312</t>
+          <t>9786254345005</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>Perakendeyi Yeniden Tanımlamak</t>
+          <t>Kurumsal Kaşif</t>
         </is>
       </c>
       <c r="C544" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="545" spans="1:3">
       <c r="A545" s="1" t="inlineStr">
         <is>
-          <t>9786254344299</t>
+          <t>9786254344992</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>Liderlik Cesareti Kendini Dönüştür, Toplumu Dönüştür</t>
+          <t>Butikten Zirveye 20 Yıl - Gelecek 10 Yıl (Ciltli)</t>
         </is>
       </c>
       <c r="C545" s="1">
-        <v>500</v>
+        <v>450</v>
       </c>
     </row>
     <row r="546" spans="1:3">
       <c r="A546" s="1" t="inlineStr">
         <is>
-          <t>9786254344190</t>
+          <t>9786254344312</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>İşyerinde Eşit Fırsatlar: Kariyer Stratejileri</t>
+          <t>Perakendeyi Yeniden Tanımlamak</t>
         </is>
       </c>
       <c r="C546" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="547" spans="1:3">
       <c r="A547" s="1" t="inlineStr">
         <is>
-          <t>9786254344183</t>
+          <t>9786254344299</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>Şakralar (Ciltli)</t>
+          <t>Liderlik Cesareti Kendini Dönüştür, Toplumu Dönüştür</t>
         </is>
       </c>
       <c r="C547" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="548" spans="1:3">
       <c r="A548" s="1" t="inlineStr">
         <is>
-          <t>9786254344152</t>
+          <t>9786254344190</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşüm Yol Haritası</t>
+          <t>İşyerinde Eşit Fırsatlar: Kariyer Stratejileri</t>
         </is>
       </c>
       <c r="C548" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="549" spans="1:3">
       <c r="A549" s="1" t="inlineStr">
         <is>
-          <t>9786254344107</t>
+          <t>9786254344183</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Bestseller Akıldışı Ama Öngörülebilir’in Yazarından - Yanlış İnanışlar</t>
+          <t>Şakralar (Ciltli)</t>
         </is>
       </c>
       <c r="C549" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="550" spans="1:3">
       <c r="A550" s="1" t="inlineStr">
         <is>
-          <t>9786254343858</t>
+          <t>9786254344152</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Vadeden Girişimler</t>
+          <t>Dijital Dönüşüm Yol Haritası</t>
         </is>
       </c>
       <c r="C550" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="551" spans="1:3">
       <c r="A551" s="1" t="inlineStr">
         <is>
-          <t>9786254343742</t>
+          <t>9786254344107</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada Sunum</t>
+          <t>Uluslararası Bestseller Akıldışı Ama Öngörülebilir’in Yazarından - Yanlış İnanışlar</t>
         </is>
       </c>
       <c r="C551" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="552" spans="1:3">
       <c r="A552" s="1" t="inlineStr">
         <is>
-          <t>9786254343759</t>
+          <t>9786254343858</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada İş Planı Hazırlamak</t>
+          <t>Gelecek Vadeden Girişimler</t>
         </is>
       </c>
       <c r="C552" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="553" spans="1:3">
       <c r="A553" s="1" t="inlineStr">
         <is>
-          <t>9786254340710</t>
+          <t>9786254343742</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>Ekiplerin Beş Temel Aksaklığı</t>
+          <t>20 Dakikada Sunum</t>
         </is>
       </c>
       <c r="C553" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="554" spans="1:3">
       <c r="A554" s="1" t="inlineStr">
         <is>
-          <t>9786254343674</t>
+          <t>9786254343759</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada İnovatif Ekipler</t>
+          <t>20 Dakikada İş Planı Hazırlamak</t>
         </is>
       </c>
       <c r="C554" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="555" spans="1:3">
       <c r="A555" s="1" t="inlineStr">
         <is>
-          <t>9786254343667</t>
+          <t>9786254340710</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada Toplantı Yönetimi</t>
+          <t>Ekiplerin Beş Temel Aksaklığı</t>
         </is>
       </c>
       <c r="C555" s="1">
-        <v>250</v>
+        <v>600</v>
       </c>
     </row>
     <row r="556" spans="1:3">
       <c r="A556" s="1" t="inlineStr">
         <is>
-          <t>9786254343636</t>
+          <t>9786254343674</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>Şirket Yönetiminde Başarı (Ciltli)</t>
+          <t>20 Dakikada İnovatif Ekipler</t>
         </is>
       </c>
       <c r="C556" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="557" spans="1:3">
       <c r="A557" s="1" t="inlineStr">
         <is>
-          <t>9786254343629</t>
+          <t>9786254343667</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada Proje Yönetimi</t>
+          <t>20 Dakikada Toplantı Yönetimi</t>
         </is>
       </c>
       <c r="C557" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="558" spans="1:3">
       <c r="A558" s="1" t="inlineStr">
         <is>
-          <t>9786254343544</t>
+          <t>9786254343636</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>6 Deha Modeli</t>
+          <t>Şirket Yönetiminde Başarı (Ciltli)</t>
         </is>
       </c>
       <c r="C558" s="1">
-        <v>600</v>
+        <v>450</v>
       </c>
     </row>
     <row r="559" spans="1:3">
       <c r="A559" s="1" t="inlineStr">
         <is>
-          <t>9786254343513</t>
+          <t>9786254343629</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>Verimlilik Savaşları 2</t>
+          <t>20 Dakikada Proje Yönetimi</t>
         </is>
       </c>
       <c r="C559" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="560" spans="1:3">
       <c r="A560" s="1" t="inlineStr">
         <is>
-          <t>9786254343506</t>
+          <t>9786254343544</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>Geleceğe Hazır Perakende</t>
+          <t>6 Deha Modeli</t>
         </is>
       </c>
       <c r="C560" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="561" spans="1:3">
       <c r="A561" s="1" t="inlineStr">
         <is>
-          <t>9786254343469</t>
+          <t>9786254343513</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka 2041</t>
+          <t>Verimlilik Savaşları 2</t>
         </is>
       </c>
       <c r="C561" s="1">
-        <v>700</v>
+        <v>500</v>
       </c>
     </row>
     <row r="562" spans="1:3">
       <c r="A562" s="1" t="inlineStr">
         <is>
-          <t>9786254342899</t>
+          <t>9786254343506</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>Bilime Neden Güvenmeliyiz?</t>
+          <t>Geleceğe Hazır Perakende</t>
         </is>
       </c>
       <c r="C562" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="563" spans="1:3">
       <c r="A563" s="1" t="inlineStr">
         <is>
-          <t>9786254343414</t>
+          <t>9786254343469</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada Sanal İşbirliği</t>
+          <t>Yapay Zeka 2041</t>
         </is>
       </c>
       <c r="C563" s="1">
-        <v>250</v>
+        <v>700</v>
       </c>
     </row>
     <row r="564" spans="1:3">
       <c r="A564" s="1" t="inlineStr">
         <is>
-          <t>9786254343360</t>
+          <t>9786254342899</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>İşleri Yetiştirmek</t>
+          <t>Bilime Neden Güvenmeliyiz?</t>
         </is>
       </c>
       <c r="C564" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="565" spans="1:3">
       <c r="A565" s="1" t="inlineStr">
         <is>
-          <t>9786254343131</t>
+          <t>9786254343414</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>20 Dakikada Zaman Yönetimi</t>
+          <t>20 Dakikada Sanal İşbirliği</t>
         </is>
       </c>
       <c r="C565" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="566" spans="1:3">
       <c r="A566" s="1" t="inlineStr">
         <is>
-          <t>9786254342998</t>
+          <t>9786254343360</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Yaşamını Yeniden Tasarlamak</t>
+          <t>İşleri Yetiştirmek</t>
         </is>
       </c>
       <c r="C566" s="1">
-        <v>800</v>
+        <v>250</v>
       </c>
     </row>
     <row r="567" spans="1:3">
       <c r="A567" s="1" t="inlineStr">
         <is>
-          <t>9786254342912</t>
+          <t>9786254343131</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>Proje Yönetimi Elkitabı - Harvard Business Review</t>
+          <t>20 Dakikada Zaman Yönetimi</t>
         </is>
       </c>
       <c r="C567" s="1">
-        <v>700</v>
+        <v>250</v>
       </c>
     </row>
     <row r="568" spans="1:3">
       <c r="A568" s="1" t="inlineStr">
         <is>
-          <t>9786254342790</t>
+          <t>9786254342998</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>Yüksek Performans</t>
+          <t>Çalışma Yaşamını Yeniden Tasarlamak</t>
         </is>
       </c>
       <c r="C568" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="569" spans="1:3">
       <c r="A569" s="1" t="inlineStr">
         <is>
-          <t>9786254342608</t>
+          <t>9786254342912</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>Hayat Boyu Öğrenme</t>
+          <t>Proje Yönetimi Elkitabı - Harvard Business Review</t>
         </is>
       </c>
       <c r="C569" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="570" spans="1:3">
       <c r="A570" s="1" t="inlineStr">
         <is>
-          <t>9786254340918</t>
+          <t>9786254342790</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>Scaling Up - Rockefeller Alışkanlıklarında Ustalaşmak 2.0</t>
+          <t>Yüksek Performans</t>
         </is>
       </c>
       <c r="C570" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="571" spans="1:3">
       <c r="A571" s="1" t="inlineStr">
         <is>
-          <t>9786254341212</t>
+          <t>9786254342608</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>Topluluk Karşısında Konuşma ve Sunum</t>
+          <t>Hayat Boyu Öğrenme</t>
         </is>
       </c>
       <c r="C571" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="572" spans="1:3">
       <c r="A572" s="1" t="inlineStr">
         <is>
-          <t>9786254340901</t>
+          <t>9786254340918</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>Kariyer Planı</t>
+          <t>Scaling Up - Rockefeller Alışkanlıklarında Ustalaşmak 2.0</t>
         </is>
       </c>
       <c r="C572" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="573" spans="1:3">
       <c r="A573" s="1" t="inlineStr">
         <is>
-          <t>9786254340727</t>
+          <t>9786254341212</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşüm</t>
+          <t>Topluluk Karşısında Konuşma ve Sunum</t>
         </is>
       </c>
       <c r="C573" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="574" spans="1:3">
       <c r="A574" s="1" t="inlineStr">
         <is>
-          <t>9786254340758</t>
+          <t>9786254340901</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Kar</t>
+          <t>Kariyer Planı</t>
         </is>
       </c>
       <c r="C574" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="575" spans="1:3">
       <c r="A575" s="1" t="inlineStr">
         <is>
-          <t>9786254340529</t>
+          <t>9786254340727</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Becerileri</t>
+          <t>Dijital Dönüşüm</t>
         </is>
       </c>
       <c r="C575" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="576" spans="1:3">
       <c r="A576" s="1" t="inlineStr">
         <is>
-          <t>9786254340086</t>
+          <t>9786254340758</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Devrimi</t>
+          <t>Gerçek Kar</t>
         </is>
       </c>
       <c r="C576" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="577" spans="1:3">
       <c r="A577" s="1" t="inlineStr">
         <is>
-          <t>9786254340024</t>
+          <t>9786254340529</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>Banka Şube Müdürünün El Kitabı</t>
+          <t>Yönetim Becerileri</t>
         </is>
       </c>
       <c r="C577" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="578" spans="1:3">
       <c r="A578" s="1" t="inlineStr">
         <is>
-          <t>9786254340031</t>
+          <t>9786254340086</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>İletişim 2</t>
+          <t>Yapay Zeka Devrimi</t>
         </is>
       </c>
       <c r="C578" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="579" spans="1:3">
       <c r="A579" s="1" t="inlineStr">
         <is>
-          <t>9786257804912</t>
+          <t>9786254340024</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Dayanıklılık</t>
+          <t>Banka Şube Müdürünün El Kitabı</t>
         </is>
       </c>
       <c r="C579" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="580" spans="1:3">
       <c r="A580" s="1" t="inlineStr">
         <is>
-          <t>9786257804790</t>
+          <t>9786254340031</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>Strateji 2</t>
+          <t>İletişim 2</t>
         </is>
       </c>
       <c r="C580" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="581" spans="1:3">
       <c r="A581" s="1" t="inlineStr">
         <is>
-          <t>9786257804783</t>
+          <t>9786257804912</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>İlk 90 Gün’ün Ardından Sıradaki Hamle</t>
+          <t>Kurumsal Dayanıklılık</t>
         </is>
       </c>
       <c r="C581" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="582" spans="1:3">
       <c r="A582" s="1" t="inlineStr">
         <is>
-          <t>9786257804769</t>
+          <t>9786257804790</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>Liderlik 2</t>
+          <t>Strateji 2</t>
         </is>
       </c>
       <c r="C582" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="583" spans="1:3">
       <c r="A583" s="1" t="inlineStr">
         <is>
-          <t>9786257804547</t>
+          <t>9786257804783</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynakları</t>
+          <t>İlk 90 Gün’ün Ardından Sıradaki Hamle</t>
         </is>
       </c>
       <c r="C583" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="584" spans="1:3">
       <c r="A584" s="1" t="inlineStr">
         <is>
-          <t>9786257804554</t>
+          <t>9786257804769</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>Kurum Kültürü</t>
+          <t>Liderlik 2</t>
         </is>
       </c>
       <c r="C584" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="585" spans="1:3">
       <c r="A585" s="1" t="inlineStr">
         <is>
-          <t>9786257804417</t>
+          <t>9786257804547</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>Müzakere</t>
+          <t>İnsan Kaynakları</t>
         </is>
       </c>
       <c r="C585" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="586" spans="1:3">
       <c r="A586" s="1" t="inlineStr">
         <is>
-          <t>9786257804400</t>
+          <t>9786257804554</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>Güçlü Liderlik</t>
+          <t>Kurum Kültürü</t>
         </is>
       </c>
       <c r="C586" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="587" spans="1:3">
       <c r="A587" s="1" t="inlineStr">
         <is>
-          <t>9786257010719</t>
+          <t>9786257804417</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka</t>
+          <t>Müzakere</t>
         </is>
       </c>
       <c r="C587" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="588" spans="1:3">
       <c r="A588" s="1" t="inlineStr">
         <is>
-          <t>9786257010467</t>
+          <t>9786257804400</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>Satışta Duygusal Zeka</t>
+          <t>Güçlü Liderlik</t>
         </is>
       </c>
       <c r="C588" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="589" spans="1:3">
       <c r="A589" s="1" t="inlineStr">
         <is>
-          <t>9786257010474</t>
+          <t>9786257010719</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>Girişimcilik</t>
+          <t>Yapay Zeka</t>
         </is>
       </c>
       <c r="C589" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="590" spans="1:3">
       <c r="A590" s="1" t="inlineStr">
         <is>
-          <t>9786057665942</t>
+          <t>9786257010467</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Zeka ve Liderlik</t>
+          <t>Satışta Duygusal Zeka</t>
         </is>
       </c>
       <c r="C590" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="591" spans="1:3">
       <c r="A591" s="1" t="inlineStr">
         <is>
-          <t>9786057665898</t>
+          <t>9786257010474</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
-          <t>Yönetim ve Psikoloji</t>
+          <t>Girişimcilik</t>
         </is>
       </c>
       <c r="C591" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="592" spans="1:3">
       <c r="A592" s="1" t="inlineStr">
         <is>
-          <t>9786057665614</t>
+          <t>9786057665942</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>Yeni Yönetici</t>
+          <t>Duygusal Zeka ve Liderlik</t>
         </is>
       </c>
       <c r="C592" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="593" spans="1:3">
       <c r="A593" s="1" t="inlineStr">
         <is>
-          <t>9786057665621</t>
+          <t>9786057665898</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>Liderin Elkitabı</t>
+          <t>Yönetim ve Psikoloji</t>
         </is>
       </c>
       <c r="C593" s="1">
-        <v>700</v>
+        <v>600</v>
       </c>
     </row>
     <row r="594" spans="1:3">
       <c r="A594" s="1" t="inlineStr">
         <is>
-          <t>9786052202913</t>
+          <t>9786057665614</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>Odaklanma</t>
+          <t>Yeni Yönetici</t>
         </is>
       </c>
       <c r="C594" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="595" spans="1:3">
       <c r="A595" s="1" t="inlineStr">
         <is>
-          <t>9786052202920</t>
+          <t>9786057665621</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>Öz Farkındalık</t>
+          <t>Liderin Elkitabı</t>
         </is>
       </c>
       <c r="C595" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="596" spans="1:3">
       <c r="A596" s="1" t="inlineStr">
         <is>
-          <t>9786057842619</t>
+          <t>9786052202913</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>Amaç Anlam ve Tutku</t>
+          <t>Odaklanma</t>
         </is>
       </c>
       <c r="C596" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="597" spans="1:3">
       <c r="A597" s="1" t="inlineStr">
         <is>
-          <t>9786057842602</t>
+          <t>9786052202920</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>Çatışma ve İletişim</t>
+          <t>Öz Farkındalık</t>
         </is>
       </c>
       <c r="C597" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="598" spans="1:3">
       <c r="A598" s="1" t="inlineStr">
         <is>
-          <t>9786052202906</t>
+          <t>9786057842619</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>Bilge</t>
+          <t>Amaç Anlam ve Tutku</t>
         </is>
       </c>
       <c r="C598" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="599" spans="1:3">
       <c r="A599" s="1" t="inlineStr">
         <is>
-          <t>9786052202791</t>
+          <t>9786057842602</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>Girişimcinin Elkitabı</t>
+          <t>Çatışma ve İletişim</t>
         </is>
       </c>
       <c r="C599" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="600" spans="1:3">
       <c r="A600" s="1" t="inlineStr">
         <is>
-          <t>9786052261712</t>
+          <t>9786052202906</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>Özgün Liderlik</t>
+          <t>Bilge</t>
         </is>
       </c>
       <c r="C600" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="601" spans="1:3">
       <c r="A601" s="1" t="inlineStr">
         <is>
-          <t>9786052261804</t>
+          <t>9786052202791</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>Etkileme ve İkna</t>
+          <t>Girişimcinin Elkitabı</t>
         </is>
       </c>
       <c r="C601" s="1">
-        <v>400</v>
+        <v>700</v>
       </c>
     </row>
     <row r="602" spans="1:3">
       <c r="A602" s="1" t="inlineStr">
         <is>
-          <t>9786052202746</t>
+          <t>9786052261712</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk - Duygusal Zeka</t>
+          <t>Özgün Liderlik</t>
         </is>
       </c>
       <c r="C602" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="603" spans="1:3">
       <c r="A603" s="1" t="inlineStr">
         <is>
-          <t>9786052261385</t>
+          <t>9786052261804</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>Empati - Duygusal Zeka</t>
+          <t>Etkileme ve İkna</t>
         </is>
       </c>
       <c r="C603" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="604" spans="1:3">
       <c r="A604" s="1" t="inlineStr">
         <is>
-          <t>9786052202272</t>
+          <t>9786052202746</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>Resilience - Duygusal Zeka</t>
+          <t>Mutluluk - Duygusal Zeka</t>
         </is>
       </c>
       <c r="C604" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="605" spans="1:3">
       <c r="A605" s="1" t="inlineStr">
         <is>
-          <t>9786052202265</t>
+          <t>9786052261385</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Zeka - Mindfulness</t>
+          <t>Empati - Duygusal Zeka</t>
         </is>
       </c>
       <c r="C605" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="606" spans="1:3">
       <c r="A606" s="1" t="inlineStr">
         <is>
-          <t>9786052202227</t>
+          <t>9786052202272</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>İş Dünyasında Linkedln ile Networking</t>
+          <t>Resilience - Duygusal Zeka</t>
         </is>
       </c>
       <c r="C606" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="607" spans="1:3">
       <c r="A607" s="1" t="inlineStr">
         <is>
-          <t>9786052202180</t>
+          <t>9786052202265</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>Verimlilik Savaşları</t>
+          <t>Duygusal Zeka - Mindfulness</t>
         </is>
       </c>
       <c r="C607" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="608" spans="1:3">
       <c r="A608" s="1" t="inlineStr">
         <is>
-          <t>9786052202128</t>
+          <t>9786052202227</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>Yapmamak</t>
+          <t>İş Dünyasında Linkedln ile Networking</t>
         </is>
       </c>
       <c r="C608" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="609" spans="1:3">
       <c r="A609" s="1" t="inlineStr">
         <is>
-          <t>9786052261378</t>
+          <t>9786052202180</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>Satış</t>
+          <t>Verimlilik Savaşları</t>
         </is>
       </c>
       <c r="C609" s="1">
-        <v>600</v>
+        <v>500</v>
       </c>
     </row>
     <row r="610" spans="1:3">
       <c r="A610" s="1" t="inlineStr">
         <is>
-          <t>9786052261231</t>
+          <t>9786052202128</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>Yöneticinin El Kitabı</t>
+          <t>Yapmamak</t>
         </is>
       </c>
       <c r="C610" s="1">
-        <v>700</v>
+        <v>350</v>
       </c>
     </row>
     <row r="611" spans="1:3">
       <c r="A611" s="1" t="inlineStr">
         <is>
-          <t>9786052261033</t>
+          <t>9786052261378</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama 4.0</t>
+          <t>Satış</t>
         </is>
       </c>
       <c r="C611" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="612" spans="1:3">
       <c r="A612" s="1" t="inlineStr">
         <is>
-          <t>9786257010443</t>
+          <t>9786052261231</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>Duygusal Zeka</t>
+          <t>Yöneticinin El Kitabı</t>
         </is>
       </c>
       <c r="C612" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="613" spans="1:3">
       <c r="A613" s="1" t="inlineStr">
         <is>
-          <t>9786052181478</t>
+          <t>9786052261033</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>Dördüncü Sanayi Devrimi</t>
+          <t>Pazarlama 4.0</t>
         </is>
       </c>
       <c r="C613" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="614" spans="1:3">
       <c r="A614" s="1" t="inlineStr">
         <is>
-          <t>9786052261880</t>
+          <t>9786257010443</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Pazarlama</t>
+          <t>Duygusal Zeka</t>
         </is>
       </c>
       <c r="C614" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="615" spans="1:3">
       <c r="A615" s="1" t="inlineStr">
         <is>
-          <t>9786052261750</t>
+          <t>9786052181478</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>Ekipler</t>
+          <t>Dördüncü Sanayi Devrimi</t>
         </is>
       </c>
       <c r="C615" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="616" spans="1:3">
       <c r="A616" s="1" t="inlineStr">
         <is>
-          <t>9786257010375</t>
+          <t>9786052261880</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>İnovasyon - HBR'S 10 Must Reads</t>
+          <t>Stratejik Pazarlama</t>
         </is>
       </c>
       <c r="C616" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="617" spans="1:3">
       <c r="A617" s="1" t="inlineStr">
         <is>
-          <t>9786052261859</t>
+          <t>9786052261750</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Özgüven</t>
+          <t>Ekipler</t>
         </is>
       </c>
       <c r="C617" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="618" spans="1:3">
       <c r="A618" s="1" t="inlineStr">
         <is>
-          <t>9786052261866</t>
+          <t>9786257010375</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>Buyology (Ciltli)</t>
+          <t>İnovasyon - HBR'S 10 Must Reads</t>
         </is>
       </c>
       <c r="C618" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="619" spans="1:3">
       <c r="A619" s="1" t="inlineStr">
         <is>
-          <t>9786052202821</t>
+          <t>9786052261859</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>İletişim</t>
+          <t>Yaratıcı Özgüven</t>
         </is>
       </c>
       <c r="C619" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="620" spans="1:3">
       <c r="A620" s="1" t="inlineStr">
         <is>
-          <t>9786052202135</t>
+          <t>9786052261866</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>Cesaret Yalnızdır</t>
+          <t>Buyology (Ciltli)</t>
         </is>
       </c>
       <c r="C620" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="621" spans="1:3">
       <c r="A621" s="1" t="inlineStr">
         <is>
-          <t>9786052202760</t>
+          <t>9786052202821</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>Görünmeyeni Satmak</t>
+          <t>İletişim</t>
         </is>
       </c>
       <c r="C621" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="622" spans="1:3">
       <c r="A622" s="1" t="inlineStr">
         <is>
-          <t>9786257010382</t>
+          <t>9786052202135</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>Toyota Tarzı Yalın Liderlik</t>
+          <t>Cesaret Yalnızdır</t>
         </is>
       </c>
       <c r="C622" s="1">
-        <v>800</v>
+        <v>350</v>
       </c>
     </row>
     <row r="623" spans="1:3">
       <c r="A623" s="1" t="inlineStr">
         <is>
-          <t>9786052202159</t>
+          <t>9786052202760</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>İlk 90 Gün</t>
+          <t>Görünmeyeni Satmak</t>
         </is>
       </c>
       <c r="C623" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="624" spans="1:3">
       <c r="A624" s="1" t="inlineStr">
         <is>
-          <t>9786052202104</t>
+          <t>9786257010382</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>Algıda, İknada, İletişimde Beyin Oyunları</t>
+          <t>Toyota Tarzı Yalın Liderlik</t>
         </is>
       </c>
       <c r="C624" s="1">
-        <v>350</v>
+        <v>800</v>
       </c>
     </row>
     <row r="625" spans="1:3">
       <c r="A625" s="1" t="inlineStr">
         <is>
-          <t>9786257010436</t>
+          <t>9786052202159</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
-          <t>Doğru Karar Almak</t>
+          <t>İlk 90 Gün</t>
         </is>
       </c>
       <c r="C625" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="626" spans="1:3">
       <c r="A626" s="1" t="inlineStr">
         <is>
-          <t>9786052189955</t>
+          <t>9786052202104</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>Değişim</t>
+          <t>Algıda, İknada, İletişimde Beyin Oyunları</t>
         </is>
       </c>
       <c r="C626" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="627" spans="1:3">
       <c r="A627" s="1" t="inlineStr">
         <is>
-          <t>9786052261781</t>
+          <t>9786257010436</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>Networking</t>
+          <t>Doğru Karar Almak</t>
         </is>
       </c>
       <c r="C627" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="628" spans="1:3">
       <c r="A628" s="1" t="inlineStr">
         <is>
-          <t>9786052261903</t>
+          <t>9786052189955</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>Liderlik</t>
+          <t>Değişim</t>
         </is>
       </c>
       <c r="C628" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="629" spans="1:3">
       <c r="A629" s="1" t="inlineStr">
         <is>
-          <t>9786052202296</t>
+          <t>9786052261781</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>Kendinizi Yönetmek</t>
+          <t>Networking</t>
         </is>
       </c>
       <c r="C629" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="630" spans="1:3">
       <c r="A630" s="1" t="inlineStr">
         <is>
-          <t>9786052202814</t>
+          <t>9786052261903</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>İş Modeli Üretimi</t>
+          <t>Liderlik</t>
         </is>
       </c>
       <c r="C630" s="1">
-        <v>800</v>
+        <v>600</v>
       </c>
     </row>
     <row r="631" spans="1:3">
       <c r="A631" s="1" t="inlineStr">
         <is>
-          <t>9786052261897</t>
+          <t>9786052202296</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>İnsan Yönetimi</t>
+          <t>Kendinizi Yönetmek</t>
         </is>
       </c>
       <c r="C631" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="632" spans="1:3">
       <c r="A632" s="1" t="inlineStr">
         <is>
-          <t>9786052261002</t>
+          <t>9786052202814</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>Hız</t>
+          <t>İş Modeli Üretimi</t>
         </is>
       </c>
       <c r="C632" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="633" spans="1:3">
       <c r="A633" s="1" t="inlineStr">
         <is>
-          <t>9789944186896</t>
+          <t>9786052261897</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>Görev Devretmek</t>
+          <t>İnsan Yönetimi</t>
         </is>
       </c>
       <c r="C633" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="634" spans="1:3">
       <c r="A634" s="1" t="inlineStr">
         <is>
-          <t>9786054538430</t>
+          <t>9786052261002</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>Yeniden Düşünürken</t>
+          <t>Hız</t>
         </is>
       </c>
       <c r="C634" s="1">
-        <v>350</v>
+        <v>700</v>
       </c>
     </row>
     <row r="635" spans="1:3">
       <c r="A635" s="1" t="inlineStr">
         <is>
-          <t>9786257010948</t>
+          <t>9789944186896</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>Toyota Tarzı</t>
+          <t>Görev Devretmek</t>
         </is>
       </c>
       <c r="C635" s="1">
-        <v>800</v>
+        <v>200</v>
       </c>
     </row>
     <row r="636" spans="1:3">
       <c r="A636" s="1" t="inlineStr">
         <is>
-          <t>9786052202708</t>
+          <t>9786054538430</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>Strateji</t>
+          <t>Yeniden Düşünürken</t>
         </is>
       </c>
       <c r="C636" s="1">
-        <v>600</v>
+        <v>350</v>
       </c>
     </row>
     <row r="637" spans="1:3">
       <c r="A637" s="1" t="inlineStr">
         <is>
-          <t>9786052261057</t>
+          <t>9786257010948</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
-          <t>Amaç</t>
+          <t>Toyota Tarzı</t>
         </is>
       </c>
       <c r="C637" s="1">
-        <v>700</v>
+        <v>800</v>
       </c>
     </row>
     <row r="638" spans="1:3">
       <c r="A638" s="1" t="inlineStr">
         <is>
+          <t>9786052202708</t>
+        </is>
+      </c>
+      <c r="B638" s="1" t="inlineStr">
+        <is>
+          <t>Strateji</t>
+        </is>
+      </c>
+      <c r="C638" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="639" spans="1:3">
+      <c r="A639" s="1" t="inlineStr">
+        <is>
+          <t>9786052261057</t>
+        </is>
+      </c>
+      <c r="B639" s="1" t="inlineStr">
+        <is>
+          <t>Amaç</t>
+        </is>
+      </c>
+      <c r="C639" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="640" spans="1:3">
+      <c r="A640" s="1" t="inlineStr">
+        <is>
           <t>9786052261507</t>
         </is>
       </c>
-      <c r="B638" s="1" t="inlineStr">
+      <c r="B640" s="1" t="inlineStr">
         <is>
           <t>Akıldışı Ama Öngörülebilir</t>
         </is>
       </c>
-      <c r="C638" s="1">
+      <c r="C640" s="1">
         <v>600</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>