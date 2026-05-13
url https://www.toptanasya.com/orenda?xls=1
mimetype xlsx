--- v0 (2026-02-20)
+++ v1 (2026-05-13)
@@ -85,1630 +85,1675 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259692890</t>
+          <t>9786259313634</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Oliver ve Kayıp Kitabın Kahramanları</t>
+          <t>Mini Psikoloji</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259692852</t>
+          <t>9786259487403</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>50 Başarısızlıkla Dünya Tarihi</t>
+          <t>21. Yüzyılın İş Dünyası Liderleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>280</v>
+        <v>330</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259692883</t>
+          <t>9786259313627</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Uzaydaki Hainler</t>
+          <t>Kitap Canavarları Yetiştirme Rehberi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259692876</t>
+          <t>9786259692890</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Ters Gittiğinde</t>
+          <t>Oliver ve Kayıp Kitabın Kahramanları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259692869</t>
+          <t>9786259692852</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Birlikten Kuvvet Doğar</t>
+          <t>50 Başarısızlıkla Dünya Tarihi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259692845</t>
+          <t>9786259692883</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Arabanın Hikayesi</t>
+          <t>Uzaydaki Hainler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259692838</t>
+          <t>9786259692876</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Uçağın Hikayesi</t>
+          <t>Her Şey Ters Gittiğinde</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259692814</t>
+          <t>9786259692869</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mini Büyük Fikirler</t>
+          <t>Birlikten Kuvvet Doğar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259692807</t>
+          <t>9786259692845</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Bones ve Manhattan’daki Yaramazlık Serüveni</t>
+          <t>Arabanın Hikayesi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259692821</t>
+          <t>9786259692838</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sosyal Beceriler</t>
+          <t>Uçağın Hikayesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>500</v>
+        <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259769592</t>
+          <t>9786259692814</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kozmo ve Kuark’ın Şaşırtıcı Uzay Rehberi</t>
+          <t>Mini Büyük Fikirler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259769561</t>
+          <t>9786259692807</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Shelly ve Bubbles'ın Șașırtıcı Okyanus Rehberi</t>
+          <t>Sherlock Bones ve Manhattan’daki Yaramazlık Serüveni</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259769585</t>
+          <t>9786259692821</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ömrü İkiye Katlamak</t>
+          <t>Çocuklar İçin Sosyal Beceriler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259769554</t>
+          <t>9786259769592</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İnsan Vücudu Hakkında Doğru Bildiğiniz Yanlışlar</t>
+          <t>Kozmo ve Kuark’ın Şaşırtıcı Uzay Rehberi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259769578</t>
+          <t>9786259769561</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Neden Bu Bize Okulda Öğretilmedi?</t>
+          <t>Shelly ve Bubbles'ın Șașırtıcı Okyanus Rehberi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259769516</t>
+          <t>9786259769585</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Meraklısı İçin Ağaçlar</t>
+          <t>Ömrü İkiye Katlamak</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259769530</t>
+          <t>9786259769554</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Meraklısı İçin Su</t>
+          <t>İnsan Vücudu Hakkında Doğru Bildiğiniz Yanlışlar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259769547</t>
+          <t>9786259769578</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Meraklısı İçin Robotlar</t>
+          <t>Neden Bu Bize Okulda Öğretilmedi?</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259769523</t>
+          <t>9786259769516</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Meraklısı İçin Çevre</t>
+          <t>Meraklısı İçin Ağaçlar</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259487472</t>
+          <t>9786259769530</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>50 Yalanla Kısa Dünya Tarihi</t>
+          <t>Meraklısı İçin Su</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259487496</t>
+          <t>9786259769547</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Klasik Korku Hikayeleri</t>
+          <t>Meraklısı İçin Robotlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>225</v>
+        <v>150</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259769509</t>
+          <t>9786259769523</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Talihsiz Olaylar!</t>
+          <t>Meraklısı İçin Çevre</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259487489</t>
+          <t>9786259487472</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Acil Durum Rehberi</t>
+          <t>50 Yalanla Kısa Dünya Tarihi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>380</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259487465</t>
+          <t>9786259487496</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Dünyamız Hakkında Bilmeniz Gereken 150 Süper Akıllıca Şey</t>
+          <t>Klasik Korku Hikayeleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>250</v>
+        <v>225</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259448152</t>
+          <t>9786259769509</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gizli Bahçe</t>
+          <t>Talihsiz Olaylar!</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259487441</t>
+          <t>9786259487489</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Acil Durum Rehberi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>120</v>
+        <v>380</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259487434</t>
+          <t>9786259487465</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer</t>
+          <t>Dünyamız Hakkında Bilmeniz Gereken 150 Süper Akıllıca Şey</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259448138</t>
+          <t>9786259448152</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Moby Dick</t>
+          <t>Gizli Bahçe</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259487410</t>
+          <t>9786259487441</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bizi Daha Akıllı Hâle Getiren 30 Hayvan</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>380</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259487427</t>
+          <t>9786259487434</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Son Kitapçı</t>
+          <t>Tom Sawyer</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259448183</t>
+          <t>9786259448138</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Bones ve Kraliyet Mücevherleri Vakası</t>
+          <t>Moby Dick</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>180</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259448176</t>
+          <t>9786259487410</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Bones ve Firavun Maskesinin Laneti</t>
+          <t>Bizi Daha Akıllı Hâle Getiren 30 Hayvan</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>180</v>
+        <v>380</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259448169</t>
+          <t>9786259487427</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Bones ve Perili Şatonun Dehşeti</t>
+          <t>Son Kitapçı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259448190</t>
+          <t>9786259448183</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Bones ve Kaybolan Sihirbazın Gizemi</t>
+          <t>Sherlock Bones ve Kraliyet Mücevherleri Vakası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259448114</t>
+          <t>9786259448176</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Düşünmeyi Durduramıyorum</t>
+          <t>Sherlock Bones ve Firavun Maskesinin Laneti</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259448121</t>
+          <t>9786259448169</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Canlılar Hakkında Bilmeniz Gereken 150 Süper Akıllıca Şey</t>
+          <t>Sherlock Bones ve Perili Şatonun Dehşeti</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259448145</t>
+          <t>9786259448190</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Uzay Hakkında Doğru Bildiğiniz Yanlışlar</t>
+          <t>Sherlock Bones ve Kaybolan Sihirbazın Gizemi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259448107</t>
+          <t>9786259448114</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Gezegenlerin Gizli Yaşamı Güncel Bir Güneş Sistemi Kullanım Kılavuzu</t>
+          <t>Düşünmeyi Durduramıyorum</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259423487</t>
+          <t>9786259448121</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Hakkında Doğru Bildiğiniz Yanlışlar</t>
+          <t>Canlılar Hakkında Bilmeniz Gereken 150 Süper Akıllıca Şey</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259423470</t>
+          <t>9786259448145</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Gizemi</t>
+          <t>Uzay Hakkında Doğru Bildiğiniz Yanlışlar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259423494</t>
+          <t>9786259448107</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>50 Kitapla Dünya Tarihi</t>
+          <t>Gezegenlerin Gizli Yaşamı Güncel Bir Güneş Sistemi Kullanım Kılavuzu</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259423418</t>
+          <t>9786259423487</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Atlas’la Antik Mısır’da Bir Gün</t>
+          <t>Hayvanlar Hakkında Doğru Bildiğiniz Yanlışlar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259423456</t>
+          <t>9786259423470</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Atlas’la Viking Çağı’nda Bir Gün</t>
+          <t>Tarihin Gizemi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259423449</t>
+          <t>9786259423494</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Atlas’la Orta Çağ’da Bir Gün</t>
+          <t>50 Kitapla Dünya Tarihi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>175</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259423401</t>
+          <t>9786259423418</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Atlas’la Antik Roma’da Bir Gün</t>
+          <t>Atlas’la Antik Mısır’da Bir Gün</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259423432</t>
+          <t>9786259423456</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Atlas’la Aztek İmparatorluğu’nda Bir Gün</t>
+          <t>Atlas’la Viking Çağı’nda Bir Gün</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259423425</t>
+          <t>9786259423449</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Atlas’la Antik Yunan’da Bir Gün</t>
+          <t>Atlas’la Orta Çağ’da Bir Gün</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259423463</t>
+          <t>9786259423401</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Fizikte Dünyayı Sarsan On Gün</t>
+          <t>Atlas’la Antik Roma’da Bir Gün</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>275</v>
+        <v>175</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057232205</t>
+          <t>9786259423432</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kuşların Şarkısı</t>
+          <t>Atlas’la Aztek İmparatorluğu’nda Bir Gün</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>175</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057232274</t>
+          <t>9786259423425</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Nazik Olmanın 100 Yolu</t>
+          <t>Atlas’la Antik Yunan’da Bir Gün</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>350</v>
+        <v>175</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057232298</t>
+          <t>9786259423463</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yeni Anneler İçin Doğum Sonrası Kitabı</t>
+          <t>Fizikte Dünyayı Sarsan On Gün</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057232281</t>
+          <t>9786057232205</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Son Şans Kütüphanesi</t>
+          <t>Kuşların Şarkısı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057232267</t>
+          <t>9786057232274</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İklim Hakkında Bilmeniz Gereken 123 Süper Akıllıca Şey</t>
+          <t>Nazik Olmanın 100 Yolu</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057232250</t>
+          <t>9786057232298</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sanal Toplum</t>
+          <t>Yeni Anneler İçin Doğum Sonrası Kitabı</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057232236</t>
+          <t>9786057232281</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Yazarlıkta Yolculuklar</t>
+          <t>Son Şans Kütüphanesi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>100</v>
+        <v>350</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057232243</t>
+          <t>9786057232267</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Dünya Hakkında Doğru Bildiğiniz Yanlışlar</t>
+          <t>İklim Hakkında Bilmeniz Gereken 123 Süper Akıllıca Şey</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057232229</t>
+          <t>9786057232250</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mini Felsefe</t>
+          <t>Sanal Toplum</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057164186</t>
+          <t>9786057232236</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Neye Yarar?</t>
+          <t>Yaratıcı Yazarlıkta Yolculuklar</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>240</v>
+        <v>100</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057164193</t>
+          <t>9786057232243</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Nasıl Kokar?</t>
+          <t>Dünya Hakkında Doğru Bildiğiniz Yanlışlar</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>380</v>
+        <v>230</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057232212</t>
+          <t>9786057232229</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bilimin Karşısında 100 Sahte Haber</t>
+          <t>Mini Felsefe</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057164179</t>
+          <t>9786057164186</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Tarihine Yolculuk</t>
+          <t>Felsefe Neye Yarar?</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057164162</t>
+          <t>9786057164193</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Matematik Tarihine Yolculuk</t>
+          <t>Yağmur Nasıl Kokar?</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057164155</t>
+          <t>9786057232212</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ne Olduğunuzu Düşünüyorsunuz?</t>
+          <t>Bilimin Karşısında 100 Sahte Haber</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057164131</t>
+          <t>9786057164179</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Her Gün Daha Bilgili</t>
+          <t>Evrenin Tarihine Yolculuk</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057164148</t>
+          <t>9786057164162</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Şanslı Olaylar Dizisi</t>
+          <t>Matematik Tarihine Yolculuk</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057387868</t>
+          <t>9786057164155</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Etkisi</t>
+          <t>Ne Olduğunuzu Düşünüyorsunuz?</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057387851</t>
+          <t>9786057164131</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Süper Öğrenci</t>
+          <t>Her Gün Daha Bilgili</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057164124</t>
+          <t>9786057164148</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Boş Gezegen</t>
+          <t>Şanslı Olaylar Dizisi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057387837</t>
+          <t>9786057387868</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Zekanın Görsel Tarihi</t>
+          <t>Kelebek Etkisi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057387844</t>
+          <t>9786057387851</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitap Hayatınızı Düzeltebilir</t>
+          <t>Süper Öğrenci</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>3990000031457</t>
+          <t>9786057164124</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Orenda 4'lü Kitap Set</t>
+          <t>Boş Gezegen</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>630</v>
+        <v>390</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057387820</t>
+          <t>9786057387837</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Okuma Boşluğunu Kapatmak</t>
+          <t>Zekanın Görsel Tarihi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057031754</t>
+          <t>9786057387844</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Makinelerin Yaratıcı Gücü</t>
+          <t>Bu Kitap Hayatınızı Düzeltebilir</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>380</v>
+        <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057387813</t>
+          <t>3990000031457</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Psikoloji 101</t>
+          <t>Orenda 4'lü Kitap Set</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>500</v>
+        <v>630</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057387806</t>
+          <t>9786057387820</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Empati</t>
+          <t>Okuma Boşluğunu Kapatmak</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057031792</t>
+          <t>9786057031754</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Etkili Öğrenme Yöntemleri</t>
+          <t>Makinelerin Yaratıcı Gücü</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057031785</t>
+          <t>9786057387813</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>50 Hayvanla Dünya Tarihi</t>
+          <t>Psikoloji 101</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057031778</t>
+          <t>9786057387806</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>50 Filozofla Felsefenin Kısa Tarihi</t>
+          <t>Empati</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786056962028</t>
+          <t>9786057031792</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Sıfır Atık İçin 101 Yol</t>
+          <t>Etkili Öğrenme Yöntemleri</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786056962004</t>
+          <t>9786057031785</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Einstein - Hakkında Bilmediğiniz 101 Şey</t>
+          <t>50 Hayvanla Dünya Tarihi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786056962011</t>
+          <t>9786057031778</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Da Vinci - Hakkında Bilmediğiniz 101 Şey</t>
+          <t>50 Filozofla Felsefenin Kısa Tarihi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056962073</t>
+          <t>9786056962028</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Tembel Hayvanlar Felsefe Yaparsa</t>
+          <t>Sıfır Atık İçin 101 Yol</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056962080</t>
+          <t>9786056962004</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Su Samurları Felsefe Yaparsa</t>
+          <t>Einstein - Hakkında Bilmediğiniz 101 Şey</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057031747</t>
+          <t>9786056962011</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Modern Dünyayı Oluşturan 50 Konuşma</t>
+          <t>Da Vinci - Hakkında Bilmediğiniz 101 Şey</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057031709</t>
+          <t>9786056962073</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Yeniden İnsan Olmak İçin 3 Dakikalık Felsefe</t>
+          <t>Tembel Hayvanlar Felsefe Yaparsa</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786050674095</t>
+          <t>9786056962080</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>50 Bilim İnsanıyla Psikolojinin Kısa Tarihi</t>
+          <t>Su Samurları Felsefe Yaparsa</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057031761</t>
+          <t>9786057031747</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>50 Ekonomistle Ekonominin Kısa Tarihi</t>
+          <t>Modern Dünyayı Oluşturan 50 Konuşma</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786050674002</t>
+          <t>9786057031709</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Fikirlerinizi Satmak</t>
+          <t>Yeniden İnsan Olmak İçin 3 Dakikalık Felsefe</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786050674064</t>
+          <t>9786050674095</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İşte Beyniniz</t>
+          <t>50 Bilim İnsanıyla Psikolojinin Kısa Tarihi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786050674088</t>
+          <t>9786057031761</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Elementler Sayesinde Yaşıyoruz</t>
+          <t>50 Ekonomistle Ekonominin Kısa Tarihi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786050674026</t>
+          <t>9786050674002</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Neden Felsefe?</t>
+          <t>Fikirlerinizi Satmak</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786050674033</t>
+          <t>9786050674064</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okuyan Çocuk Yetiştirmek</t>
+          <t>İşte Beyniniz</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057031716</t>
+          <t>9786050674088</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>50 Mekanla Dünya Tarihi</t>
+          <t>Elementler Sayesinde Yaşıyoruz</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057031723</t>
+          <t>9786050674026</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Haydi Sen De Kır Zincirlerini</t>
+          <t>Neden Felsefe?</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>400</v>
+        <v>320</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786050674057</t>
+          <t>9786050674033</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Makine</t>
+          <t>Kitap Okuyan Çocuk Yetiştirmek</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786050674040</t>
+          <t>9786057031716</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>İkna Etmek İçin Yazmak</t>
+          <t>50 Mekanla Dünya Tarihi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786050674071</t>
+          <t>9786057031723</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>50 Bilim İnsanıyla Bilimin Kısa Tarihi</t>
+          <t>Haydi Sen De Kır Zincirlerini</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786056962097</t>
+          <t>9786050674057</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Yanlış Bilinen 150 Şey</t>
+          <t>İnsan ve Makine</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786050674019</t>
+          <t>9786050674040</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>En Büyük 77 Casusluk Hikayesi Çözülmüştür</t>
+          <t>İkna Etmek İçin Yazmak</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786056962066</t>
+          <t>9786050674071</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>50 Tarihi Anekdot</t>
+          <t>50 Bilim İnsanıyla Bilimin Kısa Tarihi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786056962059</t>
+          <t>9786056962097</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Siz Yaşlanırken Beyniniz</t>
+          <t>Yanlış Bilinen 150 Şey</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786056962035</t>
+          <t>9786050674019</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Neden Bu Kadar Yeteneksiz Erkek Lider Oluyor?</t>
+          <t>En Büyük 77 Casusluk Hikayesi Çözülmüştür</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786056962042</t>
+          <t>9786056962066</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>En Sonunda Oldu</t>
+          <t>50 Tarihi Anekdot</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>350</v>
+        <v>240</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786259487458</t>
+          <t>9786056962059</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Ben, Kurt</t>
+          <t>Siz Yaşlanırken Beyniniz</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>260</v>
+        <v>350</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786259313603</t>
+          <t>9786056962035</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Jasper and Rocky’nin Şaşırtıcı Yeryüzü Rehberi</t>
+          <t>Neden Bu Kadar Yeteneksiz Erkek Lider Oluyor?</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
+          <t>9786056962042</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>En Sonunda Oldu</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786259487458</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Ben, Kurt</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786259313603</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Jasper and Rocky’nin Şaşırtıcı Yeryüzü Rehberi</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
           <t>9786259313610</t>
         </is>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Lily ve Mango’nun Şaşırtıcı Yağmur Ormanları Rehberi</t>
         </is>
       </c>
-      <c r="C107" s="1">
+      <c r="C110" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>