--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1675 +85,1735 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259313634</t>
+          <t>9786259313641</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mini Psikoloji</t>
+          <t>Einstein ve Yarım Kalan Düşü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259487403</t>
+          <t>9786259313658</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>21. Yüzyılın İş Dünyası Liderleri</t>
+          <t>50 Diktatörle Dünya Tarihi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259313627</t>
+          <t>9786259313665</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kitap Canavarları Yetiştirme Rehberi</t>
+          <t>Klasik Dedektif Hikayeleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>225</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259692890</t>
+          <t>9786259313672</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Oliver ve Kayıp Kitabın Kahramanları</t>
+          <t>Klasik Macera Hikayeleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>225</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259692852</t>
+          <t>9786259313634</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>50 Başarısızlıkla Dünya Tarihi</t>
+          <t>Mini Psikoloji</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259692883</t>
+          <t>9786259487403</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Uzaydaki Hainler</t>
+          <t>21. Yüzyılın İş Dünyası Liderleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259692876</t>
+          <t>9786259313627</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Her Şey Ters Gittiğinde</t>
+          <t>Kitap Canavarları Yetiştirme Rehberi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259692869</t>
+          <t>9786259692890</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Birlikten Kuvvet Doğar</t>
+          <t>Oliver ve Kayıp Kitabın Kahramanları</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259692845</t>
+          <t>9786259692852</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Arabanın Hikayesi</t>
+          <t>50 Başarısızlıkla Dünya Tarihi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>120</v>
+        <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259692838</t>
+          <t>9786259692883</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Uçağın Hikayesi</t>
+          <t>Uzaydaki Hainler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259692814</t>
+          <t>9786259692876</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Mini Büyük Fikirler</t>
+          <t>Her Şey Ters Gittiğinde</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259692807</t>
+          <t>9786259692869</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Bones ve Manhattan’daki Yaramazlık Serüveni</t>
+          <t>Birlikten Kuvvet Doğar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259692821</t>
+          <t>9786259692845</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Sosyal Beceriler</t>
+          <t>Arabanın Hikayesi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>500</v>
+        <v>120</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259769592</t>
+          <t>9786259692838</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kozmo ve Kuark’ın Şaşırtıcı Uzay Rehberi</t>
+          <t>Uçağın Hikayesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259769561</t>
+          <t>9786259692814</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Shelly ve Bubbles'ın Șașırtıcı Okyanus Rehberi</t>
+          <t>Mini Büyük Fikirler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259769585</t>
+          <t>9786259692807</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ömrü İkiye Katlamak</t>
+          <t>Sherlock Bones ve Manhattan’daki Yaramazlık Serüveni</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259769554</t>
+          <t>9786259692821</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İnsan Vücudu Hakkında Doğru Bildiğiniz Yanlışlar</t>
+          <t>Çocuklar İçin Sosyal Beceriler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>280</v>
+        <v>500</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259769578</t>
+          <t>9786259769592</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Neden Bu Bize Okulda Öğretilmedi?</t>
+          <t>Kozmo ve Kuark’ın Şaşırtıcı Uzay Rehberi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259769516</t>
+          <t>9786259769561</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Meraklısı İçin Ağaçlar</t>
+          <t>Shelly ve Bubbles'ın Șașırtıcı Okyanus Rehberi</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259769530</t>
+          <t>9786259769585</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Meraklısı İçin Su</t>
+          <t>Ömrü İkiye Katlamak</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259769547</t>
+          <t>9786259769554</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Meraklısı İçin Robotlar</t>
+          <t>İnsan Vücudu Hakkında Doğru Bildiğiniz Yanlışlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259769523</t>
+          <t>9786259769578</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Meraklısı İçin Çevre</t>
+          <t>Neden Bu Bize Okulda Öğretilmedi?</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259487472</t>
+          <t>9786259769516</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>50 Yalanla Kısa Dünya Tarihi</t>
+          <t>Meraklısı İçin Ağaçlar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259487496</t>
+          <t>9786259769530</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Klasik Korku Hikayeleri</t>
+          <t>Meraklısı İçin Su</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>225</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259769509</t>
+          <t>9786259769547</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Talihsiz Olaylar!</t>
+          <t>Meraklısı İçin Robotlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259487489</t>
+          <t>9786259769523</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Acil Durum Rehberi</t>
+          <t>Meraklısı İçin Çevre</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>380</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259487465</t>
+          <t>9786259487472</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dünyamız Hakkında Bilmeniz Gereken 150 Süper Akıllıca Şey</t>
+          <t>50 Yalanla Kısa Dünya Tarihi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259448152</t>
+          <t>9786259487496</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gizli Bahçe</t>
+          <t>Klasik Korku Hikayeleri</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>120</v>
+        <v>225</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259487441</t>
+          <t>9786259769509</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Talihsiz Olaylar!</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>120</v>
+        <v>230</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259487434</t>
+          <t>9786259487489</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer</t>
+          <t>Acil Durum Rehberi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>120</v>
+        <v>380</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259448138</t>
+          <t>9786259487465</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Moby Dick</t>
+          <t>Dünyamız Hakkında Bilmeniz Gereken 150 Süper Akıllıca Şey</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259487410</t>
+          <t>9786259448152</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bizi Daha Akıllı Hâle Getiren 30 Hayvan</t>
+          <t>Gizli Bahçe</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>380</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259487427</t>
+          <t>9786259487441</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Son Kitapçı</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259448183</t>
+          <t>9786259487434</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Bones ve Kraliyet Mücevherleri Vakası</t>
+          <t>Tom Sawyer</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259448176</t>
+          <t>9786259448138</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Bones ve Firavun Maskesinin Laneti</t>
+          <t>Moby Dick</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259448169</t>
+          <t>9786259487410</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Bones ve Perili Şatonun Dehşeti</t>
+          <t>Bizi Daha Akıllı Hâle Getiren 30 Hayvan</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259448190</t>
+          <t>9786259487427</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Bones ve Kaybolan Sihirbazın Gizemi</t>
+          <t>Son Kitapçı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259448114</t>
+          <t>9786259448183</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Düşünmeyi Durduramıyorum</t>
+          <t>Sherlock Bones ve Kraliyet Mücevherleri Vakası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259448121</t>
+          <t>9786259448176</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Canlılar Hakkında Bilmeniz Gereken 150 Süper Akıllıca Şey</t>
+          <t>Sherlock Bones ve Firavun Maskesinin Laneti</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259448145</t>
+          <t>9786259448169</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Uzay Hakkında Doğru Bildiğiniz Yanlışlar</t>
+          <t>Sherlock Bones ve Perili Şatonun Dehşeti</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259448107</t>
+          <t>9786259448190</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Gezegenlerin Gizli Yaşamı Güncel Bir Güneş Sistemi Kullanım Kılavuzu</t>
+          <t>Sherlock Bones ve Kaybolan Sihirbazın Gizemi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259423487</t>
+          <t>9786259448114</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Hakkında Doğru Bildiğiniz Yanlışlar</t>
+          <t>Düşünmeyi Durduramıyorum</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259423470</t>
+          <t>9786259448121</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Gizemi</t>
+          <t>Canlılar Hakkında Bilmeniz Gereken 150 Süper Akıllıca Şey</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259423494</t>
+          <t>9786259448145</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>50 Kitapla Dünya Tarihi</t>
+          <t>Uzay Hakkında Doğru Bildiğiniz Yanlışlar</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259423418</t>
+          <t>9786259448107</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Atlas’la Antik Mısır’da Bir Gün</t>
+          <t>Gezegenlerin Gizli Yaşamı Güncel Bir Güneş Sistemi Kullanım Kılavuzu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259423456</t>
+          <t>9786259423487</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Atlas’la Viking Çağı’nda Bir Gün</t>
+          <t>Hayvanlar Hakkında Doğru Bildiğiniz Yanlışlar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259423449</t>
+          <t>9786259423470</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Atlas’la Orta Çağ’da Bir Gün</t>
+          <t>Tarihin Gizemi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259423401</t>
+          <t>9786259423494</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Atlas’la Antik Roma’da Bir Gün</t>
+          <t>50 Kitapla Dünya Tarihi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>175</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259423432</t>
+          <t>9786259423418</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Atlas’la Aztek İmparatorluğu’nda Bir Gün</t>
+          <t>Atlas’la Antik Mısır’da Bir Gün</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259423425</t>
+          <t>9786259423456</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Atlas’la Antik Yunan’da Bir Gün</t>
+          <t>Atlas’la Viking Çağı’nda Bir Gün</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259423463</t>
+          <t>9786259423449</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Fizikte Dünyayı Sarsan On Gün</t>
+          <t>Atlas’la Orta Çağ’da Bir Gün</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>275</v>
+        <v>175</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057232205</t>
+          <t>9786259423401</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kuşların Şarkısı</t>
+          <t>Atlas’la Antik Roma’da Bir Gün</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>250</v>
+        <v>175</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057232274</t>
+          <t>9786259423432</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Nazik Olmanın 100 Yolu</t>
+          <t>Atlas’la Aztek İmparatorluğu’nda Bir Gün</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>350</v>
+        <v>175</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057232298</t>
+          <t>9786259423425</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yeni Anneler İçin Doğum Sonrası Kitabı</t>
+          <t>Atlas’la Antik Yunan’da Bir Gün</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>300</v>
+        <v>175</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057232281</t>
+          <t>9786259423463</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Son Şans Kütüphanesi</t>
+          <t>Fizikte Dünyayı Sarsan On Gün</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>350</v>
+        <v>275</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057232267</t>
+          <t>9786057232205</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İklim Hakkında Bilmeniz Gereken 123 Süper Akıllıca Şey</t>
+          <t>Kuşların Şarkısı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057232250</t>
+          <t>9786057232274</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sanal Toplum</t>
+          <t>Nazik Olmanın 100 Yolu</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057232236</t>
+          <t>9786057232298</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yaratıcı Yazarlıkta Yolculuklar</t>
+          <t>Yeni Anneler İçin Doğum Sonrası Kitabı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057232243</t>
+          <t>9786057232281</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Dünya Hakkında Doğru Bildiğiniz Yanlışlar</t>
+          <t>Son Şans Kütüphanesi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>230</v>
+        <v>350</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057232229</t>
+          <t>9786057232267</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Mini Felsefe</t>
+          <t>İklim Hakkında Bilmeniz Gereken 123 Süper Akıllıca Şey</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057164186</t>
+          <t>9786057232250</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Felsefe Neye Yarar?</t>
+          <t>Sanal Toplum</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057164193</t>
+          <t>9786057232236</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Nasıl Kokar?</t>
+          <t>Yaratıcı Yazarlıkta Yolculuklar</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>380</v>
+        <v>100</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057232212</t>
+          <t>9786057232243</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Bilimin Karşısında 100 Sahte Haber</t>
+          <t>Dünya Hakkında Doğru Bildiğiniz Yanlışlar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>350</v>
+        <v>230</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057164179</t>
+          <t>9786057232229</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Tarihine Yolculuk</t>
+          <t>Mini Felsefe</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>280</v>
+        <v>350</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057164162</t>
+          <t>9786057164186</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Matematik Tarihine Yolculuk</t>
+          <t>Felsefe Neye Yarar?</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057164155</t>
+          <t>9786057164193</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ne Olduğunuzu Düşünüyorsunuz?</t>
+          <t>Yağmur Nasıl Kokar?</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057164131</t>
+          <t>9786057232212</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Her Gün Daha Bilgili</t>
+          <t>Bilimin Karşısında 100 Sahte Haber</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057164148</t>
+          <t>9786057164179</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Şanslı Olaylar Dizisi</t>
+          <t>Evrenin Tarihine Yolculuk</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057387868</t>
+          <t>9786057164162</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Etkisi</t>
+          <t>Matematik Tarihine Yolculuk</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057387851</t>
+          <t>9786057164155</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Süper Öğrenci</t>
+          <t>Ne Olduğunuzu Düşünüyorsunuz?</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057164124</t>
+          <t>9786057164131</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Boş Gezegen</t>
+          <t>Her Gün Daha Bilgili</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057387837</t>
+          <t>9786057164148</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Zekanın Görsel Tarihi</t>
+          <t>Şanslı Olaylar Dizisi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057387844</t>
+          <t>9786057387868</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitap Hayatınızı Düzeltebilir</t>
+          <t>Kelebek Etkisi</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3990000031457</t>
+          <t>9786057387851</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Orenda 4'lü Kitap Set</t>
+          <t>Süper Öğrenci</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>630</v>
+        <v>300</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057387820</t>
+          <t>9786057164124</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Okuma Boşluğunu Kapatmak</t>
+          <t>Boş Gezegen</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>380</v>
+        <v>390</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057031754</t>
+          <t>9786057387837</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Makinelerin Yaratıcı Gücü</t>
+          <t>Zekanın Görsel Tarihi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>380</v>
+        <v>450</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057387813</t>
+          <t>9786057387844</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Psikoloji 101</t>
+          <t>Bu Kitap Hayatınızı Düzeltebilir</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057387806</t>
+          <t>3990000031457</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Empati</t>
+          <t>Orenda 4'lü Kitap Set</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>300</v>
+        <v>630</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057031792</t>
+          <t>9786057387820</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Etkili Öğrenme Yöntemleri</t>
+          <t>Okuma Boşluğunu Kapatmak</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>380</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057031785</t>
+          <t>9786057031754</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>50 Hayvanla Dünya Tarihi</t>
+          <t>Makinelerin Yaratıcı Gücü</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057031778</t>
+          <t>9786057387813</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>50 Filozofla Felsefenin Kısa Tarihi</t>
+          <t>Psikoloji 101</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056962028</t>
+          <t>9786057387806</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sıfır Atık İçin 101 Yol</t>
+          <t>Empati</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056962004</t>
+          <t>9786057031792</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Einstein - Hakkında Bilmediğiniz 101 Şey</t>
+          <t>Etkili Öğrenme Yöntemleri</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786056962011</t>
+          <t>9786057031785</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Da Vinci - Hakkında Bilmediğiniz 101 Şey</t>
+          <t>50 Hayvanla Dünya Tarihi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786056962073</t>
+          <t>9786057031778</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Tembel Hayvanlar Felsefe Yaparsa</t>
+          <t>50 Filozofla Felsefenin Kısa Tarihi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786056962080</t>
+          <t>9786056962028</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Su Samurları Felsefe Yaparsa</t>
+          <t>Sıfır Atık İçin 101 Yol</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057031747</t>
+          <t>9786056962004</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Modern Dünyayı Oluşturan 50 Konuşma</t>
+          <t>Einstein - Hakkında Bilmediğiniz 101 Şey</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057031709</t>
+          <t>9786056962011</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Yeniden İnsan Olmak İçin 3 Dakikalık Felsefe</t>
+          <t>Da Vinci - Hakkında Bilmediğiniz 101 Şey</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786050674095</t>
+          <t>9786056962073</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>50 Bilim İnsanıyla Psikolojinin Kısa Tarihi</t>
+          <t>Tembel Hayvanlar Felsefe Yaparsa</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057031761</t>
+          <t>9786056962080</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>50 Ekonomistle Ekonominin Kısa Tarihi</t>
+          <t>Su Samurları Felsefe Yaparsa</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786050674002</t>
+          <t>9786057031747</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Fikirlerinizi Satmak</t>
+          <t>Modern Dünyayı Oluşturan 50 Konuşma</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786050674064</t>
+          <t>9786057031709</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>İşte Beyniniz</t>
+          <t>Yeniden İnsan Olmak İçin 3 Dakikalık Felsefe</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786050674088</t>
+          <t>9786050674095</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Elementler Sayesinde Yaşıyoruz</t>
+          <t>50 Bilim İnsanıyla Psikolojinin Kısa Tarihi</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786050674026</t>
+          <t>9786057031761</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Neden Felsefe?</t>
+          <t>50 Ekonomistle Ekonominin Kısa Tarihi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786050674033</t>
+          <t>9786050674002</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kitap Okuyan Çocuk Yetiştirmek</t>
+          <t>Fikirlerinizi Satmak</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057031716</t>
+          <t>9786050674064</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>50 Mekanla Dünya Tarihi</t>
+          <t>İşte Beyniniz</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057031723</t>
+          <t>9786050674088</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Haydi Sen De Kır Zincirlerini</t>
+          <t>Elementler Sayesinde Yaşıyoruz</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>400</v>
+        <v>220</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786050674057</t>
+          <t>9786050674026</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>İnsan ve Makine</t>
+          <t>Neden Felsefe?</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786050674040</t>
+          <t>9786050674033</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>İkna Etmek İçin Yazmak</t>
+          <t>Kitap Okuyan Çocuk Yetiştirmek</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786050674071</t>
+          <t>9786057031716</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>50 Bilim İnsanıyla Bilimin Kısa Tarihi</t>
+          <t>50 Mekanla Dünya Tarihi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786056962097</t>
+          <t>9786057031723</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Yanlış Bilinen 150 Şey</t>
+          <t>Haydi Sen De Kır Zincirlerini</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786050674019</t>
+          <t>9786050674057</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>En Büyük 77 Casusluk Hikayesi Çözülmüştür</t>
+          <t>İnsan ve Makine</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786056962066</t>
+          <t>9786050674040</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>50 Tarihi Anekdot</t>
+          <t>İkna Etmek İçin Yazmak</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786056962059</t>
+          <t>9786050674071</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Siz Yaşlanırken Beyniniz</t>
+          <t>50 Bilim İnsanıyla Bilimin Kısa Tarihi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786056962035</t>
+          <t>9786056962097</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Neden Bu Kadar Yeteneksiz Erkek Lider Oluyor?</t>
+          <t>Yanlış Bilinen 150 Şey</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786056962042</t>
+          <t>9786050674019</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>En Sonunda Oldu</t>
+          <t>En Büyük 77 Casusluk Hikayesi Çözülmüştür</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786259487458</t>
+          <t>9786056962066</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ben, Kurt</t>
+          <t>50 Tarihi Anekdot</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786259313603</t>
+          <t>9786056962059</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Jasper and Rocky’nin Şaşırtıcı Yeryüzü Rehberi</t>
+          <t>Siz Yaşlanırken Beyniniz</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
+          <t>9786056962035</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Neden Bu Kadar Yeteneksiz Erkek Lider Oluyor?</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786056962042</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>En Sonunda Oldu</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786259487458</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Ben, Kurt</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786259313603</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Jasper and Rocky’nin Şaşırtıcı Yeryüzü Rehberi</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
           <t>9786259313610</t>
         </is>
       </c>
-      <c r="B110" s="1" t="inlineStr">
+      <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Lily ve Mango’nun Şaşırtıcı Yağmur Ormanları Rehberi</t>
         </is>
       </c>
-      <c r="C110" s="1">
+      <c r="C114" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>