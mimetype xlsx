--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -319,51 +319,51 @@
         <is>
           <t>9786259692814</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Mini Büyük Fikirler</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786259692807</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Sherlock Bones ve Manhattan’daki Yaramazlık Serüveni</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786259692821</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Çocuklar İçin Sosyal Beceriler</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786259769592</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
@@ -559,186 +559,186 @@
         <is>
           <t>9786259487465</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Dünyamız Hakkında Bilmeniz Gereken 150 Süper Akıllıca Şey</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786259448152</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>Gizli Bahçe</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786259487441</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786259487434</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>Tom Sawyer</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>9786259448138</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>Moby Dick</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>9786259487410</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>Bizi Daha Akıllı Hâle Getiren 30 Hayvan</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>9786259487427</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>Son Kitapçı</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>9786259448183</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>Sherlock Bones ve Kraliyet Mücevherleri Vakası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>9786259448176</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Sherlock Bones ve Firavun Maskesinin Laneti</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786259448169</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Sherlock Bones ve Perili Şatonun Dehşeti</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786259448190</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Sherlock Bones ve Kaybolan Sihirbazın Gizemi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786259448114</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>Düşünmeyi Durduramıyorum</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>220</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>9786259448121</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
@@ -1564,51 +1564,51 @@
         <is>
           <t>9786050674026</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Neden Felsefe?</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786050674033</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Kitap Okuyan Çocuk Yetiştirmek</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786057031716</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>50 Mekanla Dünya Tarihi</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786057031723</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>