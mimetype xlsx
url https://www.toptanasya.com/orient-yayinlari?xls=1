--- v0 (2026-02-14)
+++ v1 (2026-04-03)
@@ -85,250 +85,1270 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057314321</t>
+          <t>9786255976239</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Farklı Yaklaşımlarla Sağlık Alanında Kenevir</t>
+          <t>Türkiye’de Aile Kurumunun Geleceği</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>580</v>
+        <v>420</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057294548</t>
+          <t>9786256598997</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Farklı Yaklaşımlarla Bütüncül ve Fonksiyonel Tıp</t>
+          <t>Medeniyet Değiştirme Projesi ve Romanın Görevi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>620</v>
+        <v>420</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789756124772</t>
+          <t>9786256598737</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Surdaki Sır - Bir Tablo Hikayesi</t>
+          <t>Türk Kara Ordusu Lojistik ve Maliye Tarihi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057314376</t>
+          <t>9786256598775</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Afrika’da Sürdürülebilir Kalkınma Türkiye’nin Yardımları Ve Tik</t>
+          <t>Haşimato İle Kolay Yaşam</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>142</v>
+        <v>320</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789756124925</t>
+          <t>9786256598515</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinde Göç ve İsyan</t>
+          <t>Türkiye Yüzyılı ve Dünya Siyaseti</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>296</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789756124918</t>
+          <t>9786256893955</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinin Görgü Tanıkları</t>
+          <t>Zihnimde Birikenler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789756124468</t>
+          <t>9786256893726</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Medyada Çocuk ve Toplumsal Dönüşüm</t>
+          <t>Uluslararası İlişkilerin Tarihi ve Teorik Tartışmalar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>20</v>
+        <v>290</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789756124437</t>
+          <t>9786057629845</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Küçük İmparator</t>
+          <t>Rekabet İstihbaratı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>17.5</v>
+        <v>320</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259556970</t>
+          <t>9786057314345</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Endişeli Muhafazakarlar Çağı</t>
+          <t>Sağlıklı Yaşam ve Spor</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>412</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789756124314</t>
+          <t>9786057273963</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İmkansızın Şarkısı</t>
+          <t>Sağlıklı Yaşamak</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>30</v>
+        <v>312</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789756124819</t>
+          <t>9786057294586</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Jeopolitik: İndo-Pasifik Ve Ortadoğu Perspektifleri</t>
+          <t>Kenevirin Endüstri ve İlaç Sanayiinde Kullanım Teknolojisi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>112</v>
+        <v>368</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789756124130</t>
+          <t>9786057273987</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Şiddet</t>
+          <t>Tamamlayıcı ve Geleneksel Tıp</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>468</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789756124253</t>
+          <t>9786057273956</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Sağlıklı Yaşam</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>595</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
+          <t>9786057294562</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Sağlıklı Yaşam ve Beslenme</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786057273611</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Fonksiyonel Tıp</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9789756124932</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Farklı Yaklaşımlarla Madenler ve Değerli Taşlar</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786057273642</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk ve Ergenin Toplumsal Sorunları</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786256893054</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Asimetrik Savaş Kapsamında PKK'nın Yapısal Dönüşümü</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786256893023</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>İmparatorluklar</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786057314369</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Toplumsal ve Siyasal Değişim</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9789756124956</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Türk Dış Politikasının Güvenlik Gündemi - Security Agenda Of Turkish Foreign Policy</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9789756124581</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklarda ve Ergenlerde Sürrenal Hastalıklar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9789756124574</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklarda ve Ergenlerde Kemik Sağlığı (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9789756124598</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklarda ve Ergenlerde Tiroid Hastalıklar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>3990000051020</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklarda ve Ergenlerde Hastalıklar Seti (3 Kitap Takım) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9789756124512</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Kırk Bir</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9789759897444</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Sinema ve Kuram Eleştiri</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9789756124345</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Peygamberin Kur’an Dışında Koyduğu Hükümler (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9789756124475</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Liberteryenizm</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9789756124383</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Kumaca ve Gerçeklik Öykü ve Roman Eleştirileri</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9789756124406</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Kurusırt'ın Ardı</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9789756124802</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Sığınmacılar İçin Küresel Sözleşme Ve Suriyeli Sığınmacıların Geleceği</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9789756124796</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Küresel Düzende Değişim: Aktörler, Bölgeler Ve Meseleler</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>3990000003232</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Gelenekten Geleceğe Sayı:1 Sanat</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>9.9</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9789756124499</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Türk Kara Ordusu Lojistik Tarihi</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>3990000015657</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Abdülkadir Aksu</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9789756124307</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Yüzyılın Kitabı Elektronik Kitap</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9789756124192</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Siyaset Paradigması</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9789756124215</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Küresel Siyaset Vizyonu (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9789756124321</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Tarih Kuram Sivil Toplum</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9789756124000</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Süryaniler ve Süryanilik 4. Kitap</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9789756124017</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Süryaniler ve Süryanilik 3. Kitap</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>20.37</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9789756124222</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Sınırı Aşmak</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9789756124291</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Self Oryantalizm ve Türkiye’de Kürtler</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9789756124185</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Radyo Olmalı</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9799756124160</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>ODTÜ’den Geliyorum</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>6.48</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9799756124122</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Küreselleşme Kültür Medeniyet</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9789756124239</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Kim O?</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>3990000027713</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Goeben ve Breslau’nun Deniz Seferleri (Yavuz ve Midilli)</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>14.81</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9789756124109</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Gensoru</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9789958896002</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>East-West Relations</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>3990000026886</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Dark Fields Of Civilisation: A Cultural And İdeological Approach To The Issues Of Women In The Novels Of Virginia Woolf</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9789756124154</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Alman Kültür Tarihi</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>13.8</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9789756124208</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Üzerine Düşünceler</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786058867604</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>The Middle East İn Transition / Turkish and Syrian Perspectives</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>11.11</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9789756124789</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Efsunlu Kelimeler</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9789756124680</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk ve Ergenlerde Diyabetes Mellitus</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9789756124642</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk ve Ergenlerde Gonad Hastalıkları</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9789756124635</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk ve Ergenlerde Hipofiz ve Hipotalamus Hastalıkları</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9789756124659</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk ve Ergenlerde Obezite</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9789756124673</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk ve Ergenlerde Pankreas Hastalıkları</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9789756124666</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk ve Ergenlerde Endokrin Aciller</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9789756124765</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Türkçe/Çerkesçe Açıklamalı Sözlük</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>3990000124147</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Alman Edebiyatı Tarihi</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>18.52</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9789756124758</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Küresel, Bölgesel ve Enerji Düzenlerinde Dönüşümler: Türkiye ve Japonya'dan Yaklaşımlar</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9789756124628</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Kaçış Yok</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786256598003</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Etkili İletişim ve Çatışma Çözme Becerileri: Ne Duyuyoruz? Ne Anlıyoruz?</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9789759897079</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>AK Parti’nin Muhafazakar Demokrat Kimliği</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786057314321</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Farklı Yaklaşımlarla Sağlık Alanında Kenevir</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786057294548</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Farklı Yaklaşımlarla Bütüncül ve Fonksiyonel Tıp</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9789756124772</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Surdaki Sır - Bir Tablo Hikayesi</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786057314376</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Kuzey Afrika’da Sürdürülebilir Kalkınma Türkiye’nin Yardımları Ve Tik</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9789756124925</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Türk Tarihinde Göç ve İsyan</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9789756124918</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Türk Tarihinin Görgü Tanıkları</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9789756124468</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Medyada Çocuk ve Toplumsal Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9789756124437</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Küçük İmparator</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786259556970</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Endişeli Muhafazakarlar Çağı</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9789756124314</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>İmkansızın Şarkısı</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9789756124819</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Eleştirel Jeopolitik: İndo-Pasifik Ve Ortadoğu Perspektifleri</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9789756124130</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Şiddet</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9789756124253</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
           <t>9789756124611</t>
         </is>
       </c>
-      <c r="B15" s="1" t="inlineStr">
+      <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Kırk Yıl Yedi Ay</t>
         </is>
       </c>
-      <c r="C15" s="1">
+      <c r="C83" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>