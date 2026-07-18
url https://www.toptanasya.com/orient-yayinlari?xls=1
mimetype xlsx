--- v1 (2026-04-03)
+++ v2 (2026-07-18)
@@ -85,1270 +85,1420 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786255976239</t>
+          <t>9786256893450</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Aile Kurumunun Geleceği</t>
+          <t>Tablet Planı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>420</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256598997</t>
+          <t>9786258688221</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Medeniyet Değiştirme Projesi ve Romanın Görevi</t>
+          <t>Sabırla Büyüyen Bahçe</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>420</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256598737</t>
+          <t>9789756124987</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Türk Kara Ordusu Lojistik ve Maliye Tarihi</t>
+          <t>Şükürle Büyüyen Kalpler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256598775</t>
+          <t>9786258688191</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Haşimato İle Kolay Yaşam</t>
+          <t>Nezaket Bahçesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256598515</t>
+          <t>9786258688184</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Yüzyılı ve Dünya Siyaseti</t>
+          <t>Minik, Tarçın ve Büyük Görev</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>296</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256893955</t>
+          <t>9786258688153</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Zihnimde Birikenler</t>
+          <t>En Güzel Hediye</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786256893726</t>
+          <t>9786258688214</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkilerin Tarihi ve Teorik Tartışmalar</t>
+          <t>Birlikte Daha Güzel</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>290</v>
+        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057629845</t>
+          <t>9786258688177</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Rekabet İstihbaratı</t>
+          <t>Kara'nın Mirası</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057314345</t>
+          <t>9786258688207</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Yaşam ve Spor</t>
+          <t>Bir Sofrada Kalp Kalbe</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>412</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057273963</t>
+          <t>9786258688160</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Yaşamak</t>
+          <t>Evimizdeki Gizli Hazine</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>312</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057294586</t>
+          <t>9786255976239</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kenevirin Endüstri ve İlaç Sanayiinde Kullanım Teknolojisi</t>
+          <t>Türkiye’de Aile Kurumunun Geleceği</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>368</v>
+        <v>420</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057273987</t>
+          <t>9786256598997</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tamamlayıcı ve Geleneksel Tıp</t>
+          <t>Medeniyet Değiştirme Projesi ve Romanın Görevi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>468</v>
+        <v>420</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057273956</t>
+          <t>9786256598737</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Yaşam</t>
+          <t>Türk Kara Ordusu Lojistik ve Maliye Tarihi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>595</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057294562</t>
+          <t>9786256598775</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sağlıklı Yaşam ve Beslenme</t>
+          <t>Haşimato İle Kolay Yaşam</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>612</v>
+        <v>320</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057273611</t>
+          <t>9786256598515</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Fonksiyonel Tıp</t>
+          <t>Türkiye Yüzyılı ve Dünya Siyaseti</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>358</v>
+        <v>296</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789756124932</t>
+          <t>9786256893955</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Farklı Yaklaşımlarla Madenler ve Değerli Taşlar</t>
+          <t>Zihnimde Birikenler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>464</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057273642</t>
+          <t>9786256893726</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Ergenin Toplumsal Sorunları</t>
+          <t>Uluslararası İlişkilerin Tarihi ve Teorik Tartışmalar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>582</v>
+        <v>290</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786256893054</t>
+          <t>9786057629845</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Asimetrik Savaş Kapsamında PKK'nın Yapısal Dönüşümü</t>
+          <t>Rekabet İstihbaratı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256893023</t>
+          <t>9786057314345</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluklar</t>
+          <t>Sağlıklı Yaşam ve Spor</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>212</v>
+        <v>412</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057314369</t>
+          <t>9786057273963</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Toplumsal ve Siyasal Değişim</t>
+          <t>Sağlıklı Yaşamak</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>312</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789756124956</t>
+          <t>9786057294586</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikasının Güvenlik Gündemi - Security Agenda Of Turkish Foreign Policy</t>
+          <t>Kenevirin Endüstri ve İlaç Sanayiinde Kullanım Teknolojisi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>158</v>
+        <v>368</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789756124581</t>
+          <t>9786057273987</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda ve Ergenlerde Sürrenal Hastalıklar (Ciltli)</t>
+          <t>Tamamlayıcı ve Geleneksel Tıp</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>40</v>
+        <v>468</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789756124574</t>
+          <t>9786057273956</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda ve Ergenlerde Kemik Sağlığı (Ciltli)</t>
+          <t>Sağlıklı Yaşam</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>45</v>
+        <v>595</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789756124598</t>
+          <t>9786057294562</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda ve Ergenlerde Tiroid Hastalıklar (Ciltli)</t>
+          <t>Sağlıklı Yaşam ve Beslenme</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>35</v>
+        <v>612</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000051020</t>
+          <t>9786057273611</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda ve Ergenlerde Hastalıklar Seti (3 Kitap Takım) (Ciltli)</t>
+          <t>Fonksiyonel Tıp</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>120</v>
+        <v>358</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789756124512</t>
+          <t>9789756124932</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kırk Bir</t>
+          <t>Farklı Yaklaşımlarla Madenler ve Değerli Taşlar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>100</v>
+        <v>464</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789759897444</t>
+          <t>9786057273642</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sinema ve Kuram Eleştiri</t>
+          <t>Çocuk ve Ergenin Toplumsal Sorunları</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>11.11</v>
+        <v>582</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789756124345</t>
+          <t>9786256893054</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hz. Peygamberin Kur’an Dışında Koyduğu Hükümler (Ciltli)</t>
+          <t>Asimetrik Savaş Kapsamında PKK'nın Yapısal Dönüşümü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>35</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789756124475</t>
+          <t>9786256893023</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Liberteryenizm</t>
+          <t>İmparatorluklar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>25</v>
+        <v>212</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789756124383</t>
+          <t>9786057314369</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kumaca ve Gerçeklik Öykü ve Roman Eleştirileri</t>
+          <t>Türkiye’de Toplumsal ve Siyasal Değişim</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>22</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789756124406</t>
+          <t>9789756124956</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kurusırt'ın Ardı</t>
+          <t>Türk Dış Politikasının Güvenlik Gündemi - Security Agenda Of Turkish Foreign Policy</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>98</v>
+        <v>158</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789756124802</t>
+          <t>9789756124581</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sığınmacılar İçin Küresel Sözleşme Ve Suriyeli Sığınmacıların Geleceği</t>
+          <t>Çocuklarda ve Ergenlerde Sürrenal Hastalıklar (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>98</v>
+        <v>40</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789756124796</t>
+          <t>9789756124574</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Küresel Düzende Değişim: Aktörler, Bölgeler Ve Meseleler</t>
+          <t>Çocuklarda ve Ergenlerde Kemik Sağlığı (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>98</v>
+        <v>45</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>3990000003232</t>
+          <t>9789756124598</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Gelenekten Geleceğe Sayı:1 Sanat</t>
+          <t>Çocuklarda ve Ergenlerde Tiroid Hastalıklar (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>9.9</v>
+        <v>35</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789756124499</t>
+          <t>3990000051020</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Türk Kara Ordusu Lojistik Tarihi</t>
+          <t>Çocuklarda ve Ergenlerde Hastalıklar Seti (3 Kitap Takım) (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>400</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3990000015657</t>
+          <t>9789756124512</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Abdülkadir Aksu</t>
+          <t>Kırk Bir</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789756124307</t>
+          <t>9789759897444</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Yeni Yüzyılın Kitabı Elektronik Kitap</t>
+          <t>Sinema ve Kuram Eleştiri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>25</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789756124192</t>
+          <t>9789756124345</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yeni Siyaset Paradigması</t>
+          <t>Hz. Peygamberin Kur’an Dışında Koyduğu Hükümler (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>15</v>
+        <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789756124215</t>
+          <t>9789756124475</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Küresel Siyaset Vizyonu (Ciltli)</t>
+          <t>Liberteryenizm</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>20.37</v>
+        <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789756124321</t>
+          <t>9789756124383</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tarih Kuram Sivil Toplum</t>
+          <t>Kumaca ve Gerçeklik Öykü ve Roman Eleştirileri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>13.89</v>
+        <v>22</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789756124000</t>
+          <t>9789756124406</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Süryaniler ve Süryanilik 4. Kitap</t>
+          <t>Kurusırt'ın Ardı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>18.52</v>
+        <v>98</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789756124017</t>
+          <t>9789756124802</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Süryaniler ve Süryanilik 3. Kitap</t>
+          <t>Sığınmacılar İçin Küresel Sözleşme Ve Suriyeli Sığınmacıların Geleceği</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>20.37</v>
+        <v>98</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789756124222</t>
+          <t>9789756124796</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sınırı Aşmak</t>
+          <t>Küresel Düzende Değişim: Aktörler, Bölgeler Ve Meseleler</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>50</v>
+        <v>98</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789756124291</t>
+          <t>3990000003232</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Self Oryantalizm ve Türkiye’de Kürtler</t>
+          <t>Gelenekten Geleceğe Sayı:1 Sanat</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>15.74</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789756124185</t>
+          <t>9789756124499</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Radyo Olmalı</t>
+          <t>Türk Kara Ordusu Lojistik Tarihi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>10</v>
+        <v>400</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9799756124160</t>
+          <t>3990000015657</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>ODTÜ’den Geliyorum</t>
+          <t>Abdülkadir Aksu</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>6.48</v>
+        <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9799756124122</t>
+          <t>9789756124307</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Kültür Medeniyet</t>
+          <t>Yeni Yüzyılın Kitabı Elektronik Kitap</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>18.52</v>
+        <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789756124239</t>
+          <t>9789756124192</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kim O?</t>
+          <t>Yeni Siyaset Paradigması</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>112</v>
+        <v>15</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>3990000027713</t>
+          <t>9789756124215</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Goeben ve Breslau’nun Deniz Seferleri (Yavuz ve Midilli)</t>
+          <t>Türkiye’nin Küresel Siyaset Vizyonu (Ciltli)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>14.81</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789756124109</t>
+          <t>9789756124321</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Gensoru</t>
+          <t>Tarih Kuram Sivil Toplum</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789958896002</t>
+          <t>9789756124000</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>East-West Relations</t>
+          <t>Süryaniler ve Süryanilik 4. Kitap</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>20</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>3990000026886</t>
+          <t>9789756124017</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Dark Fields Of Civilisation: A Cultural And İdeological Approach To The Issues Of Women In The Novels Of Virginia Woolf</t>
+          <t>Süryaniler ve Süryanilik 3. Kitap</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>20</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789756124154</t>
+          <t>9789756124222</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Alman Kültür Tarihi</t>
+          <t>Sınırı Aşmak</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>13.8</v>
+        <v>50</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789756124208</t>
+          <t>9789756124291</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Üzerine Düşünceler</t>
+          <t>Self Oryantalizm ve Türkiye’de Kürtler</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>40</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786058867604</t>
+          <t>9789756124185</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>The Middle East İn Transition / Turkish and Syrian Perspectives</t>
+          <t>Radyo Olmalı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>11.11</v>
+        <v>10</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789756124789</t>
+          <t>9799756124160</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Efsunlu Kelimeler</t>
+          <t>ODTÜ’den Geliyorum</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>112</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789756124680</t>
+          <t>9799756124122</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Ergenlerde Diyabetes Mellitus</t>
+          <t>Küreselleşme Kültür Medeniyet</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>54</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789756124642</t>
+          <t>9789756124239</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Ergenlerde Gonad Hastalıkları</t>
+          <t>Kim O?</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>60</v>
+        <v>112</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789756124635</t>
+          <t>3990000027713</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Ergenlerde Hipofiz ve Hipotalamus Hastalıkları</t>
+          <t>Goeben ve Breslau’nun Deniz Seferleri (Yavuz ve Midilli)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>48</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789756124659</t>
+          <t>9789756124109</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Ergenlerde Obezite</t>
+          <t>Gensoru</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>50</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789756124673</t>
+          <t>9789958896002</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Ergenlerde Pankreas Hastalıkları</t>
+          <t>East-West Relations</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>44</v>
+        <v>20</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789756124666</t>
+          <t>3990000026886</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Çocuk ve Ergenlerde Endokrin Aciller</t>
+          <t>Dark Fields Of Civilisation: A Cultural And İdeological Approach To The Issues Of Women In The Novels Of Virginia Woolf</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>58</v>
+        <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789756124765</t>
+          <t>9789756124154</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Türkçe/Çerkesçe Açıklamalı Sözlük</t>
+          <t>Alman Kültür Tarihi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>120</v>
+        <v>13.8</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>3990000124147</t>
+          <t>9789756124208</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Alman Edebiyatı Tarihi</t>
+          <t>Türkiye Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>18.52</v>
+        <v>40</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789756124758</t>
+          <t>9786058867604</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Küresel, Bölgesel ve Enerji Düzenlerinde Dönüşümler: Türkiye ve Japonya'dan Yaklaşımlar</t>
+          <t>The Middle East İn Transition / Turkish and Syrian Perspectives</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>126</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789756124628</t>
+          <t>9789756124789</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kaçış Yok</t>
+          <t>Efsunlu Kelimeler</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>98</v>
+        <v>112</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256598003</t>
+          <t>9789756124680</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Etkili İletişim ve Çatışma Çözme Becerileri: Ne Duyuyoruz? Ne Anlıyoruz?</t>
+          <t>Çocuk ve Ergenlerde Diyabetes Mellitus</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>82</v>
+        <v>54</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789759897079</t>
+          <t>9789756124642</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>AK Parti’nin Muhafazakar Demokrat Kimliği</t>
+          <t>Çocuk ve Ergenlerde Gonad Hastalıkları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>180</v>
+        <v>60</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057314321</t>
+          <t>9789756124635</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Farklı Yaklaşımlarla Sağlık Alanında Kenevir</t>
+          <t>Çocuk ve Ergenlerde Hipofiz ve Hipotalamus Hastalıkları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>580</v>
+        <v>48</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057294548</t>
+          <t>9789756124659</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Farklı Yaklaşımlarla Bütüncül ve Fonksiyonel Tıp</t>
+          <t>Çocuk ve Ergenlerde Obezite</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>620</v>
+        <v>50</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789756124772</t>
+          <t>9789756124673</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Surdaki Sır - Bir Tablo Hikayesi</t>
+          <t>Çocuk ve Ergenlerde Pankreas Hastalıkları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>220</v>
+        <v>44</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057314376</t>
+          <t>9789756124666</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Afrika’da Sürdürülebilir Kalkınma Türkiye’nin Yardımları Ve Tik</t>
+          <t>Çocuk ve Ergenlerde Endokrin Aciller</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>142</v>
+        <v>58</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789756124925</t>
+          <t>9789756124765</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinde Göç ve İsyan</t>
+          <t>Türkçe/Çerkesçe Açıklamalı Sözlük</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789756124918</t>
+          <t>3990000124147</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihinin Görgü Tanıkları</t>
+          <t>Alman Edebiyatı Tarihi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789756124468</t>
+          <t>9789756124758</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Medyada Çocuk ve Toplumsal Dönüşüm</t>
+          <t>Küresel, Bölgesel ve Enerji Düzenlerinde Dönüşümler: Türkiye ve Japonya'dan Yaklaşımlar</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>20</v>
+        <v>126</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789756124437</t>
+          <t>9789756124628</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Küçük İmparator</t>
+          <t>Kaçış Yok</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>17.5</v>
+        <v>98</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259556970</t>
+          <t>9786256598003</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Endişeli Muhafazakarlar Çağı</t>
+          <t>Etkili İletişim ve Çatışma Çözme Becerileri: Ne Duyuyoruz? Ne Anlıyoruz?</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>82</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789756124314</t>
+          <t>9789759897079</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>İmkansızın Şarkısı</t>
+          <t>AK Parti’nin Muhafazakar Demokrat Kimliği</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>30</v>
+        <v>180</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789756124819</t>
+          <t>9786057314321</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Eleştirel Jeopolitik: İndo-Pasifik Ve Ortadoğu Perspektifleri</t>
+          <t>Farklı Yaklaşımlarla Sağlık Alanında Kenevir</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>112</v>
+        <v>580</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789756124130</t>
+          <t>9786057294548</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Şiddet</t>
+          <t>Farklı Yaklaşımlarla Bütüncül ve Fonksiyonel Tıp</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>100</v>
+        <v>620</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789756124253</t>
+          <t>9789756124772</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Surdaki Sır - Bir Tablo Hikayesi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
+          <t>9786057314376</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Kuzey Afrika’da Sürdürülebilir Kalkınma Türkiye’nin Yardımları Ve Tik</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9789756124925</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Türk Tarihinde Göç ve İsyan</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9789756124918</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Türk Tarihinin Görgü Tanıkları</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9789756124468</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Medyada Çocuk ve Toplumsal Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9789756124437</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Küçük İmparator</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>17.5</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786259556970</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Endişeli Muhafazakarlar Çağı</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9789756124314</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>İmkansızın Şarkısı</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9789756124819</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Eleştirel Jeopolitik: İndo-Pasifik Ve Ortadoğu Perspektifleri</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9789756124130</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Şiddet</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9789756124253</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
           <t>9789756124611</t>
         </is>
       </c>
-      <c r="B83" s="1" t="inlineStr">
+      <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Kırk Yıl Yedi Ay</t>
         </is>
       </c>
-      <c r="C83" s="1">
+      <c r="C93" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>