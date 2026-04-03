--- v0 (2026-02-14)
+++ v1 (2026-04-03)
@@ -85,4165 +85,7765 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258307085</t>
+          <t>9786258307320</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilirlik Güncel Multidisipliner Değerlendirmeler</t>
+          <t>Türkiye' de Sosyal Yardımların Yoksulluğa Etkisi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>500</v>
+        <v>225</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258307139</t>
+          <t>9786258226195</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti Avrupa Birliği Münasebetleri</t>
+          <t>Teoriden Pratiğe Uluslararası Çatışma</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>340</v>
+        <v>375</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258307191</t>
+          <t>9786258226171</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Su Yönetiminde İyi Yönetişimin Önemi ve HES'lere Yansımaları</t>
+          <t>Kriz Yönetimi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>210</v>
+        <v>600</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258307368</t>
+          <t>9786258307344</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Belediye Atlası</t>
+          <t>DEAŞ'ın Terör Rotaları ve Kaçakçılık Terör İlişkisi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>225</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258307177</t>
+          <t>9786258307290</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Yaşamı, Toplumsal Belirsizlik ve Risk</t>
+          <t>Yerel Yönetimlerde Güncel Gelişmeler ve Yerel Siyaset Tartışmaları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>244</v>
+        <v>252</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257294805</t>
+          <t>9786258307283</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaş Sonrası</t>
+          <t>Sosyal ve Beşeri Bilimler Ekseninde Sürdürülebilirlik</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>291</v>
+        <v>216</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257294911</t>
+          <t>9786258226157</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>ABD - Çin Rekabeti</t>
+          <t>Türk Cumhuriyetleri’nde Ekonomik Dönüşüm</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>290</v>
+        <v>260</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257294843</t>
+          <t>9786258226010</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İslam İktisadı ve Finansı: İlke ve Uygulamalar</t>
+          <t>Türk Siyasal Hayatı: Tanzimattan Günümüze</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>245</v>
+        <v>600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057171153</t>
+          <t>9786258226133</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Vatandaşların Akıllı Kent Uygulamalarına Bakışı</t>
+          <t>Batı'nın Güvenlik Doktrinleri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>310</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257294881</t>
+          <t>9786258226126</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Çatışma Çözümü ve Arabuluculuk</t>
+          <t>Sovyet Tehdidinin Gölgesinde Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>288</v>
+        <v>440</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057171146</t>
+          <t>9786258226072</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gemi İnsanları ve Tır Şoförleri İle Eşlerinin Psikolojik Dayanıklılıkları</t>
+          <t>Genel Devlet Teorisi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>990</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257294874</t>
+          <t>9786258226041</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Constructing the Self / Other Nexus in the Greek - Turkish Politıcal Discourse</t>
+          <t>Rusya Fedarasyonu'nun Dış Politikası</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>234</v>
+        <v>620</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057171115</t>
+          <t>9786258226102</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Yeni Küresel Sistem Arayışları ve Stratejik İstihbarat</t>
+          <t>Farklı Ülkelerde Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>220</v>
+        <v>234</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057171139</t>
+          <t>9786258307214</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Stresten Mutluluğa Reiki</t>
+          <t>Diaspora Çalışmaları</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>144</v>
+        <v>290</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057339690</t>
+          <t>9786258226065</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Ara Rejim Dönemleri (1960 - 1973)</t>
+          <t>Kadın ve Toplum</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>175</v>
+        <v>230</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057339683</t>
+          <t>9786258226027</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetçi Köylü Millet Partisi'nin Meclis Faaliyetleri (1961 - 1965)</t>
+          <t>İktisatçı Gibi Düşünmek</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>175</v>
+        <v>370</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057339676</t>
+          <t>9786257294997</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Merkez Bankacılığına Faizsiz Pencereden Bakış</t>
+          <t>Dijital Çağda Birey ve Toplum</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>380</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257294799</t>
+          <t>9786258226003</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hukuk ve Adalet</t>
+          <t>Dijital Çağda Öğrenen Organizasyonlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>100</v>
+        <v>230</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057339652</t>
+          <t>9786258307122</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kripto Para Ve Uluslararası Piyasalar</t>
+          <t>Faşizmin Arkeolojisi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>310</v>
+        <v>135</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057339614</t>
+          <t>9786258307992</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Eğitime Amerikan Etkisi</t>
+          <t>Liderliğin Karanlık Yüzü</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>110</v>
+        <v>198</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057339669</t>
+          <t>9786258307054</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Lüks Tüketimde İkinci El</t>
+          <t>Afrika'da İngiliz Sömürgeciliği  Ve Post Kolonyal Dönem İlişkiler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>135</v>
+        <v>216</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057353184</t>
+          <t>9786257294980</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Hata Kaynaklı Ölümlerde Destekten Yoksun Kalma Tazminatı</t>
+          <t>Nato: Geçmişi, Günceli ve Geleceği</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257294812</t>
+          <t>9786258307009</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>20 Derste Temel Farsça</t>
+          <t>Conceptualizing Nation: Perspectives of Mehmet Akif Ersoy and Ziya Gökalp</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>180</v>
+        <v>306</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057353160</t>
+          <t>9786257294959</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tolerans Üzerine</t>
+          <t>Genel Ekonomi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>240</v>
+        <v>550</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057353153</t>
+          <t>9786257294942</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gümrük ve Dış Ticaret</t>
+          <t>İletişim Sosyolojisi Araştırmaları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>395</v>
+        <v>180</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057353122</t>
+          <t>9786257294935</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Afganistan</t>
+          <t>Türkiye Ve Kore’de Büyümenin Ekonomi Politiği</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>290</v>
+        <v>240</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257294768</t>
+          <t>9786257294928</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Engellilik ve Yaşam</t>
+          <t>Jeopolitiği Anlamak</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>225</v>
+        <v>210</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057132178</t>
+          <t>9786257294232</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de 1980 Sonrası Tarım Sektöründe Gelir ve İstihdamın Analizi</t>
+          <t>Küresel Politik Ekonomik</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>130</v>
+        <v>790</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057353108</t>
+          <t>9786257294898</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Türk Boya Sektörünün Sorunları Ve Çözüm Önerileri</t>
+          <t>Uluslararası İlişkilere Giriş</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>153</v>
+        <v>306</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257294546</t>
+          <t>9786257294904</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Basra Körfezi Güvenliğinin Yeni Dinamikleri</t>
+          <t>The Second Taliban Era in Afghanistan: Identifying Risks and Opportunities</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>210</v>
+        <v>252</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057132185</t>
+          <t>9786257294829</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Gaziantep Destinasyon Markası Ve Bileşenleri</t>
+          <t>Küreselleşme Çağında Kalkınma ve Yeni Ekonomi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>70</v>
+        <v>225</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257294706</t>
+          <t>9786257294836</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Finansal Piyasaların Evrimi</t>
+          <t>E - Commerce And Digital Currencies Challenges And Risks</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>216</v>
+        <v>500</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257294690</t>
+          <t>9786057171108</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Kıbrıs Politikasında Fatin Rüştü Zorlu Etkisi: Lider Düzeyi Analizi</t>
+          <t>İslam İktisadı ve Finansı: Teorik ve Ampirik Çalışmalar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>243</v>
+        <v>430</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057132154</t>
+          <t>9786257294867</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Örgütlerde Presenteizm, Psikolojik Sözleşme ve Duygusal Zeka</t>
+          <t>Haricilik ve Anarşizm</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>145</v>
+        <v>270</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057132161</t>
+          <t>9786057339607</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kent İmajının Markalaşmaya Etkisi - Kahramanmaraş Örneği</t>
+          <t>Kurumsal Kalite Ve Ekonomik Büyüme</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>126</v>
+        <v>270</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257294676</t>
+          <t>9786257294782</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetiminin Denetimi</t>
+          <t>Alman İdealist Felsefesinden Gerçeklik Bilimine Lorenz Von Steın (1815-1890) Yaşamı ve Eserleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>240</v>
+        <v>330</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257294683</t>
+          <t>9786057353146</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Körfez Ülkeleri Savunma Harcamalarının Ekonomi Politiği</t>
+          <t>Pazarlama Perspektifinden Üniversite Tercihini Etkileyen Faktörler</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>216</v>
+        <v>220</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257294638</t>
+          <t>9786057353177</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ve Afrika Arasındaki Dış Ticaretin Gelişimi</t>
+          <t>Çin’in Enerji Jeopolitiği</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>144</v>
+        <v>360</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057088352</t>
+          <t>9786257294751</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Vergi Harcamalarının Etkinlik Analizi</t>
+          <t>Sokaktan Ekrana</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057132123</t>
+          <t>9786257294737</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Güncel İktisadi Araştırmalar</t>
+          <t>Sosyal Kavramlar Ansiklopedisi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>144</v>
+        <v>600</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057132116</t>
+          <t>9786057353139</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Şiddet Sarmalı</t>
+          <t>Siyasi Ve Kurumsal Örgütlerin Yeni Mirasçısı Z Kuşağı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057088383</t>
+          <t>9786057132192</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaş Sonrası Nato</t>
+          <t>İşletmelerde Finansal Başarısızlık</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>195</v>
+        <v>270</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257294584</t>
+          <t>9786257294720</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hükümdar ve Aynası</t>
+          <t>Farsça’da YDS Kitabı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>190</v>
+        <v>670</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257294553</t>
+          <t>9786257294669</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Popülizm</t>
+          <t>Sendikal Faaliyet Olarak Hukuki Temsil Ve Örnek Mahkeme Kararları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>270</v>
+        <v>290</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057088390</t>
+          <t>9786257294591</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Mikro Temelli Sürdürülebilir Kalkınma Uygulamaları</t>
+          <t>Çok Partili Yaşamda Türkiye’de Genel Seçim Dönemleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>155</v>
+        <v>360</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057132109</t>
+          <t>9786257294577</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Politik Pazarlama ve Ekonomi</t>
+          <t>Demokrasi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>164</v>
+        <v>550</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257294607</t>
+          <t>9786257294539</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İdeoloji ve Modern İdeolojiler</t>
+          <t>Kıbrıs</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>351</v>
+        <v>560</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257294560</t>
+          <t>9786257294508</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kalp ve Damar Cerrahisinde Perioperatif Bakım</t>
+          <t>Milat Öncesi İlk Çağ Filozofları</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>240</v>
+        <v>480</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257294522</t>
+          <t>9786057088834</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Uygarlıklar Çatışması</t>
+          <t>Psikolojik Esenlik ve Takım performansı İlişkisinde dönüştürücü Liderlik Etkisi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>135</v>
+        <v>240</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257294355</t>
+          <t>9786059524414</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Sosyal Politika</t>
+          <t>Yönetim Kuram ve Teknikler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>190</v>
+        <v>550</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057088376</t>
+          <t>9786059524377</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kentin Sosyolojisinde Mahallenin Dönüşümü</t>
+          <t>Siyasi İlahiyat - Liberalizmin Teolojik Kökenleri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>180</v>
+        <v>560</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257294416</t>
+          <t>9789944769914</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Küresel Savunma Harcamaları ve Askeri Güç</t>
+          <t>Hukuk Felsefesi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257294515</t>
+          <t>9789944769792</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Cebir Dersleri Problemler ve Çözümleri</t>
+          <t>28 Şubat Günlüğü</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>360</v>
+        <v>400</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057088338</t>
+          <t>9789944769815</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hazar Bölgesi'nde Enerji Mücadelesi</t>
+          <t>Türkiye’nin Siyasal ve Anayasal Rejimi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>80</v>
+        <v>740</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057088369</t>
+          <t>9789944769648</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yeni Savaşlar ve Kadın</t>
+          <t>Siyaset Felsefesi Tarihinde Devlet</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>135</v>
+        <v>390</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257294409</t>
+          <t>9789944769709</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Negatif Seleksiyon - Kötünün İyiye Tercihi</t>
+          <t>Siyaset Bilimi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>85</v>
+        <v>670</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057088321</t>
+          <t>9789944769877</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Türk Jandarma Literatürünün Bibliyografik Analizi (1928-2021)</t>
+          <t>Siyaset</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>170</v>
+        <v>410</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786050687507</t>
+          <t>9789944769938</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Güç</t>
+          <t>Kürt Meselesinin Anayasal Boyutu</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>95</v>
+        <v>270</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786050687514</t>
+          <t>9786055145026</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Türk Muhasebe Eğitimi Eserlerinde Bilanço: 1871-1956 Dönemi İncelemesi</t>
+          <t>Küreselleşme - Yerelleşme Sarmalında Kalkınma Ajansları</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>164</v>
+        <v>240</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059524513</t>
+          <t>9786055145583</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Referandumlar</t>
+          <t>Farsça'da YDS Kitabı 1</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>110</v>
+        <v>700</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059524506</t>
+          <t>9786055145460</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Muhafazakarlık Özal ve Erdoğan</t>
+          <t>Siyaset Psikolojisi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>235</v>
+        <v>460</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059524346</t>
+          <t>9786055145347</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti Devleti Yeni Teşkilat ve Strateji Yöntemi: Stratejik Güç Sistem 2023 - Yükseliş</t>
+          <t>Mikro İktisat Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>230</v>
+        <v>430</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059524261</t>
+          <t>9786055145286</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Eviews ve SPSS ile Lojistik Regrasyon (Logit), Probit ve Tobit Modellerinin Uygulamaları</t>
+          <t>Siyaset Felsefesi Sözlüğü</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>490</v>
+        <v>540</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055145033</t>
+          <t>9786055145224</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırmalı Siyasal ve Yönetsel Yapılar</t>
+          <t>Tarihin Geri Dönüşü</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>170</v>
+        <v>280</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789944769259</t>
+          <t>9786055145255</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırılmalı Yerel Yönetimler</t>
+          <t>Türkiye Teknoloji Tarihi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>110</v>
+        <v>340</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>4440000000301</t>
+          <t>9786055145231</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları ve Güvenlik : Gerçek Özgürlüğe Doğru - Demokrasi Platformu Sayı: 16</t>
+          <t>Ekonometri (KPSS Uzmanlık Sınavları)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>135</v>
+        <v>630</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789944769631</t>
+          <t>9786055145293</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Teorisi ve Hukuku</t>
+          <t>Kur'an- ı Kerim'in Tüketimle İlgili İlk Mesajları</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789944769884</t>
+          <t>9786055145217</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Hayal İçinde</t>
+          <t>Türkiye'de Siyaset Biliminin Gelişimi ve Tarık Zafer Tunaya</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>78</v>
+        <v>550</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055145200</t>
+          <t>9789944769747</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi ve Cumhuriyet</t>
+          <t>Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>72</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789944769099</t>
+          <t>9789944769020</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetçilik Tarihi ve Teorisi</t>
+          <t>Dört Akım Dört Siyaset</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789756043073</t>
+          <t>9789944769822</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma Modernlik ve Liberalizm</t>
+          <t>Çevre ve Kalkınma Söylemi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>171</v>
+        <v>210</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789944769327</t>
+          <t>9789944769082</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku</t>
+          <t>Çevre Etiği</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>180</v>
+        <v>310</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789944769532</t>
+          <t>9789944769587</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yurtdışındaki Türkler: 50. Yılında Göç ve Uyum</t>
+          <t>Cumhuriyet Dönemi Ekonomi-Politik Tarihinin Liberal Yorumu</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>470</v>
+        <v>680</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789944769730</t>
+          <t>9789944769440</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimler Maliyesi</t>
+          <t>İhale Teorisi</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786055145040</t>
+          <t>9786055145378</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kuram ve Uygulamada Yerel Yönetimler</t>
+          <t>Menekşe Renkli Deniz</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250</v>
+        <v>400</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789944769433</t>
+          <t>9786059524292</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatı</t>
+          <t>Fetullahçı Terör Örgütü Gerçeği</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>198</v>
+        <v>350</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789944769455</t>
+          <t>9786059524278</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Meslek Sınavları İçin; Ceza Muhakemesi Hukuku</t>
+          <t>İslamic Philosophy</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>310</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789944769488</t>
+          <t>9786059524384</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Meslek Sınavları İçin Ceza Hukuku</t>
+          <t>Yönetim</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>350</v>
+        <v>630</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789944769419</t>
+          <t>9786059524391</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk</t>
+          <t>Siber Politika ve Siber Güvenlik</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>290</v>
+        <v>440</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786055145187</t>
+          <t>9786059524407</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Evanjelizm</t>
+          <t>Avrupa Birliği Uluslararası İlişkileri ve Türkiye</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>39</v>
+        <v>430</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786055145156</t>
+          <t>9786059524476</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İdari Uyuşmazlıklarda Yargı Öncesi Çözüm Usullerinin Uygulanabilirliği</t>
+          <t>Doğal Ürünler Kimyası</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>70</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786055145118</t>
+          <t>9786059524452</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Para, Banka, Teori ve Politika</t>
+          <t>Liberalizm, Demokrasi ve Sınırlı Devlet</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786055145132</t>
+          <t>9786059524445</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Küresel Ekonomik Kriz ve Yeni Dünya Düzeni</t>
+          <t>Sır İçinde</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>34.5</v>
+        <v>450</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055145064</t>
+          <t>9786059524186</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bölgesel Ekonomi Teori ve Politikalar</t>
+          <t>Diferansiyel Denklemler ve Fark Denklemleri</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>145</v>
+        <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789944769907</t>
+          <t>9786059524322</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Bu Ümit ’Hayal’ Değil</t>
+          <t>Türkiye Ekonomisinin Sektörel Dönüşümü</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>81</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786055145453</t>
+          <t>9786059524049</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Hareket Teorileri ve Ortadoğu İsyanları</t>
+          <t>Türkiye'de Kayıt Dışı Ekonomi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>125</v>
+        <v>290</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055145330</t>
+          <t>9786059524438</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Syrian Foreign Policy</t>
+          <t>English For International Trade and Logistics</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>108</v>
+        <v>310</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786055145316</t>
+          <t>9786059524339</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>The Property Issue On Cyprus</t>
+          <t>Kilo Verme ve Sağlıklı Yaşam Sırları</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>630</v>
+        <v>190</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>4440000000320</t>
+          <t>9786059524148</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Siyasal İktidar, Otorite ve Toplum - Demokrasi Platformu Sayı: 34</t>
+          <t>Din ve Siyaset İlişkisi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>144</v>
+        <v>220</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>4440000000319</t>
+          <t>9786055145842</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Orta Asya'dan - Anadolu'ya "Türklerde Askeri Teşkilat" - Demokrasi Platformu Sayı: 31 - 32</t>
+          <t>Kamu Ekonomisi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>144</v>
+        <v>590</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9799756043140</t>
+          <t>9786059524056</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Cezaevi Müdavimleri</t>
+          <t>Stratejik İstihbarat ve Ulusal Güvenlik</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>230</v>
+        <v>700</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786055145125</t>
+          <t>9786059524179</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Atatürk İlkeleri ve İnkilap Tarihi</t>
+          <t>Yeni Girişimlerin Finansmanı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>145</v>
+        <v>310</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>4440000000277</t>
+          <t>9786059524087</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Gelmeyen Mektup</t>
+          <t>Satış Yönetimi ve Profesyonel Satışçılık</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>90</v>
+        <v>550</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059524315</t>
+          <t>9786059524025</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya El Kitabı</t>
+          <t>Türkiye'de Enerji Politikaları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>108</v>
+        <v>350</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786059524162</t>
+          <t>9786059524308</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Farsça Dinleme Çalışması</t>
+          <t>Felsefeye Giriş</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>210</v>
+        <v>400</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786059524285</t>
+          <t>9786059524193</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in İlk Yıllarında Bartın</t>
+          <t>Küresel ve Büyük Güçlerin Stratejileri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>170</v>
+        <v>600</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786059524155</t>
+          <t>9786055145699</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kontrol Sende</t>
+          <t>Farsça'da YDS Kitabı 2</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>153</v>
+        <v>350</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059524247</t>
+          <t>9786059524063</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Farsça'da Fiil Yapısı</t>
+          <t>Küresel Pazarlama</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>90</v>
+        <v>510</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786059524216</t>
+          <t>9786055145163</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Change Or Continuity?</t>
+          <t>Ceza Hukuku ve Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>180</v>
+        <v>800</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055145606</t>
+          <t>9786059524230</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Polis Davranışı</t>
+          <t>Demokrasi Eleştirisi ve Demarşi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>122</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055145620</t>
+          <t>9786055145774</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkiler Sınavlara Hazırlık</t>
+          <t>Belediyelerde Toplam Kalite Yönetimi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>40</v>
+        <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055145484</t>
+          <t>9786055145750</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat'tan Günümüze Türkiye Teknoloji Tarihi</t>
+          <t>Değişen Dünyada Gazetecilik</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>135</v>
+        <v>320</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>4440000000300</t>
+          <t>9786055145521</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Kent Dindarlığı Cilt 2 - Demokrasi Platformu Sayı: 22</t>
+          <t>Türk İş Dünyasının Ekosistemi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>135</v>
+        <v>280</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>4440000000304</t>
+          <t>9786059524254</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Kent Dindarlığı Cilt 1 - Demokrasi Platformu Sayı: 21</t>
+          <t>İletişim Teorisi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>135</v>
+        <v>310</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789944769662</t>
+          <t>9786055145972</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Karda Yalın Ayak</t>
+          <t>Geleceğin Endüstrileri</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>81</v>
+        <v>340</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789944769785</t>
+          <t>9786055145927</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi ve Siyaset Biliminde Karar Verme</t>
+          <t>Ekonomide ve Siyasette Adil Rekabet</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>310</v>
+        <v>340</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789944769297</t>
+          <t>9786055145897</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kamu Maliyesi Kamu Ekonomisi</t>
+          <t>Kürtçü Şiddet Sarmalında Devlet'in ve PKK'nın Stratejik Dönüşümü</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>125</v>
+        <v>255</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789944769501</t>
+          <t>9786055145880</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>İşletme</t>
+          <t>Yargıç Brifinge Gider mi?</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>144</v>
+        <v>400</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789944769150</t>
+          <t>9786055145644</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>İşletme</t>
+          <t>Teknolojik Yetenek Transferi</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>150</v>
+        <v>310</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789756043233</t>
+          <t>9786059524209</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>İnfaz Hukuku</t>
+          <t>Stratejik Finansal Yönetim</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>110</v>
+        <v>800</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789944769525</t>
+          <t>9789944769716</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>İktisat Soruları ve Yanıtları (2002 - 2009 )</t>
+          <t>Çağdaş Siyasal Akımlar</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>120</v>
+        <v>440</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789944769129</t>
+          <t>9786059524131</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>İktisat - Soru Bankası</t>
+          <t>İktisadi Sistemler</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>120</v>
+        <v>330</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>3990000009523</t>
+          <t>9786055145903</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Devleti ve Yargıda Reform - Demokrasi Platformu Sayı: 2</t>
+          <t>Partiler ve Seçimler</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>120</v>
+        <v>340</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789944769280</t>
+          <t>3990000033848</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Güncel İktisadi Tartışmalar</t>
+          <t>Örgütlerde Stratejik Yönetim</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>108</v>
+        <v>355</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789944769853</t>
+          <t>9786055145552</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Geç Osmanlı - Erken Cumhuriyet Döneminde Türkiye’de Freudizm</t>
+          <t>Girişimcilik ve İş Kurma</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>120</v>
+        <v>520</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>4440000000294</t>
+          <t>9786055145149</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Galata Bankerleri Cilt: 2</t>
+          <t>İdarenin Sağlık Hizmetinin Sunumundan Kaynaklanan Hukuki Sorumluluğu</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>195</v>
+        <v>500</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9799756043010</t>
+          <t>9786055145194</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Galata Bankerleri Cilt: 1</t>
+          <t>Türkiye'de Piyasa Ekonomisi Ve Küresel Ekonomik Kriz</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>210</v>
+        <v>500</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789944769075</t>
+          <t>9786055145002</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Finansal Muhasebe</t>
+          <t>Türkiye Çığ Gibi Geliyor</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789944769952</t>
+          <t>9789756043189</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Estetik</t>
+          <t>Kapılanma Kültürü ve Demokrasi</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>164</v>
+        <v>540</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789944769310</t>
+          <t>9789944769600</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Düzleştirici ve Özgürleştirici Bir Süreç Olarak Küreselleşme</t>
+          <t>Kamu Maliyesi - Vergi Hukuku ve Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>230</v>
+        <v>590</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>4440000000299</t>
+          <t>9789756043219</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Dünü ve Bugünüyle Türkiye’de Sosyal Demokrasi - Demokrasi Platformu Sayı: 12</t>
+          <t>Halkevleri</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>135</v>
+        <v>600</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>4440000000298</t>
+          <t>9789944769969</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Dünü ve Bugünüyle Sosyal Demokrasi - Demokrasi Platformu Sayı: 9</t>
+          <t>Feminen İslam</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>135</v>
+        <v>320</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9799756043089</t>
+          <t>9789756043257</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>DTÖ ve AB Müzakereleri Işığında Türk Tarımının Geleceği</t>
+          <t>Kalkınma Sorunu</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789756043028</t>
+          <t>9789944769693</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Doğal Afetler Yönüyle Türkiye’de Belediyelerde Kriz Yönetimi</t>
+          <t>Etkin Demokratik Hukuk Devleti</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>120</v>
+        <v>450</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>3990000009533</t>
+          <t>9789944769891</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Din Kimlik Kültür - Demokrasi Platformu Sayı: 5</t>
+          <t>Dış Ticarette Denge Oyunu: Stra - Trajik Senaryo ve Aktörleri</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>135</v>
+        <v>270</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789944769976</t>
+          <t>9789944769686</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>DEP’ten BDP’ye Kürt Dejavusu Dokunulmazlık</t>
+          <t>Bizi Kürtler Özgürleştirecek</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>4440000000292</t>
+          <t>9789944769334</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Demokrat Parti ve Menderes Cilt: 1 - Demokrasi Platformu Sayı: 17</t>
+          <t>Batı’da Jeopolitik Düşünce</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>135</v>
+        <v>300</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>3990000009516</t>
+          <t>9789944769273</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Demokrat Parti ve Menderes Cilt: 2 - Demokrasi Platformu Sayı: 18</t>
+          <t>Amerikan Başkanlığı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>4440000000288</t>
+          <t>9789756043097</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Etik - Demokrasi Platformu Sayı: 19 - 20</t>
+          <t>Ak Partili Yıllar</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>125</v>
+        <v>500</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>4440000000287</t>
+          <t>9789944769372</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Ekonomisi ve Endüstri İlişkileri</t>
+          <t>Küreselleşme</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>140</v>
+        <v>740</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>4440000000286</t>
+          <t>9786055145804</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Demokrasi Tartışmaları - Demokrasi Platformu Sayı: 10</t>
+          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 6. Cilt</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>154</v>
+        <v>350</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789756043271</t>
+          <t>9786055145811</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Cumhur ve Başkanı</t>
+          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 7. Cilt</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>245</v>
+        <v>360</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>4440000000285</t>
+          <t>9786059524100</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Cemaat, Cemiyet ve Ulus Devlet - Demokrasi Platformu Sayı: 23</t>
+          <t>Özel Amaçlı Metropoliten Kuruluşlar</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>120</v>
+        <v>240</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789944769044</t>
+          <t>9786055145798</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Bütçe Açıkları ve Açık Finansman Politikası</t>
+          <t>Kalkınma Üzerine Ekonomi - Politik Yazılar</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>216</v>
+        <v>520</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789944769426</t>
+          <t>9786055145569</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku</t>
+          <t>Şark'ın Son Ağası</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>90</v>
+        <v>220</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789756043121</t>
+          <t>9786055145491</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği ve Türkiye</t>
+          <t>Siyasal Düşünceler Tarihi</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>280</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789759944766</t>
+          <t>9786059524094</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Sigorta Hukuku</t>
+          <t>Çin'in Hegemonik Yükselişi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>105</v>
+        <v>320</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9789944769860</t>
+          <t>9786059524032</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Devletten Sivil Topluma</t>
+          <t>Suriye'de Barışın İmkanları</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>190</v>
+        <v>310</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789756043158</t>
+          <t>9786059524117</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Anti Damping</t>
+          <t>Kuramdan Uygulamaya Kamu Yönetiminin Dönüşümü</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>140</v>
+        <v>280</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789944769341</t>
+          <t>9786059524124</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku</t>
+          <t>Multidimensional Relationships Between Economical Variables</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>4440000000284</t>
+          <t>9786055145835</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Gündemi 2 - Demokrasi Platformu Sayı: 29</t>
+          <t>Neden Özgürlük</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>154</v>
+        <v>220</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>4440000000283</t>
+          <t>9786055145828</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Gündemi 1 - Demokrasi Platformu Sayı: 28</t>
+          <t>Barış Sevgi Özgürlük</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>154</v>
+        <v>270</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>4440000000297</t>
+          <t>9786055145392</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>AB’ye Uyum Sürecinde Türk Tarımı - Demokrasi Platformu Sayı: 3</t>
+          <t>Kobi ve Aile İşletmelerinde Yönetim ve Organizasyon Sorunları</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>154</v>
+        <v>210</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789756331224</t>
+          <t>9786055145477</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>AB Anayasası ve İlgili Mevzuat</t>
+          <t>Modernlik Kehanetleri</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>276</v>
+        <v>260</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>4440000000282</t>
+          <t>9786055145323</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>2007 Seçimleri ve Türk Demokrasisi: Vesayetçi Geleneğe Toplumsal Reddiye - Demokrasi Platformu Sayı: 11</t>
+          <t>Yeni Sağ, Küreselleşme ve Türkiye</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>135</v>
+        <v>480</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789944769754</t>
+          <t>9786059524070</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>1982 Anayasasının Analizi</t>
+          <t>Türkiye’de Darbelerde CIA’nın Rolü</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>190</v>
+        <v>350</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789944769945</t>
+          <t>9786055145989</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>STATA Uygulaması ile Ekonometriye Giriş</t>
+          <t>Sivil Toplum ve Devlet</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>99</v>
+        <v>450</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>4440000000302</t>
+          <t>9786055145965</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynakları Yönetimi</t>
+          <t>Para-Banka ve Finans</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>220</v>
+        <v>670</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786055145866</t>
+          <t>9786055145668</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Meselelerine Gönüllü Bakış</t>
+          <t>Çağdaş Siyaset Sosyolojisi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>315</v>
+        <v>250</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>4440000000281</t>
+          <t>9786055145941</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Haklar Özgürlükler ve Adalet - Demokrasi Platformu Sayı: 37</t>
+          <t>Türk Hukukunda Yaşlı Hakları</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>154</v>
+        <v>410</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786055145361</t>
+          <t>9786055145651</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Hititlerden Türkiye Cumhuriyeti'ne Anadolu Uygarlıklarında Yönetim</t>
+          <t>Hugo Grotius'un Hukuk ve Siyaset Felsefesi</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>142</v>
+        <v>220</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786055145613</t>
+          <t>9786055145934</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Farsça Sözlük</t>
+          <t>Zihinsel Evrim ve Demokrasi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786055145408</t>
+          <t>9786055145767</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Din ve Küresel Ekonomi - Politik</t>
+          <t>Uluslararası Finans Teori ve Politika</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>46.5</v>
+        <v>830</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786055145354</t>
+          <t>9786055145729</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Küresel Hegemonya Savaşları</t>
+          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 2. Cilt</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>42</v>
+        <v>330</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786055145507</t>
+          <t>9786055145705</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Klasikten Küresele Endüstri İlişkileri</t>
+          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 1. Cilt</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>175</v>
+        <v>350</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055145637</t>
+          <t>9786055145736</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasi Hayatı ve İlgili Literatür</t>
+          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 3. Cilt</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>210</v>
+        <v>330</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>4440000000278</t>
+          <t>9786055145743</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Hükümet Sistemleri - Demokrasi Platformu Sayı: 33</t>
+          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 4. Cilt</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>154</v>
+        <v>300</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>4440000000279</t>
+          <t>9786059524018</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkilerde Güncel Sorunlar - Demokrasi Platformu Sayı: 35</t>
+          <t>Yenilikçi Girişimcilik (Türkiye Boyutu)</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>154</v>
+        <v>210</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786055145019</t>
+          <t>9786059524001</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Cumhuriyet'e Türkiye'de Siyasal Hayat</t>
+          <t>Stratejik Pazarlama Yönetimi</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>354</v>
+        <v>500</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786055145309</t>
+          <t>9786055145859</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Irak'ın Sonu Bağımsız Kürdistan</t>
+          <t>Stratejik Ortaklık Kavramı Bağlamında İsrail Azerbaycan İlişkileri</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>165</v>
+        <v>340</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786055145446</t>
+          <t>9786055145422</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisi (1838 - 2010)</t>
+          <t>Luigi Einaudi The Liberal Father of Europe</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>54</v>
+        <v>190</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789944769136</t>
+          <t>9786055145958</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Zeitgeist</t>
+          <t>Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>190</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789756043288</t>
+          <t>9786055145514</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Ruhu</t>
+          <t>Türkiye'nin AB ile Bütünleşme Sürecine ABD'nin Etkisi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>144</v>
+        <v>300</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789944769389</t>
+          <t>9786059524971</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’daki Türk Azınlığın Hukuki Özerkliği</t>
+          <t>Kent Hakkı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789944769846</t>
+          <t>9786055145781</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Yıldız</t>
+          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 5. Cilt</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>134</v>
+        <v>300</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789756043066</t>
+          <t>9786055145538</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Maskeli Değişimin Tuzağında</t>
+          <t>Özgürlük ve Güvenlik Hakkı</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>170</v>
+        <v>560</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>4440000000312</t>
+          <t>9786055145545</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Türkiye AB İlişkileri ve Türk Demokrasisinin Gelişim Süreci - Demokrasi Platformu Sayı: 1</t>
+          <t>İktisadi Krizler ve Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>135</v>
+        <v>830</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>4440000000311</t>
+          <t>9786055145248</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Türkiye - AB İlişkileri</t>
+          <t>Yeni Türk Ticaret Kanuna Göre Ticaret Şirketlerinin Birleşmesi</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>150</v>
+        <v>360</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789944769617</t>
+          <t>9786055145415</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Uçurtmaların Pilotu</t>
+          <t>Makro İktisat Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>70</v>
+        <v>800</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>4440000000317</t>
+          <t>9786055145385</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Demokrasi Tarihi - Demokrasi Platformu Sayı: 14</t>
+          <t>İktisat Okulları Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>135</v>
+        <v>360</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>4440000000309</t>
+          <t>9786055145279</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatı 1. Kitap</t>
+          <t>Harcama Hukuku</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>120</v>
+        <v>720</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789944769594</t>
+          <t>9786055145057</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Türk İdare ve İdari Yargılama Hukuku</t>
+          <t>Ulusal Politikanın Uluslararasılaşması</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>4440000000308</t>
+          <t>9786055145088</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikasında Yön Arayışları: Batılılaşma Sorgulanıyor mu? - Demokrasi Platformu Sayı: 13</t>
+          <t>Nörofinans</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>144</v>
+        <v>490</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9799756043119</t>
+          <t>9786055145095</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Şirketler Hukuku</t>
+          <t>Ortadoğu Satrancında Yeni Oyun: Sünni-Şii Çatışması</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>130</v>
+        <v>240</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>4440000000314</t>
+          <t>9786055145576</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Tarikatlar ve Cemaatler 3 - Demokrasi Platformu Sayı: 8</t>
+          <t>Anayasa Mahkemesine Bireysel Başvuruda İdari Davalara Bakan Yönüyle Kabul Edilebilirlik Kriterleri</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>144</v>
+        <v>250</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>4440000000315</t>
+          <t>9786055145439</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Tarikatlar ve Cemaatler 2 - Demokrasi Platformu Sayı: 7</t>
+          <t>İktisadın Temelleri</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>144</v>
+        <v>600</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>4440000000316</t>
+          <t>9789944769778</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Tarikatlar ve Cemaatler 1 - Demokrasi Platformu Sayı: 6</t>
+          <t>Yerelde Tango</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>144</v>
+        <v>430</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789756043133</t>
+          <t>9789944769983</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Ticari İşletme Hukuku</t>
+          <t>Yeni CHP ve Politikanın Seyri</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>110</v>
+        <v>430</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789944769242</t>
+          <t>9789944769303</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Ekonomi-Politiği</t>
+          <t>Who Is Responsible For Human Rıghts The State Or Corporations?</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>4440000000307</t>
+          <t>9789944769235</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Demokrasi</t>
+          <t>Türkiye’de Seçmen Davranışı ve Siyasi Partiler</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>165</v>
+        <v>370</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>4440000000306</t>
+          <t>9789944769655</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Siyasal İdeolojiler - Demokrasi Platformu Sayı: 27</t>
+          <t>Türkiye’de Seçim Kampanyaları</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>136</v>
+        <v>270</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9780297851585</t>
+          <t>4440000000313</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Salmon Fishing in the Yemen (Ciltli)</t>
+          <t>Türkiye'de Farklılıklarına Rağmen Kadınlar</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>90</v>
+        <v>330</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789756043059</t>
+          <t>4440000000310</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Piyasa Devlet ve Müdahale İktisadın Eskimeyen Sorunları Üzerine</t>
+          <t>Türk Yunan İlişkilerinde İki Eski Başkent: Gümülcine - İstanbul</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>145</v>
+        <v>350</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789944769396</t>
+          <t>9789944769518</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Öteki Kürtler</t>
+          <t>Türk Siyasetinde Sivil - Asker İlişkileri</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>165</v>
+        <v>600</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789944769839</t>
+          <t>9789944769556</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Ortakvatan’ın Sentezmillet’i İçin Öcalan’a Mektup</t>
+          <t>Türk Siyasal Hayatında Senato</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>140</v>
+        <v>490</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789944769037</t>
+          <t>9789944769358</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Cilt: 1 - Serbest Muhasebecilik-Mali Müşavirlik Staja Başlama</t>
+          <t>Türk Siyasal Hayatında Seçimler ve İzmir</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>220</v>
+        <v>540</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789944769464</t>
+          <t>9789756043226</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe</t>
+          <t>Tüm Yönleriyle İş Kanununda Kıdem Tazminatı</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>276</v>
+        <v>270</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789944769266</t>
+          <t>9789944769198</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Mikro İktisat Grubu Çözümlü ve Konu Anlatımlı Soru Bankası</t>
+          <t>Turkey Between Democracy and Militarism</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>120</v>
+        <v>380</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789944769471</t>
+          <t>9789944769549</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Meslek Sınavları İçin İcra ve İflas Hukuku ve Medeni Usul Hukuku</t>
+          <t>Sosyal Sermaye</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>181</v>
+        <v>270</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789944769068</t>
+          <t>9789944769808</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Maliyet Muhasebesi</t>
+          <t>Sosyal Demokrasi Okumaları</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>140</v>
+        <v>550</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789944769365</t>
+          <t>9789756043201</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu Makro İktisat - Çözümlü ve Konu Anlatımlı Soru Bankası</t>
+          <t>Revan’da Son Günler</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>290</v>
+        <v>550</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789944769174</t>
+          <t>9789756043245</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Makro İktisat - Çözümlü Soru Bankası</t>
+          <t>Modernleşme Krizi</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>125</v>
+        <v>270</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789756043172</t>
+          <t>9789944769990</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Liderlik ve Etkileme</t>
+          <t>Metaekolojik Güvenlik</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>66</v>
+        <v>260</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>4440000000305</t>
+          <t>9789944769204</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Ulus Devlet - Demokrasi Platformu Sayı: 15</t>
+          <t>Kore Toplumu, Kültürü, Siyaseti</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>135</v>
+        <v>240</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786055145071</t>
+          <t>9786055145101</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme - Yerelleşme Dikotomisinde Yerel ve Bölgesel Kalkınma</t>
+          <t>Siyasal İdeolojiler</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>190</v>
+        <v>840</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9789944769051</t>
+          <t>9786055145262</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Irak’ta Kürt Devleti Oluşumu ve Milliyetçilik</t>
+          <t>Osmanlı'da Çevre Düşüncesi</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789944769181</t>
+          <t>9786257294270</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>KPSS-Müfettişlik-Uzmanlık Sınavlarına Yönelik Kamu Maliyesi-Vergi Hukuku Soru Bankası</t>
+          <t>Eski Türklerde Hastalıklar ve Tedavi Yöntemleri</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>125</v>
+        <v>280</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789944769112</t>
+          <t>9786257294102</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>KPSS - Müfettişlik, Uzmanlık Sınavlarına Yönelik Mikro İktisat</t>
+          <t>Sığınmacılık Açmazı</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>125</v>
+        <v>270</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789944769143</t>
+          <t>9786257294058</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>KPSS - Müfettişlik - Uzmanlık Sınavlarına Yönelik Muhasebe Soru Bankası</t>
+          <t>Siyaset Toplum Medya</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>125</v>
+        <v>310</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789944769013</t>
+          <t>9786050687545</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Kıymetli Evrak Hukuku</t>
+          <t>Covid-19'dan On Dokuz Mesaj Var!</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>78</v>
+        <v>180</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786055145675</t>
+          <t>9786257294454</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Şamanizm ve Daoizm'in Benzerlikleri</t>
+          <t>Devlet Destekleri Cilt-1</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>24</v>
+        <v>740</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>4440000000280</t>
+          <t>9786257294393</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Platformu Yıl:1 Sayı: 4 Güz 2005</t>
+          <t>İnsan Hakları</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>135</v>
+        <v>540</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257294331</t>
+          <t>9786257294492</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Türk Ekonomi Alanı Ulaştırma Ağı ve Lojistik Yönetim Modeli</t>
+          <t>Türk Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>346</v>
+        <v>650</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257294034</t>
+          <t>9786257294317</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Terörizm</t>
+          <t>Carry Trade - Ara Kazanç Ticareti</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257294294</t>
+          <t>9786059524872</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Doğu-Batı Kültürel Etkileşiminde Orta Asya'dan Göçler (MS 6. Yüzyıla Kadar)</t>
+          <t>Yerel Yönetimlerde Teknoloji ve Katılım</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>171</v>
+        <v>600</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786059524995</t>
+          <t>9786059524865</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Çin'in Afrika'daki Yumuşak Gücü</t>
+          <t>Yeni Dünya Düzeninde Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786057451293</t>
+          <t>9786257294423</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Kamu Diplomasisinde Akıncı Birlik Olarak Düşünce Kuruluşları</t>
+          <t>21.Yüzyılda Türkiye'nin Ortadoğu Ülkeleri ve Büyük Güçlerle İlişkileri</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>325</v>
+        <v>660</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9789944769105</t>
+          <t>9786059524896</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Teorisinde Güncel Tartışmalar</t>
+          <t>Uluslararası Güvenlik</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>180</v>
+        <v>800</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786050643107</t>
+          <t>9786257294461</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Gelibolu Yarımadası Yemekleri</t>
+          <t>Devlet Destekleri Cilt-2</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>360</v>
+        <v>740</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257294386</t>
+          <t>9786257294263</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Sözleşmeli Personel İstihdamı ve Örnek Mahkeme Kararları</t>
+          <t>Endüstri 4.0'dan Toplum 5.0'a Dijital Dönüşüm</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257294362</t>
+          <t>9786059524964</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Güvenlik Sorunları Bağlamında Yeni Yaklaşımlar</t>
+          <t>Ortadoğu'da Devlet Dışı Aktörler ve Arap Baharı</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>298</v>
+        <v>290</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257294249</t>
+          <t>9786059524889</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Covid-19 Sürecinde Türkiye'de Sosyal Politika</t>
+          <t>Türkiye'de Bölgesel İktisat</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>252</v>
+        <v>300</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>4440000000303</t>
+          <t>9786059524919</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkiler 1. Cilt</t>
+          <t>Göç Sosyolojisi</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>75</v>
+        <v>370</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786059524827</t>
+          <t>9786257294133</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Suriyeliler Barometresi 2019</t>
+          <t>Çatışma Yöntemi</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>360</v>
+        <v>540</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786059524957</t>
+          <t>9786057451217</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimlerde Yenilikçi Yaklaşımlar</t>
+          <t>Roman Kadını</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>450</v>
+        <v>330</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257294157</t>
+          <t>9786050687590</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Akademi ve Bilim</t>
+          <t>Parti Üyelerinin Siyasi Katılımı</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>225</v>
+        <v>260</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257294478</t>
+          <t>9786257294126</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Devlet Destekleri Cilt-3</t>
+          <t>Sosyal Politika ve Şiddet</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>360</v>
+        <v>270</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257294485</t>
+          <t>9786257294003</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Devlet Destekleri Cilt-4</t>
+          <t>Siyasette Güncel Paradigmalar</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>360</v>
+        <v>270</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786057451224</t>
+          <t>9786059524360</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Çatışmalar ve Siviller</t>
+          <t>Türkiye'de Yatırım Bankacılığı</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>136</v>
+        <v>200</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786057451200</t>
+          <t>9786059524643</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Lojistik Hizmetlerde Etkin Depo Yönetimi</t>
+          <t>Küreselleşme - Bir Temel Metin</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>140</v>
+        <v>860</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786059524698</t>
+          <t>9786257294188</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>The Review Of The Law On Abuse Of A Dominant Position Through Soft Law In The European Union And Turkey</t>
+          <t>Covid-19 ve Küresel Siyaset</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>4440000000291</t>
+          <t>9786059524810</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Kemalizm - Demokrasi Platformu Sayı: 30</t>
+          <t>Daha İyi Bir Yaşam İçin Bilinçli Yaratma Sanatı</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>135</v>
+        <v>320</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>4440000000290</t>
+          <t>9786059524858</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>İdeoloji ve Din - Demokrasi Platformu Sayı: 26</t>
+          <t>Türk Milliyetçiliği ve MHP</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>135</v>
+        <v>500</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>4440000000289</t>
+          <t>9786059524681</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakarlık - Demokrasi Platformu Sayı: 25</t>
+          <t>Davranışsal Azgelişmişlik (Ciltli)</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>125</v>
+        <v>410</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786057451255</t>
+          <t>9786050687583</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif ve Düşünce Dünyası</t>
+          <t>Meşru Devletin İnşası</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>130</v>
+        <v>610</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059524926</t>
+          <t>9786059524636</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'da Radikal Sağ</t>
+          <t>Türk Dış Politikasında 1950'li Yıllar</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786257294201</t>
+          <t>9786055145910</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyet Kıskacında Siyaset</t>
+          <t>Küreselleşme ve Dönüşen Kent</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>191</v>
+        <v>440</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786057088307</t>
+          <t>9786059524537</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Siyasetin Kişiselleşmesi ve Recep Tayip Erdoğan</t>
+          <t>Bir Dönem Türkiye 1938-1960 Dönemini Anlama Rehberi</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>240</v>
+        <v>370</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786059524940</t>
+          <t>9786059524520</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Harcamaları ve Ekonomik Büyüme</t>
+          <t>Yeni Küresel Dönüşümün Şifresi Afganistan</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>234</v>
+        <v>360</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786257294447</t>
+          <t>9786059524568</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Oryantalizm Türkiye'den Bakış</t>
+          <t>Manevi İhtiyaçlar ve Mutluluk Ekonomisi</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>195</v>
+        <v>290</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786257294010</t>
+          <t>9786059524490</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkilerden Küresel Siyasete Teori ve Pratik Üzerine Kritikler</t>
+          <t>Dünya İktisat Tarihi</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>140</v>
+        <v>800</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786257294379</t>
+          <t>9786059524551</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Liberal Perspektif</t>
+          <t>Endüstri 4.0 ve Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>275</v>
+        <v>430</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786057088314</t>
+          <t>9786059524353</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>İran Suud Rekabeti ve Hizbullah</t>
+          <t>Finansal İktisat</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>135</v>
+        <v>850</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786057451248</t>
+          <t>9786059524223</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Siyasal ve Karizmatik Liderlik Bağlamında Recep Tayyip Erdoğan</t>
+          <t>Veri Zarflama Analizi</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>210</v>
+        <v>400</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786057451231</t>
+          <t>9786059524667</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Özel Askeri Şirket Faaliyetleri ve Hukuk</t>
+          <t>Kent Tartışmaları ve Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>45</v>
+        <v>600</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786257294218</t>
+          <t>9786059524575</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Çalışma İzinli Suriyeliler</t>
+          <t>Propaganda ve Algı Yönetimi</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>296</v>
+        <v>400</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786257294430</t>
+          <t>9786059524599</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2000’li Yıllarda Türkiye’de İşgücü Piyasası Dinamikleri</t>
+          <t>Türkiye'de Yönetimler Arası Mali İlişkiler</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786257294300</t>
+          <t>9786059524629</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Turkish Politics</t>
+          <t>Uluslararası İlişkiler Kuramlarında Savaş ve Barış</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>290</v>
+        <v>380</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786257294348</t>
+          <t>9786050687538</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Hakikatin Üç Yüzü</t>
+          <t>Sosyal Medya ve Siyaset</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>144</v>
+        <v>270</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786257294287</t>
+          <t>9786059524728</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>The Budget Games</t>
+          <t>Vergi Sosyolojisi</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>140</v>
+        <v>360</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786059524797</t>
+          <t>9786258307085</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Düşüncenin Evrimi ve Kapitalizmin Piyasa Tarihi</t>
+          <t>Sürdürülebilirlik Güncel Multidisipliner Değerlendirmeler</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>252</v>
+        <v>500</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786057451262</t>
+          <t>9786258307139</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Cemaatten Örgüte Dönüşüm: Gülen Hareketi'nin Analizi</t>
+          <t>Türkiye Cumhuriyeti Avrupa Birliği Münasebetleri</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>230</v>
+        <v>340</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786059524988</t>
+          <t>9786258307191</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Rusya'nın Büyük Güç Olma Stratejisi</t>
+          <t>Su Yönetiminde İyi Yönetişimin Önemi ve HES'lere Yansımaları</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>162</v>
+        <v>210</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786059524834</t>
+          <t>9786258307368</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Syrians Barometer 2019</t>
+          <t>Belediye Atlası</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>570</v>
+        <v>300</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786059524605</t>
+          <t>9786258307177</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Karlılığın Finansal ve Makroekonomik Belirleyenleri</t>
+          <t>Çalışma Yaşamı, Toplumsal Belirsizlik ve Risk</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>155</v>
+        <v>244</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257294256</t>
+          <t>9786257294805</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>T.S. Eliot's Poetics of Politics: The Dystopia of the Waste Land</t>
+          <t>Soğuk Savaş Sonrası</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>110</v>
+        <v>291</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786057451279</t>
+          <t>9786257294911</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkiler - Sınavlara Hazırlık</t>
+          <t>ABD - Çin Rekabeti</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>216</v>
+        <v>290</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257294027</t>
+          <t>9786257294843</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Bölünmüş Toplumlarda Anayasal Uzlaşı ve Demokrasi</t>
+          <t>İslam İktisadı ve Finansı: İlke ve Uygulamalar</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>234</v>
+        <v>245</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786059524780</t>
+          <t>9786057171153</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>KPSS Uluslararası İlişkiler Cilt 1-2 (2 Cilt Takım)</t>
+          <t>Vatandaşların Akıllı Kent Uygulamalarına Bakışı</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786257294119</t>
+          <t>9786257294881</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Havacılık ve Uzay Sanayi</t>
+          <t>Uluslararası Çatışma Çözümü ve Arabuluculuk</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>144</v>
+        <v>288</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786050687569</t>
+          <t>9786057171146</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu'da Siyaset</t>
+          <t>Gemi İnsanları ve Tır Şoförleri İle Eşlerinin Psikolojik Dayanıklılıkları</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>185</v>
+        <v>100</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786050687576</t>
+          <t>9786257294874</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Güvenlik Paradoksunda Mülteciler</t>
+          <t>Constructing the Self / Other Nexus in the Greek - Turkish Politıcal Discourse</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>50</v>
+        <v>234</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786059524933</t>
+          <t>9786057171115</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Zincir Oteller ve Pazarlama Stratejileri</t>
+          <t>Yeni Küresel Sistem Arayışları ve Stratejik İstihbarat</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>105</v>
+        <v>220</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786257294324</t>
+          <t>9786057171139</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Adem-i Muhalefet</t>
+          <t>Stresten Mutluluğa Reiki</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>165</v>
+        <v>144</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786257294072</t>
+          <t>9786057339690</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>N-11 Ülkeleri</t>
+          <t>Türkiye'de Ara Rejim Dönemleri (1960 - 1973)</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786257294225</t>
+          <t>9786057339683</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>State, Society and Human Security</t>
+          <t>Cumhuriyetçi Köylü Millet Partisi'nin Meclis Faaliyetleri (1961 - 1965)</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>140</v>
+        <v>175</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257294195</t>
+          <t>9786057339676</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>İnsani Müdahale ve Siyasi Meşruiyeti</t>
+          <t>Merkez Bankacılığına Faizsiz Pencereden Bakış</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257294096</t>
+          <t>9786257294799</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>The European Commission, The 'Eu Pioneers', and Luigi Einaudi</t>
+          <t>Hukuk ve Adalet</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786059524711</t>
+          <t>9786057339652</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>International Law On States Armıng Non - State Groups</t>
+          <t>Kripto Para Ve Uluslararası Piyasalar</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>290</v>
+        <v>310</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786059524759</t>
+          <t>9786057339614</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Covid 19 Sonrası Dünya Düzeni</t>
+          <t>Türkiye’de Eğitime Amerikan Etkisi</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>145</v>
+        <v>110</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786257294164</t>
+          <t>9786057339669</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Dini İnancın Rasyonelliği</t>
+          <t>Lüks Tüketimde İkinci El</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>160</v>
+        <v>135</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786059524803</t>
+          <t>9786057353184</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Soft Pover - Of Big Povers in Central Asia</t>
+          <t>Tıbbi Hata Kaynaklı Ölümlerde Destekten Yoksun Kalma Tazminatı</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>108</v>
+        <v>240</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786059524841</t>
+          <t>9786257294812</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Enerjide Çevresel Sürdürülebilirlik</t>
+          <t>20 Derste Temel Farsça</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>242</v>
+        <v>180</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786059524674</t>
+          <t>9786057353160</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Cebimde Dün Aklımda Yarın</t>
+          <t>Tolerans Üzerine</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>130</v>
+        <v>240</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786059524612</t>
+          <t>9786057353153</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Kamu Özel İşbirlikleri ve Rekabet</t>
+          <t>Gümrük ve Dış Ticaret</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>170</v>
+        <v>395</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786059524650</t>
+          <t>9786057353122</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Uçan Profesör'ün Anıları</t>
+          <t>Afganistan</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>216</v>
+        <v>290</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786059524773</t>
+          <t>9786257294768</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkiler (2 Cilt Takım)</t>
+          <t>Engellilik ve Yaşam</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>450</v>
+        <v>225</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786059524735</t>
+          <t>9786057132178</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Darbeler</t>
+          <t>Türkiye'de 1980 Sonrası Tarım Sektöründe Gelir ve İstihdamın Analizi</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>162</v>
+        <v>130</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786059524483</t>
+          <t>9786057353108</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Yeni Demir Yumruk: Putin'in Yükselişi</t>
+          <t>Türk Boya Sektörünün Sorunları Ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>105</v>
+        <v>153</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786059524742</t>
+          <t>9786257294546</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Özelleştirmeye Hazırlanan Kamu İktisadi Teşebbüslerinin Analizi</t>
+          <t>Basra Körfezi Güvenliğinin Yeni Dinamikleri</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>120</v>
+        <v>210</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786059524544</t>
+          <t>9786057132185</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Rus Kültüründe Bilim</t>
+          <t>Gaziantep Destinasyon Markası Ve Bileşenleri</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>310</v>
+        <v>70</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786059524582</t>
+          <t>9786257294706</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Küresel Kuruluşlar</t>
+          <t>Finansal Piyasaların Evrimi</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>210</v>
+        <v>216</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786059524704</t>
+          <t>9786257294690</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Kameralizm ve Devlet Bilimi</t>
+          <t>Türkiye’nin Kıbrıs Politikasında Fatin Rüştü Zorlu Etkisi: Lider Düzeyi Analizi</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>260</v>
+        <v>243</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257294041</t>
+          <t>9786057132154</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Arap Baharı ve Türkiye'nin Dış Ticaretine Etkisi</t>
+          <t>Örgütlerde Presenteizm, Psikolojik Sözleşme ve Duygusal Zeka</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>125</v>
+        <v>145</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
+          <t>9786057132161</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>Kent İmajının Markalaşmaya Etkisi - Kahramanmaraş Örneği</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9786257294676</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Yönetiminin Denetimi</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9786257294683</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Körfez Ülkeleri Savunma Harcamalarının Ekonomi Politiği</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9786257294638</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Ve Afrika Arasındaki Dış Ticaretin Gelişimi</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9786057088352</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Vergi Harcamalarının Etkinlik Analizi</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9786057132123</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Güncel İktisadi Araştırmalar</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9786057132116</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Şiddet Sarmalı</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9786057088383</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Soğuk Savaş Sonrası Nato</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786257294584</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>Hükümdar ve Aynası</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786257294553</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Popülizm</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786057088390</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Mikro Temelli Sürdürülebilir Kalkınma Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786057132109</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Politik Pazarlama ve Ekonomi</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786257294607</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>İdeoloji ve Modern İdeolojiler</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786257294560</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Kalp ve Damar Cerrahisinde Perioperatif Bakım</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786257294522</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Uygarlıklar Çatışması</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9786257294355</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Göç ve Sosyal Politika</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9786057088376</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Kentin Sosyolojisinde Mahallenin Dönüşümü</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786257294416</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Küresel Savunma Harcamaları ve Askeri Güç</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786257294515</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Cebir Dersleri Problemler ve Çözümleri</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9786057088338</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Hazar Bölgesi'nde Enerji Mücadelesi</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786057088369</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Savaşlar ve Kadın</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9786257294409</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Negatif Seleksiyon - Kötünün İyiye Tercihi</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786057088321</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Türk Jandarma Literatürünün Bibliyografik Analizi (1928-2021)</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786050687507</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Güç</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786050687514</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Türk Muhasebe Eğitimi Eserlerinde Bilanço: 1871-1956 Dönemi İncelemesi</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786059524513</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Referandumlar</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786059524506</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Muhafazakarlık Özal ve Erdoğan</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786059524346</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Cumhuriyeti Devleti Yeni Teşkilat ve Strateji Yöntemi: Stratejik Güç Sistem 2023 - Yükseliş</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9786059524261</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Eviews ve SPSS ile Lojistik Regrasyon (Logit), Probit ve Tobit Modellerinin Uygulamaları</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9786055145033</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Karşılaştırmalı Siyasal ve Yönetsel Yapılar</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9789944769259</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Karşılaştırılmalı Yerel Yönetimler</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>4440000000301</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Hakları ve Güvenlik : Gerçek Özgürlüğe Doğru - Demokrasi Platformu Sayı: 16</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9789944769631</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Hakları Teorisi ve Hukuku</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9789944769884</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Hayal İçinde</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9786055145200</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Demokrasi ve Cumhuriyet</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9789944769099</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyetçilik Tarihi ve Teorisi</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9789756043073</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>Aydınlanma Modernlik ve Liberalizm</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9789944769327</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Hukuku</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9789944769532</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Yurtdışındaki Türkler: 50. Yılında Göç ve Uyum</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>9789944769730</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Yerel Yönetimler Maliyesi</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9786055145040</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Kuram ve Uygulamada Yerel Yönetimler</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9789944769433</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Türk Siyasal Hayatı</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9789944769455</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Meslek Sınavları İçin; Ceza Muhakemesi Hukuku</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9789944769488</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Meslek Sınavları İçin Ceza Hukuku</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9789944769419</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Medeni Hukuk</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9786055145187</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>Evanjelizm</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9786055145156</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>İdari Uyuşmazlıklarda Yargı Öncesi Çözüm Usullerinin Uygulanabilirliği</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9786055145118</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>Para, Banka, Teori ve Politika</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9786055145132</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>Küresel Ekonomik Kriz ve Yeni Dünya Düzeni</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>34.5</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9786055145064</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>Bölgesel Ekonomi Teori ve Politikalar</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9789944769907</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>Bu Ümit ’Hayal’ Değil</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9786055145453</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsal Hareket Teorileri ve Ortadoğu İsyanları</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9786055145330</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>Syrian Foreign Policy</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9786055145316</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>The Property Issue On Cyprus</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>4440000000320</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>Siyasal İktidar, Otorite ve Toplum - Demokrasi Platformu Sayı: 34</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>4440000000319</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>Tarihte Orta Asya'dan - Anadolu'ya "Türklerde Askeri Teşkilat" - Demokrasi Platformu Sayı: 31 - 32</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>9799756043140</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>Cezaevi Müdavimleri</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>9786055145125</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk İlkeleri ve İnkilap Tarihi</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>4440000000277</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>Gelmeyen Mektup</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>9786059524315</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Medya El Kitabı</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>9786059524162</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>Farsça Dinleme Çalışması</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>9786059524285</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyet'in İlk Yıllarında Bartın</t>
+        </is>
+      </c>
+      <c r="C337" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>9786059524155</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>Kontrol Sende</t>
+        </is>
+      </c>
+      <c r="C338" s="1">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>9786059524247</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>Farsça'da Fiil Yapısı</t>
+        </is>
+      </c>
+      <c r="C339" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>9786059524216</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>Change Or Continuity?</t>
+        </is>
+      </c>
+      <c r="C340" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>9786055145606</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>Polis Davranışı</t>
+        </is>
+      </c>
+      <c r="C341" s="1">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>9786055145620</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası İlişkiler Sınavlara Hazırlık</t>
+        </is>
+      </c>
+      <c r="C342" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>9786055145484</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>Tanzimat'tan Günümüze Türkiye Teknoloji Tarihi</t>
+        </is>
+      </c>
+      <c r="C343" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>4440000000300</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>Kent Dindarlığı Cilt 2 - Demokrasi Platformu Sayı: 22</t>
+        </is>
+      </c>
+      <c r="C344" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>4440000000304</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>Kent Dindarlığı Cilt 1 - Demokrasi Platformu Sayı: 21</t>
+        </is>
+      </c>
+      <c r="C345" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>9789944769662</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>Karda Yalın Ayak</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9789944769785</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Yönetimi ve Siyaset Biliminde Karar Verme</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>9789944769297</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Maliyesi Kamu Ekonomisi</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>9789944769501</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>İşletme</t>
+        </is>
+      </c>
+      <c r="C349" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>9789944769150</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>İşletme</t>
+        </is>
+      </c>
+      <c r="C350" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>9789756043233</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>İnfaz Hukuku</t>
+        </is>
+      </c>
+      <c r="C351" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>9789944769525</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>İktisat Soruları ve Yanıtları (2002 - 2009 )</t>
+        </is>
+      </c>
+      <c r="C352" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>9789944769129</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>İktisat - Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C353" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>3990000009523</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>Hukuk Devleti ve Yargıda Reform - Demokrasi Platformu Sayı: 2</t>
+        </is>
+      </c>
+      <c r="C354" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>9789944769280</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>Güncel İktisadi Tartışmalar</t>
+        </is>
+      </c>
+      <c r="C355" s="1">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>9789944769853</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>Geç Osmanlı - Erken Cumhuriyet Döneminde Türkiye’de Freudizm</t>
+        </is>
+      </c>
+      <c r="C356" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>4440000000294</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>Galata Bankerleri Cilt: 2</t>
+        </is>
+      </c>
+      <c r="C357" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>9799756043010</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>Galata Bankerleri Cilt: 1</t>
+        </is>
+      </c>
+      <c r="C358" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>9789944769075</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>Finansal Muhasebe</t>
+        </is>
+      </c>
+      <c r="C359" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>9789944769952</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>Estetik</t>
+        </is>
+      </c>
+      <c r="C360" s="1">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>9789944769310</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>Düzleştirici ve Özgürleştirici Bir Süreç Olarak Küreselleşme</t>
+        </is>
+      </c>
+      <c r="C361" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>4440000000299</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Dünü ve Bugünüyle Türkiye’de Sosyal Demokrasi - Demokrasi Platformu Sayı: 12</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>4440000000298</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>Dünü ve Bugünüyle Sosyal Demokrasi - Demokrasi Platformu Sayı: 9</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9799756043089</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>DTÖ ve AB Müzakereleri Işığında Türk Tarımının Geleceği</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>9789756043028</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>Doğal Afetler Yönüyle Türkiye’de Belediyelerde Kriz Yönetimi</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>3990000009533</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>Din Kimlik Kültür - Demokrasi Platformu Sayı: 5</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9789944769976</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>DEP’ten BDP’ye Kürt Dejavusu Dokunulmazlık</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>4440000000292</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>Demokrat Parti ve Menderes Cilt: 1 - Demokrasi Platformu Sayı: 17</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>3990000009516</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Demokrat Parti ve Menderes Cilt: 2 - Demokrasi Platformu Sayı: 18</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>4440000000288</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>Etik - Demokrasi Platformu Sayı: 19 - 20</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>4440000000287</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>Çalışma Ekonomisi ve Endüstri İlişkileri</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>4440000000286</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş Demokrasi Tartışmaları - Demokrasi Platformu Sayı: 10</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9789756043271</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>Cumhur ve Başkanı</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>4440000000285</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>Cemaat, Cemiyet ve Ulus Devlet - Demokrasi Platformu Sayı: 23</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>9789944769044</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>Bütçe Açıkları ve Açık Finansman Politikası</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>9789944769426</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>Borçlar Hukuku</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9789756043121</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliği ve Türkiye</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9789759944766</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa Birliği Sigorta Hukuku</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9789944769860</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Devletten Sivil Topluma</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>9789756043158</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>Anti Damping</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9789944769341</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Hukuku</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>4440000000284</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Gündemi 2 - Demokrasi Platformu Sayı: 29</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>4440000000283</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>Anayasa Gündemi 1 - Demokrasi Platformu Sayı: 28</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>4440000000297</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>AB’ye Uyum Sürecinde Türk Tarımı - Demokrasi Platformu Sayı: 3</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>9789756331224</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>AB Anayasası ve İlgili Mevzuat</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>4440000000282</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>2007 Seçimleri ve Türk Demokrasisi: Vesayetçi Geleneğe Toplumsal Reddiye - Demokrasi Platformu Sayı: 11</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>9789944769754</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>1982 Anayasasının Analizi</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9789944769945</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>STATA Uygulaması ile Ekonometriye Giriş</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>4440000000302</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Kaynakları Yönetimi</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>9786055145866</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'nin Meselelerine Gönüllü Bakış</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>4440000000281</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>Haklar Özgürlükler ve Adalet - Demokrasi Platformu Sayı: 37</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9786055145361</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>Hititlerden Türkiye Cumhuriyeti'ne Anadolu Uygarlıklarında Yönetim</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9786055145613</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>Türkçe - Farsça Sözlük</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9786055145408</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Din ve Küresel Ekonomi - Politik</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>46.5</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9786055145354</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Küresel Hegemonya Savaşları</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9786055145507</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>Klasikten Küresele Endüstri İlişkileri</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9786055145637</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>Türk Siyasi Hayatı ve İlgili Literatür</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>4440000000278</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Hükümet Sistemleri - Demokrasi Platformu Sayı: 33</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>4440000000279</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası İlişkilerde Güncel Sorunlar - Demokrasi Platformu Sayı: 35</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9786055145019</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı'dan Cumhuriyet'e Türkiye'de Siyasal Hayat</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9786055145309</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Irak'ın Sonu Bağımsız Kürdistan</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>9786055145446</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Ekonomisi (1838 - 2010)</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9789944769136</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>Zeitgeist</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>9789756043288</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>Zamanın Ruhu</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>9789944769389</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>Yunanistan’daki Türk Azınlığın Hukuki Özerkliği</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>9789944769846</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>Yeşil Yıldız</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>9789756043066</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Maskeli Değişimin Tuzağında</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>4440000000312</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye AB İlişkileri ve Türk Demokrasisinin Gelişim Süreci - Demokrasi Platformu Sayı: 1</t>
+        </is>
+      </c>
+      <c r="C408" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>4440000000311</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye - AB İlişkileri</t>
+        </is>
+      </c>
+      <c r="C409" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>9789944769617</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>Uçurtmaların Pilotu</t>
+        </is>
+      </c>
+      <c r="C410" s="1">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>4440000000317</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Demokrasi Tarihi - Demokrasi Platformu Sayı: 14</t>
+        </is>
+      </c>
+      <c r="C411" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>4440000000309</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>Türk Siyasal Hayatı 1. Kitap</t>
+        </is>
+      </c>
+      <c r="C412" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>9789944769594</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>Türk İdare ve İdari Yargılama Hukuku</t>
+        </is>
+      </c>
+      <c r="C413" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>4440000000308</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>Türk Dış Politikasında Yön Arayışları: Batılılaşma Sorgulanıyor mu? - Demokrasi Platformu Sayı: 13</t>
+        </is>
+      </c>
+      <c r="C414" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>9799756043119</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>Şirketler Hukuku</t>
+        </is>
+      </c>
+      <c r="C415" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>4440000000314</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Tarikatlar ve Cemaatler 3 - Demokrasi Platformu Sayı: 8</t>
+        </is>
+      </c>
+      <c r="C416" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>4440000000315</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Tarikatlar ve Cemaatler 2 - Demokrasi Platformu Sayı: 7</t>
+        </is>
+      </c>
+      <c r="C417" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>4440000000316</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Tarikatlar ve Cemaatler 1 - Demokrasi Platformu Sayı: 6</t>
+        </is>
+      </c>
+      <c r="C418" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>9789756043133</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>Ticari İşletme Hukuku</t>
+        </is>
+      </c>
+      <c r="C419" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>9789944769242</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Ekonomi-Politiği</t>
+        </is>
+      </c>
+      <c r="C420" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>4440000000307</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Demokrasi</t>
+        </is>
+      </c>
+      <c r="C421" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>4440000000306</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>Siyasal İdeolojiler - Demokrasi Platformu Sayı: 27</t>
+        </is>
+      </c>
+      <c r="C422" s="1">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>9780297851585</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>Salmon Fishing in the Yemen (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C423" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>9789756043059</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>Piyasa Devlet ve Müdahale İktisadın Eskimeyen Sorunları Üzerine</t>
+        </is>
+      </c>
+      <c r="C424" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>9789944769396</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>Öteki Kürtler</t>
+        </is>
+      </c>
+      <c r="C425" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>9789944769839</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>Ortakvatan’ın Sentezmillet’i İçin Öcalan’a Mektup</t>
+        </is>
+      </c>
+      <c r="C426" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>9789944769037</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>Muhasebe Cilt: 1 - Serbest Muhasebecilik-Mali Müşavirlik Staja Başlama</t>
+        </is>
+      </c>
+      <c r="C427" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>9789944769464</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>Muhasebe</t>
+        </is>
+      </c>
+      <c r="C428" s="1">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>9789944769266</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>Mikro İktisat Grubu Çözümlü ve Konu Anlatımlı Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C429" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>9789944769471</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>Meslek Sınavları İçin İcra ve İflas Hukuku ve Medeni Usul Hukuku</t>
+        </is>
+      </c>
+      <c r="C430" s="1">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>9789944769068</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>Maliyet Muhasebesi</t>
+        </is>
+      </c>
+      <c r="C431" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>9789944769365</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>KPSS A Grubu Makro İktisat - Çözümlü ve Konu Anlatımlı Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C432" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>9789944769174</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>Makro İktisat - Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C433" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>9789756043172</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>Liderlik ve Etkileme</t>
+        </is>
+      </c>
+      <c r="C434" s="1">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>4440000000305</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>Küreselleşme ve Ulus Devlet - Demokrasi Platformu Sayı: 15</t>
+        </is>
+      </c>
+      <c r="C435" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>9786055145071</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>Küreselleşme - Yerelleşme Dikotomisinde Yerel ve Bölgesel Kalkınma</t>
+        </is>
+      </c>
+      <c r="C436" s="1">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>9789944769051</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>Kuzey Irak’ta Kürt Devleti Oluşumu ve Milliyetçilik</t>
+        </is>
+      </c>
+      <c r="C437" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>9789944769181</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>KPSS-Müfettişlik-Uzmanlık Sınavlarına Yönelik Kamu Maliyesi-Vergi Hukuku Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C438" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>9789944769112</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>KPSS - Müfettişlik, Uzmanlık Sınavlarına Yönelik Mikro İktisat</t>
+        </is>
+      </c>
+      <c r="C439" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>9789944769143</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>KPSS - Müfettişlik - Uzmanlık Sınavlarına Yönelik Muhasebe Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C440" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>9789944769013</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>Kıymetli Evrak Hukuku</t>
+        </is>
+      </c>
+      <c r="C441" s="1">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>9786055145675</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>Şamanizm ve Daoizm'in Benzerlikleri</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>4440000000280</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>Demokrasi Platformu Yıl:1 Sayı: 4 Güz 2005</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>9786257294331</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>Türk Ekonomi Alanı Ulaştırma Ağı ve Lojistik Yönetim Modeli</t>
+        </is>
+      </c>
+      <c r="C444" s="1">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>9786257294034</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>Terörizm</t>
+        </is>
+      </c>
+      <c r="C445" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>9786257294294</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Doğu-Batı Kültürel Etkileşiminde Orta Asya'dan Göçler (MS 6. Yüzyıla Kadar)</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>9786059524995</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Çin'in Afrika'daki Yumuşak Gücü</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>9786057451293</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Diplomasisinde Akıncı Birlik Olarak Düşünce Kuruluşları</t>
+        </is>
+      </c>
+      <c r="C448" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>9789944769105</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>Demokrasi Teorisinde Güncel Tartışmalar</t>
+        </is>
+      </c>
+      <c r="C449" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>9786050643107</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>Gelibolu Yarımadası Yemekleri</t>
+        </is>
+      </c>
+      <c r="C450" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>9786257294386</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Sözleşmeli Personel İstihdamı ve Örnek Mahkeme Kararları</t>
+        </is>
+      </c>
+      <c r="C451" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>9786257294362</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>Güvenlik Sorunları Bağlamında Yeni Yaklaşımlar</t>
+        </is>
+      </c>
+      <c r="C452" s="1">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>9786257294249</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>Covid-19 Sürecinde Türkiye'de Sosyal Politika</t>
+        </is>
+      </c>
+      <c r="C453" s="1">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>4440000000303</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası İlişkiler 1. Cilt</t>
+        </is>
+      </c>
+      <c r="C454" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>9786059524827</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>Suriyeliler Barometresi 2019</t>
+        </is>
+      </c>
+      <c r="C455" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>9786059524957</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>Yerel Yönetimlerde Yenilikçi Yaklaşımlar</t>
+        </is>
+      </c>
+      <c r="C456" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>9786257294157</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Akademi ve Bilim</t>
+        </is>
+      </c>
+      <c r="C457" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>9786257294478</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>Devlet Destekleri Cilt-3</t>
+        </is>
+      </c>
+      <c r="C458" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>9786257294485</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>Devlet Destekleri Cilt-4</t>
+        </is>
+      </c>
+      <c r="C459" s="1">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>9786057451224</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Çatışmalar ve Siviller</t>
+        </is>
+      </c>
+      <c r="C460" s="1">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>9786057451200</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>Lojistik Hizmetlerde Etkin Depo Yönetimi</t>
+        </is>
+      </c>
+      <c r="C461" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>9786059524698</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>The Review Of The Law On Abuse Of A Dominant Position Through Soft Law In The European Union And Turkey</t>
+        </is>
+      </c>
+      <c r="C462" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>4440000000291</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>Kemalizm - Demokrasi Platformu Sayı: 30</t>
+        </is>
+      </c>
+      <c r="C463" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>4440000000290</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>İdeoloji ve Din - Demokrasi Platformu Sayı: 26</t>
+        </is>
+      </c>
+      <c r="C464" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>4440000000289</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>Muhafazakarlık - Demokrasi Platformu Sayı: 25</t>
+        </is>
+      </c>
+      <c r="C465" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>9786057451255</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>Mehmet Akif ve Düşünce Dünyası</t>
+        </is>
+      </c>
+      <c r="C466" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>9786059524926</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>Avrupa'da Radikal Sağ</t>
+        </is>
+      </c>
+      <c r="C467" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>9786257294201</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>Toplumsal Cinsiyet Kıskacında Siyaset</t>
+        </is>
+      </c>
+      <c r="C468" s="1">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>9786057088307</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye'de Siyasetin Kişiselleşmesi ve Recep Tayip Erdoğan</t>
+        </is>
+      </c>
+      <c r="C469" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>9786059524940</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>Sağlık Harcamaları ve Ekonomik Büyüme</t>
+        </is>
+      </c>
+      <c r="C470" s="1">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>9786257294447</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>Oryantalizm Türkiye'den Bakış</t>
+        </is>
+      </c>
+      <c r="C471" s="1">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>9786257294010</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası İlişkilerden Küresel Siyasete Teori ve Pratik Üzerine Kritikler</t>
+        </is>
+      </c>
+      <c r="C472" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>9786257294379</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>Liberal Perspektif</t>
+        </is>
+      </c>
+      <c r="C473" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>9786057088314</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>İran Suud Rekabeti ve Hizbullah</t>
+        </is>
+      </c>
+      <c r="C474" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>9786057451248</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>Siyasal ve Karizmatik Liderlik Bağlamında Recep Tayyip Erdoğan</t>
+        </is>
+      </c>
+      <c r="C475" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>9786057451231</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Özel Askeri Şirket Faaliyetleri ve Hukuk</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>9786257294218</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>Göç ve Çalışma İzinli Suriyeliler</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>9786257294430</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>2000’li Yıllarda Türkiye’de İşgücü Piyasası Dinamikleri</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9786257294300</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>Turkish Politics</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>9786257294348</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>Hakikatin Üç Yüzü</t>
+        </is>
+      </c>
+      <c r="C480" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>9786257294287</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>The Budget Games</t>
+        </is>
+      </c>
+      <c r="C481" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>9786059524797</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>İktisadi Düşüncenin Evrimi ve Kapitalizmin Piyasa Tarihi</t>
+        </is>
+      </c>
+      <c r="C482" s="1">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>9786057451262</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>Cemaatten Örgüte Dönüşüm: Gülen Hareketi'nin Analizi</t>
+        </is>
+      </c>
+      <c r="C483" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>9786059524988</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>Rusya'nın Büyük Güç Olma Stratejisi</t>
+        </is>
+      </c>
+      <c r="C484" s="1">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>9786059524834</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>Syrians Barometer 2019</t>
+        </is>
+      </c>
+      <c r="C485" s="1">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>9786059524605</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>Karlılığın Finansal ve Makroekonomik Belirleyenleri</t>
+        </is>
+      </c>
+      <c r="C486" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>9786257294256</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>T.S. Eliot's Poetics of Politics: The Dystopia of the Waste Land</t>
+        </is>
+      </c>
+      <c r="C487" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>9786057451279</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası İlişkiler - Sınavlara Hazırlık</t>
+        </is>
+      </c>
+      <c r="C488" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>9786257294027</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>Bölünmüş Toplumlarda Anayasal Uzlaşı ve Demokrasi</t>
+        </is>
+      </c>
+      <c r="C489" s="1">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>9786059524780</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>KPSS Uluslararası İlişkiler Cilt 1-2 (2 Cilt Takım)</t>
+        </is>
+      </c>
+      <c r="C490" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>9786257294119</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye Havacılık ve Uzay Sanayi</t>
+        </is>
+      </c>
+      <c r="C491" s="1">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>9786050687569</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>Ortadoğu'da Siyaset</t>
+        </is>
+      </c>
+      <c r="C492" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>9786050687576</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>Güvenlik Paradoksunda Mülteciler</t>
+        </is>
+      </c>
+      <c r="C493" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>9786059524933</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>Zincir Oteller ve Pazarlama Stratejileri</t>
+        </is>
+      </c>
+      <c r="C494" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>9786257294324</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>Adem-i Muhalefet</t>
+        </is>
+      </c>
+      <c r="C495" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>9786257294072</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>N-11 Ülkeleri</t>
+        </is>
+      </c>
+      <c r="C496" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>9786257294225</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>State, Society and Human Security</t>
+        </is>
+      </c>
+      <c r="C497" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>9786257294195</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>İnsani Müdahale ve Siyasi Meşruiyeti</t>
+        </is>
+      </c>
+      <c r="C498" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>9786257294096</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>The European Commission, The 'Eu Pioneers', and Luigi Einaudi</t>
+        </is>
+      </c>
+      <c r="C499" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>9786059524711</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>International Law On States Armıng Non - State Groups</t>
+        </is>
+      </c>
+      <c r="C500" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>9786059524759</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>Covid 19 Sonrası Dünya Düzeni</t>
+        </is>
+      </c>
+      <c r="C501" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>9786257294164</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>Dini İnancın Rasyonelliği</t>
+        </is>
+      </c>
+      <c r="C502" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>9786059524803</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>Soft Pover - Of Big Povers in Central Asia</t>
+        </is>
+      </c>
+      <c r="C503" s="1">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>9786059524841</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>Enerjide Çevresel Sürdürülebilirlik</t>
+        </is>
+      </c>
+      <c r="C504" s="1">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>9786059524674</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>Cebimde Dün Aklımda Yarın</t>
+        </is>
+      </c>
+      <c r="C505" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>9786059524612</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Özel İşbirlikleri ve Rekabet</t>
+        </is>
+      </c>
+      <c r="C506" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>9786059524650</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>Uçan Profesör'ün Anıları</t>
+        </is>
+      </c>
+      <c r="C507" s="1">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>9786059524773</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası İlişkiler (2 Cilt Takım)</t>
+        </is>
+      </c>
+      <c r="C508" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>9786059524735</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>Darbeler</t>
+        </is>
+      </c>
+      <c r="C509" s="1">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>9786059524483</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Demir Yumruk: Putin'in Yükselişi</t>
+        </is>
+      </c>
+      <c r="C510" s="1">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>9786059524742</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>Özelleştirmeye Hazırlanan Kamu İktisadi Teşebbüslerinin Analizi</t>
+        </is>
+      </c>
+      <c r="C511" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>9786059524544</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>Rus Kültüründe Bilim</t>
+        </is>
+      </c>
+      <c r="C512" s="1">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>9786059524582</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>Küreselleşme ve Küresel Kuruluşlar</t>
+        </is>
+      </c>
+      <c r="C513" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>9786059524704</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>Kameralizm ve Devlet Bilimi</t>
+        </is>
+      </c>
+      <c r="C514" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>9786257294041</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>Arap Baharı ve Türkiye'nin Dış Ticaretine Etkisi</t>
+        </is>
+      </c>
+      <c r="C515" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
           <t>9786258226119</t>
         </is>
       </c>
-      <c r="B276" s="1" t="inlineStr">
+      <c r="B516" s="1" t="inlineStr">
         <is>
           <t>Liberal Hoşgörü</t>
         </is>
       </c>
-      <c r="C276" s="1">
+      <c r="C516" s="1">
         <v>490</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>