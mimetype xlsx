--- v1 (2026-04-03)
+++ v2 (2026-05-21)
@@ -85,7765 +85,7780 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258307320</t>
+          <t>9786258226874</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Türkiye' de Sosyal Yardımların Yoksulluğa Etkisi</t>
+          <t>Türk İstihbarat Diplomasisi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>225</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258226195</t>
+          <t>9786258307320</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Teoriden Pratiğe Uluslararası Çatışma</t>
+          <t>Türkiye' de Sosyal Yardımların Yoksulluğa Etkisi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>375</v>
+        <v>216</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258226171</t>
+          <t>9786258226195</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kriz Yönetimi</t>
+          <t>Teoriden Pratiğe Uluslararası Çatışma</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>600</v>
+        <v>294</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258307344</t>
+          <t>9786258226171</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>DEAŞ'ın Terör Rotaları ve Kaçakçılık Terör İlişkisi</t>
+          <t>Kriz Yönetimi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>225</v>
+        <v>600</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258307290</t>
+          <t>9786258307344</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimlerde Güncel Gelişmeler ve Yerel Siyaset Tartışmaları</t>
+          <t>DEAŞ'ın Terör Rotaları ve Kaçakçılık Terör İlişkisi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>252</v>
+        <v>221</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258307283</t>
+          <t>9786258307290</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sosyal ve Beşeri Bilimler Ekseninde Sürdürülebilirlik</t>
+          <t>Yerel Yönetimlerde Güncel Gelişmeler ve Yerel Siyaset Tartışmaları</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>216</v>
+        <v>212</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258226157</t>
+          <t>9786258307283</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Türk Cumhuriyetleri’nde Ekonomik Dönüşüm</t>
+          <t>Sosyal ve Beşeri Bilimler Ekseninde Sürdürülebilirlik</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>260</v>
+        <v>216</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258226010</t>
+          <t>9786258226157</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatı: Tanzimattan Günümüze</t>
+          <t>Türk Cumhuriyetleri’nde Ekonomik Dönüşüm</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>600</v>
+        <v>260</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258226133</t>
+          <t>9786258226010</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Batı'nın Güvenlik Doktrinleri</t>
+          <t>Türk Siyasal Hayatı: Tanzimattan Günümüze</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>310</v>
+        <v>600</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258226126</t>
+          <t>9786258226133</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sovyet Tehdidinin Gölgesinde Türk Dış Politikası</t>
+          <t>Batı'nın Güvenlik Doktrinleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>440</v>
+        <v>310</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258226072</t>
+          <t>9786258226126</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Genel Devlet Teorisi</t>
+          <t>Sovyet Tehdidinin Gölgesinde Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>990</v>
+        <v>440</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258226041</t>
+          <t>9786258226072</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Rusya Fedarasyonu'nun Dış Politikası</t>
+          <t>Genel Devlet Teorisi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>620</v>
+        <v>990</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258226102</t>
+          <t>9786258226041</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Farklı Ülkelerde Yerel Yönetimler</t>
+          <t>Rusya Fedarasyonu'nun Dış Politikası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>234</v>
+        <v>620</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258307214</t>
+          <t>9786258226102</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Diaspora Çalışmaları</t>
+          <t>Farklı Ülkelerde Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>290</v>
+        <v>234</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258226065</t>
+          <t>9786258307214</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kadın ve Toplum</t>
+          <t>Diaspora Çalışmaları</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>230</v>
+        <v>253</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258226027</t>
+          <t>9786258226065</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İktisatçı Gibi Düşünmek</t>
+          <t>Kadın ve Toplum</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>370</v>
+        <v>230</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257294997</t>
+          <t>9786258226027</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda Birey ve Toplum</t>
+          <t>İktisatçı Gibi Düşünmek</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>380</v>
+        <v>370</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258226003</t>
+          <t>9786257294997</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dijital Çağda Öğrenen Organizasyonlar</t>
+          <t>Dijital Çağda Birey ve Toplum</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>230</v>
+        <v>380</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258307122</t>
+          <t>9786258226003</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Faşizmin Arkeolojisi</t>
+          <t>Dijital Çağda Öğrenen Organizasyonlar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>135</v>
+        <v>230</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258307992</t>
+          <t>9786258307122</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Liderliğin Karanlık Yüzü</t>
+          <t>Faşizmin Arkeolojisi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>198</v>
+        <v>125</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258307054</t>
+          <t>9786258307992</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Afrika'da İngiliz Sömürgeciliği  Ve Post Kolonyal Dönem İlişkiler</t>
+          <t>Liderliğin Karanlık Yüzü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>216</v>
+        <v>189</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257294980</t>
+          <t>9786258307054</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Nato: Geçmişi, Günceli ve Geleceği</t>
+          <t>Afrika'da İngiliz Sömürgeciliği  Ve Post Kolonyal Dönem İlişkiler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>171</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258307009</t>
+          <t>9786257294980</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Conceptualizing Nation: Perspectives of Mehmet Akif Ersoy and Ziya Gökalp</t>
+          <t>Nato: Geçmişi, Günceli ve Geleceği</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>306</v>
+        <v>300</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257294959</t>
+          <t>9786258307009</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Genel Ekonomi</t>
+          <t>Conceptualizing Nation: Perspectives of Mehmet Akif Ersoy and Ziya Gökalp</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>550</v>
+        <v>306</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257294942</t>
+          <t>9786257294959</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İletişim Sosyolojisi Araştırmaları</t>
+          <t>Genel Ekonomi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>180</v>
+        <v>550</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257294935</t>
+          <t>9786257294942</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ve Kore’de Büyümenin Ekonomi Politiği</t>
+          <t>İletişim Sosyolojisi Araştırmaları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257294928</t>
+          <t>9786257294935</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Jeopolitiği Anlamak</t>
+          <t>Türkiye Ve Kore’de Büyümenin Ekonomi Politiği</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257294232</t>
+          <t>9786257294928</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Küresel Politik Ekonomik</t>
+          <t>Jeopolitiği Anlamak</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>790</v>
+        <v>210</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257294898</t>
+          <t>9786257294232</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkilere Giriş</t>
+          <t>Küresel Politik Ekonomik</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>306</v>
+        <v>790</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257294904</t>
+          <t>9786257294898</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>The Second Taliban Era in Afghanistan: Identifying Risks and Opportunities</t>
+          <t>Uluslararası İlişkilere Giriş</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>252</v>
+        <v>306</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257294829</t>
+          <t>9786257294904</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme Çağında Kalkınma ve Yeni Ekonomi</t>
+          <t>The Second Taliban Era in Afghanistan: Identifying Risks and Opportunities</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>225</v>
+        <v>244</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257294836</t>
+          <t>9786257294829</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>E - Commerce And Digital Currencies Challenges And Risks</t>
+          <t>Küreselleşme Çağında Kalkınma ve Yeni Ekonomi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>500</v>
+        <v>277</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057171108</t>
+          <t>9786257294836</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İslam İktisadı ve Finansı: Teorik ve Ampirik Çalışmalar</t>
+          <t>E - Commerce And Digital Currencies Challenges And Risks</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>430</v>
+        <v>500</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257294867</t>
+          <t>9786057171108</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Haricilik ve Anarşizm</t>
+          <t>İslam İktisadı ve Finansı: Teorik ve Ampirik Çalışmalar</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>270</v>
+        <v>430</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057339607</t>
+          <t>9786257294867</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kurumsal Kalite Ve Ekonomik Büyüme</t>
+          <t>Haricilik ve Anarşizm</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257294782</t>
+          <t>9786057339607</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Alman İdealist Felsefesinden Gerçeklik Bilimine Lorenz Von Steın (1815-1890) Yaşamı ve Eserleri</t>
+          <t>Kurumsal Kalite Ve Ekonomik Büyüme</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>330</v>
+        <v>270</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057353146</t>
+          <t>9786257294782</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Pazarlama Perspektifinden Üniversite Tercihini Etkileyen Faktörler</t>
+          <t>Alman İdealist Felsefesinden Gerçeklik Bilimine Lorenz Von Steın (1815-1890) Yaşamı ve Eserleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>220</v>
+        <v>330</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057353177</t>
+          <t>9786057353146</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Çin’in Enerji Jeopolitiği</t>
+          <t>Pazarlama Perspektifinden Üniversite Tercihini Etkileyen Faktörler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>360</v>
+        <v>220</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257294751</t>
+          <t>9786057353177</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sokaktan Ekrana</t>
+          <t>Çin’in Enerji Jeopolitiği</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>360</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257294737</t>
+          <t>9786257294751</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Kavramlar Ansiklopedisi</t>
+          <t>Sokaktan Ekrana</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>600</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057353139</t>
+          <t>9786257294737</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Siyasi Ve Kurumsal Örgütlerin Yeni Mirasçısı Z Kuşağı</t>
+          <t>Sosyal Kavramlar Ansiklopedisi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057132192</t>
+          <t>9786057353139</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>İşletmelerde Finansal Başarısızlık</t>
+          <t>Siyasi Ve Kurumsal Örgütlerin Yeni Mirasçısı Z Kuşağı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257294720</t>
+          <t>9786057132192</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Farsça’da YDS Kitabı</t>
+          <t>İşletmelerde Finansal Başarısızlık</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>670</v>
+        <v>270</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257294669</t>
+          <t>9786257294720</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sendikal Faaliyet Olarak Hukuki Temsil Ve Örnek Mahkeme Kararları</t>
+          <t>Farsça’da YDS Kitabı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>290</v>
+        <v>670</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257294591</t>
+          <t>9786257294669</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çok Partili Yaşamda Türkiye’de Genel Seçim Dönemleri</t>
+          <t>Sendikal Faaliyet Olarak Hukuki Temsil Ve Örnek Mahkeme Kararları</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>360</v>
+        <v>290</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257294577</t>
+          <t>9786257294591</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi</t>
+          <t>Çok Partili Yaşamda Türkiye’de Genel Seçim Dönemleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>550</v>
+        <v>360</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257294539</t>
+          <t>9786257294577</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs</t>
+          <t>Demokrasi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>560</v>
+        <v>550</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257294508</t>
+          <t>9786257294539</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Milat Öncesi İlk Çağ Filozofları</t>
+          <t>Kıbrıs</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>480</v>
+        <v>560</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057088834</t>
+          <t>9786257294508</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Psikolojik Esenlik ve Takım performansı İlişkisinde dönüştürücü Liderlik Etkisi</t>
+          <t>Milat Öncesi İlk Çağ Filozofları</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>240</v>
+        <v>480</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059524414</t>
+          <t>9786057088834</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Kuram ve Teknikler</t>
+          <t>Psikolojik Esenlik ve Takım performansı İlişkisinde dönüştürücü Liderlik Etkisi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>550</v>
+        <v>240</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059524377</t>
+          <t>9786059524414</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Siyasi İlahiyat - Liberalizmin Teolojik Kökenleri</t>
+          <t>Yönetim Kuram ve Teknikler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>560</v>
+        <v>550</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789944769914</t>
+          <t>9786059524377</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Felsefesi</t>
+          <t>Siyasi İlahiyat - Liberalizmin Teolojik Kökenleri</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>560</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789944769792</t>
+          <t>9789944769914</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>28 Şubat Günlüğü</t>
+          <t>Hukuk Felsefesi</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789944769815</t>
+          <t>9789944769792</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Siyasal ve Anayasal Rejimi</t>
+          <t>28 Şubat Günlüğü</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>740</v>
+        <v>400</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789944769648</t>
+          <t>9789944769815</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Felsefesi Tarihinde Devlet</t>
+          <t>Türkiye’nin Siyasal ve Anayasal Rejimi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>390</v>
+        <v>740</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789944769709</t>
+          <t>9789944769648</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Bilimi</t>
+          <t>Siyaset Felsefesi Tarihinde Devlet</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>670</v>
+        <v>390</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789944769877</t>
+          <t>9789944769709</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Siyaset</t>
+          <t>Siyaset Bilimi</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>410</v>
+        <v>670</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789944769938</t>
+          <t>9789944769877</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kürt Meselesinin Anayasal Boyutu</t>
+          <t>Siyaset</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>270</v>
+        <v>410</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055145026</t>
+          <t>9789944769938</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme - Yerelleşme Sarmalında Kalkınma Ajansları</t>
+          <t>Kürt Meselesinin Anayasal Boyutu</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>240</v>
+        <v>270</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055145583</t>
+          <t>9786055145026</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Farsça'da YDS Kitabı 1</t>
+          <t>Küreselleşme - Yerelleşme Sarmalında Kalkınma Ajansları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>700</v>
+        <v>240</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786055145460</t>
+          <t>9786055145583</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Psikolojisi</t>
+          <t>Farsça'da YDS Kitabı 1</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>460</v>
+        <v>700</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055145347</t>
+          <t>9786055145460</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Mikro İktisat Çalışma Kitabı</t>
+          <t>Siyaset Psikolojisi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>430</v>
+        <v>460</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055145286</t>
+          <t>9786055145347</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Felsefesi Sözlüğü</t>
+          <t>Mikro İktisat Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>540</v>
+        <v>430</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786055145224</t>
+          <t>9786055145286</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Tarihin Geri Dönüşü</t>
+          <t>Siyaset Felsefesi Sözlüğü</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>280</v>
+        <v>700</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786055145255</t>
+          <t>9786055145224</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Teknoloji Tarihi</t>
+          <t>Tarihin Geri Dönüşü</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>340</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055145231</t>
+          <t>9786055145255</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ekonometri (KPSS Uzmanlık Sınavları)</t>
+          <t>Türkiye Teknoloji Tarihi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>630</v>
+        <v>340</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055145293</t>
+          <t>9786055145231</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kur'an- ı Kerim'in Tüketimle İlgili İlk Mesajları</t>
+          <t>Ekonometri (KPSS Uzmanlık Sınavları)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>180</v>
+        <v>630</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055145217</t>
+          <t>9786055145293</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Siyaset Biliminin Gelişimi ve Tarık Zafer Tunaya</t>
+          <t>Kur'an- ı Kerim'in Tüketimle İlgili İlk Mesajları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>550</v>
+        <v>180</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789944769747</t>
+          <t>9786055145217</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi</t>
+          <t>Türkiye'de Siyaset Biliminin Gelişimi ve Tarık Zafer Tunaya</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>1100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789944769020</t>
+          <t>9789944769747</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Dört Akım Dört Siyaset</t>
+          <t>Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789944769822</t>
+          <t>9789944769020</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Çevre ve Kalkınma Söylemi</t>
+          <t>Dört Akım Dört Siyaset</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>210</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789944769082</t>
+          <t>9789944769822</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Çevre Etiği</t>
+          <t>Çevre ve Kalkınma Söylemi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>310</v>
+        <v>210</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789944769587</t>
+          <t>9789944769082</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet Dönemi Ekonomi-Politik Tarihinin Liberal Yorumu</t>
+          <t>Çevre Etiği</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>680</v>
+        <v>310</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789944769440</t>
+          <t>9789944769587</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>İhale Teorisi</t>
+          <t>Cumhuriyet Dönemi Ekonomi-Politik Tarihinin Liberal Yorumu</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>180</v>
+        <v>680</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786055145378</t>
+          <t>9789944769440</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Menekşe Renkli Deniz</t>
+          <t>İhale Teorisi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>400</v>
+        <v>180</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059524292</t>
+          <t>9786055145378</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Fetullahçı Terör Örgütü Gerçeği</t>
+          <t>Menekşe Renkli Deniz</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786059524278</t>
+          <t>9786059524292</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İslamic Philosophy</t>
+          <t>Fetullahçı Terör Örgütü Gerçeği</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>310</v>
+        <v>350</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059524384</t>
+          <t>9786059524278</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yönetim</t>
+          <t>İslamic Philosophy</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>630</v>
+        <v>310</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059524391</t>
+          <t>9786059524384</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Siber Politika ve Siber Güvenlik</t>
+          <t>Yönetim</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>440</v>
+        <v>630</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059524407</t>
+          <t>9786059524391</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Uluslararası İlişkileri ve Türkiye</t>
+          <t>Siber Politika ve Siber Güvenlik</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>430</v>
+        <v>440</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059524476</t>
+          <t>9786059524407</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Doğal Ürünler Kimyası</t>
+          <t>Avrupa Birliği Uluslararası İlişkileri ve Türkiye</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059524452</t>
+          <t>9786059524476</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Liberalizm, Demokrasi ve Sınırlı Devlet</t>
+          <t>Doğal Ürünler Kimyası</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>390</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059524445</t>
+          <t>9786059524452</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sır İçinde</t>
+          <t>Liberalizm, Demokrasi ve Sınırlı Devlet</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>450</v>
+        <v>390</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059524186</t>
+          <t>9786059524445</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Diferansiyel Denklemler ve Fark Denklemleri</t>
+          <t>Sır İçinde</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>240</v>
+        <v>450</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059524322</t>
+          <t>9786059524186</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisinin Sektörel Dönüşümü</t>
+          <t>Diferansiyel Denklemler ve Fark Denklemleri</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059524049</t>
+          <t>9786059524322</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kayıt Dışı Ekonomi</t>
+          <t>Türkiye Ekonomisinin Sektörel Dönüşümü</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059524438</t>
+          <t>9786059524049</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>English For International Trade and Logistics</t>
+          <t>Türkiye'de Kayıt Dışı Ekonomi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>310</v>
+        <v>290</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059524339</t>
+          <t>9786059524438</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Kilo Verme ve Sağlıklı Yaşam Sırları</t>
+          <t>English For International Trade and Logistics</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>190</v>
+        <v>310</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059524148</t>
+          <t>9786059524339</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Din ve Siyaset İlişkisi</t>
+          <t>Kilo Verme ve Sağlıklı Yaşam Sırları</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>220</v>
+        <v>190</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055145842</t>
+          <t>9786059524148</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kamu Ekonomisi</t>
+          <t>Din ve Siyaset İlişkisi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>590</v>
+        <v>220</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059524056</t>
+          <t>9786055145842</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Stratejik İstihbarat ve Ulusal Güvenlik</t>
+          <t>Kamu Ekonomisi</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>700</v>
+        <v>750</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059524179</t>
+          <t>9786059524056</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yeni Girişimlerin Finansmanı</t>
+          <t>Stratejik İstihbarat ve Ulusal Güvenlik</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>310</v>
+        <v>700</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059524087</t>
+          <t>9786059524179</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Satış Yönetimi ve Profesyonel Satışçılık</t>
+          <t>Yeni Girişimlerin Finansmanı</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>550</v>
+        <v>310</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059524025</t>
+          <t>9786059524087</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Enerji Politikaları</t>
+          <t>Satış Yönetimi ve Profesyonel Satışçılık</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>350</v>
+        <v>550</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786059524308</t>
+          <t>9786059524025</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Felsefeye Giriş</t>
+          <t>Türkiye'de Enerji Politikaları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786059524193</t>
+          <t>9786059524308</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Küresel ve Büyük Güçlerin Stratejileri</t>
+          <t>Felsefeye Giriş</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055145699</t>
+          <t>9786059524193</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Farsça'da YDS Kitabı 2</t>
+          <t>Küresel ve Büyük Güçlerin Stratejileri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>350</v>
+        <v>600</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059524063</t>
+          <t>9786055145699</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Küresel Pazarlama</t>
+          <t>Farsça'da YDS Kitabı 2</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>510</v>
+        <v>350</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786055145163</t>
+          <t>9786059524063</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Ceza Hukuku ve Ceza Muhakemesi Hukuku</t>
+          <t>Küresel Pazarlama</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>800</v>
+        <v>510</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786059524230</t>
+          <t>9786055145163</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Eleştirisi ve Demarşi</t>
+          <t>Ceza Hukuku ve Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>300</v>
+        <v>800</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055145774</t>
+          <t>9786059524230</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Belediyelerde Toplam Kalite Yönetimi</t>
+          <t>Demokrasi Eleştirisi ve Demarşi</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055145750</t>
+          <t>9786055145774</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Değişen Dünyada Gazetecilik</t>
+          <t>Belediyelerde Toplam Kalite Yönetimi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055145521</t>
+          <t>9786055145750</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Türk İş Dünyasının Ekosistemi</t>
+          <t>Değişen Dünyada Gazetecilik</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059524254</t>
+          <t>9786055145521</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>İletişim Teorisi</t>
+          <t>Türk İş Dünyasının Ekosistemi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>310</v>
+        <v>280</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055145972</t>
+          <t>9786059524254</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Geleceğin Endüstrileri</t>
+          <t>İletişim Teorisi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>340</v>
+        <v>310</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786055145927</t>
+          <t>9786055145972</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ekonomide ve Siyasette Adil Rekabet</t>
+          <t>Geleceğin Endüstrileri</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786055145897</t>
+          <t>9786055145927</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kürtçü Şiddet Sarmalında Devlet'in ve PKK'nın Stratejik Dönüşümü</t>
+          <t>Ekonomide ve Siyasette Adil Rekabet</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>255</v>
+        <v>340</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055145880</t>
+          <t>9786055145897</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Yargıç Brifinge Gider mi?</t>
+          <t>Kürtçü Şiddet Sarmalında Devlet'in ve PKK'nın Stratejik Dönüşümü</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786055145644</t>
+          <t>9786055145880</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Teknolojik Yetenek Transferi</t>
+          <t>Yargıç Brifinge Gider mi?</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>310</v>
+        <v>400</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059524209</t>
+          <t>9786055145644</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Finansal Yönetim</t>
+          <t>Teknolojik Yetenek Transferi</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>800</v>
+        <v>310</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789944769716</t>
+          <t>9786059524209</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Siyasal Akımlar</t>
+          <t>Stratejik Finansal Yönetim</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>440</v>
+        <v>800</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786059524131</t>
+          <t>9789944769716</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Sistemler</t>
+          <t>Çağdaş Siyasal Akımlar</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>330</v>
+        <v>440</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055145903</t>
+          <t>9786059524131</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Partiler ve Seçimler</t>
+          <t>İktisadi Sistemler</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>340</v>
+        <v>330</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>3990000033848</t>
+          <t>9786055145903</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Örgütlerde Stratejik Yönetim</t>
+          <t>Partiler ve Seçimler</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>355</v>
+        <v>340</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055145552</t>
+          <t>3990000033848</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Girişimcilik ve İş Kurma</t>
+          <t>Örgütlerde Stratejik Yönetim</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>520</v>
+        <v>470</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786055145149</t>
+          <t>9786055145552</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>İdarenin Sağlık Hizmetinin Sunumundan Kaynaklanan Hukuki Sorumluluğu</t>
+          <t>Girişimcilik ve İş Kurma</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>500</v>
+        <v>520</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786055145194</t>
+          <t>9786055145149</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Piyasa Ekonomisi Ve Küresel Ekonomik Kriz</t>
+          <t>İdarenin Sağlık Hizmetinin Sunumundan Kaynaklanan Hukuki Sorumluluğu</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786055145002</t>
+          <t>9786055145194</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Çığ Gibi Geliyor</t>
+          <t>Türkiye'de Piyasa Ekonomisi Ve Küresel Ekonomik Kriz</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>230</v>
+        <v>500</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789756043189</t>
+          <t>9786055145002</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Kapılanma Kültürü ve Demokrasi</t>
+          <t>Türkiye Çığ Gibi Geliyor</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>540</v>
+        <v>230</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789944769600</t>
+          <t>9789756043189</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Kamu Maliyesi - Vergi Hukuku ve Türk Vergi Sistemi</t>
+          <t>Kapılanma Kültürü ve Demokrasi</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>590</v>
+        <v>540</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789756043219</t>
+          <t>9789944769600</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Halkevleri</t>
+          <t>Kamu Maliyesi - Vergi Hukuku ve Türk Vergi Sistemi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>600</v>
+        <v>590</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789944769969</t>
+          <t>9789756043219</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Feminen İslam</t>
+          <t>Halkevleri</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>320</v>
+        <v>600</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789756043257</t>
+          <t>9789944769969</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kalkınma Sorunu</t>
+          <t>Feminen İslam</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789944769693</t>
+          <t>9789756043257</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Etkin Demokratik Hukuk Devleti</t>
+          <t>Kalkınma Sorunu</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>450</v>
+        <v>540</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789944769891</t>
+          <t>9789944769693</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticarette Denge Oyunu: Stra - Trajik Senaryo ve Aktörleri</t>
+          <t>Etkin Demokratik Hukuk Devleti</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>270</v>
+        <v>450</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789944769686</t>
+          <t>9789944769891</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Bizi Kürtler Özgürleştirecek</t>
+          <t>Dış Ticarette Denge Oyunu: Stra - Trajik Senaryo ve Aktörleri</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789944769334</t>
+          <t>9789944769686</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Batı’da Jeopolitik Düşünce</t>
+          <t>Bizi Kürtler Özgürleştirecek</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789944769273</t>
+          <t>9789944769334</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Amerikan Başkanlığı</t>
+          <t>Batı’da Jeopolitik Düşünce</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789756043097</t>
+          <t>9789944769273</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Ak Partili Yıllar</t>
+          <t>Amerikan Başkanlığı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789944769372</t>
+          <t>9789756043097</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme</t>
+          <t>Ak Partili Yıllar</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>740</v>
+        <v>500</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786055145804</t>
+          <t>9789944769372</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 6. Cilt</t>
+          <t>Küreselleşme</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>350</v>
+        <v>740</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786055145811</t>
+          <t>9786055145804</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 7. Cilt</t>
+          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 6. Cilt</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786059524100</t>
+          <t>9786055145811</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Özel Amaçlı Metropoliten Kuruluşlar</t>
+          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 7. Cilt</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>240</v>
+        <v>360</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786055145798</t>
+          <t>9786059524100</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Kalkınma Üzerine Ekonomi - Politik Yazılar</t>
+          <t>Özel Amaçlı Metropoliten Kuruluşlar</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>520</v>
+        <v>240</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786055145569</t>
+          <t>9786055145798</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Şark'ın Son Ağası</t>
+          <t>Kalkınma Üzerine Ekonomi - Politik Yazılar</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>220</v>
+        <v>520</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786055145491</t>
+          <t>9786055145569</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Düşünceler Tarihi</t>
+          <t>Şark'ın Son Ağası</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>1100</v>
+        <v>220</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786059524094</t>
+          <t>9786055145491</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Çin'in Hegemonik Yükselişi</t>
+          <t>Siyasal Düşünceler Tarihi</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>320</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786059524032</t>
+          <t>9786059524094</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Suriye'de Barışın İmkanları</t>
+          <t>Çin'in Hegemonik Yükselişi</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>310</v>
+        <v>320</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786059524117</t>
+          <t>9786059524032</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Kuramdan Uygulamaya Kamu Yönetiminin Dönüşümü</t>
+          <t>Suriye'de Barışın İmkanları</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>280</v>
+        <v>310</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786059524124</t>
+          <t>9786059524117</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Multidimensional Relationships Between Economical Variables</t>
+          <t>Kuramdan Uygulamaya Kamu Yönetiminin Dönüşümü</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786055145835</t>
+          <t>9786059524124</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Neden Özgürlük</t>
+          <t>Multidimensional Relationships Between Economical Variables</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786055145828</t>
+          <t>9786055145835</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Barış Sevgi Özgürlük</t>
+          <t>Neden Özgürlük</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>270</v>
+        <v>220</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786055145392</t>
+          <t>9786055145828</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Kobi ve Aile İşletmelerinde Yönetim ve Organizasyon Sorunları</t>
+          <t>Barış Sevgi Özgürlük</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>210</v>
+        <v>270</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786055145477</t>
+          <t>9786055145392</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Modernlik Kehanetleri</t>
+          <t>Kobi ve Aile İşletmelerinde Yönetim ve Organizasyon Sorunları</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>260</v>
+        <v>210</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786055145323</t>
+          <t>9786055145477</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Yeni Sağ, Küreselleşme ve Türkiye</t>
+          <t>Modernlik Kehanetleri</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>480</v>
+        <v>260</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786059524070</t>
+          <t>9786055145323</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Darbelerde CIA’nın Rolü</t>
+          <t>Yeni Sağ, Küreselleşme ve Türkiye</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>350</v>
+        <v>480</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786055145989</t>
+          <t>9786059524070</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Sivil Toplum ve Devlet</t>
+          <t>Türkiye’de Darbelerde CIA’nın Rolü</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786055145965</t>
+          <t>9786055145989</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Para-Banka ve Finans</t>
+          <t>Sivil Toplum ve Devlet</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>670</v>
+        <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786055145668</t>
+          <t>9786055145965</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Siyaset Sosyolojisi</t>
+          <t>Para-Banka ve Finans</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>250</v>
+        <v>670</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786055145941</t>
+          <t>9786055145668</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Türk Hukukunda Yaşlı Hakları</t>
+          <t>Çağdaş Siyaset Sosyolojisi</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>410</v>
+        <v>330</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786055145651</t>
+          <t>9786055145941</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Hugo Grotius'un Hukuk ve Siyaset Felsefesi</t>
+          <t>Türk Hukukunda Yaşlı Hakları</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>220</v>
+        <v>410</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786055145934</t>
+          <t>9786055145651</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Zihinsel Evrim ve Demokrasi</t>
+          <t>Hugo Grotius'un Hukuk ve Siyaset Felsefesi</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>600</v>
+        <v>220</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786055145767</t>
+          <t>9786055145934</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Finans Teori ve Politika</t>
+          <t>Zihinsel Evrim ve Demokrasi</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>830</v>
+        <v>600</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786055145729</t>
+          <t>9786055145767</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 2. Cilt</t>
+          <t>Uluslararası Finans Teori ve Politika</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>330</v>
+        <v>830</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786055145705</t>
+          <t>9786055145729</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 1. Cilt</t>
+          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 2. Cilt</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>350</v>
+        <v>330</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786055145736</t>
+          <t>9786055145705</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 3. Cilt</t>
+          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 1. Cilt</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>330</v>
+        <v>350</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786055145743</t>
+          <t>9786055145736</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 4. Cilt</t>
+          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 3. Cilt</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>300</v>
+        <v>330</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786059524018</t>
+          <t>9786055145743</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Yenilikçi Girişimcilik (Türkiye Boyutu)</t>
+          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 4. Cilt</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>210</v>
+        <v>400</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786059524001</t>
+          <t>9786059524018</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Pazarlama Yönetimi</t>
+          <t>Yenilikçi Girişimcilik (Türkiye Boyutu)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>500</v>
+        <v>210</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786055145859</t>
+          <t>9786059524001</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Stratejik Ortaklık Kavramı Bağlamında İsrail Azerbaycan İlişkileri</t>
+          <t>Stratejik Pazarlama Yönetimi</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>340</v>
+        <v>500</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786055145422</t>
+          <t>9786055145859</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Luigi Einaudi The Liberal Father of Europe</t>
+          <t>Stratejik Ortaklık Kavramı Bağlamında İsrail Azerbaycan İlişkileri</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>190</v>
+        <v>340</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786055145958</t>
+          <t>9786055145422</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisi</t>
+          <t>Luigi Einaudi The Liberal Father of Europe</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>1100</v>
+        <v>190</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786055145514</t>
+          <t>9786055145958</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin AB ile Bütünleşme Sürecine ABD'nin Etkisi</t>
+          <t>Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>300</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786059524971</t>
+          <t>9786055145514</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kent Hakkı</t>
+          <t>Türkiye'nin AB ile Bütünleşme Sürecine ABD'nin Etkisi</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786055145781</t>
+          <t>9786059524971</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 5. Cilt</t>
+          <t>Kent Hakkı</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786055145538</t>
+          <t>9786055145781</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Özgürlük ve Güvenlik Hakkı</t>
+          <t>Türk Siyasal Hayatında Krizler Kahramanlar ve Hainler 5. Cilt</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>560</v>
+        <v>400</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786055145545</t>
+          <t>9786055145538</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Krizler ve Türkiye Ekonomisi</t>
+          <t>Özgürlük ve Güvenlik Hakkı</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>830</v>
+        <v>560</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786055145248</t>
+          <t>9786055145545</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türk Ticaret Kanuna Göre Ticaret Şirketlerinin Birleşmesi</t>
+          <t>İktisadi Krizler ve Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>360</v>
+        <v>830</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786055145415</t>
+          <t>9786055145248</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Makro İktisat Çalışma Kitabı</t>
+          <t>Yeni Türk Ticaret Kanuna Göre Ticaret Şirketlerinin Birleşmesi</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>800</v>
+        <v>360</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786055145385</t>
+          <t>9786055145415</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>İktisat Okulları Çalışma Kitabı</t>
+          <t>Makro İktisat Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>360</v>
+        <v>800</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786055145279</t>
+          <t>9786055145385</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Harcama Hukuku</t>
+          <t>İktisat Okulları Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>720</v>
+        <v>360</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786055145057</t>
+          <t>9786055145279</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Politikanın Uluslararasılaşması</t>
+          <t>Harcama Hukuku</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>200</v>
+        <v>720</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786055145088</t>
+          <t>9786055145057</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Nörofinans</t>
+          <t>Ulusal Politikanın Uluslararasılaşması</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>490</v>
+        <v>200</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786055145095</t>
+          <t>9786055145088</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Satrancında Yeni Oyun: Sünni-Şii Çatışması</t>
+          <t>Nörofinans</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>240</v>
+        <v>490</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786055145576</t>
+          <t>9786055145095</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Mahkemesine Bireysel Başvuruda İdari Davalara Bakan Yönüyle Kabul Edilebilirlik Kriterleri</t>
+          <t>Ortadoğu Satrancında Yeni Oyun: Sünni-Şii Çatışması</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786055145439</t>
+          <t>9786055145576</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>İktisadın Temelleri</t>
+          <t>Anayasa Mahkemesine Bireysel Başvuruda İdari Davalara Bakan Yönüyle Kabul Edilebilirlik Kriterleri</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>600</v>
+        <v>250</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789944769778</t>
+          <t>9786055145439</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Yerelde Tango</t>
+          <t>İktisadın Temelleri</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>430</v>
+        <v>600</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789944769983</t>
+          <t>9789944769778</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Yeni CHP ve Politikanın Seyri</t>
+          <t>Yerelde Tango</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>430</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789944769303</t>
+          <t>9789944769983</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Who Is Responsible For Human Rıghts The State Or Corporations?</t>
+          <t>Yeni CHP ve Politikanın Seyri</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>300</v>
+        <v>430</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789944769235</t>
+          <t>9789944769303</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Seçmen Davranışı ve Siyasi Partiler</t>
+          <t>Who Is Responsible For Human Rıghts The State Or Corporations?</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>370</v>
+        <v>300</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789944769655</t>
+          <t>9789944769235</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Seçim Kampanyaları</t>
+          <t>Türkiye’de Seçmen Davranışı ve Siyasi Partiler</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>270</v>
+        <v>370</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>4440000000313</t>
+          <t>9789944769655</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Farklılıklarına Rağmen Kadınlar</t>
+          <t>Türkiye’de Seçim Kampanyaları</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>330</v>
+        <v>270</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>4440000000310</t>
+          <t>4440000000313</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Türk Yunan İlişkilerinde İki Eski Başkent: Gümülcine - İstanbul</t>
+          <t>Türkiye'de Farklılıklarına Rağmen Kadınlar</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789944769518</t>
+          <t>4440000000310</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasetinde Sivil - Asker İlişkileri</t>
+          <t>Türk Yunan İlişkilerinde İki Eski Başkent: Gümülcine - İstanbul</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789944769556</t>
+          <t>9789944769518</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatında Senato</t>
+          <t>Türk Siyasetinde Sivil - Asker İlişkileri</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>490</v>
+        <v>600</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789944769358</t>
+          <t>9789944769556</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatında Seçimler ve İzmir</t>
+          <t>Türk Siyasal Hayatında Senato</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>540</v>
+        <v>490</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789756043226</t>
+          <t>9789944769358</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Tüm Yönleriyle İş Kanununda Kıdem Tazminatı</t>
+          <t>Türk Siyasal Hayatında Seçimler ve İzmir</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>270</v>
+        <v>540</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789944769198</t>
+          <t>9789756043226</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Turkey Between Democracy and Militarism</t>
+          <t>Tüm Yönleriyle İş Kanununda Kıdem Tazminatı</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>380</v>
+        <v>270</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789944769549</t>
+          <t>9789944769198</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Sermaye</t>
+          <t>Turkey Between Democracy and Militarism</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>270</v>
+        <v>380</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9789944769808</t>
+          <t>9789944769549</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Demokrasi Okumaları</t>
+          <t>Sosyal Sermaye</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>550</v>
+        <v>270</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789756043201</t>
+          <t>9789944769808</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Revan’da Son Günler</t>
+          <t>Sosyal Demokrasi Okumaları</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>550</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9789756043245</t>
+          <t>9789756043201</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Modernleşme Krizi</t>
+          <t>Revan’da Son Günler</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>270</v>
+        <v>550</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789944769990</t>
+          <t>9789756043245</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Metaekolojik Güvenlik</t>
+          <t>Modernleşme Krizi</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9789944769204</t>
+          <t>9789944769990</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Kore Toplumu, Kültürü, Siyaseti</t>
+          <t>Metaekolojik Güvenlik</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786055145101</t>
+          <t>9789944769204</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Siyasal İdeolojiler</t>
+          <t>Kore Toplumu, Kültürü, Siyaseti</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>840</v>
+        <v>240</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786055145262</t>
+          <t>9786055145101</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'da Çevre Düşüncesi</t>
+          <t>Siyasal İdeolojiler</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>200</v>
+        <v>840</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257294270</t>
+          <t>9786055145262</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Eski Türklerde Hastalıklar ve Tedavi Yöntemleri</t>
+          <t>Osmanlı'da Çevre Düşüncesi</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257294102</t>
+          <t>9786257294270</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Sığınmacılık Açmazı</t>
+          <t>Eski Türklerde Hastalıklar ve Tedavi Yöntemleri</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257294058</t>
+          <t>9786257294102</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Siyaset Toplum Medya</t>
+          <t>Sığınmacılık Açmazı</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>310</v>
+        <v>270</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786050687545</t>
+          <t>9786257294058</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Covid-19'dan On Dokuz Mesaj Var!</t>
+          <t>Siyaset Toplum Medya</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>180</v>
+        <v>310</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257294454</t>
+          <t>9786050687545</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Devlet Destekleri Cilt-1</t>
+          <t>Covid-19'dan On Dokuz Mesaj Var!</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>740</v>
+        <v>180</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257294393</t>
+          <t>9786257294454</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları</t>
+          <t>Devlet Destekleri Cilt-1</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>540</v>
+        <v>740</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257294492</t>
+          <t>9786257294393</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Türk Kamu Yönetimi</t>
+          <t>İnsan Hakları</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>650</v>
+        <v>540</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257294317</t>
+          <t>9786257294492</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Carry Trade - Ara Kazanç Ticareti</t>
+          <t>Türk Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>200</v>
+        <v>650</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786059524872</t>
+          <t>9786257294317</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimlerde Teknoloji ve Katılım</t>
+          <t>Carry Trade - Ara Kazanç Ticareti</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>600</v>
+        <v>200</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786059524865</t>
+          <t>9786059524872</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünya Düzeninde Türk Dış Politikası</t>
+          <t>Yerel Yönetimlerde Teknoloji ve Katılım</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257294423</t>
+          <t>9786059524865</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>21.Yüzyılda Türkiye'nin Ortadoğu Ülkeleri ve Büyük Güçlerle İlişkileri</t>
+          <t>Yeni Dünya Düzeninde Türk Dış Politikası</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>660</v>
+        <v>300</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786059524896</t>
+          <t>9786257294423</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Güvenlik</t>
+          <t>21.Yüzyılda Türkiye'nin Ortadoğu Ülkeleri ve Büyük Güçlerle İlişkileri</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>800</v>
+        <v>660</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257294461</t>
+          <t>9786059524896</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Devlet Destekleri Cilt-2</t>
+          <t>Uluslararası Güvenlik</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>740</v>
+        <v>800</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257294263</t>
+          <t>9786257294461</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Endüstri 4.0'dan Toplum 5.0'a Dijital Dönüşüm</t>
+          <t>Devlet Destekleri Cilt-2</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>350</v>
+        <v>740</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786059524964</t>
+          <t>9786257294263</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu'da Devlet Dışı Aktörler ve Arap Baharı</t>
+          <t>Endüstri 4.0'dan Toplum 5.0'a Dijital Dönüşüm</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786059524889</t>
+          <t>9786059524964</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Bölgesel İktisat</t>
+          <t>Ortadoğu'da Devlet Dışı Aktörler ve Arap Baharı</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>300</v>
+        <v>290</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786059524919</t>
+          <t>9786059524889</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Göç Sosyolojisi</t>
+          <t>Türkiye'de Bölgesel İktisat</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>370</v>
+        <v>300</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257294133</t>
+          <t>9786059524919</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Çatışma Yöntemi</t>
+          <t>Göç Sosyolojisi</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>540</v>
+        <v>370</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786057451217</t>
+          <t>9786257294133</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Roman Kadını</t>
+          <t>Çatışma Yöntemi</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>330</v>
+        <v>540</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786050687590</t>
+          <t>9786057451217</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Parti Üyelerinin Siyasi Katılımı</t>
+          <t>Roman Kadını</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257294126</t>
+          <t>9786050687590</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Politika ve Şiddet</t>
+          <t>Parti Üyelerinin Siyasi Katılımı</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>270</v>
+        <v>260</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257294003</t>
+          <t>9786257294126</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Siyasette Güncel Paradigmalar</t>
+          <t>Sosyal Politika ve Şiddet</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>270</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786059524360</t>
+          <t>9786257294003</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Yatırım Bankacılığı</t>
+          <t>Siyasette Güncel Paradigmalar</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786059524643</t>
+          <t>9786059524360</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme - Bir Temel Metin</t>
+          <t>Türkiye'de Yatırım Bankacılığı</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>860</v>
+        <v>200</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257294188</t>
+          <t>9786059524643</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Covid-19 ve Küresel Siyaset</t>
+          <t>Küreselleşme - Bir Temel Metin</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>280</v>
+        <v>860</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786059524810</t>
+          <t>9786257294188</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Daha İyi Bir Yaşam İçin Bilinçli Yaratma Sanatı</t>
+          <t>Covid-19 ve Küresel Siyaset</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786059524858</t>
+          <t>9786059524810</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Türk Milliyetçiliği ve MHP</t>
+          <t>Daha İyi Bir Yaşam İçin Bilinçli Yaratma Sanatı</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>500</v>
+        <v>320</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786059524681</t>
+          <t>9786059524858</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Davranışsal Azgelişmişlik (Ciltli)</t>
+          <t>Türk Milliyetçiliği ve MHP</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>410</v>
+        <v>500</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786050687583</t>
+          <t>9786059524681</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Meşru Devletin İnşası</t>
+          <t>Davranışsal Azgelişmişlik (Ciltli)</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>610</v>
+        <v>410</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786059524636</t>
+          <t>9786050687583</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikasında 1950'li Yıllar</t>
+          <t>Meşru Devletin İnşası</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>400</v>
+        <v>610</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786055145910</t>
+          <t>9786059524636</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Dönüşen Kent</t>
+          <t>Türk Dış Politikasında 1950'li Yıllar</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>440</v>
+        <v>400</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786059524537</t>
+          <t>9786055145910</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Bir Dönem Türkiye 1938-1960 Dönemini Anlama Rehberi</t>
+          <t>Küreselleşme ve Dönüşen Kent</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>370</v>
+        <v>440</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786059524520</t>
+          <t>9786059524537</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Yeni Küresel Dönüşümün Şifresi Afganistan</t>
+          <t>Bir Dönem Türkiye 1938-1960 Dönemini Anlama Rehberi</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>360</v>
+        <v>370</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786059524568</t>
+          <t>9786059524520</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Manevi İhtiyaçlar ve Mutluluk Ekonomisi</t>
+          <t>Yeni Küresel Dönüşümün Şifresi Afganistan</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>290</v>
+        <v>360</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786059524490</t>
+          <t>9786059524568</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Dünya İktisat Tarihi</t>
+          <t>Manevi İhtiyaçlar ve Mutluluk Ekonomisi</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>800</v>
+        <v>290</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786059524551</t>
+          <t>9786059524490</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Endüstri 4.0 ve Türkiye Ekonomisi</t>
+          <t>Dünya İktisat Tarihi</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>430</v>
+        <v>800</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786059524353</t>
+          <t>9786059524551</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Finansal İktisat</t>
+          <t>Endüstri 4.0 ve Türkiye Ekonomisi</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>850</v>
+        <v>430</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786059524223</t>
+          <t>9786059524353</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Veri Zarflama Analizi</t>
+          <t>Finansal İktisat</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>400</v>
+        <v>850</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786059524667</t>
+          <t>9786059524223</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Kent Tartışmaları ve Yeni Yaklaşımlar</t>
+          <t>Veri Zarflama Analizi</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786059524575</t>
+          <t>9786059524667</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Propaganda ve Algı Yönetimi</t>
+          <t>Kent Tartışmaları ve Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786059524599</t>
+          <t>9786059524575</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Yönetimler Arası Mali İlişkiler</t>
+          <t>Propaganda ve Algı Yönetimi</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786059524629</t>
+          <t>9786059524599</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkiler Kuramlarında Savaş ve Barış</t>
+          <t>Türkiye'de Yönetimler Arası Mali İlişkiler</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786050687538</t>
+          <t>9786059524629</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya ve Siyaset</t>
+          <t>Uluslararası İlişkiler Kuramlarında Savaş ve Barış</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>270</v>
+        <v>380</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786059524728</t>
+          <t>9786050687538</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Vergi Sosyolojisi</t>
+          <t>Sosyal Medya ve Siyaset</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>360</v>
+        <v>270</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786258307085</t>
+          <t>9786059524728</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Sürdürülebilirlik Güncel Multidisipliner Değerlendirmeler</t>
+          <t>Vergi Sosyolojisi</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>500</v>
+        <v>360</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786258307139</t>
+          <t>9786258307085</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti Avrupa Birliği Münasebetleri</t>
+          <t>Sürdürülebilirlik Güncel Multidisipliner Değerlendirmeler</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>340</v>
+        <v>500</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786258307191</t>
+          <t>9786258307139</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Su Yönetiminde İyi Yönetişimin Önemi ve HES'lere Yansımaları</t>
+          <t>Türkiye Cumhuriyeti Avrupa Birliği Münasebetleri</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>210</v>
+        <v>340</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786258307368</t>
+          <t>9786258307191</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Belediye Atlası</t>
+          <t>Su Yönetiminde İyi Yönetişimin Önemi ve HES'lere Yansımaları</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>300</v>
+        <v>210</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786258307177</t>
+          <t>9786258307368</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Yaşamı, Toplumsal Belirsizlik ve Risk</t>
+          <t>Belediye Atlası</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>244</v>
+        <v>300</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786257294805</t>
+          <t>9786258307177</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaş Sonrası</t>
+          <t>Çalışma Yaşamı, Toplumsal Belirsizlik ve Risk</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>291</v>
+        <v>244</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257294911</t>
+          <t>9786257294805</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>ABD - Çin Rekabeti</t>
+          <t>Soğuk Savaş Sonrası</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257294843</t>
+          <t>9786257294911</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>İslam İktisadı ve Finansı: İlke ve Uygulamalar</t>
+          <t>ABD - Çin Rekabeti</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>245</v>
+        <v>290</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786057171153</t>
+          <t>9786257294843</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Vatandaşların Akıllı Kent Uygulamalarına Bakışı</t>
+          <t>İslam İktisadı ve Finansı: İlke ve Uygulamalar</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>100</v>
+        <v>245</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786257294881</t>
+          <t>9786057171153</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Çatışma Çözümü ve Arabuluculuk</t>
+          <t>Vatandaşların Akıllı Kent Uygulamalarına Bakışı</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>288</v>
+        <v>300</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786057171146</t>
+          <t>9786257294881</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Gemi İnsanları ve Tır Şoförleri İle Eşlerinin Psikolojik Dayanıklılıkları</t>
+          <t>Uluslararası Çatışma Çözümü ve Arabuluculuk</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>100</v>
+        <v>288</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786257294874</t>
+          <t>9786057171146</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Constructing the Self / Other Nexus in the Greek - Turkish Politıcal Discourse</t>
+          <t>Gemi İnsanları ve Tır Şoförleri İle Eşlerinin Psikolojik Dayanıklılıkları</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>234</v>
+        <v>100</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786057171115</t>
+          <t>9786257294874</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Yeni Küresel Sistem Arayışları ve Stratejik İstihbarat</t>
+          <t>Constructing the Self / Other Nexus in the Greek - Turkish Politıcal Discourse</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>220</v>
+        <v>234</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786057171139</t>
+          <t>9786057171115</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Stresten Mutluluğa Reiki</t>
+          <t>Yeni Küresel Sistem Arayışları ve Stratejik İstihbarat</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>144</v>
+        <v>300</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786057339690</t>
+          <t>9786057171139</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Ara Rejim Dönemleri (1960 - 1973)</t>
+          <t>Stresten Mutluluğa Reiki</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>175</v>
+        <v>144</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786057339683</t>
+          <t>9786057339690</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetçi Köylü Millet Partisi'nin Meclis Faaliyetleri (1961 - 1965)</t>
+          <t>Türkiye'de Ara Rejim Dönemleri (1960 - 1973)</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>175</v>
+        <v>171</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786057339676</t>
+          <t>9786057339683</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Merkez Bankacılığına Faizsiz Pencereden Bakış</t>
+          <t>Cumhuriyetçi Köylü Millet Partisi'nin Meclis Faaliyetleri (1961 - 1965)</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>150</v>
+        <v>175</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786257294799</t>
+          <t>9786057339676</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Hukuk ve Adalet</t>
+          <t>Merkez Bankacılığına Faizsiz Pencereden Bakış</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786057339652</t>
+          <t>9786257294799</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Kripto Para Ve Uluslararası Piyasalar</t>
+          <t>Hukuk ve Adalet</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>310</v>
+        <v>290</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786057339614</t>
+          <t>9786057339652</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Eğitime Amerikan Etkisi</t>
+          <t>Kripto Para Ve Uluslararası Piyasalar</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>110</v>
+        <v>310</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786057339669</t>
+          <t>9786057339614</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Lüks Tüketimde İkinci El</t>
+          <t>Türkiye’de Eğitime Amerikan Etkisi</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>135</v>
+        <v>110</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786057353184</t>
+          <t>9786057339669</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Tıbbi Hata Kaynaklı Ölümlerde Destekten Yoksun Kalma Tazminatı</t>
+          <t>Lüks Tüketimde İkinci El</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>240</v>
+        <v>135</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786257294812</t>
+          <t>9786057353184</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>20 Derste Temel Farsça</t>
+          <t>Tıbbi Hata Kaynaklı Ölümlerde Destekten Yoksun Kalma Tazminatı</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>180</v>
+        <v>220</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786057353160</t>
+          <t>9786257294812</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Tolerans Üzerine</t>
+          <t>20 Derste Temel Farsça</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786057353153</t>
+          <t>9786057353160</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Gümrük ve Dış Ticaret</t>
+          <t>Tolerans Üzerine</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>395</v>
+        <v>189</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786057353122</t>
+          <t>9786057353153</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Afganistan</t>
+          <t>Gümrük ve Dış Ticaret</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>290</v>
+        <v>395</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786257294768</t>
+          <t>9786057353122</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Engellilik ve Yaşam</t>
+          <t>Afganistan</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>225</v>
+        <v>350</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786057132178</t>
+          <t>9786257294768</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de 1980 Sonrası Tarım Sektöründe Gelir ve İstihdamın Analizi</t>
+          <t>Engellilik ve Yaşam</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>130</v>
+        <v>225</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786057353108</t>
+          <t>9786057132178</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Türk Boya Sektörünün Sorunları Ve Çözüm Önerileri</t>
+          <t>Türkiye'de 1980 Sonrası Tarım Sektöründe Gelir ve İstihdamın Analizi</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>153</v>
+        <v>130</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257294546</t>
+          <t>9786057353108</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Basra Körfezi Güvenliğinin Yeni Dinamikleri</t>
+          <t>Türk Boya Sektörünün Sorunları Ve Çözüm Önerileri</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786057132185</t>
+          <t>9786257294546</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Gaziantep Destinasyon Markası Ve Bileşenleri</t>
+          <t>Basra Körfezi Güvenliğinin Yeni Dinamikleri</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>70</v>
+        <v>210</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257294706</t>
+          <t>9786057132185</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Finansal Piyasaların Evrimi</t>
+          <t>Gaziantep Destinasyon Markası Ve Bileşenleri</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>216</v>
+        <v>70</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786257294690</t>
+          <t>9786257294706</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Kıbrıs Politikasında Fatin Rüştü Zorlu Etkisi: Lider Düzeyi Analizi</t>
+          <t>Finansal Piyasaların Evrimi</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>243</v>
+        <v>216</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786057132154</t>
+          <t>9786257294690</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Örgütlerde Presenteizm, Psikolojik Sözleşme ve Duygusal Zeka</t>
+          <t>Türkiye’nin Kıbrıs Politikasında Fatin Rüştü Zorlu Etkisi: Lider Düzeyi Analizi</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>145</v>
+        <v>243</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786057132161</t>
+          <t>9786057132154</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Kent İmajının Markalaşmaya Etkisi - Kahramanmaraş Örneği</t>
+          <t>Örgütlerde Presenteizm, Psikolojik Sözleşme ve Duygusal Zeka</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>126</v>
+        <v>125</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257294676</t>
+          <t>9786057132161</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetiminin Denetimi</t>
+          <t>Kent İmajının Markalaşmaya Etkisi - Kahramanmaraş Örneği</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>240</v>
+        <v>146</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786257294683</t>
+          <t>9786257294676</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Körfez Ülkeleri Savunma Harcamalarının Ekonomi Politiği</t>
+          <t>Kamu Yönetiminin Denetimi</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>216</v>
+        <v>240</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257294638</t>
+          <t>9786257294683</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ve Afrika Arasındaki Dış Ticaretin Gelişimi</t>
+          <t>Körfez Ülkeleri Savunma Harcamalarının Ekonomi Politiği</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>144</v>
+        <v>216</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786057088352</t>
+          <t>9786257294638</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Vergi Harcamalarının Etkinlik Analizi</t>
+          <t>Türkiye Ve Afrika Arasındaki Dış Ticaretin Gelişimi</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>180</v>
+        <v>144</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786057132123</t>
+          <t>9786057088352</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Güncel İktisadi Araştırmalar</t>
+          <t>Vergi Harcamalarının Etkinlik Analizi</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>144</v>
+        <v>180</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786057132116</t>
+          <t>9786057132123</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Şiddet Sarmalı</t>
+          <t>Güncel İktisadi Araştırmalar</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>190</v>
+        <v>140</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057088383</t>
+          <t>9786057132116</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaş Sonrası Nato</t>
+          <t>Şiddet Sarmalı</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>195</v>
+        <v>134</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786257294584</t>
+          <t>9786057088383</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Hükümdar ve Aynası</t>
+          <t>Soğuk Savaş Sonrası Nato</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>190</v>
+        <v>195</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786257294553</t>
+          <t>9786257294584</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Popülizm</t>
+          <t>Hükümdar ve Aynası</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>270</v>
+        <v>192</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786057088390</t>
+          <t>9786257294553</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Mikro Temelli Sürdürülebilir Kalkınma Uygulamaları</t>
+          <t>Popülizm</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>155</v>
+        <v>270</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786057132109</t>
+          <t>9786057088390</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Politik Pazarlama ve Ekonomi</t>
+          <t>Türkiye’de Mikro Temelli Sürdürülebilir Kalkınma Uygulamaları</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>164</v>
+        <v>155</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786257294607</t>
+          <t>9786057132109</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>İdeoloji ve Modern İdeolojiler</t>
+          <t>Politik Pazarlama ve Ekonomi</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>351</v>
+        <v>272</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786257294560</t>
+          <t>9786257294607</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Kalp ve Damar Cerrahisinde Perioperatif Bakım</t>
+          <t>İdeoloji ve Modern İdeolojiler</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>240</v>
+        <v>351</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786257294522</t>
+          <t>9786257294560</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Uygarlıklar Çatışması</t>
+          <t>Kalp ve Damar Cerrahisinde Perioperatif Bakım</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>135</v>
+        <v>240</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786257294355</t>
+          <t>9786257294522</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Sosyal Politika</t>
+          <t>Uygarlıklar Çatışması</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>190</v>
+        <v>135</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786057088376</t>
+          <t>9786257294355</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Kentin Sosyolojisinde Mahallenin Dönüşümü</t>
+          <t>Göç ve Sosyal Politika</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786257294416</t>
+          <t>9786057088376</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Küresel Savunma Harcamaları ve Askeri Güç</t>
+          <t>Kentin Sosyolojisinde Mahallenin Dönüşümü</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>380</v>
+        <v>171</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786257294515</t>
+          <t>9786257294416</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Cebir Dersleri Problemler ve Çözümleri</t>
+          <t>Küresel Savunma Harcamaları ve Askeri Güç</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786057088338</t>
+          <t>9786257294515</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Hazar Bölgesi'nde Enerji Mücadelesi</t>
+          <t>Cebir Dersleri Problemler ve Çözümleri</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>80</v>
+        <v>140</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786057088369</t>
+          <t>9786057088338</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Yeni Savaşlar ve Kadın</t>
+          <t>Hazar Bölgesi'nde Enerji Mücadelesi</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>135</v>
+        <v>120</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786257294409</t>
+          <t>9786057088369</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Negatif Seleksiyon - Kötünün İyiye Tercihi</t>
+          <t>Yeni Savaşlar ve Kadın</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>85</v>
+        <v>125</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786057088321</t>
+          <t>9786257294409</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Türk Jandarma Literatürünün Bibliyografik Analizi (1928-2021)</t>
+          <t>Negatif Seleksiyon - Kötünün İyiye Tercihi</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>170</v>
+        <v>85</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786050687507</t>
+          <t>9786057088321</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Güç</t>
+          <t>Türk Jandarma Literatürünün Bibliyografik Analizi (1928-2021)</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>95</v>
+        <v>170</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786050687514</t>
+          <t>9786050687507</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Türk Muhasebe Eğitimi Eserlerinde Bilanço: 1871-1956 Dönemi İncelemesi</t>
+          <t>Güç</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>164</v>
+        <v>95</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786059524513</t>
+          <t>9786050687514</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Referandumlar</t>
+          <t>Türk Muhasebe Eğitimi Eserlerinde Bilanço: 1871-1956 Dönemi İncelemesi</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>110</v>
+        <v>164</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786059524506</t>
+          <t>9786059524513</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Muhafazakarlık Özal ve Erdoğan</t>
+          <t>Türkiye'de Referandumlar</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>235</v>
+        <v>110</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786059524346</t>
+          <t>9786059524506</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Cumhuriyeti Devleti Yeni Teşkilat ve Strateji Yöntemi: Stratejik Güç Sistem 2023 - Yükseliş</t>
+          <t>Türkiye'de Muhafazakarlık Özal ve Erdoğan</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>230</v>
+        <v>235</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786059524261</t>
+          <t>9786059524346</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Eviews ve SPSS ile Lojistik Regrasyon (Logit), Probit ve Tobit Modellerinin Uygulamaları</t>
+          <t>Türkiye Cumhuriyeti Devleti Yeni Teşkilat ve Strateji Yöntemi: Stratejik Güç Sistem 2023 - Yükseliş</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>490</v>
+        <v>231</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786055145033</t>
+          <t>9786059524261</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırmalı Siyasal ve Yönetsel Yapılar</t>
+          <t>Eviews ve SPSS ile Lojistik Regrasyon (Logit), Probit ve Tobit Modellerinin Uygulamaları</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>170</v>
+        <v>240</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9789944769259</t>
+          <t>9786055145033</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Karşılaştırılmalı Yerel Yönetimler</t>
+          <t>Karşılaştırmalı Siyasal ve Yönetsel Yapılar</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>110</v>
+        <v>360</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>4440000000301</t>
+          <t>9789944769259</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları ve Güvenlik : Gerçek Özgürlüğe Doğru - Demokrasi Platformu Sayı: 16</t>
+          <t>Karşılaştırılmalı Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>135</v>
+        <v>110</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9789944769631</t>
+          <t>4440000000301</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>İnsan Hakları Teorisi ve Hukuku</t>
+          <t>İnsan Hakları ve Güvenlik : Gerçek Özgürlüğe Doğru - Demokrasi Platformu Sayı: 16</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>180</v>
+        <v>135</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9789944769884</t>
+          <t>9789944769631</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Hayal İçinde</t>
+          <t>İnsan Hakları Teorisi ve Hukuku</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>78</v>
+        <v>430</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786055145200</t>
+          <t>9789944769884</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi ve Cumhuriyet</t>
+          <t>Hayal İçinde</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>72</v>
+        <v>78</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789944769099</t>
+          <t>9786055145200</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetçilik Tarihi ve Teorisi</t>
+          <t>Demokrasi ve Cumhuriyet</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>125</v>
+        <v>250</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789756043073</t>
+          <t>9789944769099</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanma Modernlik ve Liberalizm</t>
+          <t>Cumhuriyetçilik Tarihi ve Teorisi</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>171</v>
+        <v>181</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789944769327</t>
+          <t>9789756043073</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku</t>
+          <t>Aydınlanma Modernlik ve Liberalizm</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>180</v>
+        <v>171</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789944769532</t>
+          <t>9789944769327</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Yurtdışındaki Türkler: 50. Yılında Göç ve Uyum</t>
+          <t>Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>470</v>
+        <v>350</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789944769730</t>
+          <t>9789944769532</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimler Maliyesi</t>
+          <t>Yurtdışındaki Türkler: 50. Yılında Göç ve Uyum</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>180</v>
+        <v>790</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786055145040</t>
+          <t>9789944769730</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Kuram ve Uygulamada Yerel Yönetimler</t>
+          <t>Yerel Yönetimler Maliyesi</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789944769433</t>
+          <t>9786055145040</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatı</t>
+          <t>Kuram ve Uygulamada Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>198</v>
+        <v>250</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789944769455</t>
+          <t>9789944769433</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Meslek Sınavları İçin; Ceza Muhakemesi Hukuku</t>
+          <t>Türk Siyasal Hayatı</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789944769488</t>
+          <t>9789944769455</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Meslek Sınavları İçin Ceza Hukuku</t>
+          <t>Meslek Sınavları İçin; Ceza Muhakemesi Hukuku</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789944769419</t>
+          <t>9789944769488</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Medeni Hukuk</t>
+          <t>Meslek Sınavları İçin Ceza Hukuku</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>290</v>
+        <v>350</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786055145187</t>
+          <t>9789944769419</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Evanjelizm</t>
+          <t>Medeni Hukuk</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>39</v>
+        <v>290</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786055145156</t>
+          <t>9786055145187</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>İdari Uyuşmazlıklarda Yargı Öncesi Çözüm Usullerinin Uygulanabilirliği</t>
+          <t>Evanjelizm</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>70</v>
+        <v>39</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786055145118</t>
+          <t>9786055145156</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Para, Banka, Teori ve Politika</t>
+          <t>İdari Uyuşmazlıklarda Yargı Öncesi Çözüm Usullerinin Uygulanabilirliği</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>220</v>
+        <v>70</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786055145132</t>
+          <t>9786055145118</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Küresel Ekonomik Kriz ve Yeni Dünya Düzeni</t>
+          <t>Para, Banka, Teori ve Politika</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>34.5</v>
+        <v>302</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786055145064</t>
+          <t>9786055145132</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Bölgesel Ekonomi Teori ve Politikalar</t>
+          <t>Küresel Ekonomik Kriz ve Yeni Dünya Düzeni</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>145</v>
+        <v>34.5</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789944769907</t>
+          <t>9786055145064</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Bu Ümit ’Hayal’ Değil</t>
+          <t>Bölgesel Ekonomi Teori ve Politikalar</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>81</v>
+        <v>150</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786055145453</t>
+          <t>9789944769907</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Hareket Teorileri ve Ortadoğu İsyanları</t>
+          <t>Bu Ümit ’Hayal’ Değil</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>125</v>
+        <v>115</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786055145330</t>
+          <t>9786055145453</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Syrian Foreign Policy</t>
+          <t>Toplumsal Hareket Teorileri ve Ortadoğu İsyanları</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>108</v>
+        <v>171</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786055145316</t>
+          <t>9786055145330</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>The Property Issue On Cyprus</t>
+          <t>Syrian Foreign Policy</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>630</v>
+        <v>108</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>4440000000320</t>
+          <t>9786055145316</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Siyasal İktidar, Otorite ve Toplum - Demokrasi Platformu Sayı: 34</t>
+          <t>The Property Issue On Cyprus</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>144</v>
+        <v>320</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>4440000000319</t>
+          <t>4440000000320</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Tarihte Orta Asya'dan - Anadolu'ya "Türklerde Askeri Teşkilat" - Demokrasi Platformu Sayı: 31 - 32</t>
+          <t>Siyasal İktidar, Otorite ve Toplum - Demokrasi Platformu Sayı: 34</t>
         </is>
       </c>
       <c r="C331" s="1">
         <v>144</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9799756043140</t>
+          <t>4440000000319</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Cezaevi Müdavimleri</t>
+          <t>Tarihte Orta Asya'dan - Anadolu'ya "Türklerde Askeri Teşkilat" - Demokrasi Platformu Sayı: 31 - 32</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>230</v>
+        <v>144</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786055145125</t>
+          <t>9799756043140</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Atatürk İlkeleri ve İnkilap Tarihi</t>
+          <t>Cezaevi Müdavimleri</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>145</v>
+        <v>230</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>4440000000277</t>
+          <t>9786055145125</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Gelmeyen Mektup</t>
+          <t>Atatürk İlkeleri ve İnkilap Tarihi</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>90</v>
+        <v>145</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786059524315</t>
+          <t>4440000000277</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya El Kitabı</t>
+          <t>Gelmeyen Mektup</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>108</v>
+        <v>100</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786059524162</t>
+          <t>9786059524315</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Farsça Dinleme Çalışması</t>
+          <t>Sosyal Medya El Kitabı</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>210</v>
+        <v>108</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786059524285</t>
+          <t>9786059524162</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet'in İlk Yıllarında Bartın</t>
+          <t>Farsça Dinleme Çalışması</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786059524155</t>
+          <t>9786059524285</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Kontrol Sende</t>
+          <t>Cumhuriyet'in İlk Yıllarında Bartın</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>153</v>
+        <v>115</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786059524247</t>
+          <t>9786059524155</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Farsça'da Fiil Yapısı</t>
+          <t>Kontrol Sende</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>90</v>
+        <v>201</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786059524216</t>
+          <t>9786059524247</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Change Or Continuity?</t>
+          <t>Farsça'da Fiil Yapısı</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>180</v>
+        <v>90</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786055145606</t>
+          <t>9786059524216</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Polis Davranışı</t>
+          <t>Change Or Continuity?</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>122</v>
+        <v>171</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786055145620</t>
+          <t>9786055145606</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkiler Sınavlara Hazırlık</t>
+          <t>Polis Davranışı</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>40</v>
+        <v>122</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786055145484</t>
+          <t>9786055145620</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Tanzimat'tan Günümüze Türkiye Teknoloji Tarihi</t>
+          <t>Uluslararası İlişkiler Sınavlara Hazırlık</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>135</v>
+        <v>40</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>4440000000300</t>
+          <t>9786055145484</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Kent Dindarlığı Cilt 2 - Demokrasi Platformu Sayı: 22</t>
+          <t>Tanzimat'tan Günümüze Türkiye Teknoloji Tarihi</t>
         </is>
       </c>
       <c r="C344" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>4440000000304</t>
+          <t>4440000000300</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Kent Dindarlığı Cilt 1 - Demokrasi Platformu Sayı: 21</t>
+          <t>Kent Dindarlığı Cilt 2 - Demokrasi Platformu Sayı: 22</t>
         </is>
       </c>
       <c r="C345" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9789944769662</t>
+          <t>4440000000304</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Karda Yalın Ayak</t>
+          <t>Kent Dindarlığı Cilt 1 - Demokrasi Platformu Sayı: 21</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>81</v>
+        <v>135</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789944769785</t>
+          <t>9789944769662</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi ve Siyaset Biliminde Karar Verme</t>
+          <t>Karda Yalın Ayak</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>310</v>
+        <v>81</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789944769297</t>
+          <t>9789944769785</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Kamu Maliyesi Kamu Ekonomisi</t>
+          <t>Kamu Yönetimi ve Siyaset Biliminde Karar Verme</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>125</v>
+        <v>310</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789944769501</t>
+          <t>9789944769297</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>İşletme</t>
+          <t>Kamu Maliyesi Kamu Ekonomisi</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>144</v>
+        <v>125</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789944769150</t>
+          <t>9789944769501</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>İşletme</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>150</v>
+        <v>144</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9789756043233</t>
+          <t>9789944769150</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>İnfaz Hukuku</t>
+          <t>İşletme</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789944769525</t>
+          <t>9789756043233</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>İktisat Soruları ve Yanıtları (2002 - 2009 )</t>
+          <t>İnfaz Hukuku</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789944769129</t>
+          <t>9789944769525</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>İktisat - Soru Bankası</t>
+          <t>İktisat Soruları ve Yanıtları (2002 - 2009 )</t>
         </is>
       </c>
       <c r="C353" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>3990000009523</t>
+          <t>9789944769129</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Devleti ve Yargıda Reform - Demokrasi Platformu Sayı: 2</t>
+          <t>İktisat - Soru Bankası</t>
         </is>
       </c>
       <c r="C354" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789944769280</t>
+          <t>3990000009523</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Güncel İktisadi Tartışmalar</t>
+          <t>Hukuk Devleti ve Yargıda Reform - Demokrasi Platformu Sayı: 2</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>108</v>
+        <v>120</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9789944769853</t>
+          <t>9789944769280</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Geç Osmanlı - Erken Cumhuriyet Döneminde Türkiye’de Freudizm</t>
+          <t>Güncel İktisadi Tartışmalar</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>120</v>
+        <v>108</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>4440000000294</t>
+          <t>9789944769853</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Galata Bankerleri Cilt: 2</t>
+          <t>Geç Osmanlı - Erken Cumhuriyet Döneminde Türkiye’de Freudizm</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>195</v>
+        <v>140</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9799756043010</t>
+          <t>4440000000294</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Galata Bankerleri Cilt: 1</t>
+          <t>Galata Bankerleri Cilt: 2</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>210</v>
+        <v>150</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9789944769075</t>
+          <t>9799756043010</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Finansal Muhasebe</t>
+          <t>Galata Bankerleri Cilt: 1</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9789944769952</t>
+          <t>9789944769075</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Estetik</t>
+          <t>Finansal Muhasebe</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>164</v>
+        <v>190</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9789944769310</t>
+          <t>9789944769952</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Düzleştirici ve Özgürleştirici Bir Süreç Olarak Küreselleşme</t>
+          <t>Estetik</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>4440000000299</t>
+          <t>9789944769310</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Dünü ve Bugünüyle Türkiye’de Sosyal Demokrasi - Demokrasi Platformu Sayı: 12</t>
+          <t>Düzleştirici ve Özgürleştirici Bir Süreç Olarak Küreselleşme</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>135</v>
+        <v>230</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>4440000000298</t>
+          <t>4440000000299</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Dünü ve Bugünüyle Sosyal Demokrasi - Demokrasi Platformu Sayı: 9</t>
+          <t>Dünü ve Bugünüyle Türkiye’de Sosyal Demokrasi - Demokrasi Platformu Sayı: 12</t>
         </is>
       </c>
       <c r="C363" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9799756043089</t>
+          <t>4440000000298</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>DTÖ ve AB Müzakereleri Işığında Türk Tarımının Geleceği</t>
+          <t>Dünü ve Bugünüyle Sosyal Demokrasi - Demokrasi Platformu Sayı: 9</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>190</v>
+        <v>135</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9789756043028</t>
+          <t>9799756043089</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Doğal Afetler Yönüyle Türkiye’de Belediyelerde Kriz Yönetimi</t>
+          <t>DTÖ ve AB Müzakereleri Işığında Türk Tarımının Geleceği</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>3990000009533</t>
+          <t>9789756043028</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Din Kimlik Kültür - Demokrasi Platformu Sayı: 5</t>
+          <t>Doğal Afetler Yönüyle Türkiye’de Belediyelerde Kriz Yönetimi</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>135</v>
+        <v>120</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9789944769976</t>
+          <t>3990000009533</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>DEP’ten BDP’ye Kürt Dejavusu Dokunulmazlık</t>
+          <t>Din Kimlik Kültür - Demokrasi Platformu Sayı: 5</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>125</v>
+        <v>135</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>4440000000292</t>
+          <t>9789944769976</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Demokrat Parti ve Menderes Cilt: 1 - Demokrasi Platformu Sayı: 17</t>
+          <t>DEP’ten BDP’ye Kürt Dejavusu Dokunulmazlık</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>135</v>
+        <v>125</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>3990000009516</t>
+          <t>4440000000292</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Demokrat Parti ve Menderes Cilt: 2 - Demokrasi Platformu Sayı: 18</t>
+          <t>Demokrat Parti ve Menderes Cilt: 1 - Demokrasi Platformu Sayı: 17</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>130</v>
+        <v>135</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>4440000000288</t>
+          <t>3990000009516</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Etik - Demokrasi Platformu Sayı: 19 - 20</t>
+          <t>Demokrat Parti ve Menderes Cilt: 2 - Demokrasi Platformu Sayı: 18</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>125</v>
+        <v>130</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>4440000000287</t>
+          <t>4440000000288</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Çalışma Ekonomisi ve Endüstri İlişkileri</t>
+          <t>Etik - Demokrasi Platformu Sayı: 19 - 20</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>140</v>
+        <v>125</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>4440000000286</t>
+          <t>4440000000287</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Demokrasi Tartışmaları - Demokrasi Platformu Sayı: 10</t>
+          <t>Çalışma Ekonomisi ve Endüstri İlişkileri</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>154</v>
+        <v>380</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9789756043271</t>
+          <t>4440000000286</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Cumhur ve Başkanı</t>
+          <t>Çağdaş Demokrasi Tartışmaları - Demokrasi Platformu Sayı: 10</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>245</v>
+        <v>154</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>4440000000285</t>
+          <t>9789756043271</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Cemaat, Cemiyet ve Ulus Devlet - Demokrasi Platformu Sayı: 23</t>
+          <t>Cumhur ve Başkanı</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>120</v>
+        <v>245</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9789944769044</t>
+          <t>4440000000285</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Bütçe Açıkları ve Açık Finansman Politikası</t>
+          <t>Cemaat, Cemiyet ve Ulus Devlet - Demokrasi Platformu Sayı: 23</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>216</v>
+        <v>120</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9789944769426</t>
+          <t>9789944769044</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>Borçlar Hukuku</t>
+          <t>Bütçe Açıkları ve Açık Finansman Politikası</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>90</v>
+        <v>216</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9789756043121</t>
+          <t>9789944769426</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği ve Türkiye</t>
+          <t>Borçlar Hukuku</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>280</v>
+        <v>90</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9789759944766</t>
+          <t>9789756043121</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Sigorta Hukuku</t>
+          <t>Avrupa Birliği ve Türkiye</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>105</v>
+        <v>400</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9789944769860</t>
+          <t>9789759944766</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Devletten Sivil Topluma</t>
+          <t>Avrupa Birliği Sigorta Hukuku</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9789756043158</t>
+          <t>9789944769860</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Anti Damping</t>
+          <t>Aşkın Devletten Sivil Topluma</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>140</v>
+        <v>190</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9789944769341</t>
+          <t>9789756043158</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Hukuku</t>
+          <t>Anti Damping</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>190</v>
+        <v>140</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>4440000000284</t>
+          <t>9789944769341</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Gündemi 2 - Demokrasi Platformu Sayı: 29</t>
+          <t>Anayasa Hukuku</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>154</v>
+        <v>190</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>4440000000283</t>
+          <t>4440000000284</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Anayasa Gündemi 1 - Demokrasi Platformu Sayı: 28</t>
+          <t>Anayasa Gündemi 2 - Demokrasi Platformu Sayı: 29</t>
         </is>
       </c>
       <c r="C383" s="1">
         <v>154</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>4440000000297</t>
+          <t>4440000000283</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>AB’ye Uyum Sürecinde Türk Tarımı - Demokrasi Platformu Sayı: 3</t>
+          <t>Anayasa Gündemi 1 - Demokrasi Platformu Sayı: 28</t>
         </is>
       </c>
       <c r="C384" s="1">
         <v>154</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9789756331224</t>
+          <t>4440000000297</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>AB Anayasası ve İlgili Mevzuat</t>
+          <t>AB’ye Uyum Sürecinde Türk Tarımı - Demokrasi Platformu Sayı: 3</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>276</v>
+        <v>154</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>4440000000282</t>
+          <t>9789756331224</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2007 Seçimleri ve Türk Demokrasisi: Vesayetçi Geleneğe Toplumsal Reddiye - Demokrasi Platformu Sayı: 11</t>
+          <t>AB Anayasası ve İlgili Mevzuat</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>135</v>
+        <v>276</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9789944769754</t>
+          <t>4440000000282</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>1982 Anayasasının Analizi</t>
+          <t>2007 Seçimleri ve Türk Demokrasisi: Vesayetçi Geleneğe Toplumsal Reddiye - Demokrasi Platformu Sayı: 11</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>190</v>
+        <v>135</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9789944769945</t>
+          <t>9789944769754</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>STATA Uygulaması ile Ekonometriye Giriş</t>
+          <t>1982 Anayasasının Analizi</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>99</v>
+        <v>300</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>4440000000302</t>
+          <t>9789944769945</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>İnsan Kaynakları Yönetimi</t>
+          <t>STATA Uygulaması ile Ekonometriye Giriş</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>220</v>
+        <v>99</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9786055145866</t>
+          <t>4440000000302</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Meselelerine Gönüllü Bakış</t>
+          <t>İnsan Kaynakları Yönetimi</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>315</v>
+        <v>650</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>4440000000281</t>
+          <t>9786055145866</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Haklar Özgürlükler ve Adalet - Demokrasi Platformu Sayı: 37</t>
+          <t>Türkiye'nin Meselelerine Gönüllü Bakış</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>154</v>
+        <v>315</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9786055145361</t>
+          <t>4440000000281</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Hititlerden Türkiye Cumhuriyeti'ne Anadolu Uygarlıklarında Yönetim</t>
+          <t>Haklar Özgürlükler ve Adalet - Demokrasi Platformu Sayı: 37</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>142</v>
+        <v>154</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9786055145613</t>
+          <t>9786055145361</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Farsça Sözlük</t>
+          <t>Hititlerden Türkiye Cumhuriyeti'ne Anadolu Uygarlıklarında Yönetim</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>350</v>
+        <v>380</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9786055145408</t>
+          <t>9786055145613</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Din ve Küresel Ekonomi - Politik</t>
+          <t>Türkçe - Farsça Sözlük</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>46.5</v>
+        <v>430</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9786055145354</t>
+          <t>9786055145408</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Küresel Hegemonya Savaşları</t>
+          <t>Din ve Küresel Ekonomi - Politik</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>42</v>
+        <v>46.5</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9786055145507</t>
+          <t>9786055145354</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Klasikten Küresele Endüstri İlişkileri</t>
+          <t>Küresel Hegemonya Savaşları</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>175</v>
+        <v>42</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9786055145637</t>
+          <t>9786055145507</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasi Hayatı ve İlgili Literatür</t>
+          <t>Klasikten Küresele Endüstri İlişkileri</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>210</v>
+        <v>175</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>4440000000278</t>
+          <t>9786055145637</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Hükümet Sistemleri - Demokrasi Platformu Sayı: 33</t>
+          <t>Türk Siyasi Hayatı ve İlgili Literatür</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>154</v>
+        <v>242</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>4440000000279</t>
+          <t>4440000000278</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkilerde Güncel Sorunlar - Demokrasi Platformu Sayı: 35</t>
+          <t>Hükümet Sistemleri - Demokrasi Platformu Sayı: 33</t>
         </is>
       </c>
       <c r="C399" s="1">
         <v>154</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9786055145019</t>
+          <t>4440000000279</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Cumhuriyet'e Türkiye'de Siyasal Hayat</t>
+          <t>Uluslararası İlişkilerde Güncel Sorunlar - Demokrasi Platformu Sayı: 35</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>354</v>
+        <v>154</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9786055145309</t>
+          <t>9786055145019</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Irak'ın Sonu Bağımsız Kürdistan</t>
+          <t>Osmanlı'dan Cumhuriyet'e Türkiye'de Siyasal Hayat</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>165</v>
+        <v>449</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9786055145446</t>
+          <t>9786055145309</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Ekonomisi (1838 - 2010)</t>
+          <t>Irak'ın Sonu Bağımsız Kürdistan</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>54</v>
+        <v>171</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9789944769136</t>
+          <t>9786055145446</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Zeitgeist</t>
+          <t>Türkiye Ekonomisi (1838 - 2010)</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>190</v>
+        <v>54</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9789756043288</t>
+          <t>9789944769136</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Ruhu</t>
+          <t>Zeitgeist</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>144</v>
+        <v>454</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9789944769389</t>
+          <t>9789756043288</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Yunanistan’daki Türk Azınlığın Hukuki Özerkliği</t>
+          <t>Zamanın Ruhu</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>190</v>
+        <v>206</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9789944769846</t>
+          <t>9789944769389</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Yıldız</t>
+          <t>Yunanistan’daki Türk Azınlığın Hukuki Özerkliği</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>134</v>
+        <v>196</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9789756043066</t>
+          <t>9789944769846</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Maskeli Değişimin Tuzağında</t>
+          <t>Yeşil Yıldız</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>170</v>
+        <v>130</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>4440000000312</t>
+          <t>9789756043066</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Türkiye AB İlişkileri ve Türk Demokrasisinin Gelişim Süreci - Demokrasi Platformu Sayı: 1</t>
+          <t>Türkiye Maskeli Değişimin Tuzağında</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>135</v>
+        <v>170</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>4440000000311</t>
+          <t>4440000000312</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Türkiye - AB İlişkileri</t>
+          <t>Türkiye AB İlişkileri ve Türk Demokrasisinin Gelişim Süreci - Demokrasi Platformu Sayı: 1</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>150</v>
+        <v>135</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9789944769617</t>
+          <t>4440000000311</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Uçurtmaların Pilotu</t>
+          <t>Türkiye - AB İlişkileri</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>4440000000317</t>
+          <t>9789944769617</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Demokrasi Tarihi - Demokrasi Platformu Sayı: 14</t>
+          <t>Uçurtmaların Pilotu</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>135</v>
+        <v>70</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>4440000000309</t>
+          <t>4440000000317</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Türk Siyasal Hayatı 1. Kitap</t>
+          <t>Türkiye’nin Demokrasi Tarihi - Demokrasi Platformu Sayı: 14</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>120</v>
+        <v>135</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9789944769594</t>
+          <t>4440000000309</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Türk İdare ve İdari Yargılama Hukuku</t>
+          <t>Türk Siyasal Hayatı 1. Kitap</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>4440000000308</t>
+          <t>9789944769594</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikasında Yön Arayışları: Batılılaşma Sorgulanıyor mu? - Demokrasi Platformu Sayı: 13</t>
+          <t>Türk İdare ve İdari Yargılama Hukuku</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>144</v>
+        <v>130</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9799756043119</t>
+          <t>4440000000308</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Şirketler Hukuku</t>
+          <t>Türk Dış Politikasında Yön Arayışları: Batılılaşma Sorgulanıyor mu? - Demokrasi Platformu Sayı: 13</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>130</v>
+        <v>144</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>4440000000314</t>
+          <t>9799756043119</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Tarikatlar ve Cemaatler 3 - Demokrasi Platformu Sayı: 8</t>
+          <t>Şirketler Hukuku</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>144</v>
+        <v>130</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>4440000000315</t>
+          <t>4440000000314</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Tarikatlar ve Cemaatler 2 - Demokrasi Platformu Sayı: 7</t>
+          <t>Türkiye’de Tarikatlar ve Cemaatler 3 - Demokrasi Platformu Sayı: 8</t>
         </is>
       </c>
       <c r="C417" s="1">
         <v>144</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>4440000000316</t>
+          <t>4440000000315</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Tarikatlar ve Cemaatler 1 - Demokrasi Platformu Sayı: 6</t>
+          <t>Türkiye’de Tarikatlar ve Cemaatler 2 - Demokrasi Platformu Sayı: 7</t>
         </is>
       </c>
       <c r="C418" s="1">
         <v>144</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9789756043133</t>
+          <t>4440000000316</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Ticari İşletme Hukuku</t>
+          <t>Türkiye’de Tarikatlar ve Cemaatler 1 - Demokrasi Platformu Sayı: 6</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>110</v>
+        <v>144</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9789944769242</t>
+          <t>9789756043133</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Ekonomi-Politiği</t>
+          <t>Ticari İşletme Hukuku</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>4440000000307</t>
+          <t>9789944769242</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Demokrasi</t>
+          <t>Türkiye’nin Ekonomi-Politiği</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>165</v>
+        <v>343</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>4440000000306</t>
+          <t>4440000000307</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Siyasal İdeolojiler - Demokrasi Platformu Sayı: 27</t>
+          <t>Sosyal Demokrasi</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>136</v>
+        <v>390</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9780297851585</t>
+          <t>4440000000306</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Salmon Fishing in the Yemen (Ciltli)</t>
+          <t>Siyasal İdeolojiler - Demokrasi Platformu Sayı: 27</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>90</v>
+        <v>136</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9789756043059</t>
+          <t>9780297851585</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Piyasa Devlet ve Müdahale İktisadın Eskimeyen Sorunları Üzerine</t>
+          <t>Salmon Fishing in the Yemen (Ciltli)</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>145</v>
+        <v>90</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9789944769396</t>
+          <t>9789756043059</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Öteki Kürtler</t>
+          <t>Piyasa Devlet ve Müdahale İktisadın Eskimeyen Sorunları Üzerine</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>165</v>
+        <v>145</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9789944769839</t>
+          <t>9789944769396</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Ortakvatan’ın Sentezmillet’i İçin Öcalan’a Mektup</t>
+          <t>Öteki Kürtler</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9789944769037</t>
+          <t>9789944769839</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe Cilt: 1 - Serbest Muhasebecilik-Mali Müşavirlik Staja Başlama</t>
+          <t>Ortakvatan’ın Sentezmillet’i İçin Öcalan’a Mektup</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>220</v>
+        <v>395</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9789944769464</t>
+          <t>9789944769037</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Muhasebe</t>
+          <t>Muhasebe Cilt: 1 - Serbest Muhasebecilik-Mali Müşavirlik Staja Başlama</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>276</v>
+        <v>220</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9789944769266</t>
+          <t>9789944769464</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Mikro İktisat Grubu Çözümlü ve Konu Anlatımlı Soru Bankası</t>
+          <t>Muhasebe</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>120</v>
+        <v>276</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9789944769471</t>
+          <t>9789944769266</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Meslek Sınavları İçin İcra ve İflas Hukuku ve Medeni Usul Hukuku</t>
+          <t>Mikro İktisat Grubu Çözümlü ve Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>181</v>
+        <v>120</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9789944769068</t>
+          <t>9789944769471</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Maliyet Muhasebesi</t>
+          <t>Meslek Sınavları İçin İcra ve İflas Hukuku ve Medeni Usul Hukuku</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>140</v>
+        <v>181</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9789944769365</t>
+          <t>9789944769068</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>KPSS A Grubu Makro İktisat - Çözümlü ve Konu Anlatımlı Soru Bankası</t>
+          <t>Maliyet Muhasebesi</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>290</v>
+        <v>140</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9789944769174</t>
+          <t>9789944769365</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Makro İktisat - Çözümlü Soru Bankası</t>
+          <t>KPSS A Grubu Makro İktisat - Çözümlü ve Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>125</v>
+        <v>290</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9789756043172</t>
+          <t>9789944769174</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Liderlik ve Etkileme</t>
+          <t>Makro İktisat - Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>66</v>
+        <v>125</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>4440000000305</t>
+          <t>9789756043172</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Ulus Devlet - Demokrasi Platformu Sayı: 15</t>
+          <t>Liderlik ve Etkileme</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>135</v>
+        <v>105</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9786055145071</t>
+          <t>4440000000305</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme - Yerelleşme Dikotomisinde Yerel ve Bölgesel Kalkınma</t>
+          <t>Küreselleşme ve Ulus Devlet - Demokrasi Platformu Sayı: 15</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>190</v>
+        <v>135</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9789944769051</t>
+          <t>9786055145071</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Kuzey Irak’ta Kürt Devleti Oluşumu ve Milliyetçilik</t>
+          <t>Küreselleşme - Yerelleşme Dikotomisinde Yerel ve Bölgesel Kalkınma</t>
         </is>
       </c>
       <c r="C437" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9789944769181</t>
+          <t>9789944769051</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>KPSS-Müfettişlik-Uzmanlık Sınavlarına Yönelik Kamu Maliyesi-Vergi Hukuku Soru Bankası</t>
+          <t>Kuzey Irak’ta Kürt Devleti Oluşumu ve Milliyetçilik</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>125</v>
+        <v>240</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9789944769112</t>
+          <t>9789944769181</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>KPSS - Müfettişlik, Uzmanlık Sınavlarına Yönelik Mikro İktisat</t>
+          <t>KPSS-Müfettişlik-Uzmanlık Sınavlarına Yönelik Kamu Maliyesi-Vergi Hukuku Soru Bankası</t>
         </is>
       </c>
       <c r="C439" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9789944769143</t>
+          <t>9789944769112</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>KPSS - Müfettişlik - Uzmanlık Sınavlarına Yönelik Muhasebe Soru Bankası</t>
+          <t>KPSS - Müfettişlik, Uzmanlık Sınavlarına Yönelik Mikro İktisat</t>
         </is>
       </c>
       <c r="C440" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9789944769013</t>
+          <t>9789944769143</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Kıymetli Evrak Hukuku</t>
+          <t>KPSS - Müfettişlik - Uzmanlık Sınavlarına Yönelik Muhasebe Soru Bankası</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>78</v>
+        <v>125</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9786055145675</t>
+          <t>9789944769013</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Şamanizm ve Daoizm'in Benzerlikleri</t>
+          <t>Kıymetli Evrak Hukuku</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>24</v>
+        <v>78</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>4440000000280</t>
+          <t>9786055145675</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Platformu Yıl:1 Sayı: 4 Güz 2005</t>
+          <t>Şamanizm ve Daoizm'in Benzerlikleri</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>135</v>
+        <v>24</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9786257294331</t>
+          <t>4440000000280</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Türk Ekonomi Alanı Ulaştırma Ağı ve Lojistik Yönetim Modeli</t>
+          <t>Demokrasi Platformu Yıl:1 Sayı: 4 Güz 2005</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>346</v>
+        <v>135</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9786257294034</t>
+          <t>9786257294331</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Terörizm</t>
+          <t>Türk Ekonomi Alanı Ulaştırma Ağı ve Lojistik Yönetim Modeli</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>170</v>
+        <v>390</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9786257294294</t>
+          <t>9786257294034</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Doğu-Batı Kültürel Etkileşiminde Orta Asya'dan Göçler (MS 6. Yüzyıla Kadar)</t>
+          <t>Terörizm</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>171</v>
+        <v>140</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9786059524995</t>
+          <t>9786257294294</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Çin'in Afrika'daki Yumuşak Gücü</t>
+          <t>Doğu-Batı Kültürel Etkileşiminde Orta Asya'dan Göçler (MS 6. Yüzyıla Kadar)</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>225</v>
+        <v>171</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9786057451293</t>
+          <t>9786059524995</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Kamu Diplomasisinde Akıncı Birlik Olarak Düşünce Kuruluşları</t>
+          <t>Çin'in Afrika'daki Yumuşak Gücü</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>325</v>
+        <v>225</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9789944769105</t>
+          <t>9786057451293</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Demokrasi Teorisinde Güncel Tartışmalar</t>
+          <t>Kamu Diplomasisinde Akıncı Birlik Olarak Düşünce Kuruluşları</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>180</v>
+        <v>272</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9786050643107</t>
+          <t>9789944769105</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Gelibolu Yarımadası Yemekleri</t>
+          <t>Demokrasi Teorisinde Güncel Tartışmalar</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>360</v>
+        <v>178</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9786257294386</t>
+          <t>9786050643107</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Sözleşmeli Personel İstihdamı ve Örnek Mahkeme Kararları</t>
+          <t>Gelibolu Yarımadası Yemekleri</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>270</v>
+        <v>360</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9786257294362</t>
+          <t>9786257294386</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Güvenlik Sorunları Bağlamında Yeni Yaklaşımlar</t>
+          <t>Türkiye’de Sözleşmeli Personel İstihdamı ve Örnek Mahkeme Kararları</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>298</v>
+        <v>231</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9786257294249</t>
+          <t>9786257294362</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>Covid-19 Sürecinde Türkiye'de Sosyal Politika</t>
+          <t>Güvenlik Sorunları Bağlamında Yeni Yaklaşımlar</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>252</v>
+        <v>298</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>4440000000303</t>
+          <t>9786257294249</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkiler 1. Cilt</t>
+          <t>Covid-19 Sürecinde Türkiye'de Sosyal Politika</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>75</v>
+        <v>252</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9786059524827</t>
+          <t>4440000000303</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>Suriyeliler Barometresi 2019</t>
+          <t>Uluslararası İlişkiler 1. Cilt</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>360</v>
+        <v>75</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9786059524957</t>
+          <t>9786059524827</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimlerde Yenilikçi Yaklaşımlar</t>
+          <t>Suriyeliler Barometresi 2019</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>450</v>
+        <v>360</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9786257294157</t>
+          <t>9786059524957</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Akademi ve Bilim</t>
+          <t>Yerel Yönetimlerde Yenilikçi Yaklaşımlar</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>225</v>
+        <v>450</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9786257294478</t>
+          <t>9786257294157</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Devlet Destekleri Cilt-3</t>
+          <t>Türkiye'de Akademi ve Bilim</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>360</v>
+        <v>231</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9786257294485</t>
+          <t>9786257294478</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Devlet Destekleri Cilt-4</t>
+          <t>Devlet Destekleri Cilt-3</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>360</v>
+        <v>900</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9786057451224</t>
+          <t>9786257294485</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Çatışmalar ve Siviller</t>
+          <t>Devlet Destekleri Cilt-4</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>136</v>
+        <v>900</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786057451200</t>
+          <t>9786057451224</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Lojistik Hizmetlerde Etkin Depo Yönetimi</t>
+          <t>Uluslararası Çatışmalar ve Siviller</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>140</v>
+        <v>136</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9786059524698</t>
+          <t>9786057451200</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>The Review Of The Law On Abuse Of A Dominant Position Through Soft Law In The European Union And Turkey</t>
+          <t>Lojistik Hizmetlerde Etkin Depo Yönetimi</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>180</v>
+        <v>140</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>4440000000291</t>
+          <t>9786059524698</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>Kemalizm - Demokrasi Platformu Sayı: 30</t>
+          <t>The Review Of The Law On Abuse Of A Dominant Position Through Soft Law In The European Union And Turkey</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>135</v>
+        <v>180</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>4440000000290</t>
+          <t>4440000000291</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>İdeoloji ve Din - Demokrasi Platformu Sayı: 26</t>
+          <t>Kemalizm - Demokrasi Platformu Sayı: 30</t>
         </is>
       </c>
       <c r="C464" s="1">
         <v>135</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>4440000000289</t>
+          <t>4440000000290</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>Muhafazakarlık - Demokrasi Platformu Sayı: 25</t>
+          <t>İdeoloji ve Din - Demokrasi Platformu Sayı: 26</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>125</v>
+        <v>135</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9786057451255</t>
+          <t>4440000000289</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif ve Düşünce Dünyası</t>
+          <t>Muhafazakarlık - Demokrasi Platformu Sayı: 25</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>130</v>
+        <v>125</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9786059524926</t>
+          <t>9786057451255</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Avrupa'da Radikal Sağ</t>
+          <t>Mehmet Akif ve Düşünce Dünyası</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9786257294201</t>
+          <t>9786059524926</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Cinsiyet Kıskacında Siyaset</t>
+          <t>Avrupa'da Radikal Sağ</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>191</v>
+        <v>100</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9786057088307</t>
+          <t>9786257294201</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Siyasetin Kişiselleşmesi ve Recep Tayip Erdoğan</t>
+          <t>Toplumsal Cinsiyet Kıskacında Siyaset</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>240</v>
+        <v>191</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9786059524940</t>
+          <t>9786057088307</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Sağlık Harcamaları ve Ekonomik Büyüme</t>
+          <t>Türkiye'de Siyasetin Kişiselleşmesi ve Recep Tayip Erdoğan</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>234</v>
+        <v>211</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9786257294447</t>
+          <t>9786059524940</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Oryantalizm Türkiye'den Bakış</t>
+          <t>Sağlık Harcamaları ve Ekonomik Büyüme</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>195</v>
+        <v>181</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9786257294010</t>
+          <t>9786257294447</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkilerden Küresel Siyasete Teori ve Pratik Üzerine Kritikler</t>
+          <t>Oryantalizm Türkiye'den Bakış</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9786257294379</t>
+          <t>9786257294010</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Liberal Perspektif</t>
+          <t>Uluslararası İlişkilerden Küresel Siyasete Teori ve Pratik Üzerine Kritikler</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>275</v>
+        <v>140</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9786057088314</t>
+          <t>9786257294379</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>İran Suud Rekabeti ve Hizbullah</t>
+          <t>Liberal Perspektif</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>135</v>
+        <v>231</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9786057451248</t>
+          <t>9786057088314</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Siyasal ve Karizmatik Liderlik Bağlamında Recep Tayyip Erdoğan</t>
+          <t>İran Suud Rekabeti ve Hizbullah</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>210</v>
+        <v>135</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9786057451231</t>
+          <t>9786057451248</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Özel Askeri Şirket Faaliyetleri ve Hukuk</t>
+          <t>Siyasal ve Karizmatik Liderlik Bağlamında Recep Tayyip Erdoğan</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>45</v>
+        <v>140</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9786257294218</t>
+          <t>9786057451231</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Göç ve Çalışma İzinli Suriyeliler</t>
+          <t>Özel Askeri Şirket Faaliyetleri ve Hukuk</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>296</v>
+        <v>45</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9786257294430</t>
+          <t>9786257294218</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2000’li Yıllarda Türkiye’de İşgücü Piyasası Dinamikleri</t>
+          <t>Göç ve Çalışma İzinli Suriyeliler</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>180</v>
+        <v>296</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9786257294300</t>
+          <t>9786257294430</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Turkish Politics</t>
+          <t>2000’li Yıllarda Türkiye’de İşgücü Piyasası Dinamikleri</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>290</v>
+        <v>230</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9786257294348</t>
+          <t>9786257294300</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Hakikatin Üç Yüzü</t>
+          <t>Turkish Politics</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>144</v>
+        <v>350</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9786257294287</t>
+          <t>9786257294348</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>The Budget Games</t>
+          <t>Hakikatin Üç Yüzü</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>140</v>
+        <v>144</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9786059524797</t>
+          <t>9786257294287</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>İktisadi Düşüncenin Evrimi ve Kapitalizmin Piyasa Tarihi</t>
+          <t>The Budget Games</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>252</v>
+        <v>140</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9786057451262</t>
+          <t>9786059524797</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Cemaatten Örgüte Dönüşüm: Gülen Hareketi'nin Analizi</t>
+          <t>İktisadi Düşüncenin Evrimi ve Kapitalizmin Piyasa Tarihi</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>230</v>
+        <v>252</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9786059524988</t>
+          <t>9786057451262</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Rusya'nın Büyük Güç Olma Stratejisi</t>
+          <t>Cemaatten Örgüte Dönüşüm: Gülen Hareketi'nin Analizi</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>162</v>
+        <v>370</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9786059524834</t>
+          <t>9786059524988</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Syrians Barometer 2019</t>
+          <t>Rusya'nın Büyük Güç Olma Stratejisi</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>570</v>
+        <v>162</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9786059524605</t>
+          <t>9786059524834</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Karlılığın Finansal ve Makroekonomik Belirleyenleri</t>
+          <t>Syrians Barometer 2019</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>155</v>
+        <v>545</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9786257294256</t>
+          <t>9786059524605</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>T.S. Eliot's Poetics of Politics: The Dystopia of the Waste Land</t>
+          <t>Karlılığın Finansal ve Makroekonomik Belirleyenleri</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9786057451279</t>
+          <t>9786257294256</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkiler - Sınavlara Hazırlık</t>
+          <t>T.S. Eliot's Poetics of Politics: The Dystopia of the Waste Land</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>216</v>
+        <v>110</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9786257294027</t>
+          <t>9786057451279</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Bölünmüş Toplumlarda Anayasal Uzlaşı ve Demokrasi</t>
+          <t>Uluslararası İlişkiler - Sınavlara Hazırlık</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>234</v>
+        <v>216</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9786059524780</t>
+          <t>9786257294027</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>KPSS Uluslararası İlişkiler Cilt 1-2 (2 Cilt Takım)</t>
+          <t>Bölünmüş Toplumlarda Anayasal Uzlaşı ve Demokrasi</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>250</v>
+        <v>266</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9786257294119</t>
+          <t>9786059524780</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Havacılık ve Uzay Sanayi</t>
+          <t>KPSS Uluslararası İlişkiler Cilt 1-2 (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>144</v>
+        <v>250</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9786050687569</t>
+          <t>9786257294119</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu'da Siyaset</t>
+          <t>Türkiye Havacılık ve Uzay Sanayi</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>185</v>
+        <v>144</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9786050687576</t>
+          <t>9786050687569</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Güvenlik Paradoksunda Mülteciler</t>
+          <t>Ortadoğu'da Siyaset</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>50</v>
+        <v>185</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9786059524933</t>
+          <t>9786050687576</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Zincir Oteller ve Pazarlama Stratejileri</t>
+          <t>Güvenlik Paradoksunda Mülteciler</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>105</v>
+        <v>50</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9786257294324</t>
+          <t>9786059524933</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Adem-i Muhalefet</t>
+          <t>Zincir Oteller ve Pazarlama Stratejileri</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>165</v>
+        <v>176</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9786257294072</t>
+          <t>9786257294324</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>N-11 Ülkeleri</t>
+          <t>Adem-i Muhalefet</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>140</v>
+        <v>300</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786257294225</t>
+          <t>9786257294072</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>State, Society and Human Security</t>
+          <t>N-11 Ülkeleri</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>140</v>
+        <v>120</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9786257294195</t>
+          <t>9786257294225</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>İnsani Müdahale ve Siyasi Meşruiyeti</t>
+          <t>State, Society and Human Security</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>230</v>
+        <v>110</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9786257294096</t>
+          <t>9786257294195</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>The European Commission, The 'Eu Pioneers', and Luigi Einaudi</t>
+          <t>İnsani Müdahale ve Siyasi Meşruiyeti</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>110</v>
+        <v>230</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9786059524711</t>
+          <t>9786257294096</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>International Law On States Armıng Non - State Groups</t>
+          <t>The European Commission, The 'Eu Pioneers', and Luigi Einaudi</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>290</v>
+        <v>64</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9786059524759</t>
+          <t>9786059524711</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Covid 19 Sonrası Dünya Düzeni</t>
+          <t>International Law On States Armıng Non - State Groups</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>145</v>
+        <v>290</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9786257294164</t>
+          <t>9786059524759</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Dini İnancın Rasyonelliği</t>
+          <t>Covid 19 Sonrası Dünya Düzeni</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>160</v>
+        <v>145</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9786059524803</t>
+          <t>9786257294164</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Soft Pover - Of Big Povers in Central Asia</t>
+          <t>Dini İnancın Rasyonelliği</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>108</v>
+        <v>160</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9786059524841</t>
+          <t>9786059524803</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Enerjide Çevresel Sürdürülebilirlik</t>
+          <t>Soft Pover - Of Big Povers in Central Asia</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>242</v>
+        <v>200</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9786059524674</t>
+          <t>9786059524841</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Cebimde Dün Aklımda Yarın</t>
+          <t>Enerjide Çevresel Sürdürülebilirlik</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>130</v>
+        <v>242</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9786059524612</t>
+          <t>9786059524674</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Kamu Özel İşbirlikleri ve Rekabet</t>
+          <t>Cebimde Dün Aklımda Yarın</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>170</v>
+        <v>130</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9786059524650</t>
+          <t>9786059524612</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Uçan Profesör'ün Anıları</t>
+          <t>Kamu Özel İşbirlikleri ve Rekabet</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>216</v>
+        <v>125</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
-          <t>9786059524773</t>
+          <t>9786059524650</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkiler (2 Cilt Takım)</t>
+          <t>Uçan Profesör'ün Anıları</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>450</v>
+        <v>375</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
-          <t>9786059524735</t>
+          <t>9786059524773</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>Darbeler</t>
+          <t>Uluslararası İlişkiler (2 Cilt Takım)</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>162</v>
+        <v>450</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
-          <t>9786059524483</t>
+          <t>9786059524735</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>Yeni Demir Yumruk: Putin'in Yükselişi</t>
+          <t>Darbeler</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>105</v>
+        <v>162</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
-          <t>9786059524742</t>
+          <t>9786059524483</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>Özelleştirmeye Hazırlanan Kamu İktisadi Teşebbüslerinin Analizi</t>
+          <t>Yeni Demir Yumruk: Putin'in Yükselişi</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>120</v>
+        <v>105</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
-          <t>9786059524544</t>
+          <t>9786059524742</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>Rus Kültüründe Bilim</t>
+          <t>Özelleştirmeye Hazırlanan Kamu İktisadi Teşebbüslerinin Analizi</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>318</v>
+        <v>110</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
-          <t>9786059524582</t>
+          <t>9786059524544</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>Küreselleşme ve Küresel Kuruluşlar</t>
+          <t>Rus Kültüründe Bilim</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>210</v>
+        <v>318</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
-          <t>9786059524704</t>
+          <t>9786059524582</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>Kameralizm ve Devlet Bilimi</t>
+          <t>Küreselleşme ve Küresel Kuruluşlar</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>260</v>
+        <v>166</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
-          <t>9786257294041</t>
+          <t>9786059524704</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>Arap Baharı ve Türkiye'nin Dış Ticaretine Etkisi</t>
+          <t>Kameralizm ve Devlet Bilimi</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>125</v>
+        <v>480</v>
       </c>
     </row>
     <row r="516" spans="1:3">
       <c r="A516" s="1" t="inlineStr">
         <is>
+          <t>9786257294041</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>Arap Baharı ve Türkiye'nin Dış Ticaretine Etkisi</t>
+        </is>
+      </c>
+      <c r="C516" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
           <t>9786258226119</t>
         </is>
       </c>
-      <c r="B516" s="1" t="inlineStr">
+      <c r="B517" s="1" t="inlineStr">
         <is>
           <t>Liberal Hoşgörü</t>
         </is>
       </c>
-      <c r="C516" s="1">
+      <c r="C517" s="1">
         <v>490</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>