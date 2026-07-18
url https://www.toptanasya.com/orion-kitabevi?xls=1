--- v2 (2026-05-21)
+++ v3 (2026-07-18)
@@ -679,51 +679,51 @@
         <is>
           <t>9786057353177</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Çin’in Enerji Jeopolitiği</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>360</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9786257294751</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Sokaktan Ekrana</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9786257294737</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Sosyal Kavramlar Ansiklopedisi</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9786057353139</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>