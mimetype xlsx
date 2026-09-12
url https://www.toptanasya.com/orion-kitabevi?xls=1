--- v3 (2026-07-18)
+++ v4 (2026-09-12)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786258226874</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Türk İstihbarat Diplomasisi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786258307320</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Türkiye' de Sosyal Yardımların Yoksulluğa Etkisi</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>216</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786258226195</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>