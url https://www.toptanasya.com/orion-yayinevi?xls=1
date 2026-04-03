--- v1 (2026-02-14)
+++ v2 (2026-04-03)
@@ -85,415 +85,430 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258226256</t>
+          <t>9786258226393</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Spinoza Teopolitiğinin Düşünsel Kökenleri</t>
+          <t>İmparatorluktan Gelen Bir Ulus</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>560</v>
+        <v>650</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258307399</t>
+          <t>9786258226256</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Liderlik ve Vizyon Yönetimi</t>
+          <t>Spinoza Teopolitiğinin Düşünsel Kökenleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>560</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258226201</t>
+          <t>9786258307399</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İklim Değişikliği ve Kentler</t>
+          <t>Liderlik ve Vizyon Yönetimi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258226249</t>
+          <t>9786258226201</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Comparative Public Administration</t>
+          <t>İklim Değişikliği ve Kentler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>700</v>
+        <v>270</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258226232</t>
+          <t>9786258226249</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Küresel Rapor</t>
+          <t>Comparative Public Administration</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>480</v>
+        <v>700</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258226287</t>
+          <t>9786258226232</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimlerin Mali Yapısı</t>
+          <t>Küresel Rapor</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>320</v>
+        <v>480</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258226270</t>
+          <t>9786258226287</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Türk-Yunan İlişkilerinin Psikopolotiği</t>
+          <t>Yerel Yönetimlerin Mali Yapısı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>320</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258226263</t>
+          <t>9786258226270</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Haşhaş: Bir Sosyal Tarih Anlatısı</t>
+          <t>Türk-Yunan İlişkilerinin Psikopolotiği</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057235404</t>
+          <t>9786258226263</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed ve Kur'an'a Özür</t>
+          <t>Haşhaş: Bir Sosyal Tarih Anlatısı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>600</v>
+        <v>320</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258226294</t>
+          <t>9786057235404</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zekanın Edebı̇yatı</t>
+          <t>Hz. Muhammed ve Kur'an'a Özür</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>270</v>
+        <v>600</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258226317</t>
+          <t>9786258226294</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Nükleer Oyunlar</t>
+          <t>Yapay Zekanın Edebı̇yatı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258226300</t>
+          <t>9786258226317</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Medikal İstihbarat: İstihbaratın Biyolojik Yüzü</t>
+          <t>Nükleer Oyunlar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258226324</t>
+          <t>9786258226300</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İran-Suudi Arabistan Bölgesel Rekabeti</t>
+          <t>Medikal İstihbarat: İstihbaratın Biyolojik Yüzü</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>560</v>
+        <v>270</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258307375</t>
+          <t>9786258226324</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dünyada Örgüt ve Bürokrasi</t>
+          <t>İran-Suudi Arabistan Bölgesel Rekabeti</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>580</v>
+        <v>560</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258226164</t>
+          <t>9786258307375</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İsrail</t>
+          <t>Dünyada Örgüt ve Bürokrasi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>670</v>
+        <v>580</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258307252</t>
+          <t>9786258226164</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Güvenlik ve Terörizm</t>
+          <t>İsrail</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>670</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258226089</t>
+          <t>9786258307252</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çevresel Güvenlik</t>
+          <t>Uluslararası Güvenlik ve Terörizm</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>670</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258307184</t>
+          <t>9786258226089</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi</t>
+          <t>Çevresel Güvenlik</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>470</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258307030</t>
+          <t>9786258307184</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikasında Düşünce Kuruluşları</t>
+          <t>Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>400</v>
+        <v>470</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057353115</t>
+          <t>9786258307030</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Irkçılığın Dönüşümü</t>
+          <t>Türk Dış Politikasında Düşünce Kuruluşları</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257294065</t>
+          <t>9786057353115</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Düşünceler Tarihi</t>
+          <t>Irkçılığın Dönüşümü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944769402</t>
+          <t>9786257294065</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İttihat ve Terraki’den Günümüze Siyasal Partiler</t>
+          <t>Siyasal Düşünceler Tarihi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>282</v>
+        <v>550</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055145590</t>
+          <t>9789944769402</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimler</t>
+          <t>İttihat ve Terraki’den Günümüze Siyasal Partiler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>600</v>
+        <v>282</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257294140</t>
+          <t>9786055145590</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluklar</t>
+          <t>Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
+          <t>9786257294140</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>İmparatorluklar</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
           <t>9786257294171</t>
         </is>
       </c>
-      <c r="B26" s="1" t="inlineStr">
+      <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Optisyenin Atölye Becerileri</t>
         </is>
       </c>
-      <c r="C26" s="1">
+      <c r="C27" s="1">
         <v>315</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>