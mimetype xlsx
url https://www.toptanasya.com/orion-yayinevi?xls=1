--- v2 (2026-04-03)
+++ v3 (2026-05-21)
@@ -85,430 +85,1075 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258226393</t>
+          <t>9786258226331</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluktan Gelen Bir Ulus</t>
+          <t>Nüktedan Muhalefetin İnce Oku Osman Bölükbaşı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>650</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258226256</t>
+          <t>9786258226416</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Spinoza Teopolitiğinin Düşünsel Kökenleri</t>
+          <t>Public Adminstration : Theory-Practice-Change</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>560</v>
+        <v>700</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258307399</t>
+          <t>9786258226386</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Liderlik ve Vizyon Yönetimi</t>
+          <t>Siyasal Hayatın Söykütüğü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>420</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258226201</t>
+          <t>9786258226744</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İklim Değişikliği ve Kentler</t>
+          <t>Yüzbaşının Kızı</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258226249</t>
+          <t>9786258226751</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Comparative Public Administration</t>
+          <t>Yer Altından Notlar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>700</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258226232</t>
+          <t>9786258226737</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Küresel Rapor</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>480</v>
+        <v>280</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258226287</t>
+          <t>9786258226720</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimlerin Mali Yapısı</t>
+          <t>Uğultulu Tepeler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>320</v>
+        <v>180</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258226270</t>
+          <t>9786258226713</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Türk-Yunan İlişkilerinin Psikopolotiği</t>
+          <t>Sokratesin Savunması</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258226263</t>
+          <t>9786258226706</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Haşhaş: Bir Sosyal Tarih Anlatısı</t>
+          <t>Siyah İnci</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>320</v>
+        <v>190</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057235404</t>
+          <t>9786258226683</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed ve Kur'an'a Özür</t>
+          <t>Robin Hood</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>600</v>
+        <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258226294</t>
+          <t>9786258226676</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zekanın Edebı̇yatı</t>
+          <t>Olağanüstü Bir Gece</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>270</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258226317</t>
+          <t>9786258226669</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Nükleer Oyunlar</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258226300</t>
+          <t>9786258226652</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Medikal İstihbarat: İstihbaratın Biyolojik Yüzü</t>
+          <t>Küçük Kadınlar</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>270</v>
+        <v>180</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258226324</t>
+          <t>9786258226690</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İran-Suudi Arabistan Bölgesel Rekabeti</t>
+          <t>80 Günde Devri Alem</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>560</v>
+        <v>210</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258307375</t>
+          <t>9786258226645</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dünyada Örgüt ve Bürokrasi</t>
+          <t>Kamelyalı Kadın</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>580</v>
+        <v>260</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258226164</t>
+          <t>9786258226621</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İsrail</t>
+          <t>Kadın Ruhu</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>670</v>
+        <v>180</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258307252</t>
+          <t>9786258226638</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Güvenlik ve Terörizm</t>
+          <t>İnsan Neyle Yaşar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>670</v>
+        <v>150</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258226089</t>
+          <t>9786258226614</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Çevresel Güvenlik</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258307184</t>
+          <t>9786258226591</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>470</v>
+        <v>150</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258307030</t>
+          <t>9786258226607</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikasında Düşünce Kuruluşları</t>
+          <t>Hikayeler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057353115</t>
+          <t>9786258226584</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Irkçılığın Dönüşümü</t>
+          <t>Hayatın Mucizeleri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>110</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257294065</t>
+          <t>9786258226577</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Düşünceler Tarihi</t>
+          <t>Gulliverin Gezileri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>550</v>
+        <v>180</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944769402</t>
+          <t>9786258226560</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İttihat ve Terraki’den Günümüze Siyasal Partiler</t>
+          <t>Gezgin</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>282</v>
+        <v>110</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055145590</t>
+          <t>9786258226553</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimler</t>
+          <t>Ermişin Bahçesi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>600</v>
+        <v>120</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257294140</t>
+          <t>9786258226546</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluklar</t>
+          <t>Ermiş</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>500</v>
+        <v>155</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
+          <t>9786258226539</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Dünya’nın Merkezine Yolculuk</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786258226522</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Deli</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786258226515</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Bize Göre</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786258226508</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Bir Kadın’ın Yaşamından 24 Saat</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786258226492</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Zambaklar Ülkesinde</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786258226485</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Balonla Beş Hafta</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786258226478</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Babaya Mektup</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786258226461</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Aşkın Yasası ve Şiddetin Yasası</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786258226430</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası İlişkilere Giriş: Küresel Sistem, Aktörler ve Teoriler</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786258226805</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Turkish Intelliegence Diplomacy</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786258226454</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Andersen Masalları</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786258226058</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Şiddetin Kökenleri</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786258226447</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Amak-ı Hayal</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786258226812</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Sosyoloji: Kavramlar, Kuramlar ve Dijital Çağ</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786258226829</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Duyguların Sosyolojisi</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786258226867</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Dijital Diriliş</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786258226836</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Yapay Zeka Evreni : Herkes İçin Yapay Zeka</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786258226843</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Yapay Zeka Teolojisi</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786258226393</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>İmparatorluktan Gelen Bir Ulus</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786258226256</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Spinoza Teopolitiğinin Düşünsel Kökenleri</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786258307399</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Liderlik ve Vizyon Yönetimi</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786258226201</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>İklim Değişikliği ve Kentler</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786258226249</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Comparative Public Administration</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786258226232</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Küresel Rapor</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786258226287</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Yerel Yönetimlerin Mali Yapısı</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9786258226270</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Türk-Yunan İlişkilerinin Psikopolotiği</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786258226263</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Haşhaş: Bir Sosyal Tarih Anlatısı</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786057235404</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Hz. Muhammed ve Kur'an'a Özür</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786258226294</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Yapay Zekanın Edebı̇yatı</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786258226317</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Nükleer Oyunlar</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786258226300</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Medikal İstihbarat: İstihbaratın Biyolojik Yüzü</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786258226324</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>İran-Suudi Arabistan Bölgesel Rekabeti</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786258307375</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Dünyada Örgüt ve Bürokrasi</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786258226164</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>İsrail</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786258307252</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Uluslararası Güvenlik ve Terörizm</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786258226089</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Çevresel Güvenlik</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786258307184</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Kamu Yönetimi</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786258307030</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Türk Dış Politikasında Düşünce Kuruluşları</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786057353115</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Irkçılığın Dönüşümü</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786257294065</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Siyasal Düşünceler Tarihi</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9789944769402</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>İttihat ve Terraki’den Günümüze Siyasal Partiler</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786055145590</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Yerel Yönetimler</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786257294140</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>İmparatorluklar</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
           <t>9786257294171</t>
         </is>
       </c>
-      <c r="B27" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Optisyenin Atölye Becerileri</t>
         </is>
       </c>
-      <c r="C27" s="1">
+      <c r="C70" s="1">
         <v>315</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>