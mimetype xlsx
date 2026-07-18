--- v3 (2026-05-21)
+++ v4 (2026-07-18)
@@ -85,1075 +85,1090 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258226331</t>
+          <t>9786258226850</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Nüktedan Muhalefetin İnce Oku Osman Bölükbaşı</t>
+          <t>Yaşayanların Dilinden Çanakkale Muharebeleri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258226416</t>
+          <t>9786258226331</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Public Adminstration : Theory-Practice-Change</t>
+          <t>Nüktedan Muhalefetin İnce Oku Osman Bölükbaşı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>700</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258226386</t>
+          <t>9786258226416</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Hayatın Söykütüğü</t>
+          <t>Public Adminstration : Theory-Practice-Change</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>420</v>
+        <v>700</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258226744</t>
+          <t>9786258226386</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yüzbaşının Kızı</t>
+          <t>Siyasal Hayatın Söykütüğü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>420</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258226751</t>
+          <t>9786258226744</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yer Altından Notlar</t>
+          <t>Yüzbaşının Kızı</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258226737</t>
+          <t>9786258226751</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Yer Altından Notlar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258226720</t>
+          <t>9786258226737</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Uğultulu Tepeler</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258226713</t>
+          <t>9786258226720</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Sokratesin Savunması</t>
+          <t>Uğultulu Tepeler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258226706</t>
+          <t>9786258226713</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Siyah İnci</t>
+          <t>Sokratesin Savunması</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>190</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258226683</t>
+          <t>9786258226706</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Robin Hood</t>
+          <t>Siyah İnci</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>260</v>
+        <v>190</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258226676</t>
+          <t>9786258226683</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Bir Gece</t>
+          <t>Robin Hood</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>100</v>
+        <v>260</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258226669</t>
+          <t>9786258226676</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Olağanüstü Bir Gece</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>110</v>
+        <v>100</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258226652</t>
+          <t>9786258226669</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kadınlar</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258226690</t>
+          <t>9786258226652</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devri Alem</t>
+          <t>Küçük Kadınlar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>210</v>
+        <v>180</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258226645</t>
+          <t>9786258226690</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kamelyalı Kadın</t>
+          <t>80 Günde Devri Alem</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>260</v>
+        <v>210</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258226621</t>
+          <t>9786258226645</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kadın Ruhu</t>
+          <t>Kamelyalı Kadın</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>180</v>
+        <v>260</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258226638</t>
+          <t>9786258226621</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İnsan Neyle Yaşar</t>
+          <t>Kadın Ruhu</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258226614</t>
+          <t>9786258226638</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>İnsan Neyle Yaşar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>380</v>
+        <v>150</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258226591</t>
+          <t>9786258226614</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>380</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258226607</t>
+          <t>9786258226591</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hikayeler</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258226584</t>
+          <t>9786258226607</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Mucizeleri</t>
+          <t>Hikayeler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>110</v>
+        <v>160</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258226577</t>
+          <t>9786258226584</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gulliverin Gezileri</t>
+          <t>Hayatın Mucizeleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258226560</t>
+          <t>9786258226577</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gezgin</t>
+          <t>Gulliverin Gezileri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258226553</t>
+          <t>9786258226560</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ermişin Bahçesi</t>
+          <t>Gezgin</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>120</v>
+        <v>110</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258226546</t>
+          <t>9786258226553</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ermiş</t>
+          <t>Ermişin Bahçesi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>155</v>
+        <v>120</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258226539</t>
+          <t>9786258226546</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dünya’nın Merkezine Yolculuk</t>
+          <t>Ermiş</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>140</v>
+        <v>155</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258226522</t>
+          <t>9786258226539</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Deli</t>
+          <t>Dünya’nın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258226515</t>
+          <t>9786258226522</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bize Göre</t>
+          <t>Deli</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258226508</t>
+          <t>9786258226515</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadın’ın Yaşamından 24 Saat</t>
+          <t>Bize Göre</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258226492</t>
+          <t>9786258226508</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Bir Kadın’ın Yaşamından 24 Saat</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>155</v>
+        <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258226485</t>
+          <t>9786258226492</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>120</v>
+        <v>155</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258226478</t>
+          <t>9786258226485</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Babaya Mektup</t>
+          <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258226461</t>
+          <t>9786258226478</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Yasası ve Şiddetin Yasası</t>
+          <t>Babaya Mektup</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258226430</t>
+          <t>9786258226461</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkilere Giriş: Küresel Sistem, Aktörler ve Teoriler</t>
+          <t>Aşkın Yasası ve Şiddetin Yasası</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>700</v>
+        <v>140</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258226805</t>
+          <t>9786258226430</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Turkish Intelliegence Diplomacy</t>
+          <t>Uluslararası İlişkilere Giriş: Küresel Sistem, Aktörler ve Teoriler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>370</v>
+        <v>700</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258226454</t>
+          <t>9786258226805</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Andersen Masalları</t>
+          <t>Turkish Intelliegence Diplomacy</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>220</v>
+        <v>370</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258226058</t>
+          <t>9786258226454</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Şiddetin Kökenleri</t>
+          <t>Andersen Masalları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>650</v>
+        <v>220</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258226447</t>
+          <t>9786258226058</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Amak-ı Hayal</t>
+          <t>Şiddetin Kökenleri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>650</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258226812</t>
+          <t>9786258226447</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji: Kavramlar, Kuramlar ve Dijital Çağ</t>
+          <t>Amak-ı Hayal</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>500</v>
+        <v>220</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258226829</t>
+          <t>9786258226812</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Sosyolojisi</t>
+          <t>Sosyoloji: Kavramlar, Kuramlar ve Dijital Çağ</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>500</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258226867</t>
+          <t>9786258226829</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Dijital Diriliş</t>
+          <t>Duyguların Sosyolojisi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258226836</t>
+          <t>9786258226867</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Evreni : Herkes İçin Yapay Zeka</t>
+          <t>Dijital Diriliş</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>270</v>
+        <v>400</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258226843</t>
+          <t>9786258226836</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Teolojisi</t>
+          <t>Yapay Zeka Evreni : Herkes İçin Yapay Zeka</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>350</v>
+        <v>270</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258226393</t>
+          <t>9786258226843</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluktan Gelen Bir Ulus</t>
+          <t>Yapay Zeka Teolojisi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>650</v>
+        <v>350</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258226256</t>
+          <t>9786258226393</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Spinoza Teopolitiğinin Düşünsel Kökenleri</t>
+          <t>İmparatorluktan Gelen Bir Ulus</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>560</v>
+        <v>650</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258307399</t>
+          <t>9786258226256</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Liderlik ve Vizyon Yönetimi</t>
+          <t>Spinoza Teopolitiğinin Düşünsel Kökenleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>350</v>
+        <v>560</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258226201</t>
+          <t>9786258307399</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İklim Değişikliği ve Kentler</t>
+          <t>Liderlik ve Vizyon Yönetimi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258226249</t>
+          <t>9786258226201</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Comparative Public Administration</t>
+          <t>İklim Değişikliği ve Kentler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>700</v>
+        <v>270</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258226232</t>
+          <t>9786258226249</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Küresel Rapor</t>
+          <t>Comparative Public Administration</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>480</v>
+        <v>700</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258226287</t>
+          <t>9786258226232</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimlerin Mali Yapısı</t>
+          <t>Küresel Rapor</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>320</v>
+        <v>480</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258226270</t>
+          <t>9786258226287</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Türk-Yunan İlişkilerinin Psikopolotiği</t>
+          <t>Yerel Yönetimlerin Mali Yapısı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>450</v>
+        <v>320</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258226263</t>
+          <t>9786258226270</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Haşhaş: Bir Sosyal Tarih Anlatısı</t>
+          <t>Türk-Yunan İlişkilerinin Psikopolotiği</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>320</v>
+        <v>450</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057235404</t>
+          <t>9786258226263</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed ve Kur'an'a Özür</t>
+          <t>Haşhaş: Bir Sosyal Tarih Anlatısı</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>600</v>
+        <v>320</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258226294</t>
+          <t>9786057235404</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zekanın Edebı̇yatı</t>
+          <t>Hz. Muhammed ve Kur'an'a Özür</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>270</v>
+        <v>600</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258226317</t>
+          <t>9786258226294</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Nükleer Oyunlar</t>
+          <t>Yapay Zekanın Edebı̇yatı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>270</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258226300</t>
+          <t>9786258226317</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Medikal İstihbarat: İstihbaratın Biyolojik Yüzü</t>
+          <t>Nükleer Oyunlar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>270</v>
+        <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258226324</t>
+          <t>9786258226300</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>İran-Suudi Arabistan Bölgesel Rekabeti</t>
+          <t>Medikal İstihbarat: İstihbaratın Biyolojik Yüzü</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>560</v>
+        <v>270</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258307375</t>
+          <t>9786258226324</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Dünyada Örgüt ve Bürokrasi</t>
+          <t>İran-Suudi Arabistan Bölgesel Rekabeti</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>580</v>
+        <v>560</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258226164</t>
+          <t>9786258307375</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>İsrail</t>
+          <t>Dünyada Örgüt ve Bürokrasi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>670</v>
+        <v>580</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258307252</t>
+          <t>9786258226164</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Güvenlik ve Terörizm</t>
+          <t>İsrail</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>670</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258226089</t>
+          <t>9786258307252</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Çevresel Güvenlik</t>
+          <t>Uluslararası Güvenlik ve Terörizm</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>670</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258307184</t>
+          <t>9786258226089</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi</t>
+          <t>Çevresel Güvenlik</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>470</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258307030</t>
+          <t>9786258307184</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikasında Düşünce Kuruluşları</t>
+          <t>Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>400</v>
+        <v>470</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057353115</t>
+          <t>9786258307030</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Irkçılığın Dönüşümü</t>
+          <t>Türk Dış Politikasında Düşünce Kuruluşları</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257294065</t>
+          <t>9786057353115</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Düşünceler Tarihi</t>
+          <t>Irkçılığın Dönüşümü</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>550</v>
+        <v>400</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789944769402</t>
+          <t>9786257294065</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İttihat ve Terraki’den Günümüze Siyasal Partiler</t>
+          <t>Siyasal Düşünceler Tarihi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>650</v>
+        <v>550</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786055145590</t>
+          <t>9789944769402</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimler</t>
+          <t>İttihat ve Terraki’den Günümüze Siyasal Partiler</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>600</v>
+        <v>650</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257294140</t>
+          <t>9786055145590</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluklar</t>
+          <t>Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>500</v>
+        <v>600</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
+          <t>9786257294140</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>İmparatorluklar</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
           <t>9786257294171</t>
         </is>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Optisyenin Atölye Becerileri</t>
         </is>
       </c>
-      <c r="C70" s="1">
+      <c r="C71" s="1">
         <v>315</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>