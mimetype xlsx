--- v4 (2026-07-18)
+++ v5 (2026-09-12)
@@ -85,1090 +85,1150 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258226850</t>
+          <t>9786258226799</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yaşayanların Dilinden Çanakkale Muharebeleri</t>
+          <t>Kent İsyanı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258226331</t>
+          <t>9786258226904</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Nüktedan Muhalefetin İnce Oku Osman Bölükbaşı</t>
+          <t>Kamu Yönetimi Perspektifinde Afet Yönetimi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258226416</t>
+          <t>9786258226881</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Public Adminstration : Theory-Practice-Change</t>
+          <t>Bin Yıllık Tedavi Yöntemleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>700</v>
+        <v>280</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258226386</t>
+          <t>9786258226898</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Hayatın Söykütüğü</t>
+          <t>İstikrar Diplomasisi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>420</v>
+        <v>600</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258226744</t>
+          <t>9786258226850</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yüzbaşının Kızı</t>
+          <t>Yaşayanların Dilinden Çanakkale Muharebeleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258226751</t>
+          <t>9786258226331</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yer Altından Notlar</t>
+          <t>Nüktedan Muhalefetin İnce Oku Osman Bölükbaşı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>680</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258226737</t>
+          <t>9786258226416</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Zambak</t>
+          <t>Public Adminstration : Theory-Practice-Change</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>280</v>
+        <v>700</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258226720</t>
+          <t>9786258226386</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Uğultulu Tepeler</t>
+          <t>Siyasal Hayatın Söykütüğü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>180</v>
+        <v>420</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258226713</t>
+          <t>9786258226744</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sokratesin Savunması</t>
+          <t>Yüzbaşının Kızı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258226706</t>
+          <t>9786258226751</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Siyah İnci</t>
+          <t>Yer Altından Notlar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258226683</t>
+          <t>9786258226737</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Robin Hood</t>
+          <t>Vadideki Zambak</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>260</v>
+        <v>280</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258226676</t>
+          <t>9786258226720</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Olağanüstü Bir Gece</t>
+          <t>Uğultulu Tepeler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258226669</t>
+          <t>9786258226713</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Sokratesin Savunması</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258226652</t>
+          <t>9786258226706</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kadınlar</t>
+          <t>Siyah İnci</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258226690</t>
+          <t>9786258226683</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devri Alem</t>
+          <t>Robin Hood</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258226645</t>
+          <t>9786258226676</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kamelyalı Kadın</t>
+          <t>Olağanüstü Bir Gece</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>260</v>
+        <v>100</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258226621</t>
+          <t>9786258226669</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kadın Ruhu</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>180</v>
+        <v>110</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258226638</t>
+          <t>9786258226652</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İnsan Neyle Yaşar</t>
+          <t>Küçük Kadınlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258226614</t>
+          <t>9786258226690</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>80 Günde Devri Alem</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>380</v>
+        <v>210</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258226591</t>
+          <t>9786258226645</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Kamelyalı Kadın</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>260</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258226607</t>
+          <t>9786258226621</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Hikayeler</t>
+          <t>Kadın Ruhu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258226584</t>
+          <t>9786258226638</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Mucizeleri</t>
+          <t>İnsan Neyle Yaşar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258226577</t>
+          <t>9786258226614</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gulliverin Gezileri</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>180</v>
+        <v>380</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258226560</t>
+          <t>9786258226591</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Gezgin</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258226553</t>
+          <t>9786258226607</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ermişin Bahçesi</t>
+          <t>Hikayeler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258226546</t>
+          <t>9786258226584</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Ermiş</t>
+          <t>Hayatın Mucizeleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>155</v>
+        <v>110</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258226539</t>
+          <t>9786258226577</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Dünya’nın Merkezine Yolculuk</t>
+          <t>Gulliverin Gezileri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258226522</t>
+          <t>9786258226560</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Deli</t>
+          <t>Gezgin</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258226515</t>
+          <t>9786258226553</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bize Göre</t>
+          <t>Ermişin Bahçesi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>160</v>
+        <v>120</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258226508</t>
+          <t>9786258226546</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadın’ın Yaşamından 24 Saat</t>
+          <t>Ermiş</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>100</v>
+        <v>155</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258226492</t>
+          <t>9786258226539</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Zambaklar Ülkesinde</t>
+          <t>Dünya’nın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>155</v>
+        <v>140</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258226485</t>
+          <t>9786258226522</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta</t>
+          <t>Deli</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258226478</t>
+          <t>9786258226515</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Babaya Mektup</t>
+          <t>Bize Göre</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258226461</t>
+          <t>9786258226508</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Yasası ve Şiddetin Yasası</t>
+          <t>Bir Kadın’ın Yaşamından 24 Saat</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258226430</t>
+          <t>9786258226492</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası İlişkilere Giriş: Küresel Sistem, Aktörler ve Teoriler</t>
+          <t>Beyaz Zambaklar Ülkesinde</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>700</v>
+        <v>155</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258226805</t>
+          <t>9786258226485</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Turkish Intelliegence Diplomacy</t>
+          <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>370</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258226454</t>
+          <t>9786258226478</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Andersen Masalları</t>
+          <t>Babaya Mektup</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>220</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258226058</t>
+          <t>9786258226461</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Şiddetin Kökenleri</t>
+          <t>Aşkın Yasası ve Şiddetin Yasası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>650</v>
+        <v>140</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258226447</t>
+          <t>9786258226430</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Amak-ı Hayal</t>
+          <t>Uluslararası İlişkilere Giriş: Küresel Sistem, Aktörler ve Teoriler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>700</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258226812</t>
+          <t>9786258226805</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji: Kavramlar, Kuramlar ve Dijital Çağ</t>
+          <t>Turkish Intelliegence Diplomacy</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>500</v>
+        <v>370</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258226829</t>
+          <t>9786258226454</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Duyguların Sosyolojisi</t>
+          <t>Andersen Masalları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258226867</t>
+          <t>9786258226058</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dijital Diriliş</t>
+          <t>Şiddetin Kökenleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>400</v>
+        <v>650</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258226836</t>
+          <t>9786258226447</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Evreni : Herkes İçin Yapay Zeka</t>
+          <t>Amak-ı Hayal</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>270</v>
+        <v>220</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258226843</t>
+          <t>9786258226812</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zeka Teolojisi</t>
+          <t>Sosyoloji: Kavramlar, Kuramlar ve Dijital Çağ</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258226393</t>
+          <t>9786258226829</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluktan Gelen Bir Ulus</t>
+          <t>Duyguların Sosyolojisi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258226256</t>
+          <t>9786258226867</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Spinoza Teopolitiğinin Düşünsel Kökenleri</t>
+          <t>Dijital Diriliş</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>560</v>
+        <v>400</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258307399</t>
+          <t>9786258226836</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Liderlik ve Vizyon Yönetimi</t>
+          <t>Yapay Zeka Evreni : Herkes İçin Yapay Zeka</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>350</v>
+        <v>270</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258226201</t>
+          <t>9786258226843</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İklim Değişikliği ve Kentler</t>
+          <t>Yapay Zeka Teolojisi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258226249</t>
+          <t>9786258226393</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Comparative Public Administration</t>
+          <t>İmparatorluktan Gelen Bir Ulus</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>700</v>
+        <v>650</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258226232</t>
+          <t>9786258226256</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Küresel Rapor</t>
+          <t>Spinoza Teopolitiğinin Düşünsel Kökenleri</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>480</v>
+        <v>560</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258226287</t>
+          <t>9786258307399</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimlerin Mali Yapısı</t>
+          <t>Liderlik ve Vizyon Yönetimi</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258226270</t>
+          <t>9786258226201</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Türk-Yunan İlişkilerinin Psikopolotiği</t>
+          <t>İklim Değişikliği ve Kentler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>450</v>
+        <v>270</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258226263</t>
+          <t>9786258226249</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Haşhaş: Bir Sosyal Tarih Anlatısı</t>
+          <t>Comparative Public Administration</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>320</v>
+        <v>700</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057235404</t>
+          <t>9786258226232</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hz. Muhammed ve Kur'an'a Özür</t>
+          <t>Küresel Rapor</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>600</v>
+        <v>480</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258226294</t>
+          <t>9786258226287</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yapay Zekanın Edebı̇yatı</t>
+          <t>Yerel Yönetimlerin Mali Yapısı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258226317</t>
+          <t>9786258226270</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Nükleer Oyunlar</t>
+          <t>Türk-Yunan İlişkilerinin Psikopolotiği</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258226300</t>
+          <t>9786258226263</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Medikal İstihbarat: İstihbaratın Biyolojik Yüzü</t>
+          <t>Haşhaş: Bir Sosyal Tarih Anlatısı</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258226324</t>
+          <t>9786057235404</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İran-Suudi Arabistan Bölgesel Rekabeti</t>
+          <t>Hz. Muhammed ve Kur'an'a Özür</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>560</v>
+        <v>600</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258307375</t>
+          <t>9786258226294</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Dünyada Örgüt ve Bürokrasi</t>
+          <t>Yapay Zekanın Edebı̇yatı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>580</v>
+        <v>270</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258226164</t>
+          <t>9786258226317</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>İsrail</t>
+          <t>Nükleer Oyunlar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>670</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258307252</t>
+          <t>9786258226300</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Uluslararası Güvenlik ve Terörizm</t>
+          <t>Medikal İstihbarat: İstihbaratın Biyolojik Yüzü</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>670</v>
+        <v>270</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258226089</t>
+          <t>9786258226324</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Çevresel Güvenlik</t>
+          <t>İran-Suudi Arabistan Bölgesel Rekabeti</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>560</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258307184</t>
+          <t>9786258307375</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kamu Yönetimi</t>
+          <t>Dünyada Örgüt ve Bürokrasi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>470</v>
+        <v>580</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258307030</t>
+          <t>9786258226164</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Türk Dış Politikasında Düşünce Kuruluşları</t>
+          <t>İsrail</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>400</v>
+        <v>670</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057353115</t>
+          <t>9786258307252</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Irkçılığın Dönüşümü</t>
+          <t>Uluslararası Güvenlik ve Terörizm</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>400</v>
+        <v>670</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257294065</t>
+          <t>9786258226089</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Siyasal Düşünceler Tarihi</t>
+          <t>Çevresel Güvenlik</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>550</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789944769402</t>
+          <t>9786258307184</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İttihat ve Terraki’den Günümüze Siyasal Partiler</t>
+          <t>Kamu Yönetimi</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>650</v>
+        <v>470</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786055145590</t>
+          <t>9786258307030</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yerel Yönetimler</t>
+          <t>Türk Dış Politikasında Düşünce Kuruluşları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>600</v>
+        <v>400</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257294140</t>
+          <t>9786057353115</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluklar</t>
+          <t>Irkçılığın Dönüşümü</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
+          <t>9786257294065</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Siyasal Düşünceler Tarihi</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9789944769402</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>İttihat ve Terraki’den Günümüze Siyasal Partiler</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786055145590</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Yerel Yönetimler</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786257294140</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>İmparatorluklar</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
           <t>9786257294171</t>
         </is>
       </c>
-      <c r="B71" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Optisyenin Atölye Becerileri</t>
         </is>
       </c>
-      <c r="C71" s="1">
+      <c r="C75" s="1">
         <v>315</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>