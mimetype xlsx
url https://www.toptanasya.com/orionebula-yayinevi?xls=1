--- v0 (2026-02-14)
+++ v1 (2026-05-21)
@@ -85,1060 +85,1075 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258543063</t>
+          <t>9786259588155</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Jülide</t>
+          <t>Tanrının Karıncaları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>299</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259588117</t>
+          <t>9786258543063</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>On İkiyi On Üç Geçe</t>
+          <t>Jülide</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>460</v>
+        <v>350</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259563893</t>
+          <t>9786259588117</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kayıp İzleri</t>
+          <t>On İkiyi On Üç Geçe</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>330</v>
+        <v>460</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259563831</t>
+          <t>9786259563893</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Dikkat! Bu Kitap Çok Değerli</t>
+          <t>Zamanın Kayıp İzleri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259563879</t>
+          <t>9786259563831</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sırt 1 : Gerçek</t>
+          <t>Dikkat! Bu Kitap Çok Değerli</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259588179</t>
+          <t>9786259563879</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tanrıların Projesi</t>
+          <t>Sırt 1 : Gerçek</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259563886</t>
+          <t>9786259588179</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ölü Ruhlar Cinayet İşlemez(İmzalı)</t>
+          <t>Tanrıların Projesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259508184</t>
+          <t>9786259563886</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kaleydoskop: Pamuk Şeker Kırmızı Et (Ciltli)</t>
+          <t>Ölü Ruhlar Cinayet İşlemez(İmzalı)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259588100</t>
+          <t>9786259508184</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ay'ın Çocuğu</t>
+          <t>Kaleydoskop: Pamuk Şeker Kırmızı Et (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259563855</t>
+          <t>9786259588100</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ramak Kala</t>
+          <t>Ay'ın Çocuğu</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>480</v>
+        <v>270</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259508177</t>
+          <t>9786259563855</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Olmam Gereken Yerdeyim</t>
+          <t>Ramak Kala</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259508160</t>
+          <t>9786259508177</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Rüyalar Da Gerçektir</t>
+          <t>Olmam Gereken Yerdeyim</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259508153</t>
+          <t>9786259508160</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Alvea</t>
+          <t>Rüyalar Da Gerçektir</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259508108</t>
+          <t>9786259508153</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Portre</t>
+          <t>Alvea</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>460</v>
+        <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259508115</t>
+          <t>9786259508108</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Başlangıç ve Kül</t>
+          <t>Kanlı Portre</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>600</v>
+        <v>460</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259508146</t>
+          <t>9786259508115</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Üç Işık</t>
+          <t>Başlangıç ve Kül</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>330</v>
+        <v>600</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259477169</t>
+          <t>9786259508146</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Cadı Sini ve Sihirli Ayna</t>
+          <t>Üç Işık</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259477176</t>
+          <t>9786259477169</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Aşk</t>
+          <t>Cadı Sini ve Sihirli Ayna</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259477190</t>
+          <t>9786259477176</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Moskova Fatihi</t>
+          <t>Gerçek Aşk</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>420</v>
+        <v>270</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259477107</t>
+          <t>9786259477190</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Leyal / Azize'nin Sırrı</t>
+          <t>Moskova Fatihi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259477183</t>
+          <t>9786259477107</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Issız Orman</t>
+          <t>Leyal / Azize'nin Sırrı</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259477145</t>
+          <t>9786259477183</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bir Noel Faciası</t>
+          <t>Issız Orman</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>330</v>
+        <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259477114</t>
+          <t>9786259477145</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Ruhları: Kamelya</t>
+          <t>Bir Noel Faciası</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>460</v>
+        <v>330</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259477121</t>
+          <t>9786259477114</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Eva'nın Kelebeği</t>
+          <t>Geçmişin Ruhları: Kamelya</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>330</v>
+        <v>460</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259477138</t>
+          <t>9786259477121</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Alışılmadık Saat Tamircisi</t>
+          <t>Eva'nın Kelebeği</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259477152</t>
+          <t>9786259477138</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Saklı Ruhlar</t>
+          <t>Alışılmadık Saat Tamircisi</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259953694</t>
+          <t>9786259477152</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tarikat: Çağrı</t>
+          <t>Saklı Ruhlar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>160</v>
+        <v>330</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259953687</t>
+          <t>9786259953694</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Juliet Yaşamak İstiyor</t>
+          <t>Tarikat: Çağrı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>600</v>
+        <v>160</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259953670</t>
+          <t>9786259953687</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>İda</t>
+          <t>Juliet Yaşamak İstiyor</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259953618</t>
+          <t>9786259953670</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Sondan Veya Sonsuzluktan Sonra</t>
+          <t>İda</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259953632</t>
+          <t>9786259953618</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Persona</t>
+          <t>Sondan Veya Sonsuzluktan Sonra</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259953656</t>
+          <t>9786259953632</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ölü Cadde (2.Level)</t>
+          <t>Persona</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259953663</t>
+          <t>9786259953656</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bir Yazarın İnsanları</t>
+          <t>Ölü Cadde (2.Level)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>330</v>
+        <v>120</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259953649</t>
+          <t>9786259953663</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Belki Yeni Bir Şeyler Denersin!</t>
+          <t>Bir Yazarın İnsanları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>510</v>
+        <v>330</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259953625</t>
+          <t>9786259953649</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ayşıl Destanı</t>
+          <t>Belki Yeni Bir Şeyler Denersin!</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>400</v>
+        <v>510</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259953601</t>
+          <t>9786259953625</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ziyaretçi</t>
+          <t>Ayşıl Destanı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>460</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259902289</t>
+          <t>9786259953601</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>İnsan, Tanrı ya da Şeytan</t>
+          <t>Ziyaretçi</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>330</v>
+        <v>460</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057228017</t>
+          <t>9786259902289</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Wanderlust 1 - Çernobil Kontrol Projesi</t>
+          <t>İnsan, Tanrı ya da Şeytan</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057201676</t>
+          <t>9786057228017</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünde Solmuş Çiçeklerim</t>
+          <t>Wanderlust 1 - Çernobil Kontrol Projesi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057228055</t>
+          <t>9786057201676</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Madum</t>
+          <t>Gökyüzünde Solmuş Çiçeklerim</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>330</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057201683</t>
+          <t>9786057228055</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Sefası</t>
+          <t>Madum</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>400</v>
+        <v>330</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057201614</t>
+          <t>9786057201683</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kedi</t>
+          <t>Gecenin Sefası</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259902234</t>
+          <t>9786057201614</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Günahkar Gül</t>
+          <t>Kedi</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>370</v>
+        <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057228079</t>
+          <t>9786259902234</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Çizgiden Çıkartılan</t>
+          <t>Günahkar Gül</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>270</v>
+        <v>370</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057228031</t>
+          <t>9786057228079</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Avcılar</t>
+          <t>Çizgiden Çıkartılan</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>140</v>
+        <v>270</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057228000</t>
+          <t>9786057228031</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Şüphe</t>
+          <t>Avcılar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>400</v>
+        <v>140</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057228048</t>
+          <t>9786057228000</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yaşamak İstiyorum</t>
+          <t>Şüphe</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057201638</t>
+          <t>9786057228048</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Medida</t>
+          <t>Yaşamak İstiyorum</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>444</v>
+        <v>120</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259902203</t>
+          <t>9786057201638</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Çıkmaz Sokak</t>
+          <t>Medida</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>270</v>
+        <v>444</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259902265</t>
+          <t>9786259902203</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Arya</t>
+          <t>Çıkmaz Sokak</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>120</v>
+        <v>270</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259902210</t>
+          <t>9786259902265</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Keşiş Yolu</t>
+          <t>Arya</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>460</v>
+        <v>120</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057201645</t>
+          <t>9786259902210</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sanrılar ve Sancılar</t>
+          <t>Keşiş Yolu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>290</v>
+        <v>460</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057201669</t>
+          <t>9786057201645</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>İz</t>
+          <t>Sanrılar ve Sancılar</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>355</v>
+        <v>290</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259902241</t>
+          <t>9786057201669</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık İntiharı</t>
+          <t>İz</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>130</v>
+        <v>355</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259902227</t>
+          <t>9786259902241</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Sınırlarını Kaldırınca</t>
+          <t>Yalnızlık İntiharı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057201621</t>
+          <t>9786259902227</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>CN-</t>
+          <t>Aşkın Sınırlarını Kaldırınca</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259902272</t>
+          <t>9786057201621</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Ölçüsüzlük</t>
+          <t>CN-</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057201690</t>
+          <t>9786259902272</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ölü Cadde</t>
+          <t>Ölçüsüzlük</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057228093</t>
+          <t>9786057201690</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Denizin Sesinde Gece</t>
+          <t>Ölü Cadde</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>380</v>
+        <v>110</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259902258</t>
+          <t>9786057228093</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yüz Suret</t>
+          <t>Denizin Sesinde Gece</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>140</v>
+        <v>380</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057228024</t>
+          <t>9786259902258</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Sarya</t>
+          <t>Yüz Suret</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057201652</t>
+          <t>9786057228024</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Kız</t>
+          <t>Sarya</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>355</v>
+        <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057201607</t>
+          <t>9786057201652</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kemal'in Torunu</t>
+          <t>Yalnız Kız</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>100</v>
+        <v>355</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057228086</t>
+          <t>9786057201607</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Kalpten Gelir</t>
+          <t>Kemal'in Torunu</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259902296</t>
+          <t>9786057228086</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Günbatımı</t>
+          <t>Sevgi Kalpten Gelir</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>170</v>
+        <v>160</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057228062</t>
+          <t>9786259902296</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Kızı</t>
+          <t>Günbatımı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258543056</t>
+          <t>9786057228062</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>5B'deki Yeni Çift</t>
+          <t>Doğanın Kızı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
+          <t>9786258543056</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>5B'deki Yeni Çift</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
           <t>9786258543087</t>
         </is>
       </c>
-      <c r="B69" s="1" t="inlineStr">
+      <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Sessiz Gözcü</t>
         </is>
       </c>
-      <c r="C69" s="1">
+      <c r="C70" s="1">
         <v>320</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>