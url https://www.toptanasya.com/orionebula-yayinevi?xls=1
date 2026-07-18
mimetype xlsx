--- v1 (2026-05-21)
+++ v2 (2026-07-18)
@@ -85,1075 +85,1090 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259588155</t>
+          <t>9786258543070</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Karıncaları</t>
+          <t>Kalp Koleksiyoncusu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>299</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258543063</t>
+          <t>9786259588155</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Jülide</t>
+          <t>Tanrının Karıncaları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>299</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259588117</t>
+          <t>9786258543063</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>On İkiyi On Üç Geçe</t>
+          <t>Jülide</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>460</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259563893</t>
+          <t>9786259588117</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Kayıp İzleri</t>
+          <t>On İkiyi On Üç Geçe</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>330</v>
+        <v>460</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259563831</t>
+          <t>9786259563893</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dikkat! Bu Kitap Çok Değerli</t>
+          <t>Zamanın Kayıp İzleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259563879</t>
+          <t>9786259563831</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Sırt 1 : Gerçek</t>
+          <t>Dikkat! Bu Kitap Çok Değerli</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>270</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259588179</t>
+          <t>9786259563879</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tanrıların Projesi</t>
+          <t>Sırt 1 : Gerçek</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259563886</t>
+          <t>9786259588179</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ölü Ruhlar Cinayet İşlemez(İmzalı)</t>
+          <t>Tanrıların Projesi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259508184</t>
+          <t>9786259563886</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kaleydoskop: Pamuk Şeker Kırmızı Et (Ciltli)</t>
+          <t>Ölü Ruhlar Cinayet İşlemez(İmzalı)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259588100</t>
+          <t>9786259508184</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ay'ın Çocuğu</t>
+          <t>Kaleydoskop: Pamuk Şeker Kırmızı Et (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259563855</t>
+          <t>9786259588100</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ramak Kala</t>
+          <t>Ay'ın Çocuğu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>480</v>
+        <v>270</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259508177</t>
+          <t>9786259563855</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Olmam Gereken Yerdeyim</t>
+          <t>Ramak Kala</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>380</v>
+        <v>480</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259508160</t>
+          <t>9786259508177</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Rüyalar Da Gerçektir</t>
+          <t>Olmam Gereken Yerdeyim</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259508153</t>
+          <t>9786259508160</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Alvea</t>
+          <t>Rüyalar Da Gerçektir</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259508108</t>
+          <t>9786259508153</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Portre</t>
+          <t>Alvea</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>460</v>
+        <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259508115</t>
+          <t>9786259508108</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Başlangıç ve Kül</t>
+          <t>Kanlı Portre</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>600</v>
+        <v>460</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259508146</t>
+          <t>9786259508115</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Üç Işık</t>
+          <t>Başlangıç ve Kül</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>330</v>
+        <v>600</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259477169</t>
+          <t>9786259508146</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Cadı Sini ve Sihirli Ayna</t>
+          <t>Üç Işık</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259477176</t>
+          <t>9786259477169</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Aşk</t>
+          <t>Cadı Sini ve Sihirli Ayna</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259477190</t>
+          <t>9786259477176</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Moskova Fatihi</t>
+          <t>Gerçek Aşk</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>420</v>
+        <v>270</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259477107</t>
+          <t>9786259477190</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Leyal / Azize'nin Sırrı</t>
+          <t>Moskova Fatihi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>400</v>
+        <v>420</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259477183</t>
+          <t>9786259477107</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Issız Orman</t>
+          <t>Leyal / Azize'nin Sırrı</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259477145</t>
+          <t>9786259477183</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Bir Noel Faciası</t>
+          <t>Issız Orman</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>330</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259477114</t>
+          <t>9786259477145</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Geçmişin Ruhları: Kamelya</t>
+          <t>Bir Noel Faciası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>460</v>
+        <v>330</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259477121</t>
+          <t>9786259477114</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Eva'nın Kelebeği</t>
+          <t>Geçmişin Ruhları: Kamelya</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>330</v>
+        <v>460</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259477138</t>
+          <t>9786259477121</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Alışılmadık Saat Tamircisi</t>
+          <t>Eva'nın Kelebeği</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259477152</t>
+          <t>9786259477138</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Saklı Ruhlar</t>
+          <t>Alışılmadık Saat Tamircisi</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>330</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259953694</t>
+          <t>9786259477152</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Tarikat: Çağrı</t>
+          <t>Saklı Ruhlar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>160</v>
+        <v>330</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259953687</t>
+          <t>9786259953694</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Juliet Yaşamak İstiyor</t>
+          <t>Tarikat: Çağrı</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>600</v>
+        <v>160</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259953670</t>
+          <t>9786259953687</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İda</t>
+          <t>Juliet Yaşamak İstiyor</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259953618</t>
+          <t>9786259953670</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Sondan Veya Sonsuzluktan Sonra</t>
+          <t>İda</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259953632</t>
+          <t>9786259953618</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Persona</t>
+          <t>Sondan Veya Sonsuzluktan Sonra</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>130</v>
+        <v>400</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259953656</t>
+          <t>9786259953632</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ölü Cadde (2.Level)</t>
+          <t>Persona</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259953663</t>
+          <t>9786259953656</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bir Yazarın İnsanları</t>
+          <t>Ölü Cadde (2.Level)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>330</v>
+        <v>120</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259953649</t>
+          <t>9786259953663</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Belki Yeni Bir Şeyler Denersin!</t>
+          <t>Bir Yazarın İnsanları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>510</v>
+        <v>330</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259953625</t>
+          <t>9786259953649</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Ayşıl Destanı</t>
+          <t>Belki Yeni Bir Şeyler Denersin!</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>400</v>
+        <v>510</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259953601</t>
+          <t>9786259953625</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ziyaretçi</t>
+          <t>Ayşıl Destanı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>460</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259902289</t>
+          <t>9786259953601</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İnsan, Tanrı ya da Şeytan</t>
+          <t>Ziyaretçi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>330</v>
+        <v>460</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057228017</t>
+          <t>9786259902289</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Wanderlust 1 - Çernobil Kontrol Projesi</t>
+          <t>İnsan, Tanrı ya da Şeytan</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>180</v>
+        <v>330</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057201676</t>
+          <t>9786057228017</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünde Solmuş Çiçeklerim</t>
+          <t>Wanderlust 1 - Çernobil Kontrol Projesi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057228055</t>
+          <t>9786057201676</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Madum</t>
+          <t>Gökyüzünde Solmuş Çiçeklerim</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>330</v>
+        <v>100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057201683</t>
+          <t>9786057228055</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Gecenin Sefası</t>
+          <t>Madum</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>400</v>
+        <v>330</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057201614</t>
+          <t>9786057201683</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kedi</t>
+          <t>Gecenin Sefası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259902234</t>
+          <t>9786057201614</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Günahkar Gül</t>
+          <t>Kedi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>370</v>
+        <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057228079</t>
+          <t>9786259902234</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çizgiden Çıkartılan</t>
+          <t>Günahkar Gül</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>270</v>
+        <v>370</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057228031</t>
+          <t>9786057228079</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Avcılar</t>
+          <t>Çizgiden Çıkartılan</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>140</v>
+        <v>270</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057228000</t>
+          <t>9786057228031</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Şüphe</t>
+          <t>Avcılar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>400</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057228048</t>
+          <t>9786057228000</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yaşamak İstiyorum</t>
+          <t>Şüphe</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>120</v>
+        <v>400</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057201638</t>
+          <t>9786057228048</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Medida</t>
+          <t>Yaşamak İstiyorum</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>444</v>
+        <v>120</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259902203</t>
+          <t>9786057201638</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Çıkmaz Sokak</t>
+          <t>Medida</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>270</v>
+        <v>444</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259902265</t>
+          <t>9786259902203</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Arya</t>
+          <t>Çıkmaz Sokak</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>120</v>
+        <v>270</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259902210</t>
+          <t>9786259902265</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Keşiş Yolu</t>
+          <t>Arya</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>460</v>
+        <v>120</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057201645</t>
+          <t>9786259902210</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sanrılar ve Sancılar</t>
+          <t>Keşiş Yolu</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>290</v>
+        <v>460</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057201669</t>
+          <t>9786057201645</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İz</t>
+          <t>Sanrılar ve Sancılar</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>355</v>
+        <v>290</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259902241</t>
+          <t>9786057201669</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık İntiharı</t>
+          <t>İz</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>130</v>
+        <v>355</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259902227</t>
+          <t>9786259902241</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Sınırlarını Kaldırınca</t>
+          <t>Yalnızlık İntiharı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057201621</t>
+          <t>9786259902227</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>CN-</t>
+          <t>Aşkın Sınırlarını Kaldırınca</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259902272</t>
+          <t>9786057201621</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ölçüsüzlük</t>
+          <t>CN-</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057201690</t>
+          <t>9786259902272</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Ölü Cadde</t>
+          <t>Ölçüsüzlük</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057228093</t>
+          <t>9786057201690</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Denizin Sesinde Gece</t>
+          <t>Ölü Cadde</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>380</v>
+        <v>110</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259902258</t>
+          <t>9786057228093</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yüz Suret</t>
+          <t>Denizin Sesinde Gece</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>140</v>
+        <v>380</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057228024</t>
+          <t>9786259902258</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Sarya</t>
+          <t>Yüz Suret</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>160</v>
+        <v>140</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057201652</t>
+          <t>9786057228024</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Kız</t>
+          <t>Sarya</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>355</v>
+        <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057201607</t>
+          <t>9786057201652</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kemal'in Torunu</t>
+          <t>Yalnız Kız</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>100</v>
+        <v>355</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057228086</t>
+          <t>9786057201607</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Kalpten Gelir</t>
+          <t>Kemal'in Torunu</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259902296</t>
+          <t>9786057228086</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Günbatımı</t>
+          <t>Sevgi Kalpten Gelir</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>170</v>
+        <v>160</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057228062</t>
+          <t>9786259902296</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Doğanın Kızı</t>
+          <t>Günbatımı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>180</v>
+        <v>170</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258543056</t>
+          <t>9786057228062</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>5B'deki Yeni Çift</t>
+          <t>Doğanın Kızı</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>350</v>
+        <v>180</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
+          <t>9786258543056</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>5B'deki Yeni Çift</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
           <t>9786258543087</t>
         </is>
       </c>
-      <c r="B70" s="1" t="inlineStr">
+      <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Sessiz Gözcü</t>
         </is>
       </c>
-      <c r="C70" s="1">
+      <c r="C71" s="1">
         <v>320</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>