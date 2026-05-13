--- v0 (2026-02-20)
+++ v1 (2026-05-13)
@@ -94,481 +94,481 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786058084230</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Şeker Ali ve Sakar Ali Hikaye Seti</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786058206908</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Burçin ile Ceviz Hikaye Seti</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786058084254</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Çiçekli Uçurtmalar Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786257179423</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Neşeli Günler Hikaye Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786058206939</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Öykü Kulübü Hikaye Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786257179454</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Masallarla Okuma, Anlama Ve Anlatım Etkinlikleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>125</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786050691641</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>4. Sınıf Dil Bilgisi Defteri - 4</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786050691634</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>4. Sınıf Problem Defteri - 4</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786058084278</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>5N1K Sorularıyla Öykü Tamamlama Defteri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786257179447</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Masallarla Okuma Ve Kavrama Etkinlikleri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786050691610</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>3. Sınıf Dil Bilgisi Defteri - 3</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786058084292</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>3. Sınıf Problem Defteri - 3</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786058084261</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>5N1K Sorularıyla Masal Tamamlama Defteri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786050691603</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2. Sınıf Dil Bilgisi Defteri - 2</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786058084285</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2. Sınıf Problem Defteri - 2</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786257179379</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Eski Bisiklet Hikaye Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>325</v>
+        <v>380</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786257179386</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Özge İle Onur Hikaye Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>325</v>
+        <v>380</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786058206915</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Ezgi İle Zeytin Hikaye Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>325</v>
+        <v>380</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786058206946</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Öykü Ormanı Hikaye Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>325</v>
+        <v>380</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786257179448</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Süper Dede Hikaye Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>325</v>
+        <v>380</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786057549242</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Kuş Hikaye Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786257179355</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Deniz ve Limon Hikaye Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786257179362</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Sevimli Hayvanlar Hikaye Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786050691627</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>1. Sınıf Dil Bilgisi Defteri - 1</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786058084223</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>1. Sınıf İşlem Ve Problem Defteri - 1</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>60</v>
+        <v>380</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786058084247</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Canım Arkadaşım Hikaye Seti</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786058206977</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Milli Miraslarımız Hikaye Seti - 10 Kitap</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>450</v>
+        <v>520</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786058084216</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Galaksi Günlüğü Hikaye Seti</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>450</v>
+        <v>520</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786058206960</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Türk Cumhuriyetlerine Yolculuk Hikaye Seti</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786257179431</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Uçan Fil Hikaye Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>325</v>
+        <v>380</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>