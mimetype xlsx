--- v0 (2026-02-14)
+++ v1 (2026-04-03)
@@ -85,1570 +85,1615 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258029635</t>
+          <t>9786258029666</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Göbekleme</t>
+          <t>Ölümsüzlük Paradoksu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258029628</t>
+          <t>9786258029642</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zaman Yolculuğunda Nasıl Hayatta Kalınır</t>
+          <t>Ember Spark ve Ejderhaların Gürlemesi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258029611</t>
+          <t>9786258029659</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kız Sihirli Kutu Set</t>
+          <t>Yaramaz Peri: Gece Yarısı Ziyafeti</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>810</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258029581</t>
+          <t>9786258029635</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Marnie Gece Yarısı ve Ay'ın Gizemi</t>
+          <t>Komik Çocuk: Göbekleme</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258029598</t>
+          <t>9786258029628</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Canavar Avı: Canavarların Dönüşü</t>
+          <t>Zaman Yolculuğunda Nasıl Hayatta Kalınır</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258029567</t>
+          <t>9786258029611</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Beti ve Kurbağa Cadı</t>
+          <t>Gökkuşağı Kız Sihirli Kutu Set</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>230</v>
+        <v>810</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258029574</t>
+          <t>9786258029581</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Tekrar Düşün</t>
+          <t>Marnie Gece Yarısı ve Ay'ın Gizemi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258029529</t>
+          <t>9786258029598</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Gözcü Ördek</t>
+          <t>Canavar Avı: Canavarların Dönüşü</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258029550</t>
+          <t>9786258029567</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Aikido Kulübü</t>
+          <t>Çılgın Beti ve Kurbağa Cadı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258029536</t>
+          <t>9786258029574</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kız: Gökyüzü İçin Savaş</t>
+          <t>Tekrar Düşün</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258029543</t>
+          <t>9786258029529</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ekstra Normal</t>
+          <t>Komik Çocuk: Gözcü Ördek</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258029444</t>
+          <t>9786258029550</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı Sihirli Kitap Seti</t>
+          <t>Aikido Kulübü</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>690</v>
+        <v>210</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258029512</t>
+          <t>9786258029536</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Canlarına Okuyor</t>
+          <t>Gökkuşağı Kız: Gökyüzü İçin Savaş</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258029505</t>
+          <t>9786258029543</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Düşe Kalka</t>
+          <t>Ekstra Normal</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>8680979022894</t>
+          <t>9786258029444</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Pug'ın Günlüğü İlk Okuma Kitap Seti (3 Kitap)</t>
+          <t>Acemi Cadı Sihirli Kitap Seti</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>510</v>
+        <v>690</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>8680979022948</t>
+          <t>9786258029512</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Süper Dahiler Kahkaha Kitap Seti (2 Kitap)</t>
+          <t>Komik Çocuk: Canlarına Okuyor</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>360</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258029482</t>
+          <t>9786258029505</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dino Baba</t>
+          <t>Komik Çocuk: Düşe Kalka</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258029499</t>
+          <t>8680979022894</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kız: Fırtınanın Gözü</t>
+          <t>Pug'ın Günlüğü İlk Okuma Kitap Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>560</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258029451</t>
+          <t>8680979022948</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Donuk Gözler</t>
+          <t>Süper Dahiler Kahkaha Kitap Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>285</v>
+        <v>360</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258029475</t>
+          <t>9786258029482</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ailen Olmadan Nasıl Hayatta Kalınır</t>
+          <t>Dino Baba</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258029468</t>
+          <t>9786258029499</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Vicdan Çağı</t>
+          <t>Gökkuşağı Kız: Fırtınanın Gözü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>265</v>
+        <v>300</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258029420</t>
+          <t>9786258029451</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı: Hayaletli Gezi</t>
+          <t>Donuk Gözler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>260</v>
+        <v>285</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258029437</t>
+          <t>9786258029475</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Serenay Uzay: Gizli Mucit</t>
+          <t>Ailen Olmadan Nasıl Hayatta Kalınır</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258029406</t>
+          <t>9786258029468</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Cerrah</t>
+          <t>Vicdan Çağı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>285</v>
+        <v>265</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258029413</t>
+          <t>9786258029420</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kız</t>
+          <t>Acemi Cadı: Hayaletli Gezi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258029369</t>
+          <t>9786258029437</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Dinozor Okuluna Hoş Geldiniz</t>
+          <t>Serenay Uzay: Gizli Mucit</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>170</v>
+        <v>220</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258029383</t>
+          <t>9786258029406</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Canavar Avı: Yeni Başlayanlar İçin</t>
+          <t>Cerrah</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>300</v>
+        <v>285</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258029390</t>
+          <t>9786258029413</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitapta Kim Var 3 Kitap Set</t>
+          <t>Gökkuşağı Kız</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>455</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258029376</t>
+          <t>9786258029369</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitapta Bir Ayıcık Var</t>
+          <t>Dinozor Okuluna Hoş Geldiniz</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>8680979023006</t>
+          <t>9786258029383</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mina Fantazya Arkadaşlık Kitap Seti - 2 Kitap Takım</t>
+          <t>Canavar Avı: Yeni Başlayanlar İçin</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057434654</t>
+          <t>9786258029390</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri Kitap Seti - 3 Kitap Takım</t>
+          <t>Bu Kitapta Kim Var 3 Kitap Set</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>530</v>
+        <v>455</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258029345</t>
+          <t>9786258029376</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Nehir</t>
+          <t>Bu Kitapta Bir Ayıcık Var</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>285</v>
+        <v>170</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258029352</t>
+          <t>8680979023006</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kimseye Söyleme</t>
+          <t>Mina Fantazya Arkadaşlık Kitap Seti - 2 Kitap Takım</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>7880979023056</t>
+          <t>9786057434654</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Youtuber Çocuk Set (3 Kitap)</t>
+          <t>Yaramaz Peri Kitap Seti - 3 Kitap Takım</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>530</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258029284</t>
+          <t>9786258029345</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Youtuber Çocuk: Kostüm Çılgınlığı</t>
+          <t>Karanlık Nehir</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>210</v>
+        <v>285</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>8680979022917</t>
+          <t>9786258029352</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı Sihirli Kitap Seti - 2 Kitap Takım</t>
+          <t>Kimseye Söyleme</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>210</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>7880979023063</t>
+          <t>7880979023056</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Genç Bilim İnsanı Serisi Set</t>
+          <t>Youtuber Çocuk Set (3 Kitap)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>610</v>
+        <v>530</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258029291</t>
+          <t>9786258029284</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Altı Gün</t>
+          <t>Youtuber Çocuk: Kostüm Çılgınlığı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>210</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258029307</t>
+          <t>8680979022917</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü</t>
+          <t>Acemi Cadı Sihirli Kitap Seti - 2 Kitap Takım</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>170</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258029277</t>
+          <t>7880979023063</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ayça Kadabra: Kanatlarda Problem Var</t>
+          <t>Genç Bilim İnsanı Serisi Set</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>210</v>
+        <v>610</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258029246</t>
+          <t>9786258029291</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ayça Kadabra: Dolunay Kulübü</t>
+          <t>Altı Gün</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258029321</t>
+          <t>9786258029307</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Güneş Sistemi</t>
+          <t>Yeryüzü</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258029338</t>
+          <t>9786258029277</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Fosiller</t>
+          <t>Ayça Kadabra: Kanatlarda Problem Var</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>170</v>
+        <v>210</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258029314</t>
+          <t>9786258029246</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İnsan Vücudu</t>
+          <t>Ayça Kadabra: Dolunay Kulübü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>170</v>
+        <v>210</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258029239</t>
+          <t>9786258029321</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Doğaüstü Evrene Yolculuk</t>
+          <t>Güneş Sistemi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>260</v>
+        <v>170</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258029222</t>
+          <t>9786258029338</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kükreme Diyarı</t>
+          <t>Fosiller</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>275</v>
+        <v>170</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258029253</t>
+          <t>9786258029314</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Casus Çocuk - Gizli Görev</t>
+          <t>İnsan Vücudu</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>210</v>
+        <v>170</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258029260</t>
+          <t>9786258029239</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Casus Çocuk - Kusursuz Suç</t>
+          <t>Doğaüstü Evrene Yolculuk</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258029208</t>
+          <t>9786258029222</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitapta Bir Unicorn Var</t>
+          <t>Kükreme Diyarı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>170</v>
+        <v>275</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258029215</t>
+          <t>9786258029253</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitapta Bir Canavar Var</t>
+          <t>Casus Çocuk - Gizli Görev</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>170</v>
+        <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258029192</t>
+          <t>9786258029260</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Göl</t>
+          <t>Casus Çocuk - Kusursuz Suç</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>285</v>
+        <v>210</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258029161</t>
+          <t>9786258029208</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk Seti - 4 Kitap Takım</t>
+          <t>Bu Kitapta Bir Unicorn Var</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>1060</v>
+        <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258029178</t>
+          <t>9786258029215</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Loki - Kötü Bir Kahramanın İyi Olma Rehberi</t>
+          <t>Bu Kitapta Bir Canavar Var</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>210</v>
+        <v>170</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258029185</t>
+          <t>9786258029192</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Adada Aşk</t>
+          <t>Sessiz Göl</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>245</v>
+        <v>285</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258029147</t>
+          <t>9786258029161</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı - Yükseklerde Uçuyor</t>
+          <t>Komik Çocuk Seti - 4 Kitap Takım</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>260</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258029130</t>
+          <t>9786258029178</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı - Macera Başlıyor</t>
+          <t>Loki - Kötü Bir Kahramanın İyi Olma Rehberi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>260</v>
+        <v>210</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258029154</t>
+          <t>9786258029185</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Yirmi Yıl Sonra</t>
+          <t>Adada Aşk</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>265</v>
+        <v>245</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258029109</t>
+          <t>9786258029147</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Arkadaşım</t>
+          <t>Acemi Cadı - Yükseklerde Uçuyor</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258029123</t>
+          <t>9786258029130</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kim Korkar Köpek Balıklarından?</t>
+          <t>Acemi Cadı - Macera Başlıyor</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>220</v>
+        <v>260</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258029116</t>
+          <t>9786258029154</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Kim Korkar Hayaletlerden?</t>
+          <t>Yirmi Yıl Sonra</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>220</v>
+        <v>265</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258029093</t>
+          <t>9786258029109</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk - İşlem Tamam</t>
+          <t>Hayalet Arkadaşım</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258029086</t>
+          <t>9786258029123</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Mina Fantazya: Okulda Zorba Var</t>
+          <t>Kim Korkar Köpek Balıklarından?</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258029079</t>
+          <t>9786258029116</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Mina Fantazya: Ne Tuhaf Bir Arkadaş</t>
+          <t>Kim Korkar Hayaletlerden?</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258029062</t>
+          <t>9786258029093</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Şaka Savaşları</t>
+          <t>Komik Çocuk - İşlem Tamam</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258029024</t>
+          <t>9786258029086</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Pug’ın Günlüğü: Islak Patiler</t>
+          <t>Mina Fantazya: Okulda Zorba Var</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>190</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258029055</t>
+          <t>9786258029079</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Youtuber Çocuk - Büyük Kapışma</t>
+          <t>Mina Fantazya: Ne Tuhaf Bir Arkadaş</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258029048</t>
+          <t>9786258029062</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Youtuber Çocuk</t>
+          <t>Komik Çocuk: Şaka Savaşları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057401335</t>
+          <t>9786258029024</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Unicorn - Okul Başlıyor!</t>
+          <t>Pug’ın Günlüğü: Islak Patiler</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057401328</t>
+          <t>9786258029055</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Unicorn - Spor Günü</t>
+          <t>Youtuber Çocuk - Büyük Kapışma</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057434661</t>
+          <t>9786258029048</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Şövalye Sör Louis - Dehşetengiz Macera</t>
+          <t>Youtuber Çocuk</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>265</v>
+        <v>210</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786050636475</t>
+          <t>9786057401335</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kendine Yeni Bir Hayat Ismarla</t>
+          <t>Yaramaz Unicorn - Okul Başlıyor!</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>170</v>
+        <v>210</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786050636468</t>
+          <t>9786057401328</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Ava ve Yıldız - Unicorn Akademisi</t>
+          <t>Yaramaz Unicorn - Spor Günü</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>165</v>
+        <v>210</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057434685</t>
+          <t>9786057434661</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Süper Dahiler: Pankek Gezegeni</t>
+          <t>Şövalye Sör Louis - Dehşetengiz Macera</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>200</v>
+        <v>265</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057434678</t>
+          <t>9786050636475</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Süper Dahiler: Balık Firarda</t>
+          <t>Kendine Yeni Bir Hayat Ismarla</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786050636482</t>
+          <t>9786050636468</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Süper Kahraman El Kitabı</t>
+          <t>Ava ve Yıldız - Unicorn Akademisi</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>165</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057486639</t>
+          <t>9786057434685</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Şov Başlasın!</t>
+          <t>Süper Dahiler: Pankek Gezegeni</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057486622</t>
+          <t>9786057434678</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Sınıf Başkanı</t>
+          <t>Süper Dahiler: Balık Firarda</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057401359</t>
+          <t>9786050636482</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Köşedeki Dükkan</t>
+          <t>Süper Kahraman El Kitabı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>265</v>
+        <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057401342</t>
+          <t>9786057486639</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Nikolas - Noel Adında Bir Çocuk</t>
+          <t>Komik Çocuk: Şov Başlasın!</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057486646</t>
+          <t>9786057486622</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Bir Hayat</t>
+          <t>Komik Çocuk: Sınıf Başkanı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>175</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057434692</t>
+          <t>9786057401359</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Unicorn Günü</t>
+          <t>Köşedeki Dükkan</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>210</v>
+        <v>265</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057088406</t>
+          <t>9786057401342</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Unicorn Gecesi</t>
+          <t>Nikolas - Noel Adında Bir Çocuk</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057434623</t>
+          <t>9786057486646</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Bobo Uçuyor! - Pug'ın Günlüğü</t>
+          <t>Mükemmel Bir Hayat</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>190</v>
+        <v>175</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057434630</t>
+          <t>9786057434692</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bobo'nun Karlı Günü - Pug'ın Günlüğü</t>
+          <t>Unicorn Günü</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786050636420</t>
+          <t>9786057088406</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Unicorn Akademisi - Scarlett ve Alev</t>
+          <t>Unicorn Gecesi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>165</v>
+        <v>210</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786050636437</t>
+          <t>9786057434623</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Unicorn Akademisi - Sophia ve Gökkuşağı</t>
+          <t>Bobo Uçuyor! - Pug'ın Günlüğü</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>165</v>
+        <v>210</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786050636413</t>
+          <t>9786057434630</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Tıpatıp İkizler - Modellik Çılgınlığı</t>
+          <t>Bobo'nun Karlı Günü - Pug'ın Günlüğü</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>150</v>
+        <v>210</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786050636406</t>
+          <t>9786050636420</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Tıpatıp İkizler - Müzikal Kargaşa</t>
+          <t>Unicorn Akademisi - Scarlett ve Alev</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>150</v>
+        <v>165</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786050636499</t>
+          <t>9786050636437</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri - Okul Macerası</t>
+          <t>Unicorn Akademisi - Sophia ve Gökkuşağı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>200</v>
+        <v>165</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057486608</t>
+          <t>9786050636413</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri - Peri Şakaları</t>
+          <t>Tıpatıp İkizler - Modellik Çılgınlığı</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057434609</t>
+          <t>9786050636406</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri: Tüylü Dostum</t>
+          <t>Tıpatıp İkizler - Müzikal Kargaşa</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057434647</t>
+          <t>9786050636499</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Doktor Bıyık’ın Peşinde - Genç Lüpen’in Maceraları</t>
+          <t>Yaramaz Peri - Okul Macerası</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057486691</t>
+          <t>9786057486608</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Zeynep Masal Perisinin Ülkesinde</t>
+          <t>Yaramaz Peri - Peri Şakaları</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057434616</t>
+          <t>9786057434609</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Frida Olsa Ne Yapardı?</t>
+          <t>Yaramaz Peri: Tüylü Dostum</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057486653</t>
+          <t>9786057434647</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Isabel ve Bulut - Unicorn Akademisi</t>
+          <t>Doktor Bıyık’ın Peşinde - Genç Lüpen’in Maceraları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>165</v>
+        <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057486615</t>
+          <t>9786057486691</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Ay'a Yolculuk - Uzay Gezginleri</t>
+          <t>Zeynep Masal Perisinin Ülkesinde</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057486684</t>
+          <t>9786057434616</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Maceralar - Unicorn Akademisi Seti (4 Kitap Takım)</t>
+          <t>Frida Olsa Ne Yapardı?</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>600</v>
+        <v>210</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057486677</t>
+          <t>9786057486653</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Ada ve Safran - Canavarlar ve Küf</t>
+          <t>Isabel ve Bulut - Unicorn Akademisi</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>150</v>
+        <v>165</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057486660</t>
+          <t>9786057486615</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Ada ve Safran - Ejderhalar ve Marşmelovlar</t>
+          <t>Ay'a Yolculuk - Uzay Gezginleri</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786050636444</t>
+          <t>9786057486684</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Karı Koca Arasında</t>
+          <t>Sihirli Maceralar - Unicorn Akademisi Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>170</v>
+        <v>600</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786050636451</t>
+          <t>9786057486677</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Koca Göbek - Kurbağacıkların Başı Dertte</t>
+          <t>Ada ve Safran - Canavarlar ve Küf</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
+          <t>9786057486660</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Ada ve Safran - Ejderhalar ve Marşmelovlar</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786050636444</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Karı Koca Arasında</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786050636451</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Koca Göbek - Kurbağacıkların Başı Dertte</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
           <t>9786258029604</t>
         </is>
       </c>
-      <c r="B103" s="1" t="inlineStr">
+      <c r="B106" s="1" t="inlineStr">
         <is>
           <t>Acemi Cadı Macera Seti (3 Kitap)</t>
         </is>
       </c>
-      <c r="C103" s="1">
+      <c r="C106" s="1">
         <v>690</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>