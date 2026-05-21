--- v1 (2026-04-03)
+++ v2 (2026-05-21)
@@ -85,1615 +85,1645 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258029666</t>
+          <t>9786258029673</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüzlük Paradoksu</t>
+          <t>Otel Flamingo</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258029642</t>
+          <t>9786258029680</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ember Spark ve Ejderhaların Gürlemesi</t>
+          <t>Otel Flamingo: Sıcak Hava Dalgasında Tatil</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258029659</t>
+          <t>9786258029666</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri: Gece Yarısı Ziyafeti</t>
+          <t>Ölümsüzlük Paradoksu</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258029635</t>
+          <t>9786258029642</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Göbekleme</t>
+          <t>Ember Spark ve Ejderhaların Gürlemesi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>260</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258029628</t>
+          <t>9786258029659</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Zaman Yolculuğunda Nasıl Hayatta Kalınır</t>
+          <t>Yaramaz Peri: Gece Yarısı Ziyafeti</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258029611</t>
+          <t>9786258029635</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kız Sihirli Kutu Set</t>
+          <t>Komik Çocuk: Göbekleme</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>810</v>
+        <v>320</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258029581</t>
+          <t>9786258029628</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Marnie Gece Yarısı ve Ay'ın Gizemi</t>
+          <t>Zaman Yolculuğunda Nasıl Hayatta Kalınır</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258029598</t>
+          <t>9786258029611</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Canavar Avı: Canavarların Dönüşü</t>
+          <t>Gökkuşağı Kız Sihirli Kutu Set</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>860</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258029567</t>
+          <t>9786258029581</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Beti ve Kurbağa Cadı</t>
+          <t>Marnie Gece Yarısı ve Ay'ın Gizemi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>230</v>
+        <v>220</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258029574</t>
+          <t>9786258029598</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tekrar Düşün</t>
+          <t>Canavar Avı: Canavarların Dönüşü</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258029529</t>
+          <t>9786258029567</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Gözcü Ördek</t>
+          <t>Çılgın Beti ve Kurbağa Cadı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258029550</t>
+          <t>9786258029574</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Aikido Kulübü</t>
+          <t>Tekrar Düşün</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258029536</t>
+          <t>9786258029529</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kız: Gökyüzü İçin Savaş</t>
+          <t>Komik Çocuk: Gözcü Ördek</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258029543</t>
+          <t>9786258029550</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ekstra Normal</t>
+          <t>Aikido Kulübü</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258029444</t>
+          <t>9786258029536</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı Sihirli Kitap Seti</t>
+          <t>Gökkuşağı Kız: Gökyüzü İçin Savaş</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>690</v>
+        <v>320</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258029512</t>
+          <t>9786258029543</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Canlarına Okuyor</t>
+          <t>Ekstra Normal</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258029505</t>
+          <t>9786258029444</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Düşe Kalka</t>
+          <t>Acemi Cadı Sihirli Kitap Seti</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>300</v>
+        <v>690</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>8680979022894</t>
+          <t>9786258029512</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Pug'ın Günlüğü İlk Okuma Kitap Seti (3 Kitap)</t>
+          <t>Komik Çocuk: Canlarına Okuyor</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>560</v>
+        <v>320</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>8680979022948</t>
+          <t>9786258029505</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Süper Dahiler Kahkaha Kitap Seti (2 Kitap)</t>
+          <t>Komik Çocuk: Düşe Kalka</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>360</v>
+        <v>320</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258029482</t>
+          <t>8680979022894</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Dino Baba</t>
+          <t>Pug'ın Günlüğü İlk Okuma Kitap Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>560</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258029499</t>
+          <t>8680979022948</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kız: Fırtınanın Gözü</t>
+          <t>Süper Dahiler Kahkaha Kitap Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>300</v>
+        <v>390</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258029451</t>
+          <t>9786258029482</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Donuk Gözler</t>
+          <t>Dino Baba</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>285</v>
+        <v>220</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258029475</t>
+          <t>9786258029499</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Ailen Olmadan Nasıl Hayatta Kalınır</t>
+          <t>Gökkuşağı Kız: Fırtınanın Gözü</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258029468</t>
+          <t>9786258029451</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Vicdan Çağı</t>
+          <t>Donuk Gözler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>265</v>
+        <v>310</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258029420</t>
+          <t>9786258029475</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı: Hayaletli Gezi</t>
+          <t>Ailen Olmadan Nasıl Hayatta Kalınır</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>260</v>
+        <v>300</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258029437</t>
+          <t>9786258029468</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Serenay Uzay: Gizli Mucit</t>
+          <t>Vicdan Çağı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258029406</t>
+          <t>9786258029420</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Cerrah</t>
+          <t>Acemi Cadı: Hayaletli Gezi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>285</v>
+        <v>260</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258029413</t>
+          <t>9786258029437</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kız</t>
+          <t>Serenay Uzay: Gizli Mucit</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258029369</t>
+          <t>9786258029406</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Dinozor Okuluna Hoş Geldiniz</t>
+          <t>Cerrah</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>170</v>
+        <v>310</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258029383</t>
+          <t>9786258029413</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Canavar Avı: Yeni Başlayanlar İçin</t>
+          <t>Gökkuşağı Kız</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>320</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258029390</t>
+          <t>9786258029369</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitapta Kim Var 3 Kitap Set</t>
+          <t>Dinozor Okuluna Hoş Geldiniz</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>455</v>
+        <v>185</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258029376</t>
+          <t>9786258029383</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitapta Bir Ayıcık Var</t>
+          <t>Canavar Avı: Yeni Başlayanlar İçin</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>170</v>
+        <v>320</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>8680979023006</t>
+          <t>9786258029390</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Mina Fantazya Arkadaşlık Kitap Seti - 2 Kitap Takım</t>
+          <t>Bu Kitapta Kim Var 3 Kitap Set</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>220</v>
+        <v>495</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057434654</t>
+          <t>9786258029376</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri Kitap Seti - 3 Kitap Takım</t>
+          <t>Bu Kitapta Bir Ayıcık Var</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>530</v>
+        <v>185</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258029345</t>
+          <t>8680979023006</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Nehir</t>
+          <t>Mina Fantazya Arkadaşlık Kitap Seti - 2 Kitap Takım</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>285</v>
+        <v>360</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258029352</t>
+          <t>9786057434654</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kimseye Söyleme</t>
+          <t>Yaramaz Peri Kitap Seti - 3 Kitap Takım</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>210</v>
+        <v>600</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>7880979023056</t>
+          <t>9786258029345</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Youtuber Çocuk Set (3 Kitap)</t>
+          <t>Karanlık Nehir</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>530</v>
+        <v>310</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258029284</t>
+          <t>9786258029352</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Youtuber Çocuk: Kostüm Çılgınlığı</t>
+          <t>Kimseye Söyleme</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>8680979022917</t>
+          <t>7880979023056</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı Sihirli Kitap Seti - 2 Kitap Takım</t>
+          <t>Youtuber Çocuk Set (3 Kitap)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>300</v>
+        <v>600</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>7880979023063</t>
+          <t>9786258029284</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Genç Bilim İnsanı Serisi Set</t>
+          <t>Youtuber Çocuk: Kostüm Çılgınlığı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>610</v>
+        <v>230</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258029291</t>
+          <t>8680979022917</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Altı Gün</t>
+          <t>Acemi Cadı Sihirli Kitap Seti - 2 Kitap Takım</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>220</v>
+        <v>500</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786258029307</t>
+          <t>7880979023063</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü</t>
+          <t>Genç Bilim İnsanı Serisi Set</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>170</v>
+        <v>660</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258029277</t>
+          <t>9786258029291</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ayça Kadabra: Kanatlarda Problem Var</t>
+          <t>Altı Gün</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258029246</t>
+          <t>9786258029307</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ayça Kadabra: Dolunay Kulübü</t>
+          <t>Yeryüzü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>210</v>
+        <v>185</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258029321</t>
+          <t>9786258029277</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Güneş Sistemi</t>
+          <t>Ayça Kadabra: Kanatlarda Problem Var</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258029338</t>
+          <t>9786258029246</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Fosiller</t>
+          <t>Ayça Kadabra: Dolunay Kulübü</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258029314</t>
+          <t>9786258029321</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İnsan Vücudu</t>
+          <t>Güneş Sistemi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>170</v>
+        <v>185</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258029239</t>
+          <t>9786258029338</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Doğaüstü Evrene Yolculuk</t>
+          <t>Fosiller</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>260</v>
+        <v>185</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258029222</t>
+          <t>9786258029314</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kükreme Diyarı</t>
+          <t>İnsan Vücudu</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>275</v>
+        <v>185</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258029253</t>
+          <t>9786258029239</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Casus Çocuk - Gizli Görev</t>
+          <t>Doğaüstü Evrene Yolculuk</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258029260</t>
+          <t>9786258029222</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Casus Çocuk - Kusursuz Suç</t>
+          <t>Kükreme Diyarı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>210</v>
+        <v>300</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258029208</t>
+          <t>9786258029253</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitapta Bir Unicorn Var</t>
+          <t>Casus Çocuk - Gizli Görev</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258029215</t>
+          <t>9786258029260</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitapta Bir Canavar Var</t>
+          <t>Casus Çocuk - Kusursuz Suç</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258029192</t>
+          <t>9786258029208</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Göl</t>
+          <t>Bu Kitapta Bir Unicorn Var</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>285</v>
+        <v>185</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258029161</t>
+          <t>9786258029215</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk Seti - 4 Kitap Takım</t>
+          <t>Bu Kitapta Bir Canavar Var</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>1060</v>
+        <v>185</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258029178</t>
+          <t>9786258029192</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Loki - Kötü Bir Kahramanın İyi Olma Rehberi</t>
+          <t>Sessiz Göl</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>210</v>
+        <v>310</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258029185</t>
+          <t>9786258029161</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Adada Aşk</t>
+          <t>Komik Çocuk Seti - 4 Kitap Takım</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>245</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258029147</t>
+          <t>9786258029178</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı - Yükseklerde Uçuyor</t>
+          <t>Loki - Kötü Bir Kahramanın İyi Olma Rehberi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>260</v>
+        <v>230</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258029130</t>
+          <t>9786258029185</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı - Macera Başlıyor</t>
+          <t>Adada Aşk</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>260</v>
+        <v>270</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258029154</t>
+          <t>9786258029147</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yirmi Yıl Sonra</t>
+          <t>Acemi Cadı - Yükseklerde Uçuyor</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>265</v>
+        <v>260</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258029109</t>
+          <t>9786258029130</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Arkadaşım</t>
+          <t>Acemi Cadı - Macera Başlıyor</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258029123</t>
+          <t>9786258029154</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Kim Korkar Köpek Balıklarından?</t>
+          <t>Yirmi Yıl Sonra</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258029116</t>
+          <t>9786258029109</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kim Korkar Hayaletlerden?</t>
+          <t>Hayalet Arkadaşım</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>220</v>
+        <v>275</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258029093</t>
+          <t>9786258029123</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk - İşlem Tamam</t>
+          <t>Kim Korkar Köpek Balıklarından?</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258029086</t>
+          <t>9786258029116</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Mina Fantazya: Okulda Zorba Var</t>
+          <t>Kim Korkar Hayaletlerden?</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258029079</t>
+          <t>9786258029093</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Mina Fantazya: Ne Tuhaf Bir Arkadaş</t>
+          <t>Komik Çocuk - İşlem Tamam</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258029062</t>
+          <t>9786258029086</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Şaka Savaşları</t>
+          <t>Mina Fantazya: Okulda Zorba Var</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258029024</t>
+          <t>9786258029079</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Pug’ın Günlüğü: Islak Patiler</t>
+          <t>Mina Fantazya: Ne Tuhaf Bir Arkadaş</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>210</v>
+        <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258029055</t>
+          <t>9786258029062</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Youtuber Çocuk - Büyük Kapışma</t>
+          <t>Komik Çocuk: Şaka Savaşları</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>210</v>
+        <v>320</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258029048</t>
+          <t>9786258029024</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Youtuber Çocuk</t>
+          <t>Pug’ın Günlüğü: Islak Patiler</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>210</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057401335</t>
+          <t>9786258029055</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Unicorn - Okul Başlıyor!</t>
+          <t>Youtuber Çocuk - Büyük Kapışma</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057401328</t>
+          <t>9786258029048</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Unicorn - Spor Günü</t>
+          <t>Youtuber Çocuk</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057434661</t>
+          <t>9786057401335</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Şövalye Sör Louis - Dehşetengiz Macera</t>
+          <t>Yaramaz Unicorn - Okul Başlıyor!</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>265</v>
+        <v>230</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786050636475</t>
+          <t>9786057401328</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kendine Yeni Bir Hayat Ismarla</t>
+          <t>Yaramaz Unicorn - Spor Günü</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786050636468</t>
+          <t>9786057434661</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Ava ve Yıldız - Unicorn Akademisi</t>
+          <t>Şövalye Sör Louis - Dehşetengiz Macera</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>165</v>
+        <v>290</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057434685</t>
+          <t>9786050636475</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Süper Dahiler: Pankek Gezegeni</t>
+          <t>Kendine Yeni Bir Hayat Ismarla</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>200</v>
+        <v>185</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057434678</t>
+          <t>9786050636468</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Süper Dahiler: Balık Firarda</t>
+          <t>Ava ve Yıldız - Unicorn Akademisi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786050636482</t>
+          <t>9786057434685</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Süper Kahraman El Kitabı</t>
+          <t>Süper Dahiler: Pankek Gezegeni</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057486639</t>
+          <t>9786057434678</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Şov Başlasın!</t>
+          <t>Süper Dahiler: Balık Firarda</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057486622</t>
+          <t>9786050636482</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Sınıf Başkanı</t>
+          <t>Süper Kahraman El Kitabı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>300</v>
+        <v>165</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057401359</t>
+          <t>9786057486639</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Köşedeki Dükkan</t>
+          <t>Komik Çocuk: Şov Başlasın!</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>265</v>
+        <v>320</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057401342</t>
+          <t>9786057486622</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Nikolas - Noel Adında Bir Çocuk</t>
+          <t>Komik Çocuk: Sınıf Başkanı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057486646</t>
+          <t>9786057401359</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Bir Hayat</t>
+          <t>Köşedeki Dükkan</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>175</v>
+        <v>290</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057434692</t>
+          <t>9786057401342</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Unicorn Günü</t>
+          <t>Nikolas - Noel Adında Bir Çocuk</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>210</v>
+        <v>260</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057088406</t>
+          <t>9786057486646</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Unicorn Gecesi</t>
+          <t>Mükemmel Bir Hayat</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>210</v>
+        <v>190</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057434623</t>
+          <t>9786057434692</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Bobo Uçuyor! - Pug'ın Günlüğü</t>
+          <t>Unicorn Günü</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057434630</t>
+          <t>9786057088406</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Bobo'nun Karlı Günü - Pug'ın Günlüğü</t>
+          <t>Unicorn Gecesi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>210</v>
+        <v>230</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786050636420</t>
+          <t>9786057434623</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Unicorn Akademisi - Scarlett ve Alev</t>
+          <t>Bobo Uçuyor! - Pug'ın Günlüğü</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>165</v>
+        <v>210</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786050636437</t>
+          <t>9786057434630</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Unicorn Akademisi - Sophia ve Gökkuşağı</t>
+          <t>Bobo'nun Karlı Günü - Pug'ın Günlüğü</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>165</v>
+        <v>210</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786050636413</t>
+          <t>9786050636420</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Tıpatıp İkizler - Modellik Çılgınlığı</t>
+          <t>Unicorn Akademisi - Scarlett ve Alev</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786050636406</t>
+          <t>9786050636437</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Tıpatıp İkizler - Müzikal Kargaşa</t>
+          <t>Unicorn Akademisi - Sophia ve Gökkuşağı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786050636499</t>
+          <t>9786050636413</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri - Okul Macerası</t>
+          <t>Tıpatıp İkizler - Modellik Çılgınlığı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>200</v>
+        <v>165</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057486608</t>
+          <t>9786050636406</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri - Peri Şakaları</t>
+          <t>Tıpatıp İkizler - Müzikal Kargaşa</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>165</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057434609</t>
+          <t>9786050636499</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri: Tüylü Dostum</t>
+          <t>Yaramaz Peri - Okul Macerası</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057434647</t>
+          <t>9786057486608</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Doktor Bıyık’ın Peşinde - Genç Lüpen’in Maceraları</t>
+          <t>Yaramaz Peri - Peri Şakaları</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057486691</t>
+          <t>9786057434609</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Zeynep Masal Perisinin Ülkesinde</t>
+          <t>Yaramaz Peri: Tüylü Dostum</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057434616</t>
+          <t>9786057434647</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Frida Olsa Ne Yapardı?</t>
+          <t>Doktor Bıyık’ın Peşinde - Genç Lüpen’in Maceraları</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>210</v>
+        <v>165</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057486653</t>
+          <t>9786057486691</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Isabel ve Bulut - Unicorn Akademisi</t>
+          <t>Zeynep Masal Perisinin Ülkesinde</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>165</v>
+        <v>145</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057486615</t>
+          <t>9786057434616</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Ay'a Yolculuk - Uzay Gezginleri</t>
+          <t>Frida Olsa Ne Yapardı?</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>150</v>
+        <v>230</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057486684</t>
+          <t>9786057486653</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Maceralar - Unicorn Akademisi Seti (4 Kitap Takım)</t>
+          <t>Isabel ve Bulut - Unicorn Akademisi</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>600</v>
+        <v>190</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057486677</t>
+          <t>9786057486615</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ada ve Safran - Canavarlar ve Küf</t>
+          <t>Ay'a Yolculuk - Uzay Gezginleri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>150</v>
+        <v>165</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057486660</t>
+          <t>9786057486684</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Ada ve Safran - Ejderhalar ve Marşmelovlar</t>
+          <t>Sihirli Maceralar - Unicorn Akademisi Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>150</v>
+        <v>650</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786050636444</t>
+          <t>9786057486677</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Karı Koca Arasında</t>
+          <t>Ada ve Safran - Canavarlar ve Küf</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>170</v>
+        <v>165</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786050636451</t>
+          <t>9786057486660</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Koca Göbek - Kurbağacıkların Başı Dertte</t>
+          <t>Ada ve Safran - Ejderhalar ve Marşmelovlar</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>150</v>
+        <v>165</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
+          <t>9786050636444</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>Karı Koca Arasında</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786050636451</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Koca Göbek - Kurbağacıkların Başı Dertte</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
           <t>9786258029604</t>
         </is>
       </c>
-      <c r="B106" s="1" t="inlineStr">
+      <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Acemi Cadı Macera Seti (3 Kitap)</t>
         </is>
       </c>
-      <c r="C106" s="1">
+      <c r="C108" s="1">
         <v>690</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>