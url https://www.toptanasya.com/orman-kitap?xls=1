--- v2 (2026-05-21)
+++ v3 (2026-07-18)
@@ -85,1645 +85,1690 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258029673</t>
+          <t>9786258029703</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Otel Flamingo</t>
+          <t>Yıldız Kedicikler: Dedektif Kedicik İş Başında!</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>240</v>
+        <v>210</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258029680</t>
+          <t>9786258029697</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Otel Flamingo: Sıcak Hava Dalgasında Tatil</t>
+          <t>Yaramaz Peri Macera Seti ( 4 Kitap)</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>240</v>
+        <v>860</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258029666</t>
+          <t>9786258029710</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüzlük Paradoksu</t>
+          <t>Bir İş Nasıl Batırılır? (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>320</v>
+        <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258029642</t>
+          <t>9786258029673</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ember Spark ve Ejderhaların Gürlemesi</t>
+          <t>Otel Flamingo</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258029659</t>
+          <t>9786258029680</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri: Gece Yarısı Ziyafeti</t>
+          <t>Otel Flamingo: Sıcak Hava Dalgasında Tatil</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258029635</t>
+          <t>9786258029666</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Göbekleme</t>
+          <t>Ölümsüzlük Paradoksu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258029628</t>
+          <t>9786258029642</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Zaman Yolculuğunda Nasıl Hayatta Kalınır</t>
+          <t>Ember Spark ve Ejderhaların Gürlemesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258029611</t>
+          <t>9786258029659</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kız Sihirli Kutu Set</t>
+          <t>Yaramaz Peri: Gece Yarısı Ziyafeti</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>860</v>
+        <v>240</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258029581</t>
+          <t>9786258029635</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Marnie Gece Yarısı ve Ay'ın Gizemi</t>
+          <t>Komik Çocuk: Göbekleme</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>340</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258029598</t>
+          <t>9786258029628</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Canavar Avı: Canavarların Dönüşü</t>
+          <t>Zaman Yolculuğunda Nasıl Hayatta Kalınır</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258029567</t>
+          <t>9786258029611</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Beti ve Kurbağa Cadı</t>
+          <t>Gökkuşağı Kız Sihirli Kutu Set</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>230</v>
+        <v>915</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258029574</t>
+          <t>9786258029581</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tekrar Düşün</t>
+          <t>Marnie Gece Yarısı ve Ay'ın Gizemi</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258029529</t>
+          <t>9786258029598</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Gözcü Ördek</t>
+          <t>Canavar Avı: Canavarların Dönüşü</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258029550</t>
+          <t>9786258029567</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Aikido Kulübü</t>
+          <t>Çılgın Beti ve Kurbağa Cadı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>230</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258029536</t>
+          <t>9786258029574</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kız: Gökyüzü İçin Savaş</t>
+          <t>Tekrar Düşün</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258029543</t>
+          <t>9786258029529</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ekstra Normal</t>
+          <t>Komik Çocuk: Gözcü Ördek</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258029444</t>
+          <t>9786258029550</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı Sihirli Kitap Seti</t>
+          <t>Aikido Kulübü</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>690</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258029512</t>
+          <t>9786258029536</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Canlarına Okuyor</t>
+          <t>Gökkuşağı Kız: Gökyüzü İçin Savaş</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258029505</t>
+          <t>9786258029543</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Düşe Kalka</t>
+          <t>Ekstra Normal</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>320</v>
+        <v>270</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>8680979022894</t>
+          <t>9786258029444</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Pug'ın Günlüğü İlk Okuma Kitap Seti (3 Kitap)</t>
+          <t>Acemi Cadı Sihirli Kitap Seti</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>560</v>
+        <v>740</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>8680979022948</t>
+          <t>9786258029512</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Süper Dahiler Kahkaha Kitap Seti (2 Kitap)</t>
+          <t>Komik Çocuk: Canlarına Okuyor</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>390</v>
+        <v>340</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258029482</t>
+          <t>9786258029505</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Dino Baba</t>
+          <t>Komik Çocuk: Düşe Kalka</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>220</v>
+        <v>340</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258029499</t>
+          <t>8680979022894</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kız: Fırtınanın Gözü</t>
+          <t>Pug'ın Günlüğü İlk Okuma Kitap Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>320</v>
+        <v>610</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258029451</t>
+          <t>8680979022948</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Donuk Gözler</t>
+          <t>Süper Dahiler Kahkaha Kitap Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>310</v>
+        <v>405</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258029475</t>
+          <t>9786258029482</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ailen Olmadan Nasıl Hayatta Kalınır</t>
+          <t>Dino Baba</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258029468</t>
+          <t>9786258029499</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Vicdan Çağı</t>
+          <t>Gökkuşağı Kız: Fırtınanın Gözü</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>290</v>
+        <v>340</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258029420</t>
+          <t>9786258029451</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı: Hayaletli Gezi</t>
+          <t>Donuk Gözler</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>260</v>
+        <v>330</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258029437</t>
+          <t>9786258029475</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Serenay Uzay: Gizli Mucit</t>
+          <t>Ailen Olmadan Nasıl Hayatta Kalınır</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258029406</t>
+          <t>9786258029468</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Cerrah</t>
+          <t>Vicdan Çağı</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>310</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258029413</t>
+          <t>9786258029420</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kız</t>
+          <t>Acemi Cadı: Hayaletli Gezi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>320</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258029369</t>
+          <t>9786258029437</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Dinozor Okuluna Hoş Geldiniz</t>
+          <t>Serenay Uzay: Gizli Mucit</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>185</v>
+        <v>260</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258029383</t>
+          <t>9786258029406</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Canavar Avı: Yeni Başlayanlar İçin</t>
+          <t>Cerrah</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>320</v>
+        <v>330</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258029390</t>
+          <t>9786258029413</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitapta Kim Var 3 Kitap Set</t>
+          <t>Gökkuşağı Kız</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>495</v>
+        <v>340</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258029376</t>
+          <t>9786258029369</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitapta Bir Ayıcık Var</t>
+          <t>Dinozor Okuluna Hoş Geldiniz</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>185</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>8680979023006</t>
+          <t>9786258029383</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mina Fantazya Arkadaşlık Kitap Seti - 2 Kitap Takım</t>
+          <t>Canavar Avı: Yeni Başlayanlar İçin</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>360</v>
+        <v>350</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057434654</t>
+          <t>9786258029390</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri Kitap Seti - 3 Kitap Takım</t>
+          <t>Bu Kitapta Kim Var 3 Kitap Set</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>600</v>
+        <v>535</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258029345</t>
+          <t>9786258029376</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Nehir</t>
+          <t>Bu Kitapta Bir Ayıcık Var</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>310</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258029352</t>
+          <t>8680979023006</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kimseye Söyleme</t>
+          <t>Mina Fantazya Arkadaşlık Kitap Seti - 2 Kitap Takım</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>230</v>
+        <v>360</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>7880979023056</t>
+          <t>9786057434654</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Youtuber Çocuk Set (3 Kitap)</t>
+          <t>Yaramaz Peri Kitap Seti - 3 Kitap Takım</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>600</v>
+        <v>630</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258029284</t>
+          <t>9786258029345</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Youtuber Çocuk: Kostüm Çılgınlığı</t>
+          <t>Karanlık Nehir</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>230</v>
+        <v>330</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>8680979022917</t>
+          <t>9786258029352</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı Sihirli Kitap Seti - 2 Kitap Takım</t>
+          <t>Kimseye Söyleme</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>500</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>7880979023063</t>
+          <t>7880979023056</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Genç Bilim İnsanı Serisi Set</t>
+          <t>Youtuber Çocuk Set (3 Kitap)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>660</v>
+        <v>630</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258029291</t>
+          <t>9786258029284</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Altı Gün</t>
+          <t>Youtuber Çocuk: Kostüm Çılgınlığı</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786258029307</t>
+          <t>8680979022917</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü</t>
+          <t>Acemi Cadı Sihirli Kitap Seti - 2 Kitap Takım</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>185</v>
+        <v>500</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786258029277</t>
+          <t>7880979023063</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ayça Kadabra: Kanatlarda Problem Var</t>
+          <t>Genç Bilim İnsanı Serisi Set</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>230</v>
+        <v>710</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258029246</t>
+          <t>9786258029291</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ayça Kadabra: Dolunay Kulübü</t>
+          <t>Altı Gün</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>230</v>
+        <v>260</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258029321</t>
+          <t>9786258029307</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Güneş Sistemi</t>
+          <t>Yeryüzü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>185</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258029338</t>
+          <t>9786258029277</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Fosiller</t>
+          <t>Ayça Kadabra: Kanatlarda Problem Var</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>185</v>
+        <v>250</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258029314</t>
+          <t>9786258029246</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>İnsan Vücudu</t>
+          <t>Ayça Kadabra: Dolunay Kulübü</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>185</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258029239</t>
+          <t>9786258029321</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Doğaüstü Evrene Yolculuk</t>
+          <t>Güneş Sistemi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>260</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258029222</t>
+          <t>9786258029338</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kükreme Diyarı</t>
+          <t>Fosiller</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258029253</t>
+          <t>9786258029314</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Casus Çocuk - Gizli Görev</t>
+          <t>İnsan Vücudu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258029260</t>
+          <t>9786258029239</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Casus Çocuk - Kusursuz Suç</t>
+          <t>Doğaüstü Evrene Yolculuk</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258029208</t>
+          <t>9786258029222</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitapta Bir Unicorn Var</t>
+          <t>Kükreme Diyarı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>185</v>
+        <v>320</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258029215</t>
+          <t>9786258029253</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitapta Bir Canavar Var</t>
+          <t>Casus Çocuk - Gizli Görev</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>185</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258029192</t>
+          <t>9786258029260</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Göl</t>
+          <t>Casus Çocuk - Kusursuz Suç</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>310</v>
+        <v>250</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258029161</t>
+          <t>9786258029208</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk Seti - 4 Kitap Takım</t>
+          <t>Bu Kitapta Bir Unicorn Var</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>1130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258029178</t>
+          <t>9786258029215</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Loki - Kötü Bir Kahramanın İyi Olma Rehberi</t>
+          <t>Bu Kitapta Bir Canavar Var</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258029185</t>
+          <t>9786258029192</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Adada Aşk</t>
+          <t>Sessiz Göl</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>270</v>
+        <v>330</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258029147</t>
+          <t>9786258029161</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı - Yükseklerde Uçuyor</t>
+          <t>Komik Çocuk Seti - 4 Kitap Takım</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>260</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258029130</t>
+          <t>9786258029178</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı - Macera Başlıyor</t>
+          <t>Loki - Kötü Bir Kahramanın İyi Olma Rehberi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258029154</t>
+          <t>9786258029185</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Yirmi Yıl Sonra</t>
+          <t>Adada Aşk</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258029109</t>
+          <t>9786258029147</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Arkadaşım</t>
+          <t>Acemi Cadı - Yükseklerde Uçuyor</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>275</v>
+        <v>280</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258029123</t>
+          <t>9786258029130</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kim Korkar Köpek Balıklarından?</t>
+          <t>Acemi Cadı - Macera Başlıyor</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258029116</t>
+          <t>9786258029154</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kim Korkar Hayaletlerden?</t>
+          <t>Yirmi Yıl Sonra</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>220</v>
+        <v>310</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258029093</t>
+          <t>9786258029109</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk - İşlem Tamam</t>
+          <t>Hayalet Arkadaşım</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258029086</t>
+          <t>9786258029123</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Mina Fantazya: Okulda Zorba Var</t>
+          <t>Kim Korkar Köpek Balıklarından?</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258029079</t>
+          <t>9786258029116</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Mina Fantazya: Ne Tuhaf Bir Arkadaş</t>
+          <t>Kim Korkar Hayaletlerden?</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>220</v>
+        <v>240</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258029062</t>
+          <t>9786258029093</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Şaka Savaşları</t>
+          <t>Komik Çocuk - İşlem Tamam</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258029024</t>
+          <t>9786258029086</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Pug’ın Günlüğü: Islak Patiler</t>
+          <t>Mina Fantazya: Okulda Zorba Var</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258029055</t>
+          <t>9786258029079</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Youtuber Çocuk - Büyük Kapışma</t>
+          <t>Mina Fantazya: Ne Tuhaf Bir Arkadaş</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258029048</t>
+          <t>9786258029062</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Youtuber Çocuk</t>
+          <t>Komik Çocuk: Şaka Savaşları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>230</v>
+        <v>340</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057401335</t>
+          <t>9786258029024</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Unicorn - Okul Başlıyor!</t>
+          <t>Pug’ın Günlüğü: Islak Patiler</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057401328</t>
+          <t>9786258029055</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Unicorn - Spor Günü</t>
+          <t>Youtuber Çocuk - Büyük Kapışma</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057434661</t>
+          <t>9786258029048</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Şövalye Sör Louis - Dehşetengiz Macera</t>
+          <t>Youtuber Çocuk</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>290</v>
+        <v>240</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786050636475</t>
+          <t>9786057401335</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kendine Yeni Bir Hayat Ismarla</t>
+          <t>Yaramaz Unicorn - Okul Başlıyor!</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>185</v>
+        <v>240</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786050636468</t>
+          <t>9786057401328</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Ava ve Yıldız - Unicorn Akademisi</t>
+          <t>Yaramaz Unicorn - Spor Günü</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057434685</t>
+          <t>9786057434661</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Süper Dahiler: Pankek Gezegeni</t>
+          <t>Şövalye Sör Louis - Dehşetengiz Macera</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>220</v>
+        <v>310</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057434678</t>
+          <t>9786050636475</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Süper Dahiler: Balık Firarda</t>
+          <t>Kendine Yeni Bir Hayat Ismarla</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786050636482</t>
+          <t>9786050636468</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Süper Kahraman El Kitabı</t>
+          <t>Ava ve Yıldız - Unicorn Akademisi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>165</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057486639</t>
+          <t>9786057434685</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Şov Başlasın!</t>
+          <t>Süper Dahiler: Pankek Gezegeni</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057486622</t>
+          <t>9786057434678</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Sınıf Başkanı</t>
+          <t>Süper Dahiler: Balık Firarda</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>320</v>
+        <v>230</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057401359</t>
+          <t>9786050636482</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Köşedeki Dükkan</t>
+          <t>Süper Kahraman El Kitabı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>290</v>
+        <v>180</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057401342</t>
+          <t>9786057486639</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Nikolas - Noel Adında Bir Çocuk</t>
+          <t>Komik Çocuk: Şov Başlasın!</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>260</v>
+        <v>340</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057486646</t>
+          <t>9786057486622</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Bir Hayat</t>
+          <t>Komik Çocuk: Sınıf Başkanı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>190</v>
+        <v>340</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057434692</t>
+          <t>9786057401359</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Unicorn Günü</t>
+          <t>Köşedeki Dükkan</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>230</v>
+        <v>310</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057088406</t>
+          <t>9786057401342</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Unicorn Gecesi</t>
+          <t>Nikolas - Noel Adında Bir Çocuk</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057434623</t>
+          <t>9786057486646</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Bobo Uçuyor! - Pug'ın Günlüğü</t>
+          <t>Mükemmel Bir Hayat</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>210</v>
+        <v>200</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057434630</t>
+          <t>9786057434692</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Bobo'nun Karlı Günü - Pug'ın Günlüğü</t>
+          <t>Unicorn Günü</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786050636420</t>
+          <t>9786057088406</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Unicorn Akademisi - Scarlett ve Alev</t>
+          <t>Unicorn Gecesi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786050636437</t>
+          <t>9786057434623</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Unicorn Akademisi - Sophia ve Gökkuşağı</t>
+          <t>Bobo Uçuyor! - Pug'ın Günlüğü</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786050636413</t>
+          <t>9786057434630</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Tıpatıp İkizler - Modellik Çılgınlığı</t>
+          <t>Bobo'nun Karlı Günü - Pug'ın Günlüğü</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>165</v>
+        <v>230</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786050636406</t>
+          <t>9786050636420</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Tıpatıp İkizler - Müzikal Kargaşa</t>
+          <t>Unicorn Akademisi - Scarlett ve Alev</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>165</v>
+        <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786050636499</t>
+          <t>9786050636437</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri - Okul Macerası</t>
+          <t>Unicorn Akademisi - Sophia ve Gökkuşağı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786057486608</t>
+          <t>9786050636413</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri - Peri Şakaları</t>
+          <t>Tıpatıp İkizler - Modellik Çılgınlığı</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057434609</t>
+          <t>9786050636406</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri: Tüylü Dostum</t>
+          <t>Tıpatıp İkizler - Müzikal Kargaşa</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>230</v>
+        <v>180</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786057434647</t>
+          <t>9786050636499</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Doktor Bıyık’ın Peşinde - Genç Lüpen’in Maceraları</t>
+          <t>Yaramaz Peri - Okul Macerası</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>165</v>
+        <v>240</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057486691</t>
+          <t>9786057486608</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Zeynep Masal Perisinin Ülkesinde</t>
+          <t>Yaramaz Peri - Peri Şakaları</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>145</v>
+        <v>240</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057434616</t>
+          <t>9786057434609</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Frida Olsa Ne Yapardı?</t>
+          <t>Yaramaz Peri: Tüylü Dostum</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057486653</t>
+          <t>9786057434647</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Isabel ve Bulut - Unicorn Akademisi</t>
+          <t>Doktor Bıyık’ın Peşinde - Genç Lüpen’in Maceraları</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>190</v>
+        <v>180</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057486615</t>
+          <t>9786057486691</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ay'a Yolculuk - Uzay Gezginleri</t>
+          <t>Zeynep Masal Perisinin Ülkesinde</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>165</v>
+        <v>160</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057486684</t>
+          <t>9786057434616</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Maceralar - Unicorn Akademisi Seti (4 Kitap Takım)</t>
+          <t>Frida Olsa Ne Yapardı?</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>650</v>
+        <v>250</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057486677</t>
+          <t>9786057486653</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Ada ve Safran - Canavarlar ve Küf</t>
+          <t>Isabel ve Bulut - Unicorn Akademisi</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>165</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057486660</t>
+          <t>9786057486615</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Ada ve Safran - Ejderhalar ve Marşmelovlar</t>
+          <t>Ay'a Yolculuk - Uzay Gezginleri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>165</v>
+        <v>180</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786050636444</t>
+          <t>9786057486684</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Karı Koca Arasında</t>
+          <t>Sihirli Maceralar - Unicorn Akademisi Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>185</v>
+        <v>690</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786050636451</t>
+          <t>9786057486677</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Koca Göbek - Kurbağacıkların Başı Dertte</t>
+          <t>Ada ve Safran - Canavarlar ve Küf</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>165</v>
+        <v>180</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
+          <t>9786057486660</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Ada ve Safran - Ejderhalar ve Marşmelovlar</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786050636444</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Karı Koca Arasında</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786050636451</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Koca Göbek - Kurbağacıkların Başı Dertte</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
           <t>9786258029604</t>
         </is>
       </c>
-      <c r="B108" s="1" t="inlineStr">
+      <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Acemi Cadı Macera Seti (3 Kitap)</t>
         </is>
       </c>
-      <c r="C108" s="1">
-        <v>690</v>
+      <c r="C111" s="1">
+        <v>740</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>