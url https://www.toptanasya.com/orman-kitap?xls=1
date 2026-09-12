--- v3 (2026-07-18)
+++ v4 (2026-09-12)
@@ -85,1690 +85,1720 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258029703</t>
+          <t>9786258029734</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yıldız Kedicikler: Dedektif Kedicik İş Başında!</t>
+          <t>Prenses ve Unicorn: Mikka'nın Sihirli Sürprizi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>210</v>
+        <v>240</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258029697</t>
+          <t>9786258029727</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri Macera Seti ( 4 Kitap)</t>
+          <t>Komik Çocuk: Şakacı Uzaylılar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>860</v>
+        <v>340</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258029710</t>
+          <t>9786258029703</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Bir İş Nasıl Batırılır? (Ciltli)</t>
+          <t>Yıldız Kedicikler: Dedektif Kedicik İş Başında!</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>260</v>
+        <v>210</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258029673</t>
+          <t>9786258029697</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Otel Flamingo</t>
+          <t>Yaramaz Peri Macera Seti ( 4 Kitap)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>240</v>
+        <v>880</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258029680</t>
+          <t>9786258029710</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Otel Flamingo: Sıcak Hava Dalgasında Tatil</t>
+          <t>Bir İş Nasıl Batırılır? (Ciltli)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258029666</t>
+          <t>9786258029673</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüzlük Paradoksu</t>
+          <t>Otel Flamingo</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>340</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258029642</t>
+          <t>9786258029680</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Ember Spark ve Ejderhaların Gürlemesi</t>
+          <t>Otel Flamingo: Sıcak Hava Dalgasında Tatil</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>280</v>
+        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258029659</t>
+          <t>9786258029666</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri: Gece Yarısı Ziyafeti</t>
+          <t>Ölümsüzlük Paradoksu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258029635</t>
+          <t>9786258029642</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Göbekleme</t>
+          <t>Ember Spark ve Ejderhaların Gürlemesi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>340</v>
+        <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258029628</t>
+          <t>9786258029659</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Zaman Yolculuğunda Nasıl Hayatta Kalınır</t>
+          <t>Yaramaz Peri: Gece Yarısı Ziyafeti</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>320</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258029611</t>
+          <t>9786258029635</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kız Sihirli Kutu Set</t>
+          <t>Komik Çocuk: Göbekleme</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>915</v>
+        <v>340</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258029581</t>
+          <t>9786258029628</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Marnie Gece Yarısı ve Ay'ın Gizemi</t>
+          <t>Zaman Yolculuğunda Nasıl Hayatta Kalınır</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>240</v>
+        <v>320</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258029598</t>
+          <t>9786258029611</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Canavar Avı: Canavarların Dönüşü</t>
+          <t>Gökkuşağı Kız Sihirli Kutu Set</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>940</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258029567</t>
+          <t>9786258029581</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Beti ve Kurbağa Cadı</t>
+          <t>Marnie Gece Yarısı ve Ay'ın Gizemi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258029574</t>
+          <t>9786258029598</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Tekrar Düşün</t>
+          <t>Canavar Avı: Canavarların Dönüşü</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258029529</t>
+          <t>9786258029567</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Gözcü Ördek</t>
+          <t>Çılgın Beti ve Kurbağa Cadı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>340</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258029550</t>
+          <t>9786258029574</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Aikido Kulübü</t>
+          <t>Tekrar Düşün</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258029536</t>
+          <t>9786258029529</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kız: Gökyüzü İçin Savaş</t>
+          <t>Komik Çocuk: Gözcü Ördek</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258029543</t>
+          <t>9786258029550</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ekstra Normal</t>
+          <t>Aikido Kulübü</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258029444</t>
+          <t>9786258029536</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı Sihirli Kitap Seti</t>
+          <t>Gökkuşağı Kız: Gökyüzü İçin Savaş</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>740</v>
+        <v>340</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258029512</t>
+          <t>9786258029543</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Canlarına Okuyor</t>
+          <t>Ekstra Normal</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>340</v>
+        <v>270</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258029505</t>
+          <t>9786258029444</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Düşe Kalka</t>
+          <t>Acemi Cadı Sihirli Kitap Seti</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>340</v>
+        <v>740</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>8680979022894</t>
+          <t>9786258029512</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Pug'ın Günlüğü İlk Okuma Kitap Seti (3 Kitap)</t>
+          <t>Komik Çocuk: Canlarına Okuyor</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>610</v>
+        <v>340</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>8680979022948</t>
+          <t>9786258029505</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Süper Dahiler Kahkaha Kitap Seti (2 Kitap)</t>
+          <t>Komik Çocuk: Düşe Kalka</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>405</v>
+        <v>340</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258029482</t>
+          <t>8680979022894</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Dino Baba</t>
+          <t>Pug'ın Günlüğü İlk Okuma Kitap Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>240</v>
+        <v>610</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258029499</t>
+          <t>8680979022948</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kız: Fırtınanın Gözü</t>
+          <t>Süper Dahiler Kahkaha Kitap Seti (2 Kitap)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>340</v>
+        <v>405</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258029451</t>
+          <t>9786258029482</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Donuk Gözler</t>
+          <t>Dino Baba</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>330</v>
+        <v>240</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258029475</t>
+          <t>9786258029499</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ailen Olmadan Nasıl Hayatta Kalınır</t>
+          <t>Gökkuşağı Kız: Fırtınanın Gözü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258029468</t>
+          <t>9786258029451</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Vicdan Çağı</t>
+          <t>Donuk Gözler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>310</v>
+        <v>330</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258029420</t>
+          <t>9786258029475</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı: Hayaletli Gezi</t>
+          <t>Ailen Olmadan Nasıl Hayatta Kalınır</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258029437</t>
+          <t>9786258029468</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Serenay Uzay: Gizli Mucit</t>
+          <t>Vicdan Çağı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>260</v>
+        <v>310</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258029406</t>
+          <t>9786258029420</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Cerrah</t>
+          <t>Acemi Cadı: Hayaletli Gezi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>330</v>
+        <v>280</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258029413</t>
+          <t>9786258029437</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Kız</t>
+          <t>Serenay Uzay: Gizli Mucit</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>340</v>
+        <v>260</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258029369</t>
+          <t>9786258029406</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Dinozor Okuluna Hoş Geldiniz</t>
+          <t>Cerrah</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>330</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258029383</t>
+          <t>9786258029413</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Canavar Avı: Yeni Başlayanlar İçin</t>
+          <t>Gökkuşağı Kız</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258029390</t>
+          <t>9786258029369</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitapta Kim Var 3 Kitap Set</t>
+          <t>Dinozor Okuluna Hoş Geldiniz</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>535</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258029376</t>
+          <t>9786258029383</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitapta Bir Ayıcık Var</t>
+          <t>Canavar Avı: Yeni Başlayanlar İçin</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>8680979023006</t>
+          <t>9786258029390</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mina Fantazya Arkadaşlık Kitap Seti - 2 Kitap Takım</t>
+          <t>Bu Kitapta Kim Var 3 Kitap Set</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>360</v>
+        <v>535</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057434654</t>
+          <t>9786258029376</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri Kitap Seti - 3 Kitap Takım</t>
+          <t>Bu Kitapta Bir Ayıcık Var</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>630</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786258029345</t>
+          <t>8680979023006</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Nehir</t>
+          <t>Mina Fantazya Arkadaşlık Kitap Seti - 2 Kitap Takım</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>330</v>
+        <v>360</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258029352</t>
+          <t>9786057434654</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kimseye Söyleme</t>
+          <t>Yaramaz Peri Kitap Seti - 3 Kitap Takım</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250</v>
+        <v>630</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>7880979023056</t>
+          <t>9786258029345</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Youtuber Çocuk Set (3 Kitap)</t>
+          <t>Karanlık Nehir</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>630</v>
+        <v>330</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258029284</t>
+          <t>9786258029352</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Youtuber Çocuk: Kostüm Çılgınlığı</t>
+          <t>Kimseye Söyleme</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>8680979022917</t>
+          <t>7880979023056</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı Sihirli Kitap Seti - 2 Kitap Takım</t>
+          <t>Youtuber Çocuk Set (3 Kitap)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>500</v>
+        <v>655</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>7880979023063</t>
+          <t>9786258029284</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Genç Bilim İnsanı Serisi Set</t>
+          <t>Youtuber Çocuk: Kostüm Çılgınlığı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>710</v>
+        <v>240</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786258029291</t>
+          <t>8680979022917</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Altı Gün</t>
+          <t>Acemi Cadı Sihirli Kitap Seti - 2 Kitap Takım</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>260</v>
+        <v>500</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786258029307</t>
+          <t>7880979023063</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yeryüzü</t>
+          <t>Genç Bilim İnsanı Serisi Set</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>710</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786258029277</t>
+          <t>9786258029291</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Ayça Kadabra: Kanatlarda Problem Var</t>
+          <t>Altı Gün</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>250</v>
+        <v>260</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786258029246</t>
+          <t>9786258029307</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ayça Kadabra: Dolunay Kulübü</t>
+          <t>Yeryüzü</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786258029321</t>
+          <t>9786258029277</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Güneş Sistemi</t>
+          <t>Ayça Kadabra: Kanatlarda Problem Var</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786258029338</t>
+          <t>9786258029246</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Fosiller</t>
+          <t>Ayça Kadabra: Dolunay Kulübü</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786258029314</t>
+          <t>9786258029321</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>İnsan Vücudu</t>
+          <t>Güneş Sistemi</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786258029239</t>
+          <t>9786258029338</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Doğaüstü Evrene Yolculuk</t>
+          <t>Fosiller</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786258029222</t>
+          <t>9786258029314</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kükreme Diyarı</t>
+          <t>İnsan Vücudu</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>320</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786258029253</t>
+          <t>9786258029239</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Casus Çocuk - Gizli Görev</t>
+          <t>Doğaüstü Evrene Yolculuk</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786258029260</t>
+          <t>9786258029222</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Casus Çocuk - Kusursuz Suç</t>
+          <t>Kükreme Diyarı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786258029208</t>
+          <t>9786258029253</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitapta Bir Unicorn Var</t>
+          <t>Casus Çocuk - Gizli Görev</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786258029215</t>
+          <t>9786258029260</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bu Kitapta Bir Canavar Var</t>
+          <t>Casus Çocuk - Kusursuz Suç</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786258029192</t>
+          <t>9786258029208</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Göl</t>
+          <t>Bu Kitapta Bir Unicorn Var</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>330</v>
+        <v>200</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786258029161</t>
+          <t>9786258029215</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk Seti - 4 Kitap Takım</t>
+          <t>Bu Kitapta Bir Canavar Var</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>1200</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786258029178</t>
+          <t>9786258029192</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Loki - Kötü Bir Kahramanın İyi Olma Rehberi</t>
+          <t>Sessiz Göl</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786258029185</t>
+          <t>9786258029161</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Adada Aşk</t>
+          <t>Komik Çocuk Seti - 4 Kitap Takım</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>290</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786258029147</t>
+          <t>9786258029178</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı - Yükseklerde Uçuyor</t>
+          <t>Loki - Kötü Bir Kahramanın İyi Olma Rehberi</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>280</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786258029130</t>
+          <t>9786258029185</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Acemi Cadı - Macera Başlıyor</t>
+          <t>Adada Aşk</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>280</v>
+        <v>290</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786258029154</t>
+          <t>9786258029147</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Yirmi Yıl Sonra</t>
+          <t>Acemi Cadı - Yükseklerde Uçuyor</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>310</v>
+        <v>280</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786258029109</t>
+          <t>9786258029130</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Arkadaşım</t>
+          <t>Acemi Cadı - Macera Başlıyor</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786258029123</t>
+          <t>9786258029154</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kim Korkar Köpek Balıklarından?</t>
+          <t>Yirmi Yıl Sonra</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>240</v>
+        <v>310</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258029116</t>
+          <t>9786258029109</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Kim Korkar Hayaletlerden?</t>
+          <t>Hayalet Arkadaşım</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786258029093</t>
+          <t>9786258029123</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk - İşlem Tamam</t>
+          <t>Kim Korkar Köpek Balıklarından?</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>340</v>
+        <v>240</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258029086</t>
+          <t>9786258029116</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Mina Fantazya: Okulda Zorba Var</t>
+          <t>Kim Korkar Hayaletlerden?</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258029079</t>
+          <t>9786258029093</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Mina Fantazya: Ne Tuhaf Bir Arkadaş</t>
+          <t>Komik Çocuk - İşlem Tamam</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258029062</t>
+          <t>9786258029086</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Şaka Savaşları</t>
+          <t>Mina Fantazya: Okulda Zorba Var</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>340</v>
+        <v>240</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258029024</t>
+          <t>9786258029079</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Pug’ın Günlüğü: Islak Patiler</t>
+          <t>Mina Fantazya: Ne Tuhaf Bir Arkadaş</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258029055</t>
+          <t>9786258029062</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Youtuber Çocuk - Büyük Kapışma</t>
+          <t>Komik Çocuk: Şaka Savaşları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258029048</t>
+          <t>9786258029024</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Youtuber Çocuk</t>
+          <t>Pug’ın Günlüğü: Islak Patiler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>240</v>
+        <v>230</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786057401335</t>
+          <t>9786258029055</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Unicorn - Okul Başlıyor!</t>
+          <t>Youtuber Çocuk - Büyük Kapışma</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057401328</t>
+          <t>9786258029048</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Unicorn - Spor Günü</t>
+          <t>Youtuber Çocuk</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057434661</t>
+          <t>9786057401335</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Şövalye Sör Louis - Dehşetengiz Macera</t>
+          <t>Yaramaz Unicorn - Okul Başlıyor!</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>310</v>
+        <v>240</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786050636475</t>
+          <t>9786057401328</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kendine Yeni Bir Hayat Ismarla</t>
+          <t>Yaramaz Unicorn - Spor Günü</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786050636468</t>
+          <t>9786057434661</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ava ve Yıldız - Unicorn Akademisi</t>
+          <t>Şövalye Sör Louis - Dehşetengiz Macera</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>310</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057434685</t>
+          <t>9786050636475</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Süper Dahiler: Pankek Gezegeni</t>
+          <t>Kendine Yeni Bir Hayat Ismarla</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057434678</t>
+          <t>9786050636468</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Süper Dahiler: Balık Firarda</t>
+          <t>Ava ve Yıldız - Unicorn Akademisi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786050636482</t>
+          <t>9786057434685</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Süper Kahraman El Kitabı</t>
+          <t>Süper Dahiler: Pankek Gezegeni</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>180</v>
+        <v>230</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057486639</t>
+          <t>9786057434678</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Şov Başlasın!</t>
+          <t>Süper Dahiler: Balık Firarda</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>340</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057486622</t>
+          <t>9786050636482</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuk: Sınıf Başkanı</t>
+          <t>Süper Kahraman El Kitabı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>340</v>
+        <v>180</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057401359</t>
+          <t>9786057486639</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Köşedeki Dükkan</t>
+          <t>Komik Çocuk: Şov Başlasın!</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>310</v>
+        <v>340</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057401342</t>
+          <t>9786057486622</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Nikolas - Noel Adında Bir Çocuk</t>
+          <t>Komik Çocuk: Sınıf Başkanı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786057486646</t>
+          <t>9786057401359</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Bir Hayat</t>
+          <t>Köşedeki Dükkan</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>310</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057434692</t>
+          <t>9786057401342</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Unicorn Günü</t>
+          <t>Nikolas - Noel Adında Bir Çocuk</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786057088406</t>
+          <t>9786057486646</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Unicorn Gecesi</t>
+          <t>Mükemmel Bir Hayat</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786057434623</t>
+          <t>9786057434692</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Bobo Uçuyor! - Pug'ın Günlüğü</t>
+          <t>Unicorn Günü</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057434630</t>
+          <t>9786057088406</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Bobo'nun Karlı Günü - Pug'ın Günlüğü</t>
+          <t>Unicorn Gecesi</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786050636420</t>
+          <t>9786057434623</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Unicorn Akademisi - Scarlett ve Alev</t>
+          <t>Bobo Uçuyor! - Pug'ın Günlüğü</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786050636437</t>
+          <t>9786057434630</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Unicorn Akademisi - Sophia ve Gökkuşağı</t>
+          <t>Bobo'nun Karlı Günü - Pug'ın Günlüğü</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786050636413</t>
+          <t>9786050636420</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Tıpatıp İkizler - Modellik Çılgınlığı</t>
+          <t>Unicorn Akademisi - Scarlett ve Alev</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786050636406</t>
+          <t>9786050636437</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Tıpatıp İkizler - Müzikal Kargaşa</t>
+          <t>Unicorn Akademisi - Sophia ve Gökkuşağı</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786050636499</t>
+          <t>9786050636413</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri - Okul Macerası</t>
+          <t>Tıpatıp İkizler - Modellik Çılgınlığı</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786057486608</t>
+          <t>9786050636406</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri - Peri Şakaları</t>
+          <t>Tıpatıp İkizler - Müzikal Kargaşa</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057434609</t>
+          <t>9786050636499</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Peri: Tüylü Dostum</t>
+          <t>Yaramaz Peri - Okul Macerası</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057434647</t>
+          <t>9786057486608</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Doktor Bıyık’ın Peşinde - Genç Lüpen’in Maceraları</t>
+          <t>Yaramaz Peri - Peri Şakaları</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>180</v>
+        <v>240</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057486691</t>
+          <t>9786057434609</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Zeynep Masal Perisinin Ülkesinde</t>
+          <t>Yaramaz Peri: Tüylü Dostum</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>160</v>
+        <v>240</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786057434616</t>
+          <t>9786057434647</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Frida Olsa Ne Yapardı?</t>
+          <t>Doktor Bıyık’ın Peşinde - Genç Lüpen’in Maceraları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>250</v>
+        <v>180</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057486653</t>
+          <t>9786057486691</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Isabel ve Bulut - Unicorn Akademisi</t>
+          <t>Zeynep Masal Perisinin Ülkesinde</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057486615</t>
+          <t>9786057434616</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Ay'a Yolculuk - Uzay Gezginleri</t>
+          <t>Frida Olsa Ne Yapardı?</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057486684</t>
+          <t>9786057486653</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Maceralar - Unicorn Akademisi Seti (4 Kitap Takım)</t>
+          <t>Isabel ve Bulut - Unicorn Akademisi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>690</v>
+        <v>200</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057486677</t>
+          <t>9786057486615</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Ada ve Safran - Canavarlar ve Küf</t>
+          <t>Ay'a Yolculuk - Uzay Gezginleri</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057486660</t>
+          <t>9786057486684</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Ada ve Safran - Ejderhalar ve Marşmelovlar</t>
+          <t>Sihirli Maceralar - Unicorn Akademisi Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>180</v>
+        <v>725</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786050636444</t>
+          <t>9786057486677</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Karı Koca Arasında</t>
+          <t>Ada ve Safran - Canavarlar ve Küf</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786050636451</t>
+          <t>9786057486660</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Koca Göbek - Kurbağacıkların Başı Dertte</t>
+          <t>Ada ve Safran - Ejderhalar ve Marşmelovlar</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
+          <t>9786050636444</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Karı Koca Arasında</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786050636451</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Koca Göbek - Kurbağacıkların Başı Dertte</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
           <t>9786258029604</t>
         </is>
       </c>
-      <c r="B111" s="1" t="inlineStr">
+      <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Acemi Cadı Macera Seti (3 Kitap)</t>
         </is>
       </c>
-      <c r="C111" s="1">
-        <v>740</v>
+      <c r="C113" s="1">
+        <v>765</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>