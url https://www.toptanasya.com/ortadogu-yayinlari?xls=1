--- v0 (2026-02-20)
+++ v1 (2026-07-03)
@@ -109,186 +109,186 @@
         <is>
           <t>9789750054792</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Suriye'de Kürtler: Siyasal Hareketler - Terörle İmtihan</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789750054754</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Cezayir Siyaseti - İç Dinamikler ve Uluslararası İlişkiler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789750054747</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Al-'Alaqat al-'Arabiyya al-Turkiyya-Alf wa Ma’atayn 'Aam min al-Mahatat al-Siyasiyya wa al-Diblumasi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786057381453</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Kuzey Afrika'da Güvenlik Stratejileri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>110</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786057488688</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Ortadoğu Yıllığı 2020</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057381408</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Seyyahların Kaleminden Kerkük</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057381422</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Dönüşen Türkiye - Körfez İlişkileri: Krizler - Fırsatlar ve Beklentiler</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057488602</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Uluslararası Siyasette Doğu Akdeniz</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057488633</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Erbil'de Türkmen Tarihi</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057488626</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Körfez Dış Politikası Bağımlılık, Müdahalecilik, Tarafsızlık</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057488619</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>From Hope to Uncertainty the Anatomy of Algerian Hirak in 2019</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259480367</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>İsrail'in Güvenlik ve Strateji Arayışı</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>