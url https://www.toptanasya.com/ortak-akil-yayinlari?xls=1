--- v0 (2026-02-14)
+++ v1 (2026-04-03)
@@ -85,835 +85,850 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259722641</t>
+          <t>9786259722658</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mezhebî Taassubun İflası</t>
+          <t>Kalpsel Dönüşüm</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259722634</t>
+          <t>9786259722641</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’la Yüzleşmek</t>
+          <t>Mezhebî Taassubun İflası</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>530</v>
+        <v>450</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789759667627</t>
+          <t>9786259722634</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Tevhid Devleti Kuran Kitap</t>
+          <t>Kur’an’la Yüzleşmek</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>140</v>
+        <v>530</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789759667665</t>
+          <t>9789759667627</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’dan Hayata</t>
+          <t>Kur'an Tevhid Devleti Kuran Kitap</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>70</v>
+        <v>140</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789759667658</t>
+          <t>9789759667665</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Dini Tektir</t>
+          <t>Kur’an’dan Hayata</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>240</v>
+        <v>70</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789759667641</t>
+          <t>9789759667658</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Anlamada Mantık Örgüsü</t>
+          <t>Allah’ın Dini Tektir</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>520</v>
+        <v>240</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789759667634</t>
+          <t>9789759667641</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Senin Derdin Nedir?</t>
+          <t>Kur’an’ı Anlamada Mantık Örgüsü</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>280</v>
+        <v>520</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789759667610</t>
+          <t>9789759667634</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın Rehberliğinde Konulu Tefsirler Serisi 2 - Kur'an'ın Anlattığı Peygamber/Rasul Kıssaları</t>
+          <t>Senin Derdin Nedir?</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057144126</t>
+          <t>9789759667610</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Yüce Meali</t>
+          <t>Kur'an'ın Rehberliğinde Konulu Tefsirler Serisi 2 - Kur'an'ın Anlattığı Peygamber/Rasul Kıssaları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>700</v>
+        <v>160</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057144119</t>
+          <t>9786057144126</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’a Davet</t>
+          <t>Kur'an-ı Kerim Yüce Meali</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>240</v>
+        <v>700</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786058076136</t>
+          <t>9786057144119</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İyiliğe Teşviket</t>
+          <t>Kur’an’a Davet</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>25</v>
+        <v>240</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786050611878</t>
+          <t>9786058076136</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel ve Modern Hurafeler Kıskacında Kadın</t>
+          <t>İyiliğe Teşviket</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>230</v>
+        <v>25</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058076129</t>
+          <t>9786050611878</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Tarihinde Şirk Hulul İnancı ve Batınılik 2. Cilt</t>
+          <t>Geleneksel ve Modern Hurafeler Kıskacında Kadın</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>24</v>
+        <v>230</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058076112</t>
+          <t>9786058076129</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Tarihinde Şirk Hulul İnancı ve Batınılik 1.Cilt</t>
+          <t>İnsanlık Tarihinde Şirk Hulul İnancı ve Batınılik 2. Cilt</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259722627</t>
+          <t>9786058076112</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Tevratsız Yahudiler</t>
+          <t>İnsanlık Tarihinde Şirk Hulul İnancı ve Batınılik 1.Cilt</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>450</v>
+        <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259722610</t>
+          <t>9786259722627</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İndirilmiş Kitaba Uydurulmuş Sebepler</t>
+          <t>Tevratsız Yahudiler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259722603</t>
+          <t>9786259722610</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’la Diyalog</t>
+          <t>İndirilmiş Kitaba Uydurulmuş Sebepler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259431659</t>
+          <t>9786259722603</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Kur’an’da Dua</t>
+          <t>Kur’an’la Diyalog</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259431680</t>
+          <t>9786259431659</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim Meal – Te’vil (Mushaf Tertibine Göre)</t>
+          <t>Her Yönüyle Kur’an’da Dua</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>1000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259431673</t>
+          <t>9786259431680</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim Meal – Te’vil</t>
+          <t>Kuran-ı Kerim Meal – Te’vil (Mushaf Tertibine Göre)</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259431666</t>
+          <t>9786259431673</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim Meal - Tevil (Cep Boy)</t>
+          <t>Kuran-ı Kerim Meal – Te’vil</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>650</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259431697</t>
+          <t>9786259431666</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim Meal - Tevil (Orta Boy - Ciltli Arapçalı)</t>
+          <t>Kuran-ı Kerim Meal - Tevil (Cep Boy)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>1500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259431642</t>
+          <t>9786259431697</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Rabbinden Mesaj Var!</t>
+          <t>Kuran-ı Kerim Meal - Tevil (Orta Boy - Ciltli Arapçalı)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>260</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259431635</t>
+          <t>9786259431642</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Yolda Kalanlar</t>
+          <t>Rabbinden Mesaj Var!</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259431628</t>
+          <t>9786259431635</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Kullanım Kılavuzu Kur’an</t>
+          <t>Yolda Kalanlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259431611</t>
+          <t>9786259431628</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sünnetullahın Evren, İnsan ve Bilim</t>
+          <t>Yaşamın Kullanım Kılavuzu Kur’an</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>900</v>
+        <v>350</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259431604</t>
+          <t>9786259431611</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Berceste Sözler</t>
+          <t>Sünnetullahın Evren, İnsan ve Bilim</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>180</v>
+        <v>900</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789759667696</t>
+          <t>9786259431604</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sır Sandığım</t>
+          <t>Berceste Sözler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789759667672</t>
+          <t>9789759667696</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Modern Dinî Kılavuz</t>
+          <t>Sır Sandığım</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>1000</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789759667689</t>
+          <t>9789759667672</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Çıkış Yolu</t>
+          <t>Modern Dinî Kılavuz</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>550</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789759667603</t>
+          <t>9789759667689</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kur’ansız Müslümanlar</t>
+          <t>Çıkış Yolu</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>340</v>
+        <v>550</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057144195</t>
+          <t>9789759667603</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İslam Aleminin Kadim Sorunsalı Uydurma Hadisler ve Tasavvuf</t>
+          <t>Kur’ansız Müslümanlar</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>550</v>
+        <v>340</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057144164</t>
+          <t>9786057144195</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kıyametin Ayak Sesleri</t>
+          <t>İslam Aleminin Kadim Sorunsalı Uydurma Hadisler ve Tasavvuf</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057144140</t>
+          <t>9786057144164</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Saklanan Hadisler</t>
+          <t>Kıyametin Ayak Sesleri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057144133</t>
+          <t>9786057144140</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bize Allah &amp; Rasulü Yeter</t>
+          <t>Saklanan Hadisler</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>400</v>
+        <v>340</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057422897</t>
+          <t>9786057144133</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Maide: İstikamet Yazıları</t>
+          <t>Bize Allah &amp; Rasulü Yeter</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057422880</t>
+          <t>9786057422897</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Dinde Öze Dönüş</t>
+          <t>Maide: İstikamet Yazıları</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786058076143</t>
+          <t>9786057422880</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Rivayetlerin Karanlığından Vahyin Aydınlığına Kur’an Işığında Nebi ve Resul Arasındaki Farklar</t>
+          <t>Dinde Öze Dönüş</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786058076150</t>
+          <t>9786058076143</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bana Namazı Göster</t>
+          <t>Rivayetlerin Karanlığından Vahyin Aydınlığına Kur’an Işığında Nebi ve Resul Arasındaki Farklar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057034366</t>
+          <t>9786058076150</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Tevhid ve Devlet</t>
+          <t>Bana Namazı Göster</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057034373</t>
+          <t>9786057034366</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Aynı Dinden Değiliz - Cübbesiz Mahmut</t>
+          <t>Tevhid ve Devlet</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057034304</t>
+          <t>9786057034373</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Sureleri Ne Anlatır?</t>
+          <t>Aynı Dinden Değiliz - Cübbesiz Mahmut</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057034311</t>
+          <t>9786057034304</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Tevrat ve İncil Ne Anlatır?</t>
+          <t>Kur’an Sureleri Ne Anlatır?</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057034335</t>
+          <t>9786057034311</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’in Sayısal Yapısı</t>
+          <t>Tevrat ve İncil Ne Anlatır?</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>750</v>
+        <v>320</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786050611823</t>
+          <t>9786057034335</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Geleneğin Reddi</t>
+          <t>Kur’an-ı Kerim’in Sayısal Yapısı</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>340</v>
+        <v>750</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786057422866</t>
+          <t>9786050611823</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Cennete Götüren Yol</t>
+          <t>Geleneğin Reddi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057034380</t>
+          <t>9786057422866</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kaynaklarına Göre İslam - Tasavvuf Çatışması</t>
+          <t>Cennete Götüren Yol</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057422842</t>
+          <t>9786057034380</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktan Aydınlığa Davet</t>
+          <t>Kaynaklarına Göre İslam - Tasavvuf Çatışması</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057422859</t>
+          <t>9786057422842</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Son Evliya</t>
+          <t>Karanlıktan Aydınlığa Davet</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786050611847</t>
+          <t>9786057422859</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Saklanan Ayetler - Cübbesiz Mahmut</t>
+          <t>Son Evliya</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>340</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057034359</t>
+          <t>9786050611847</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın Kimliği</t>
+          <t>Saklanan Ayetler - Cübbesiz Mahmut</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786050611816</t>
+          <t>9786057034359</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Tenkitname</t>
+          <t>Kur'an'ın Kimliği</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
+          <t>9786050611816</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Tenkitname</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
           <t>9786058076105</t>
         </is>
       </c>
-      <c r="B54" s="1" t="inlineStr">
+      <c r="B55" s="1" t="inlineStr">
         <is>
           <t>İnsanlık Tarihinde Şirk Hulul İnancı ve Batınılik 1. ve 2. Cilt (2 Cilt Takım)</t>
         </is>
       </c>
-      <c r="C54" s="1">
+      <c r="C55" s="1">
         <v>750</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>