--- v1 (2026-04-03)
+++ v2 (2026-05-21)
@@ -85,850 +85,865 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259722658</t>
+          <t>9786259722665</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kalpsel Dönüşüm</t>
+          <t>Menâkibu'l-Ârifîn'den Seçme Menkıbeler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259722641</t>
+          <t>9786259722658</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Mezhebî Taassubun İflası</t>
+          <t>Kalpsel Dönüşüm</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>450</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259722634</t>
+          <t>9786259722641</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’la Yüzleşmek</t>
+          <t>Mezhebî Taassubun İflası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>530</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789759667627</t>
+          <t>9786259722634</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Tevhid Devleti Kuran Kitap</t>
+          <t>Kur’an’la Yüzleşmek</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>140</v>
+        <v>530</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789759667665</t>
+          <t>9789759667627</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’dan Hayata</t>
+          <t>Kur'an Tevhid Devleti Kuran Kitap</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>70</v>
+        <v>140</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789759667658</t>
+          <t>9789759667665</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Allah’ın Dini Tektir</t>
+          <t>Kur’an’dan Hayata</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>240</v>
+        <v>70</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789759667641</t>
+          <t>9789759667658</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’ı Anlamada Mantık Örgüsü</t>
+          <t>Allah’ın Dini Tektir</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>520</v>
+        <v>240</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789759667634</t>
+          <t>9789759667641</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Senin Derdin Nedir?</t>
+          <t>Kur’an’ı Anlamada Mantık Örgüsü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>520</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789759667610</t>
+          <t>9789759667634</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın Rehberliğinde Konulu Tefsirler Serisi 2 - Kur'an'ın Anlattığı Peygamber/Rasul Kıssaları</t>
+          <t>Senin Derdin Nedir?</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>160</v>
+        <v>280</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057144126</t>
+          <t>9789759667610</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim Yüce Meali</t>
+          <t>Kur'an'ın Rehberliğinde Konulu Tefsirler Serisi 2 - Kur'an'ın Anlattığı Peygamber/Rasul Kıssaları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>700</v>
+        <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057144119</t>
+          <t>9786057144126</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’a Davet</t>
+          <t>Kur'an-ı Kerim Yüce Meali</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>240</v>
+        <v>700</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786058076136</t>
+          <t>9786057144119</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İyiliğe Teşviket</t>
+          <t>Kur’an’a Davet</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>25</v>
+        <v>240</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786050611878</t>
+          <t>9786058076136</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Geleneksel ve Modern Hurafeler Kıskacında Kadın</t>
+          <t>İyiliğe Teşviket</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>230</v>
+        <v>25</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058076129</t>
+          <t>9786050611878</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Tarihinde Şirk Hulul İnancı ve Batınılik 2. Cilt</t>
+          <t>Geleneksel ve Modern Hurafeler Kıskacında Kadın</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>24</v>
+        <v>230</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058076112</t>
+          <t>9786058076129</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>İnsanlık Tarihinde Şirk Hulul İnancı ve Batınılik 1.Cilt</t>
+          <t>İnsanlık Tarihinde Şirk Hulul İnancı ve Batınılik 2. Cilt</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>24</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259722627</t>
+          <t>9786058076112</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tevratsız Yahudiler</t>
+          <t>İnsanlık Tarihinde Şirk Hulul İnancı ve Batınılik 1.Cilt</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>450</v>
+        <v>24</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259722610</t>
+          <t>9786259722627</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İndirilmiş Kitaba Uydurulmuş Sebepler</t>
+          <t>Tevratsız Yahudiler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259722603</t>
+          <t>9786259722610</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kur’an’la Diyalog</t>
+          <t>İndirilmiş Kitaba Uydurulmuş Sebepler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>550</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259431659</t>
+          <t>9786259722603</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Kur’an’da Dua</t>
+          <t>Kur’an’la Diyalog</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259431680</t>
+          <t>9786259431659</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim Meal – Te’vil (Mushaf Tertibine Göre)</t>
+          <t>Her Yönüyle Kur’an’da Dua</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>1000</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259431673</t>
+          <t>9786259431680</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim Meal – Te’vil</t>
+          <t>Kuran-ı Kerim Meal – Te’vil (Mushaf Tertibine Göre)</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>1000</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259431666</t>
+          <t>9786259431673</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim Meal - Tevil (Cep Boy)</t>
+          <t>Kuran-ı Kerim Meal – Te’vil</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>650</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259431697</t>
+          <t>9786259431666</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kuran-ı Kerim Meal - Tevil (Orta Boy - Ciltli Arapçalı)</t>
+          <t>Kuran-ı Kerim Meal - Tevil (Cep Boy)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>1500</v>
+        <v>650</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259431642</t>
+          <t>9786259431697</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Rabbinden Mesaj Var!</t>
+          <t>Kuran-ı Kerim Meal - Tevil (Orta Boy - Ciltli Arapçalı)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>260</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259431635</t>
+          <t>9786259431642</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yolda Kalanlar</t>
+          <t>Rabbinden Mesaj Var!</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>260</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259431628</t>
+          <t>9786259431635</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Yaşamın Kullanım Kılavuzu Kur’an</t>
+          <t>Yolda Kalanlar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259431611</t>
+          <t>9786259431628</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sünnetullahın Evren, İnsan ve Bilim</t>
+          <t>Yaşamın Kullanım Kılavuzu Kur’an</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>900</v>
+        <v>350</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259431604</t>
+          <t>9786259431611</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Berceste Sözler</t>
+          <t>Sünnetullahın Evren, İnsan ve Bilim</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>180</v>
+        <v>900</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789759667696</t>
+          <t>9786259431604</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Sır Sandığım</t>
+          <t>Berceste Sözler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789759667672</t>
+          <t>9789759667696</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Modern Dinî Kılavuz</t>
+          <t>Sır Sandığım</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>1000</v>
+        <v>300</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789759667689</t>
+          <t>9789759667672</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Çıkış Yolu</t>
+          <t>Modern Dinî Kılavuz</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>550</v>
+        <v>1000</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789759667603</t>
+          <t>9789759667689</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kur’ansız Müslümanlar</t>
+          <t>Çıkış Yolu</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>340</v>
+        <v>550</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057144195</t>
+          <t>9789759667603</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İslam Aleminin Kadim Sorunsalı Uydurma Hadisler ve Tasavvuf</t>
+          <t>Kur’ansız Müslümanlar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>550</v>
+        <v>340</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057144164</t>
+          <t>9786057144195</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kıyametin Ayak Sesleri</t>
+          <t>İslam Aleminin Kadim Sorunsalı Uydurma Hadisler ve Tasavvuf</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>550</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057144140</t>
+          <t>9786057144164</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Saklanan Hadisler</t>
+          <t>Kıyametin Ayak Sesleri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057144133</t>
+          <t>9786057144140</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bize Allah &amp; Rasulü Yeter</t>
+          <t>Saklanan Hadisler</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>400</v>
+        <v>340</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057422897</t>
+          <t>9786057144133</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Maide: İstikamet Yazıları</t>
+          <t>Bize Allah &amp; Rasulü Yeter</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057422880</t>
+          <t>9786057422897</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Dinde Öze Dönüş</t>
+          <t>Maide: İstikamet Yazıları</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786058076143</t>
+          <t>9786057422880</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Rivayetlerin Karanlığından Vahyin Aydınlığına Kur’an Işığında Nebi ve Resul Arasındaki Farklar</t>
+          <t>Dinde Öze Dönüş</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058076150</t>
+          <t>9786058076143</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bana Namazı Göster</t>
+          <t>Rivayetlerin Karanlığından Vahyin Aydınlığına Kur’an Işığında Nebi ve Resul Arasındaki Farklar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>500</v>
+        <v>350</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057034366</t>
+          <t>9786058076150</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Tevhid ve Devlet</t>
+          <t>Bana Namazı Göster</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057034373</t>
+          <t>9786057034366</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Aynı Dinden Değiliz - Cübbesiz Mahmut</t>
+          <t>Tevhid ve Devlet</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>340</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786057034304</t>
+          <t>9786057034373</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Sureleri Ne Anlatır?</t>
+          <t>Aynı Dinden Değiliz - Cübbesiz Mahmut</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057034311</t>
+          <t>9786057034304</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Tevrat ve İncil Ne Anlatır?</t>
+          <t>Kur’an Sureleri Ne Anlatır?</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>320</v>
+        <v>250</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057034335</t>
+          <t>9786057034311</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’in Sayısal Yapısı</t>
+          <t>Tevrat ve İncil Ne Anlatır?</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>750</v>
+        <v>320</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786050611823</t>
+          <t>9786057034335</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Geleneğin Reddi</t>
+          <t>Kur’an-ı Kerim’in Sayısal Yapısı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>340</v>
+        <v>750</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057422866</t>
+          <t>9786050611823</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Cennete Götüren Yol</t>
+          <t>Geleneğin Reddi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057034380</t>
+          <t>9786057422866</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kaynaklarına Göre İslam - Tasavvuf Çatışması</t>
+          <t>Cennete Götüren Yol</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786057422842</t>
+          <t>9786057034380</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktan Aydınlığa Davet</t>
+          <t>Kaynaklarına Göre İslam - Tasavvuf Çatışması</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057422859</t>
+          <t>9786057422842</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Son Evliya</t>
+          <t>Karanlıktan Aydınlığa Davet</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786050611847</t>
+          <t>9786057422859</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Saklanan Ayetler - Cübbesiz Mahmut</t>
+          <t>Son Evliya</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>340</v>
+        <v>200</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786057034359</t>
+          <t>9786050611847</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kur'an'ın Kimliği</t>
+          <t>Saklanan Ayetler - Cübbesiz Mahmut</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786050611816</t>
+          <t>9786057034359</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Tenkitname</t>
+          <t>Kur'an'ın Kimliği</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>650</v>
+        <v>300</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
+          <t>9786050611816</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Tenkitname</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
           <t>9786058076105</t>
         </is>
       </c>
-      <c r="B55" s="1" t="inlineStr">
+      <c r="B56" s="1" t="inlineStr">
         <is>
           <t>İnsanlık Tarihinde Şirk Hulul İnancı ve Batınılik 1. ve 2. Cilt (2 Cilt Takım)</t>
         </is>
       </c>
-      <c r="C55" s="1">
+      <c r="C56" s="1">
         <v>750</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>