--- v2 (2026-05-21)
+++ v3 (2026-07-18)
@@ -154,111 +154,111 @@
         <is>
           <t>9786259722634</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Kur’an’la Yüzleşmek</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>530</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9789759667627</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Kur'an Tevhid Devleti Kuran Kitap</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>140</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789759667665</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Kur’an’dan Hayata</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789759667658</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Allah’ın Dini Tektir</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789759667641</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Kur’an’ı Anlamada Mantık Örgüsü</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>520</v>
+        <v>600</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789759667634</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Senin Derdin Nedir?</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789759667610</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Kur'an'ın Rehberliğinde Konulu Tefsirler Serisi 2 - Kur'an'ın Anlattığı Peygamber/Rasul Kıssaları</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057144126</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>