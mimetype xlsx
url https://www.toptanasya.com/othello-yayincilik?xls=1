--- v0 (2026-03-25)
+++ v1 (2026-07-03)
@@ -85,370 +85,445 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786250021170</t>
+          <t>9786259359007</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Viskinin Gizemli Yolculuğu</t>
+          <t>Ruhun Bozkırı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1800</v>
+        <v>422</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057368775</t>
+          <t>9786259359014</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Elmas Öfke</t>
+          <t>Elveda Muşamba</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>182</v>
+        <v>270</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786057368768</t>
+          <t>9786259359021</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Dün Bahardı</t>
+          <t>Savrulan Zaman</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>136</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057368744</t>
+          <t>9786259359045</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Havanın Adları</t>
+          <t>Yazıyla 1997</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>162</v>
+        <v>180</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786057368713</t>
+          <t>9786259359038</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tarih Adam</t>
+          <t>Artos’un Kelebekleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>356</v>
+        <v>260</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057368706</t>
+          <t>9786250021170</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dokuz Kere Şaşkınlık</t>
+          <t>Viskinin Gizemli Yolculuğu</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>92</v>
+        <v>1800</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057486394</t>
+          <t>9786057368775</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Şoförümüzün Kötü Günü</t>
+          <t>Elmas Öfke</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>97</v>
+        <v>182</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057486387</t>
+          <t>9786057368768</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Özür Dileriz</t>
+          <t>Dün Bahardı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>196</v>
+        <v>136</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057486356</t>
+          <t>9786057368744</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Profesör Unrat</t>
+          <t>Havanın Adları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>168</v>
+        <v>162</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786058025813</t>
+          <t>9786057368713</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Masalcı</t>
+          <t>Tarih Adam</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>232</v>
+        <v>356</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057486301</t>
+          <t>9786057368706</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tımarhane</t>
+          <t>Dokuz Kere Şaşkınlık</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>118</v>
+        <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057486318</t>
+          <t>9786057486394</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Liderler En Son Yer</t>
+          <t>Şoförümüzün Kötü Günü</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>136</v>
+        <v>97</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058025851</t>
+          <t>9786057486387</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Atlas Psikoloji</t>
+          <t>Özür Dileriz</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>298</v>
+        <v>196</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057486332</t>
+          <t>9786057486356</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kendinden Feminist Olarak Bahset</t>
+          <t>Profesör Unrat</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>198</v>
+        <v>168</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057486325</t>
+          <t>9786058025813</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Coney Island Bebeğim</t>
+          <t>Masalcı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>352</v>
+        <v>232</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058025875</t>
+          <t>9786057486301</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Atlas Dünya Tarihi</t>
+          <t>Tımarhane</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>298</v>
+        <v>118</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058025899</t>
+          <t>9786057486318</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünün Derisi</t>
+          <t>Liderler En Son Yer</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>240</v>
+        <v>136</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058025844</t>
+          <t>9786058025851</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Eve Giden Yol</t>
+          <t>Atlas Psikoloji</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>192</v>
+        <v>298</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058025837</t>
+          <t>9786057486332</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Atlas Felsefe</t>
+          <t>Kendinden Feminist Olarak Bahset</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>512</v>
+        <v>198</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058025868</t>
+          <t>9786057486325</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Atlas Matematik</t>
+          <t>Coney Island Bebeğim</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>512</v>
+        <v>352</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058025806</t>
+          <t>9786058025875</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanmanın Gölgesinde: Goya</t>
+          <t>Atlas Dünya Tarihi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>148</v>
+        <v>298</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
+          <t>9786058025899</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Gökyüzünün Derisi</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786058025844</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Eve Giden Yol</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786058025837</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Atlas Felsefe</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786058025868</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Atlas Matematik</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786058025806</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Aydınlanmanın Gölgesinde: Goya</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
           <t>9786058025820</t>
         </is>
       </c>
-      <c r="B23" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Şuşanik</t>
         </is>
       </c>
-      <c r="C23" s="1">
+      <c r="C28" s="1">
         <v>172</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>