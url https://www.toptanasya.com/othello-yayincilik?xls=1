--- v1 (2026-07-03)
+++ v2 (2026-09-12)
@@ -85,445 +85,460 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259359007</t>
+          <t>9786259359069</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Ruhun Bozkırı</t>
+          <t>Güneş Batıdan Doğdu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>422</v>
+        <v>774</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259359014</t>
+          <t>9786259359007</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Elveda Muşamba</t>
+          <t>Ruhun Bozkırı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>270</v>
+        <v>422</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259359021</t>
+          <t>9786259359014</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Savrulan Zaman</t>
+          <t>Elveda Muşamba</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>270</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259359045</t>
+          <t>9786259359021</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yazıyla 1997</t>
+          <t>Savrulan Zaman</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259359038</t>
+          <t>9786259359045</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Artos’un Kelebekleri</t>
+          <t>Yazıyla 1997</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>260</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786250021170</t>
+          <t>9786259359038</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Viskinin Gizemli Yolculuğu</t>
+          <t>Artos’un Kelebekleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>1800</v>
+        <v>260</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057368775</t>
+          <t>9786250021170</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Elmas Öfke</t>
+          <t>Viskinin Gizemli Yolculuğu</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>182</v>
+        <v>2000</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057368768</t>
+          <t>9786057368775</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dün Bahardı</t>
+          <t>Elmas Öfke</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>136</v>
+        <v>182</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057368744</t>
+          <t>9786057368768</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Havanın Adları</t>
+          <t>Dün Bahardı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>162</v>
+        <v>136</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057368713</t>
+          <t>9786057368744</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tarih Adam</t>
+          <t>Havanın Adları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>356</v>
+        <v>162</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057368706</t>
+          <t>9786057368713</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dokuz Kere Şaşkınlık</t>
+          <t>Tarih Adam</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>92</v>
+        <v>356</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057486394</t>
+          <t>9786057368706</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Şoförümüzün Kötü Günü</t>
+          <t>Dokuz Kere Şaşkınlık</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>97</v>
+        <v>92</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057486387</t>
+          <t>9786057486394</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Özür Dileriz</t>
+          <t>Şoförümüzün Kötü Günü</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>196</v>
+        <v>97</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057486356</t>
+          <t>9786057486387</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Profesör Unrat</t>
+          <t>Özür Dileriz</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>168</v>
+        <v>196</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058025813</t>
+          <t>9786057486356</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Masalcı</t>
+          <t>Profesör Unrat</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>232</v>
+        <v>168</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057486301</t>
+          <t>9786058025813</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Tımarhane</t>
+          <t>Masalcı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>118</v>
+        <v>232</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057486318</t>
+          <t>9786057486301</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Liderler En Son Yer</t>
+          <t>Tımarhane</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>136</v>
+        <v>118</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786058025851</t>
+          <t>9786057486318</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Atlas Psikoloji</t>
+          <t>Liderler En Son Yer</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>298</v>
+        <v>136</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057486332</t>
+          <t>9786058025851</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kendinden Feminist Olarak Bahset</t>
+          <t>Atlas Psikoloji</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>198</v>
+        <v>298</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057486325</t>
+          <t>9786057486332</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Coney Island Bebeğim</t>
+          <t>Kendinden Feminist Olarak Bahset</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>352</v>
+        <v>290</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058025875</t>
+          <t>9786057486325</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Atlas Dünya Tarihi</t>
+          <t>Coney Island Bebeğim</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>298</v>
+        <v>352</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058025899</t>
+          <t>9786058025875</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünün Derisi</t>
+          <t>Atlas Dünya Tarihi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>240</v>
+        <v>298</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058025844</t>
+          <t>9786058025899</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Eve Giden Yol</t>
+          <t>Gökyüzünün Derisi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>192</v>
+        <v>240</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058025837</t>
+          <t>9786058025844</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Atlas Felsefe</t>
+          <t>Eve Giden Yol</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>512</v>
+        <v>290</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058025868</t>
+          <t>9786058025837</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Atlas Matematik</t>
+          <t>Atlas Felsefe</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>512</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786058025806</t>
+          <t>9786058025868</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Aydınlanmanın Gölgesinde: Goya</t>
+          <t>Atlas Matematik</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>148</v>
+        <v>512</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
+          <t>9786058025806</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Aydınlanmanın Gölgesinde: Goya</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
           <t>9786058025820</t>
         </is>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Şuşanik</t>
         </is>
       </c>
-      <c r="C28" s="1">
+      <c r="C29" s="1">
         <v>172</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>