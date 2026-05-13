--- v0 (2026-03-25)
+++ v1 (2026-05-13)
@@ -109,51 +109,51 @@
         <is>
           <t>9789758410903</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Körlerin Kör Kılavuzları</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789758410897</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Yüzyıl Önce Yüzyıl Sonra Sevr ve Lozan Türkiye Cumhuriyeti’ne Karşı Lozan Üzerinden Psikolojik Savaş Yalanlar ve Gerçekler</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>375</v>
+        <v>520</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789758410279</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Büyük Uyanış</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9789758410859</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
@@ -169,196 +169,196 @@
         <is>
           <t>9789758410873</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Tarih Üzerinden Psikolojik Savaş ve Atatürk Dersi</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9789758410712</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Türkiye'nin Siyasi İntiharı Yeni - Osmanlı Tuzağı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>451</v>
+        <v>760</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9789758410705</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Euro Dolar Savaşı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>275</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9789758410774</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>İblisin Kıblesi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>495</v>
+        <v>590</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9789758410125</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Dünden Bugüne Türklerde Dil ve Din</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>550</v>
+        <v>620</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9789758410040</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>İslamda Bilimin Yükselişi ve Çöküşü</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>475</v>
+        <v>575</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9789758410743</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Düet ve Düello</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>86</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9789758410842</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Türk Tarihi İçin Eski Çince - Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>27.78</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9789758410651</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Münevver</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9789758410828</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Derin Yahudi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>375</v>
+        <v>390</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9789758410613</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Neveser</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9789758410880</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Türk Savun Kendini - Kalemin Namusu Makaleler 1</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>950</v>
+        <v>975</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>