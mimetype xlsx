--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,280 +85,295 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789758410903</t>
+          <t>9789758410910</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Körlerin Kör Kılavuzları</t>
+          <t>Geçmişten Geleceğe Mühürlenmiş Zaman</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>750</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789758410897</t>
+          <t>9789758410903</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Yüzyıl Önce Yüzyıl Sonra Sevr ve Lozan Türkiye Cumhuriyeti’ne Karşı Lozan Üzerinden Psikolojik Savaş Yalanlar ve Gerçekler</t>
+          <t>Körlerin Kör Kılavuzları</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>520</v>
+        <v>400</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789758410279</t>
+          <t>9789758410897</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Büyük Uyanış</t>
+          <t>Yüzyıl Önce Yüzyıl Sonra Sevr ve Lozan Türkiye Cumhuriyeti’ne Karşı Lozan Üzerinden Psikolojik Savaş Yalanlar ve Gerçekler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>18</v>
+        <v>520</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789758410859</t>
+          <t>9789758410279</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Günümüze Vergi Sisteminin Ekonomiye Uyumu 1838 - 2012</t>
+          <t>Büyük Uyanış</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>45.37</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789758410873</t>
+          <t>9789758410859</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Tarih Üzerinden Psikolojik Savaş ve Atatürk Dersi</t>
+          <t>Osmanlı'dan Günümüze Vergi Sisteminin Ekonomiye Uyumu 1838 - 2012</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>400</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789758410712</t>
+          <t>9789758410873</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'nin Siyasi İntiharı Yeni - Osmanlı Tuzağı</t>
+          <t>Tarih Üzerinden Psikolojik Savaş ve Atatürk Dersi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>760</v>
+        <v>400</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789758410705</t>
+          <t>9789758410712</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Euro Dolar Savaşı</t>
+          <t>Türkiye'nin Siyasi İntiharı Yeni - Osmanlı Tuzağı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>275</v>
+        <v>760</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789758410774</t>
+          <t>9789758410705</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İblisin Kıblesi</t>
+          <t>Euro Dolar Savaşı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>590</v>
+        <v>275</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789758410125</t>
+          <t>9789758410774</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dünden Bugüne Türklerde Dil ve Din</t>
+          <t>İblisin Kıblesi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>620</v>
+        <v>590</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789758410040</t>
+          <t>9789758410125</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İslamda Bilimin Yükselişi ve Çöküşü</t>
+          <t>Dünden Bugüne Türklerde Dil ve Din</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>575</v>
+        <v>620</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789758410743</t>
+          <t>9789758410040</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Düet ve Düello</t>
+          <t>İslamda Bilimin Yükselişi ve Çöküşü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>575</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789758410842</t>
+          <t>9789758410743</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihi İçin Eski Çince - Türkçe Sözlük</t>
+          <t>Düet ve Düello</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>27.78</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789758410651</t>
+          <t>9789758410842</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Münevver</t>
+          <t>Türk Tarihi İçin Eski Çince - Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789758410828</t>
+          <t>9789758410651</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Derin Yahudi</t>
+          <t>Münevver</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>390</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789758410613</t>
+          <t>9789758410828</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Neveser</t>
+          <t>Derin Yahudi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>390</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
+          <t>9789758410613</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Neveser</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
           <t>9789758410880</t>
         </is>
       </c>
-      <c r="B17" s="1" t="inlineStr">
+      <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Türk Savun Kendini - Kalemin Namusu Makaleler 1</t>
         </is>
       </c>
-      <c r="C17" s="1">
+      <c r="C18" s="1">
         <v>975</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>