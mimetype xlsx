--- v0 (2026-03-25)
+++ v1 (2026-09-12)
@@ -85,1300 +85,1345 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257990493</t>
+          <t>9786257990684</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Mikroekonomiye Giriş</t>
+          <t>Büyük Ülke Yeni Yol</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>465</v>
+        <v>720</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786257990479</t>
+          <t>9786257990677</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Endülüs Emevi Devleti Halifelik Dönemi (929-1031)</t>
+          <t>Çin Klasiklerinden Alıntılar 2. Cilt</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>294</v>
+        <v>481</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257990592</t>
+          <t>9786257990660</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Peşinde</t>
+          <t>Çin Klasiklerinden Alıntılar 1. Cilt</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>313</v>
+        <v>489</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786257990585</t>
+          <t>9786257990493</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kenti İnşa Edenlerin Görünmezliği</t>
+          <t>Mikroekonomiye Giriş</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>292</v>
+        <v>465</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257990424</t>
+          <t>9786257990479</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Atatürk'ün Fikir Babası Ziya Gökalp</t>
+          <t>Endülüs Emevi Devleti Halifelik Dönemi (929-1031)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>187.5</v>
+        <v>294</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257990554</t>
+          <t>9786257990592</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlık Milliyetçilik Modernlik</t>
+          <t>Mutluluk Peşinde</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>256</v>
+        <v>313</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257990578</t>
+          <t>9786257990585</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Soğuk Savaş Sonrası Türkiye-Sırbistan İlişkileri</t>
+          <t>Kenti İnşa Edenlerin Görünmezliği</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>292</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257990561</t>
+          <t>9786257990424</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ben İdraki</t>
+          <t>Atatürk'ün Fikir Babası Ziya Gökalp</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>376</v>
+        <v>187.5</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257990547</t>
+          <t>9786257990554</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs Barış Harekatı Günlerinde Hatıralar ve Belgeler Işığında Batı Trakya Türkleri</t>
+          <t>Müslümanlık Milliyetçilik Modernlik</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>232</v>
+        <v>256</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257990530</t>
+          <t>9786257990578</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İç Kontrol Sistemlerinde Mühendislik Perspektifi</t>
+          <t>Soğuk Savaş Sonrası Türkiye-Sırbistan İlişkileri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257990516</t>
+          <t>9786257990561</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Tefekküre</t>
+          <t>Ben İdraki</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>144</v>
+        <v>376</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257990509</t>
+          <t>9786257990547</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Boğaz Harbiden Bosna Savaşına Tarihten Mefkureye</t>
+          <t>Kıbrıs Barış Harekatı Günlerinde Hatıralar ve Belgeler Işığında Batı Trakya Türkleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>211</v>
+        <v>232</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257990448</t>
+          <t>9786257990530</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Hukuk Felsefesi Açısından İstihsan</t>
+          <t>İç Kontrol Sistemlerinde Mühendislik Perspektifi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>195</v>
+        <v>160</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257990349</t>
+          <t>9786257990516</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Eski Mezopotamya’da Müzik</t>
+          <t>Tarihten Tefekküre</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>445.5</v>
+        <v>144</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257990431</t>
+          <t>9786257990509</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bilim ve Din</t>
+          <t>Boğaz Harbiden Bosna Savaşına Tarihten Mefkureye</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>220.5</v>
+        <v>211</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257990325</t>
+          <t>9786257990448</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yatırım Projelerinde Risk Yönetimi</t>
+          <t>Hukuk Felsefesi Açısından İstihsan</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>384</v>
+        <v>195</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257990394</t>
+          <t>9786257990349</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Avrupa Birliği Yolunda Bosna Hersek ve Sırbistan İlişkisi</t>
+          <t>Eski Mezopotamya’da Müzik</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>124.5</v>
+        <v>445.5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257990387</t>
+          <t>9786257990431</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Mübarek’ten Sisi’ye Mısır’da Otoriter Rejimin Sürekliliği ve Ordu</t>
+          <t>Bilim ve Din</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>176.5</v>
+        <v>220.5</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257990370</t>
+          <t>9786257990325</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Avusturya Ulus Kimliği İnşasında Entegrasyon Tartışmaları ve Türkler</t>
+          <t>Yatırım Projelerinde Risk Yönetimi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>436</v>
+        <v>384</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257990356</t>
+          <t>9786257990394</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’deki Suriyelilerin Hukuksal Statüleri</t>
+          <t>Avrupa Birliği Yolunda Bosna Hersek ve Sırbistan İlişkisi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>124.5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257990363</t>
+          <t>9786257990387</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sınır Aşan Göçler ve Toplum Adıyaman Kahta Örneği</t>
+          <t>Mübarek’ten Sisi’ye Mısır’da Otoriter Rejimin Sürekliliği ve Ordu</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>144</v>
+        <v>176.5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257990301</t>
+          <t>9786257990370</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ortak Enerji Politikaları Bağlamında Türkiye-Azerbaycan İlişkileri</t>
+          <t>Avusturya Ulus Kimliği İnşasında Entegrasyon Tartışmaları ve Türkler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>135</v>
+        <v>436</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257990332</t>
+          <t>9786257990356</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Wings Of Happiness</t>
+          <t>Türkiye’deki Suriyelilerin Hukuksal Statüleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>103</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257990318</t>
+          <t>9786257990363</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Felsefe ve Tanrı</t>
+          <t>Sınır Aşan Göçler ve Toplum Adıyaman Kahta Örneği</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>301</v>
+        <v>144</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257990295</t>
+          <t>9786257990301</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel Devrim</t>
+          <t>Ortak Enerji Politikaları Bağlamında Türkiye-Azerbaycan İlişkileri</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>536.5</v>
+        <v>135</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257990288</t>
+          <t>9786257990332</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Kalbim</t>
+          <t>Wings Of Happiness</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>566</v>
+        <v>103</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257990271</t>
+          <t>9786257990318</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji ve Gündelik Hayat</t>
+          <t>Felsefe ve Tanrı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>413.5</v>
+        <v>301</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257990264</t>
+          <t>9786257990295</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İklim Değişikliğine Alternatif Bir Kamu Politikası Önerisi</t>
+          <t>Bilimsel Devrim</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>343.5</v>
+        <v>536.5</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257990257</t>
+          <t>9786257990288</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kutbüddin Ravendi ve Fıkhu’l-Kur’an</t>
+          <t>Esrarengiz Kalbim</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>223.5</v>
+        <v>566</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257990226</t>
+          <t>9786257990271</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>İmam Hatip Liselerinde Okul Gelişimi</t>
+          <t>Sosyoloji ve Gündelik Hayat</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>314</v>
+        <v>413.5</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257990240</t>
+          <t>9786257990264</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kovuk</t>
+          <t>İklim Değişikliğine Alternatif Bir Kamu Politikası Önerisi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>577.5</v>
+        <v>343.5</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257990202</t>
+          <t>9786257990257</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Mevlana Celaleddin ve Şems-i Tebrizi</t>
+          <t>Kutbüddin Ravendi ve Fıkhu’l-Kur’an</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>497</v>
+        <v>223.5</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056368332</t>
+          <t>9786257990226</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kutsallık ve Ziyaret Fenomeni</t>
+          <t>İmam Hatip Liselerinde Okul Gelişimi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>229</v>
+        <v>314</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257990219</t>
+          <t>9786257990240</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tekrarlayan Çatışmalar</t>
+          <t>Kovuk</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>499</v>
+        <v>577.5</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786257990134</t>
+          <t>9786257990202</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji</t>
+          <t>Mevlana Celaleddin ve Şems-i Tebrizi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>629.5</v>
+        <v>497</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786257990196</t>
+          <t>9786056368332</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Toplumsal Hareketler</t>
+          <t>Kutsallık ve Ziyaret Fenomeni</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>265.5</v>
+        <v>229</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257990189</t>
+          <t>9786257990219</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Yöntemleri</t>
+          <t>Tekrarlayan Çatışmalar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>402</v>
+        <v>499</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257990172</t>
+          <t>9786257990134</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi Literatürü</t>
+          <t>Sosyoloji</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>522</v>
+        <v>629.5</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257990165</t>
+          <t>9786257990196</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kültürler Arası Din Eğitimi ve DKAB Programı</t>
+          <t>Toplumsal Hareketler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>236.6</v>
+        <v>265.5</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257990158</t>
+          <t>9786257990189</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Etik Değerler ve İnsan</t>
+          <t>Araştırma Yöntemleri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>278.6</v>
+        <v>402</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257990141</t>
+          <t>9786257990172</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İlahi Dinlerde Günah-Kurtuluş İlişkisi</t>
+          <t>Din Sosyolojisi Literatürü</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>250.6</v>
+        <v>522</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257990103</t>
+          <t>9786257990165</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dış Ticaret</t>
+          <t>Kültürler Arası Din Eğitimi ve DKAB Programı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>418.6</v>
+        <v>236.6</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257990127</t>
+          <t>9786257990158</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Ana Dilde Eğitim Hareketi - Dil, Kimlik ve Siyaset</t>
+          <t>Etik Değerler ve İnsan</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>432.6</v>
+        <v>278.6</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056368318</t>
+          <t>9786257990141</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Türk Bürokrasisi ve Bürokratik Elitizm</t>
+          <t>İlahi Dinlerde Günah-Kurtuluş İlişkisi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>20</v>
+        <v>250.6</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257990097</t>
+          <t>9786257990103</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüzlük Düşüncesi</t>
+          <t>Dış Ticaret</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>180.6</v>
+        <v>418.6</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058291997</t>
+          <t>9786257990127</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Metafizik Sonrası Düşünce ve Din Felsefesi</t>
+          <t>Türkiye’de Ana Dilde Eğitim Hareketi - Dil, Kimlik ve Siyaset</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>222.6</v>
+        <v>432.6</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058291980</t>
+          <t>9786056368318</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Wilfred Cantwell Smith'in Din ve İslam Anlayışı</t>
+          <t>Türk Bürokrasisi ve Bürokratik Elitizm</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>194.6</v>
+        <v>20</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056368394</t>
+          <t>9786257990097</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Alevi Cemlerinde Nefesler</t>
+          <t>Ölümsüzlük Düşüncesi</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>313</v>
+        <v>180.6</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056368356</t>
+          <t>9786058291997</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Yönetim</t>
+          <t>Metafizik Sonrası Düşünce ve Din Felsefesi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>328</v>
+        <v>222.6</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>3990000027509</t>
+          <t>9786058291980</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Kutsallık ve Ziyaret Fenomeni</t>
+          <t>Wilfred Cantwell Smith'in Din ve İslam Anlayışı</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>320.6</v>
+        <v>194.6</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058291966</t>
+          <t>9786056368394</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İçtimai Sistemin Kuruluşunda Tevhidi Düşünce ve Toplum Felsefesi</t>
+          <t>Alevi Cemlerinde Nefesler</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>320.6</v>
+        <v>313</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058399914</t>
+          <t>9786056368356</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Kentsel Dönüş(tür)me Uygulamaları</t>
+          <t>Yönetim</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>320.6</v>
+        <v>328</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058291928</t>
+          <t>3990000027509</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Tanrı - Alem İlişkisi</t>
+          <t>Kutsallık ve Ziyaret Fenomeni</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>268.5</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257990066</t>
+          <t>9786058291966</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sosyoloji Notları</t>
+          <t>İçtimai Sistemin Kuruluşunda Tevhidi Düşünce ve Toplum Felsefesi</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>434.5</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257990523</t>
+          <t>9786058399914</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Rudolf Carnap</t>
+          <t>Türkiye'de Kentsel Dönüş(tür)me Uygulamaları</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>280</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056368325</t>
+          <t>9786058291928</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Türk Girişimciliğinin Sosyolojisi</t>
+          <t>Tanrı - Alem İlişkisi</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>320.6</v>
+        <v>268.5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786058399983</t>
+          <t>9786257990066</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Millet-i Müselleha</t>
+          <t>Sosyoloji Notları</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>518</v>
+        <v>434.5</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786058399921</t>
+          <t>9786257990523</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Akıncılar</t>
+          <t>Rudolf Carnap</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>418.6</v>
+        <v>280</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786058399938</t>
+          <t>9786056368325</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>1 Hakkında</t>
+          <t>Türk Girişimciliğinin Sosyolojisi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>166.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786058399907</t>
+          <t>9786058399983</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yönetim Katı</t>
+          <t>Millet-i Müselleha</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>1232</v>
+        <v>518</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056368387</t>
+          <t>9786058399921</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>İslam Siyaset Felsefesinde Sivil İtaatsizlik</t>
+          <t>Akıncılar</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>236.6</v>
+        <v>418.6</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786056368363</t>
+          <t>9786058399938</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Doğal Yasa Geleneği ve John Finnis</t>
+          <t>1 Hakkında</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>166.6</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058399969</t>
+          <t>9786058399907</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Josiah Royce'un Din Felsefesi</t>
+          <t>Yönetim Katı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>418.6</v>
+        <v>1232</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058399976</t>
+          <t>9786056368387</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>John Hick'te Dini Çoğulculuk</t>
+          <t>İslam Siyaset Felsefesinde Sivil İtaatsizlik</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>222.6</v>
+        <v>236.6</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786056368370</t>
+          <t>9786056368363</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Örgüt - Örgüt ve Yönetim Kuramları 2</t>
+          <t>Doğal Yasa Geleneği ve John Finnis</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>264.6</v>
+        <v>166.6</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257990028</t>
+          <t>9786058399969</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Milliyetçilik (Ciltli)</t>
+          <t>Josiah Royce'un Din Felsefesi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>1538.6</v>
+        <v>418.6</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257990080</t>
+          <t>9786058399976</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Balkanlar</t>
+          <t>John Hick'te Dini Çoğulculuk</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>319</v>
+        <v>222.6</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257990073</t>
+          <t>9786056368370</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Neden Felsefe Yaparız: İnsan, Ölüm ve Bilinç</t>
+          <t>Örgüt - Örgüt ve Yönetim Kuramları 2</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>292</v>
+        <v>264.6</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786056046766</t>
+          <t>9786257990028</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yeni Türkiye’nin Yeni Gerçekleri</t>
+          <t>Milliyetçilik (Ciltli)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>236.6</v>
+        <v>1538.6</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786056368349</t>
+          <t>9786257990080</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Türkçe Ninniler</t>
+          <t>Balkanlar</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>236.6</v>
+        <v>319</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786056046742</t>
+          <t>9786257990073</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Türk Eğitim Tarihi</t>
+          <t>Neden Felsefe Yaparız: İnsan, Ölüm ve Bilinç</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>320.6</v>
+        <v>292</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>3990000002091</t>
+          <t>9786056046766</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Türk Bürokrasisi ve Bürokratik Elitizm</t>
+          <t>Yeni Türkiye’nin Yeni Gerçekleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>320.6</v>
+        <v>236.6</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786056046797</t>
+          <t>9786056368349</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Rus ve Azerbaycan Kaynaklarında Türk Modernleşmesi</t>
+          <t>Türkçe Ninniler</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>250.6</v>
+        <v>236.6</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786056046735</t>
+          <t>9786056046742</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Satı Bey ve Eğitim Bilimi</t>
+          <t>Türk Eğitim Tarihi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>348.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786056046780</t>
+          <t>3990000002091</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>İnsan Manzaralarının Ressamı</t>
+          <t>Türk Bürokrasisi ve Bürokratik Elitizm</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789944299077</t>
+          <t>9786056046797</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Işığa Işık Tutmak</t>
+          <t>Rus ve Azerbaycan Kaynaklarında Türk Modernleşmesi</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>152.6</v>
+        <v>250.6</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>3990000002090</t>
+          <t>9786056046735</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Her Yönüyle Sünnet</t>
+          <t>Mustafa Satı Bey ve Eğitim Bilimi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>320.6</v>
+        <v>348.6</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786058632905</t>
+          <t>9786056046780</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Fena - Mevlana'da Özgürlük</t>
+          <t>İnsan Manzaralarının Ressamı</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>250.6</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786056046711</t>
+          <t>9789944299077</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyet İslamcılığının Seyri</t>
+          <t>Işığa Işık Tutmak</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>320.6</v>
+        <v>152.6</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786056046773</t>
+          <t>3990000002090</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Şiiri Düzyazıyla Kuşatan Yazar</t>
+          <t>Her Yönüyle Sünnet</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>236.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057990035</t>
+          <t>9786058632905</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>16. Yüzyılda Osmanlı İdaresinde Bir Rumeli Şehri Kırçova (Kicevo)</t>
+          <t>Fena - Mevlana'da Özgürlük</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>169</v>
+        <v>250.6</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057990059</t>
+          <t>9786056046711</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Nevzat Kösoğlu’nun Kavram Dünyası</t>
+          <t>Cumhuriyet İslamcılığının Seyri</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>109</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786057990042</t>
+          <t>9786056046773</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Nurettin Topçu’yu Anlamak</t>
+          <t>Şiiri Düzyazıyla Kuşatan Yazar</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>129</v>
+        <v>236.6</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
+          <t>9786057990035</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>16. Yüzyılda Osmanlı İdaresinde Bir Rumeli Şehri Kırçova (Kicevo)</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786057990059</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Nevzat Kösoğlu’nun Kavram Dünyası</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>152.6</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786057990042</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Nurettin Topçu’yu Anlamak</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
           <t>9786057990011</t>
         </is>
       </c>
-      <c r="B85" s="1" t="inlineStr">
+      <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Let’s Talk About Employer Branding</t>
         </is>
       </c>
-      <c r="C85" s="1">
+      <c r="C88" s="1">
         <v>399</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>