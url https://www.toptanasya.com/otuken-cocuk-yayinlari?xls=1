--- v1 (2025-12-23)
+++ v2 (2026-05-05)
@@ -85,1195 +85,1300 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786254089220</t>
+          <t>9786254089800</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Her Çağın Masalı - Bozdoğan’la Sarı Yılan</t>
+          <t>Gezerek Desenlerle Geometriyi Keşfediyorum</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>190</v>
+        <v>290</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786254089237</t>
+          <t>9786254089794</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ben Bilmem</t>
+          <t>Bitkiler Dünyası Tepetaklak</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>190</v>
+        <v>290</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786254089251</t>
+          <t>9786254089787</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Leo Dişçi Koltuğunda</t>
+          <t>Robocik, Sana Nasıl Yardımcı Olabilirim?</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>190</v>
+        <v>290</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786254089244</t>
+          <t>9786254089770</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Stelyanos Hrisopulos Gemisi</t>
+          <t>Pandispanya</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786254088971</t>
+          <t>9786254089701</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yeni Arkadaşlarım Bay Korku ve Bay Kaygı</t>
+          <t>Bozkurt Destanı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786254088988</t>
+          <t>9786254089695</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kumiko ve Ejderha (Ciltli)</t>
+          <t>Ergenekon Destanı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786254088773</t>
+          <t>9786254089718</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Düğme</t>
+          <t>Manas Destanı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>175</v>
+        <v>190</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786254086328</t>
+          <t>9786254089220</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Türk Dünyası Kültür Atlası</t>
+          <t>Her Çağın Masalı - Bozdoğan’la Sarı Yılan</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>700</v>
+        <v>225</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786254081071</t>
+          <t>9786254089237</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Mikrop</t>
+          <t>Ben Bilmem</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>80</v>
+        <v>225</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786254088148</t>
+          <t>9786254089251</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Senden Asla Vazgeçmem</t>
+          <t>Leo Dişçi Koltuğunda</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>175</v>
+        <v>225</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786254088803</t>
+          <t>9786254089244</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Dülger Balığının Ölümü</t>
+          <t>Stelyanos Hrisopulos Gemisi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786254088384</t>
+          <t>9786254088971</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yakut Peri Masalları</t>
+          <t>Yeni Arkadaşlarım Bay Korku ve Bay Kaygı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>190</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786254088483</t>
+          <t>9786254088988</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kam Ana’dan Türk Dünyası Masalları 4</t>
+          <t>Kumiko ve Ejderha (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786254088513</t>
+          <t>9786254088773</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Eyvah! Başımız Çöplerle Dertte</t>
+          <t>Sihirli Düğme</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>210</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786254088322</t>
+          <t>9786254086328</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kafası Karışık Hayalet</t>
+          <t>Türk Dünyası Kültür Atlası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>220</v>
+        <v>850</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786254088810</t>
+          <t>9786254081071</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Boğaç Edirne'yi Kurtarıyor</t>
+          <t>Gezgin Mikrop</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>160</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786254088339</t>
+          <t>9786254088148</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu Hikâyeleri</t>
+          <t>Senden Asla Vazgeçmem</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>140</v>
+        <v>220</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786254088216</t>
+          <t>9786254088803</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sarı Saltuk 3 - Vasiyet</t>
+          <t>Dülger Balığının Ölümü</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786254088209</t>
+          <t>9786254088384</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sarı Saltuk 2 - Kafdağı</t>
+          <t>Yakut Peri Masalları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>230</v>
+        <v>450</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786254087844</t>
+          <t>9786254088483</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sarı Saltuk 1 - Ehl-i Beyt</t>
+          <t>Kam Ana’dan Türk Dünyası Masalları 4</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786254085482</t>
+          <t>9786254088513</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kelebek Kadar Ağır Fil Kadar Hafif</t>
+          <t>Eyvah! Başımız Çöplerle Dertte</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>190</v>
+        <v>170</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786254085109</t>
+          <t>9786254088322</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Milyon Kere Miyav</t>
+          <t>Kafası Karışık Hayalet</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786254087998</t>
+          <t>9786254088810</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Yada Taşını Kurtarmak</t>
+          <t>Boğaç Edirne'yi Kurtarıyor</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>160</v>
+        <v>190</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786254088018</t>
+          <t>9786254088339</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Alaz ile Ateş</t>
+          <t>Selçuklu Hikâyeleri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>170</v>
+        <v>180</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786254087981</t>
+          <t>9786254088216</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Jüpiter'de Işıma</t>
+          <t>Sarı Saltuk 3 - Vasiyet</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>130</v>
+        <v>225</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786254087479</t>
+          <t>9786254088209</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Taşmaka Masalları</t>
+          <t>Sarı Saltuk 2 - Kafdağı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>270</v>
+        <v>280</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786254088001</t>
+          <t>9786254087844</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Hayvanlar Takvimi</t>
+          <t>Sarı Saltuk 1 - Ehl-i Beyt</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>400</v>
+        <v>225</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786254087059</t>
+          <t>9786254085482</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ayağına Diken Batan Serçe</t>
+          <t>Kelebek Kadar Ağır Fil Kadar Hafif</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>190</v>
+        <v>225</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786254087271</t>
+          <t>9786254085109</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bozkırın Kurdu Mete Han</t>
+          <t>Milyon Kere Miyav</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>170</v>
+        <v>225</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786254087424</t>
+          <t>9786254087998</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Leo ve Coco</t>
+          <t>Yada Taşını Kurtarmak</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786254087226</t>
+          <t>9786254088018</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Lakto'nun Sütten Yoğurda Yolculuğu</t>
+          <t>Alaz ile Ateş</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786254087134</t>
+          <t>9786254087981</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bir Kavanoz Kelebek</t>
+          <t>Jüpiter'de Işıma</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>190</v>
+        <v>160</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786254086663</t>
+          <t>9786254087479</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Köklerden Göklere Türk Mitolojisi</t>
+          <t>Taşmaka Masalları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>190</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786254086533</t>
+          <t>9786254088001</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Göç Etmek İsteyen Serçe</t>
+          <t>Gizemli Hayvanlar Takvimi</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>190</v>
+        <v>500</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786254086939</t>
+          <t>9786254087059</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Höt Höt Efendi</t>
+          <t>Ayağına Diken Batan Serçe</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>190</v>
+        <v>225</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786254086472</t>
+          <t>9786254087271</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Çilli Çirpi 7 Vedalar Artık Kalp Kırmasın</t>
+          <t>Bozkırın Kurdu Mete Han</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>170</v>
+        <v>185</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786254086946</t>
+          <t>9786254087424</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çınar Ağacının Gizemi</t>
+          <t>Leo ve Coco</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>175</v>
+        <v>225</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786254086151</t>
+          <t>9786254087226</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bir Köşkünüz Var mı?</t>
+          <t>Lakto'nun Sütten Yoğurda Yolculuğu</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786254086090</t>
+          <t>9786254087134</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bir Bayrak Rüzgar Bekliyor</t>
+          <t>Bir Kavanoz Kelebek</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>190</v>
+        <v>225</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786254085574</t>
+          <t>9786254086663</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Limon Kız</t>
+          <t>Köklerden Göklere Türk Mitolojisi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>190</v>
+        <v>240</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786254084935</t>
+          <t>9786254086533</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Çilli Çirpi 6 - Bir Yıldız Gibi Parlamak Nasıl Mümkün?</t>
+          <t>Göç Etmek İsteyen Serçe</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>170</v>
+        <v>225</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786254084645</t>
+          <t>9786254086939</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kam Ana'dan Türk Dünyası Masalları 3</t>
+          <t>Höt Höt Efendi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>180</v>
+        <v>225</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786254084331</t>
+          <t>9786254086472</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kim Demiş Son Yaprak Olduğumu?</t>
+          <t>Çilli Çirpi 7 Vedalar Artık Kalp Kırmasın</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786254083471</t>
+          <t>9786254086946</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Hayalleri</t>
+          <t>Çınar Ağacının Gizemi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786254083129</t>
+          <t>9786254086151</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Kam Ana'dan Türk Dünyası Masalları 2: Türkiye - Başkurt - Batı Trakya - Altay - Halep</t>
+          <t>Bir Köşkünüz Var mı?</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786254083105</t>
+          <t>9786254086090</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kıpkırmızı Kıpır Solucan</t>
+          <t>Bir Bayrak Rüzgar Bekliyor</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>200</v>
+        <v>225</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786254083075</t>
+          <t>9786254085574</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hepimizi Evcilleştirecek Bir Yer Buldum - Çilli Çirpi 5</t>
+          <t>Limon Kız</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>170</v>
+        <v>225</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786254083112</t>
+          <t>9786254084935</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>İklim Elçisi Kelebek</t>
+          <t>Çilli Çirpi 6 - Bir Yıldız Gibi Parlamak Nasıl Mümkün?</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786254083082</t>
+          <t>9786254084645</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Savaşı Hikayeleri</t>
+          <t>Kam Ana'dan Türk Dünyası Masalları 3</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>210</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786254082917</t>
+          <t>9786254084331</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ala Geyik</t>
+          <t>Kim Demiş Son Yaprak Olduğumu?</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>190</v>
+        <v>225</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786254082894</t>
+          <t>9786254083471</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Dayıkan</t>
+          <t>İstanbul Hayalleri</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>200</v>
+        <v>190</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786254082931</t>
+          <t>9786254083129</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kam Ana'dan Türk Dünyası Masalları 1</t>
+          <t>Kam Ana'dan Türk Dünyası Masalları 2: Türkiye - Başkurt - Batı Trakya - Altay - Halep</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>180</v>
+        <v>210</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786254082764</t>
+          <t>9786254083105</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sütlaç</t>
+          <t>Kıpkırmızı Kıpır Solucan</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>190</v>
+        <v>225</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786254082856</t>
+          <t>9786254083075</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bizim Mahalle 5 Birinci Sınıfın Kralı</t>
+          <t>Hepimizi Evcilleştirecek Bir Yer Buldum - Çilli Çirpi 5</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>110</v>
+        <v>190</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786254082849</t>
+          <t>9786254083112</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Bizim Mahalle 4 Onu Da Sonra Anlatırım</t>
+          <t>İklim Elçisi Kelebek</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>110</v>
+        <v>225</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786254082825</t>
+          <t>9786254083082</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Bizim Mahalle 3 Derdime Bir Çare</t>
+          <t>Kurtuluş Savaşı Hikayeleri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>110</v>
+        <v>180</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786254082832</t>
+          <t>9786254082917</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Bizim Mahalle 2 Evhamdır Evham</t>
+          <t>Ala Geyik</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>110</v>
+        <v>225</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786254082818</t>
+          <t>9786254082894</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Bizim Mahalle 1 Yarım Artist</t>
+          <t>Dayıkan</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>110</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786051559995</t>
+          <t>9786254082931</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Görklü Kelimeler Ormanı</t>
+          <t>Kam Ana'dan Türk Dünyası Masalları 1</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786254082092</t>
+          <t>9786254082764</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Hadi Gel Konuşan Göle Gidelim - Çilli Çirpi 4</t>
+          <t>Sütlaç</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>170</v>
+        <v>225</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786254082085</t>
+          <t>9786254082856</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Küçük Başımız Büyük Dertte - Çilli Çirpi 3</t>
+          <t>Bizim Mahalle 5 Birinci Sınıfın Kralı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>170</v>
+        <v>130</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786254081606</t>
+          <t>9786254082849</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Güçlü Kanatların Olsun İster Misin? - Çilli Çirpi 2</t>
+          <t>Bizim Mahalle 4 Onu Da Sonra Anlatırım</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>170</v>
+        <v>130</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786254081590</t>
+          <t>9786254082825</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Tabiat Kaşifliği Şimdi Başlıyor - Çilli Çirpi 1</t>
+          <t>Bizim Mahalle 3 Derdime Bir Çare</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>170</v>
+        <v>130</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786254081385</t>
+          <t>9786254082832</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğun Sırrı</t>
+          <t>Bizim Mahalle 2 Evhamdır Evham</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>160</v>
+        <v>130</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786254081545</t>
+          <t>9786254082818</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>En İyi Arkadaşım Piyano</t>
+          <t>Bizim Mahalle 1 Yarım Artist</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>350</v>
+        <v>130</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786254080906</t>
+          <t>9786051559995</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Bizim Mahalle (5 Kitap Takım Kutulu Set)</t>
+          <t>Görklü Kelimeler Ormanı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>450</v>
+        <v>225</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786254081095</t>
+          <t>9786254082092</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Robot Şahsuvar</t>
+          <t>Hadi Gel Konuşan Göle Gidelim - Çilli Çirpi 4</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>100</v>
+        <v>190</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786254081088</t>
+          <t>9786254082085</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Tüylüler Okulu</t>
+          <t>Küçük Başımız Büyük Dertte - Çilli Çirpi 3</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>100</v>
+        <v>190</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786254080272</t>
+          <t>9786254081606</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Bilge Kutad Anlatıyor (8 Kitap Set) (Ciltli)</t>
+          <t>Güçlü Kanatların Olsun İster Misin? - Çilli Çirpi 2</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>1600</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786254080340</t>
+          <t>9786254081590</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Titir Sürüsü - Bilge Kutad Anlatıyor 7</t>
+          <t>Tabiat Kaşifliği Şimdi Başlıyor - Çilli Çirpi 1</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786254080357</t>
+          <t>9786254081385</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yürekli Tazıtay - Bilge Kutad Anlatıyor 8</t>
+          <t>Sonsuzluğun Sırrı</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>180</v>
+        <v>190</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786254080333</t>
+          <t>9786254081545</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Maygak Ana - Bilge Kutad Anlatıyor 6</t>
+          <t>En İyi Arkadaşım Piyano</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>180</v>
+        <v>450</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786254080326</t>
+          <t>9786254080906</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Çıbın Bayramı - Bilge Kutad Anlatıyor 5</t>
+          <t>Bizim Mahalle (5 Kitap Takım Kutulu Set)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>180</v>
+        <v>525</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786254080319</t>
+          <t>9786254081095</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Börü Yürüyüşü - Bilge Kutad Anlatıyor 4</t>
+          <t>Robot Şahsuvar</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786254080302</t>
+          <t>9786254081088</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Böke Efsanesi - Bilge Kutad Anlatıyor 3</t>
+          <t>Tüylüler Okulu</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>180</v>
+        <v>100</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786254080296</t>
+          <t>9786254080272</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Baba Buka - Bilge Kutad Anlatıyor 2</t>
+          <t>Bilge Kutad Anlatıyor (8 Kitap Set) (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>180</v>
+        <v>1600</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
+          <t>9786254080340</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Titir Sürüsü - Bilge Kutad Anlatıyor 7</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786254080357</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Yürekli Tazıtay - Bilge Kutad Anlatıyor 8</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786254080333</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Maygak Ana - Bilge Kutad Anlatıyor 6</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786254080326</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Çıbın Bayramı - Bilge Kutad Anlatıyor 5</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786254080319</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Börü Yürüyüşü - Bilge Kutad Anlatıyor 4</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786254080302</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Böke Efsanesi - Bilge Kutad Anlatıyor 3</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786254080296</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Baba Buka - Bilge Kutad Anlatıyor 2</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
           <t>9786254080289</t>
         </is>
       </c>
-      <c r="B78" s="1" t="inlineStr">
+      <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Ala Çumguk - Bilge Kutad Anlatıyor 1</t>
         </is>
       </c>
-      <c r="C78" s="1">
-        <v>180</v>
+      <c r="C85" s="1">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>