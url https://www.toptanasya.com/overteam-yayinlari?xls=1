--- v0 (2026-03-25)
+++ v1 (2026-09-12)
@@ -85,940 +85,955 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259877150</t>
+          <t>9786259877167</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>100 Dublede Cumhuriyet Tarihi</t>
+          <t>Bir Masa Etrafında (Kutulu)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>420</v>
+        <v>1480</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259877143</t>
+          <t>9786259877150</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hep Yeni Kal 2025 Ajandası</t>
+          <t>100 Dublede Cumhuriyet Tarihi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>390</v>
+        <v>725</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259877105</t>
+          <t>9786259877143</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Rakı Ansiklopedisi (Meyhane Baskısı)</t>
+          <t>Hep Yeni Kal 2025 Ajandası</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>750</v>
+        <v>390</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259877112</t>
+          <t>9786259877105</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Çizgili Rakı Ansiklopedisi (Remix)</t>
+          <t>Rakı Ansiklopedisi (Meyhane Baskısı)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>350</v>
+        <v>920</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786055058661</t>
+          <t>9786259877112</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Rakı Ajandası 2024 (Ciltli)</t>
+          <t>Çizgili Rakı Ansiklopedisi (Remix)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>298</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055058586</t>
+          <t>9786055058661</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Rakı Ajandası 2023</t>
+          <t>Rakı Ajandası 2024 (Ciltli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>189</v>
+        <v>298</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055058593</t>
+          <t>9786055058586</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Rakılı Ajanda 2023</t>
+          <t>Rakı Ajandası 2023</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>179</v>
+        <v>189</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786055058579</t>
+          <t>9786055058593</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Blöfçünün Rakı Rehberi</t>
+          <t>Rakılı Ajanda 2023</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>110</v>
+        <v>179</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786055058562</t>
+          <t>9786055058579</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Öküzgözü ve Boğazkere - Anadolu'dan Geleceğe Miras</t>
+          <t>Blöfçünün Rakı Rehberi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>160</v>
+        <v>167</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055058531</t>
+          <t>9786055058562</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Meyhane İhtisas Kitabı (Ciltli)</t>
+          <t>Öküzgözü ve Boğazkere - Anadolu'dan Geleceğe Miras</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055058555</t>
+          <t>9786055058531</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Meyhane İhtisas Kitabı</t>
+          <t>Meyhane İhtisas Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>182</v>
+        <v>340</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789944044332</t>
+          <t>9786055058555</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Rakı Ansiklopedisi (Ciltli)</t>
+          <t>Meyhane İhtisas Kitabı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>127</v>
+        <v>182</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055058494</t>
+          <t>9789944044332</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Rakı Ajandası 2022 (Ciltli)</t>
+          <t>Rakı Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>45</v>
+        <v>127</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055058500</t>
+          <t>9786055058494</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Rakılı Ajanda 2022</t>
+          <t>Rakı Ajandası 2022 (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>39</v>
+        <v>45</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055058357</t>
+          <t>9786055058500</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Hayat Dudaklarda Mey / Memleketin Anason Kokan Şarkıları (2 Kitap Takım Kutulu)</t>
+          <t>Rakılı Ajanda 2022</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>275</v>
+        <v>39</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786055058340</t>
+          <t>9786055058357</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bahaneler Defteri</t>
+          <t>Hayat Dudaklarda Mey / Memleketin Anason Kokan Şarkıları (2 Kitap Takım Kutulu)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>79</v>
+        <v>275</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786055058265</t>
+          <t>9786055058340</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil Rakı Ajandası 2019 (Ciltli)</t>
+          <t>Bahaneler Defteri</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>4</v>
+        <v>125</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055058128</t>
+          <t>9786055058265</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Rakı Ajandası 2015 (Ciltli)</t>
+          <t>Yeni Nesil Rakı Ajandası 2019 (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>9.26</v>
+        <v>4</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055058159</t>
+          <t>9786055058128</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İzmir Meyhaneler Rehberi</t>
+          <t>Rakı Ajandası 2015 (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>5</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055058166</t>
+          <t>9786055058159</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Meyhaneler Rehberi</t>
+          <t>İzmir Meyhaneler Rehberi</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786055058180</t>
+          <t>9786055058166</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ege Meyhaneler Rehberi</t>
+          <t>İstanbul Meyhaneler Rehberi</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786055058173</t>
+          <t>9786055058180</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ankara Meyhaneler Rehberi</t>
+          <t>Ege Meyhaneler Rehberi</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786055058142</t>
+          <t>9786055058173</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz Meyhaneler Rehberi</t>
+          <t>Ankara Meyhaneler Rehberi</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>5</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786055058104</t>
+          <t>9786055058142</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Rakı - Her Dem Yeni, Her Daim Kalender (Rusça)</t>
+          <t>Akdeniz Meyhaneler Rehberi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>180</v>
+        <v>5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055058098</t>
+          <t>9786055058104</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Rakı - Stets Neu, Stets Ganz Er Selbst</t>
+          <t>Rakı - Her Dem Yeni, Her Daim Kalender (Rusça)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>180</v>
+        <v>290</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786055058081</t>
+          <t>9786055058098</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Rakı - Modern and Unconventional</t>
+          <t>Rakı - Stets Neu, Stets Ganz Er Selbst</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>6.48</v>
+        <v>290</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786054588053</t>
+          <t>9786055058081</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Rakı: The Spirit of Turkey (Ciltli)</t>
+          <t>Rakı - Modern and Unconventional</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>950</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786054588084</t>
+          <t>9786054588053</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Rakı Kitabı (Ciltli)</t>
+          <t>Rakı: The Spirit of Turkey (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>25.93</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786055058241</t>
+          <t>9786054588084</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Rakı Ansiklopedisi (Ciltli)</t>
+          <t>Rakı Kitabı (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>145</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789944044318</t>
+          <t>9786055058241</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Rakı Ansiklopedisi</t>
+          <t>Rakı Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>74.07</v>
+        <v>145</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789944044301</t>
+          <t>9789944044318</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Meyhaneleri ve Balık Lokantaları - Meyhanes and Fish Restaurants of Istanbul</t>
+          <t>Rakı Ansiklopedisi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>22.22</v>
+        <v>74.07</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786054588091</t>
+          <t>9789944044301</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Das Buch Vom Rakı (Ciltli)</t>
+          <t>İstanbul Meyhaneleri ve Balık Lokantaları - Meyhanes and Fish Restaurants of Istanbul</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>950</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054588046</t>
+          <t>9786054588091</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Biz Rakı İçeriz</t>
+          <t>Das Buch Vom Rakı (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>20.37</v>
+        <v>1400</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054588060</t>
+          <t>9786054588046</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Almanya’da Rakı Keyfi (Türk Restoranları Rehberi) / Raki - Genuss In Deutschland</t>
+          <t>Biz Rakı İçeriz</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>110</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055058012</t>
+          <t>9786054588060</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Rakı Cep Kitabı</t>
+          <t>Almanya’da Rakı Keyfi (Türk Restoranları Rehberi) / Raki - Genuss In Deutschland</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>5</v>
+        <v>420</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055058029</t>
+          <t>9786055058012</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Rakı Her Dem Yeni, Her Daim Kalender (Ciltli)</t>
+          <t>Rakı Cep Kitabı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>10</v>
+        <v>5</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055058005</t>
+          <t>9786055058029</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Rakı Cep Ansiklopedisi</t>
+          <t>Rakı Her Dem Yeni, Her Daim Kalender (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>110</v>
+        <v>10</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055058111</t>
+          <t>9786055058005</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Türkiye Meyhaneler Rehberi</t>
+          <t>Rakı Cep Ansiklopedisi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>55</v>
+        <v>167</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055058258</t>
+          <t>9786055058111</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Rakı Ajandası 2019 (Ciltli)</t>
+          <t>Türkiye Meyhaneler Rehberi</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>4</v>
+        <v>55</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786055058234</t>
+          <t>9786055058258</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Rakı Ajandası 2018</t>
+          <t>Rakı Ajandası 2019 (Ciltli)</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>16.67</v>
+        <v>4</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055058227</t>
+          <t>9786055058234</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Rakı Gastronomisi (Ciltli)</t>
+          <t>Rakı Ajandası 2018</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>155</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055058210</t>
+          <t>9786055058227</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Rakı Ajandası 2017 (Ciltli)</t>
+          <t>Rakı Gastronomisi (Ciltli)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>3.7</v>
+        <v>155</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055708689</t>
+          <t>9786055058210</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2017 Ajanda: Asla Yalnız Yürümeyeceksin</t>
+          <t>Rakı Ajandası 2017 (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>15</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055058203</t>
+          <t>9786055708689</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kuruyemiş Ansiklopedisi (Ciltli)</t>
+          <t>2017 Ajanda: Asla Yalnız Yürümeyeceksin</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>45.37</v>
+        <v>15</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055058074</t>
+          <t>9786055058203</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Pocket Encyclopedia of Raki</t>
+          <t>Kuruyemiş Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>4.63</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055058135</t>
+          <t>9786055058074</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Zeytin Ajandası 2015</t>
+          <t>Pocket Encyclopedia of Raki</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>13.89</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789750087516</t>
+          <t>9786055058135</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Piyalepaşa</t>
+          <t>Zeytin Ajandası 2015</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>26.85</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786055058432</t>
+          <t>9789750087516</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Rakı Ansiklopedisi (Meyhane Baskısı)</t>
+          <t>Geçmişten Günümüze Piyalepaşa</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>140</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055058043</t>
+          <t>9786055058432</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bira Ajandası</t>
+          <t>Rakı Ansiklopedisi (Meyhane Baskısı)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>9.26</v>
+        <v>140</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055058036</t>
+          <t>9786055058043</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Rakı Ajandası - 2014 (Ciltli)</t>
+          <t>Bira Ajandası</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055058425</t>
+          <t>9786055058036</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Evde Rakı Sofrası</t>
+          <t>Rakı Ajandası - 2014 (Ciltli)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>95</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055058371</t>
+          <t>9786055058425</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Hayat Dudaklarda Mey / Memleketin Anason Kokan Şarkıları 2. Cilt</t>
+          <t>Evde Rakı Sofrası</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>37.5</v>
+        <v>95</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055058470</t>
+          <t>9786055058371</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kadehlerdeki Dudak İzleri</t>
+          <t>Hayat Dudaklarda Mey / Memleketin Anason Kokan Şarkıları 2. Cilt</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>160</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055058364</t>
+          <t>9786055058470</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Hayat Dudaklarda Mey / Memleketin Anason Kokan Şarkıları 1. Cilt</t>
+          <t>Kadehlerdeki Dudak İzleri</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>37.5</v>
+        <v>450</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055058456</t>
+          <t>9786055058364</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Rakılı Ajanda 2021</t>
+          <t>Hayat Dudaklarda Mey / Memleketin Anason Kokan Şarkıları 1. Cilt</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>22</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055058449</t>
+          <t>9786055058456</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2021 Rakı Ajandası (Ciltli)</t>
+          <t>Rakılı Ajanda 2021</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>29</v>
+        <v>22</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786055058463</t>
+          <t>9786055058449</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Teoman</t>
+          <t>2021 Rakı Ajandası (Ciltli)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>190</v>
+        <v>29</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055058418</t>
+          <t>9786055058463</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yalanlar Defteri</t>
+          <t>Mehmet Teoman</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>79</v>
+        <v>450</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055058401</t>
+          <t>9786055058418</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Yeni Nesil Rakı Ajandası 2020</t>
+          <t>Yalanlar Defteri</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>23</v>
+        <v>125</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
+          <t>9786055058401</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Nesil Rakı Ajandası 2020</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
           <t>9786055058395</t>
         </is>
       </c>
-      <c r="B61" s="1" t="inlineStr">
+      <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Rakı Ajandası 2020 (Ciltli)</t>
         </is>
       </c>
-      <c r="C61" s="1">
+      <c r="C62" s="1">
         <v>27</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>