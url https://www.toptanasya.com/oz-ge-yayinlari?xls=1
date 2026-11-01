--- v0 (2026-05-05)
+++ v1 (2026-11-01)
@@ -85,715 +85,760 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789757861355</t>
+          <t>9789757861409</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Duygular Dönüştü Söze Hayatımda İz Bırakan Olaylar ve Tanıklıklar</t>
+          <t>Halklar ve Kültürler Havzası Rojava</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>450</v>
+        <v>800</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789757861379</t>
+          <t>9789757861393</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kürt Kimliği Mücadelem (Yargılayan Savunmaların Sunduğu Gerçekler)</t>
+          <t>Dağ ve Dam Edebiyatı</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>750</v>
+        <v>800</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789757861362</t>
+          <t>9789757861386</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Alevilik - Kürdoloji - Türkoloji Araştırmalarında Mehmet Bayrak</t>
+          <t>Alevi Kimliği Mücadelem</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789757861317</t>
+          <t>9789757861355</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Alevilik-Kürdoloji-Türkoloji Yazıları 2 (1972-2018)</t>
+          <t>Duygular Dönüştü Söze Hayatımda İz Bırakan Olaylar ve Tanıklıklar</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789757861225</t>
+          <t>9789757861379</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kürt ve Alevi Tarihinde Tabular Yıkılırken</t>
+          <t>Kürt Kimliği Mücadelem (Yargılayan Savunmaların Sunduğu Gerçekler)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>600</v>
+        <v>750</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789757861263</t>
+          <t>9789757861362</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İç - Toroslar'da Oda Kültürü ve Kürtçe Edebiyat</t>
+          <t>Alevilik - Kürdoloji - Türkoloji Araştırmalarında Mehmet Bayrak</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>750</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789757861256</t>
+          <t>9789757861317</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Acılı Coğrafyanın Kederli Çocukları Ezidiler</t>
+          <t>Alevilik-Kürdoloji-Türkoloji Yazıları 2 (1972-2018)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>600</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789757861010</t>
+          <t>9789757861225</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kürtler ve Ulusal - Demokratik Mücadeleleri</t>
+          <t>Kürt ve Alevi Tarihinde Tabular Yıkılırken</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>600</v>
+        <v>700</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789757861300</t>
+          <t>9789757861263</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Manzum Halk Tarihçisi Ermeni Aşuğlar</t>
+          <t>İç - Toroslar'da Oda Kültürü ve Kürtçe Edebiyat</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>600</v>
+        <v>800</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789757861287</t>
+          <t>9789757861256</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kuşatmayı Yaran Kürt Kadını</t>
+          <t>Acılı Coğrafyanın Kederli Çocukları Ezidiler</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789757861232</t>
+          <t>9789757861010</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Eşkıyalık ve Eşkıya Türküleri</t>
+          <t>Kürtler ve Ulusal - Demokratik Mücadeleleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>550</v>
+        <v>800</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789757861249</t>
+          <t>9789757861300</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ezidi - Kızılbaş - Yaresan Kürtler</t>
+          <t>Manzum Halk Tarihçisi Ermeni Aşuğlar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>600</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789757861294</t>
+          <t>9789757861287</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kürt Batiniliğinde Kutsal Metinler</t>
+          <t>Kuşatmayı Yaran Kürt Kadını</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>750</v>
+        <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789757861218</t>
+          <t>9789757861232</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kürt ve Alevi Tarihinde Horasan</t>
+          <t>Eşkıyalık ve Eşkıya Türküleri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>750</v>
+        <v>700</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3990000016039</t>
+          <t>9789757861249</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>19. Yüzyıl Osmanlı İmparatorluğun'da Kürtler</t>
+          <t>Ezidi - Kızılbaş - Yaresan Kürtler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3990000003760</t>
+          <t>9789757861294</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gravürlerle Kürtler</t>
+          <t>Kürt Batiniliğinde Kutsal Metinler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>85</v>
+        <v>800</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9799757861071</t>
+          <t>9789757861218</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Günümüze Kürt Kadını</t>
+          <t>Kürt ve Alevi Tarihinde Horasan</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>30</v>
+        <v>750</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>3990000014698</t>
+          <t>3990000016039</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Feryad u İsyan</t>
+          <t>19. Yüzyıl Osmanlı İmparatorluğun'da Kürtler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>60</v>
+        <v>25</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789757861006</t>
+          <t>3990000003760</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Emperyalizm ve Kürt Sorunu</t>
+          <t>Gravürlerle Kürtler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>85</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789757861348</t>
+          <t>9799757861071</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ateş-Kan-Barut Günlerinde Kürt Diplomasisi</t>
+          <t>Geçmişten Günümüze Kürt Kadını</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>3990000099898</t>
+          <t>3990000014698</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kürt Müziği, Dansları ve Şarkıları 3.Cilt</t>
+          <t>Feryad u İsyan</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789757861331</t>
+          <t>9789757861006</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>İç Toroslar’da Hakikatçı Alevilik</t>
+          <t>Emperyalizm ve Kürt Sorunu</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>750</v>
+        <v>500</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>3990000089656</t>
+          <t>9789757861348</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kürt Müziği Dansları ve Şarkıları Cilt: 1</t>
+          <t>Ateş-Kan-Barut Günlerinde Kürt Diplomasisi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>18.5</v>
+        <v>700</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>3990000087480</t>
+          <t>3990000099898</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kürt Müziği Dansları ve Şarkıları Cilt: 2</t>
+          <t>Kürt Müziği, Dansları ve Şarkıları 3.Cilt</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>18.5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789757861030</t>
+          <t>9789757861331</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Türkçe - Kürtçe Sözlük</t>
+          <t>İç Toroslar’da Hakikatçı Alevilik</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>800</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789176720110</t>
+          <t>3990000089656</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Tarixa Edebyeta Kurdi (Ciltli)</t>
+          <t>Kürt Müziği Dansları ve Şarkıları Cilt: 1</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789757861140</t>
+          <t>3990000087480</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Kürt Kadını - Jınen Kurd di Serdema Osmanide (Ciltli)</t>
+          <t>Kürt Müziği Dansları ve Şarkıları Cilt: 2</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>750</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789757861096</t>
+          <t>9789757861030</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ’dan Modern Çağ’a Alevilik</t>
+          <t>Türkçe - Kürtçe Sözlük</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789757861171</t>
+          <t>9789176720110</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kürtlere Vurulan Kelepçe, Şark Islahat Planı</t>
+          <t>Tarixa Edebyeta Kurdi (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>3990000010759</t>
+          <t>9789757861140</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kürt Sorunu ve Demokratik Çözüm</t>
+          <t>Osmanlı’da Kürt Kadını - Jınen Kurd di Serdema Osmanide (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9799757861064</t>
+          <t>9789757861096</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kürt Müziği, Dansları ve Şarkıları (3 Cilt Takım)</t>
+          <t>Ortaçağ’dan Modern Çağ’a Alevilik</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>1200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>3990000012222</t>
+          <t>9789757861171</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kürt Milliyetçiliğinin Kaynakları ve Şeyh Said İsyanı</t>
+          <t>Kürtlere Vurulan Kelepçe, Şark Islahat Planı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>25</v>
+        <v>450</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>3990000014295</t>
+          <t>3990000010759</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kürt Kültürünün Kaynakları ve Uygarlıklar Beşiği Kürdistan</t>
+          <t>Kürt Sorunu ve Demokratik Çözüm</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789757861102</t>
+          <t>9799757861064</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kürdoloji Belgeleri 2</t>
+          <t>Kürt Müziği, Dansları ve Şarkıları (3 Cilt Takım)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>450</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789757861126</t>
+          <t>3990000012222</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kürd ve Kürdistan Ünlüleri</t>
+          <t>Kürt Milliyetçiliğinin Kaynakları ve Şeyh Said İsyanı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>450</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789757861041</t>
+          <t>3990000014295</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Köy Enstitüleri ve Köy Edebiyatı</t>
+          <t>Kürt Kültürünün Kaynakları ve Uygarlıklar Beşiği Kürdistan</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789757861157</t>
+          <t>9789757861102</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Karanlığa Süzülen Işık Mehmet Bayrak</t>
+          <t>Kürdoloji Belgeleri 2</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>450</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9799757861088</t>
+          <t>9789757861126</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Gravürlerle Kürtler (Ciltli)</t>
+          <t>Kürd ve Kürdistan Ünlüleri</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789757861195</t>
+          <t>9789757861041</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dersim-Koçgiri</t>
+          <t>Köy Enstitüleri ve Köy Edebiyatı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>3990000013891</t>
+          <t>9789757861157</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Kürt Destanları</t>
+          <t>Karanlığa Süzülen Işık Mehmet Bayrak</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789757861201</t>
+          <t>9799757861088</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Bir Siyaset Tarzı Olarak Alevi Katliamları</t>
+          <t>Gravürlerle Kürtler (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>150</v>
+        <v>450</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789757861188</t>
+          <t>9789757861195</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Akıntıya Karşı Yüzmek</t>
+          <t>Dersim-Koçgiri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789757861164</t>
+          <t>3990000013891</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Alevilik - Kürdoloji - Türkoloji Yazıları</t>
+          <t>Çağdaş Kürt Destanları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789757861119</t>
+          <t>9789757861201</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Alevi Bektaşi Edebiyatında Ermeni Aşıkları</t>
+          <t>Bir Siyaset Tarzı Olarak Alevi Katliamları</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>450</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
+          <t>9789757861188</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Akıntıya Karşı Yüzmek</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9789757861164</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Alevilik - Kürdoloji - Türkoloji Yazıları</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9789757861119</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Alevi Bektaşi Edebiyatında Ermeni Aşıkları</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
           <t>9789757861324</t>
         </is>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Kürtler'in ve Kürdistan'ın Görsel Tarihi</t>
         </is>
       </c>
-      <c r="C46" s="1">
-        <v>750</v>
+      <c r="C49" s="1">
+        <v>800</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>