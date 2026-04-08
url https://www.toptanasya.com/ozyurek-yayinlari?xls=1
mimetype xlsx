--- v1 (2026-02-14)
+++ v2 (2026-04-08)
@@ -85,7645 +85,7750 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789754766851</t>
+          <t>9786051774817</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Dizisi - 14 Kitap</t>
+          <t>Deregöz’deki Ev</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>109</v>
+        <v>150</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789754765397</t>
+          <t>9786051774794</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>When The Water Was Cut Off 8</t>
+          <t>Aklı Bulut Gibi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789754765519</t>
+          <t>9786051774800</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kırk Kuş Kırık Kuş</t>
+          <t>Fısıldayan Sayfalar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>6.95</v>
+        <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789754767162</t>
+          <t>9786051774770</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Üç Nokta Bir Çizgi</t>
+          <t>Konuşan Çoraplar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>11.12</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789754767094</t>
+          <t>9786051774763</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Evlere Şenlik</t>
+          <t>Lider Luna</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>11</v>
+        <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789754761764</t>
+          <t>9786051773186</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kalın Boyama Seti (10 Kitap)</t>
+          <t>Şifon İle Cici</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789944942744</t>
+          <t>9786051774787</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Keban Kuşları</t>
+          <t>Can Televizyon Başında</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>9</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789754767988</t>
+          <t>9789754766851</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Karıncalarla Filin Savaşı</t>
+          <t>Gençlik Dizisi - 14 Kitap</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>50</v>
+        <v>109</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789754765236</t>
+          <t>9789754765397</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Hikayeler 5. Sınıf Level 2 - (10 Kitap Takım)</t>
+          <t>When The Water Was Cut Off 8</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>140</v>
+        <v>5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789754764611</t>
+          <t>9789754765519</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Hikayeler 4. Sınıf Level 1- (10 Kitap Takım)</t>
+          <t>Kırk Kuş Kırık Kuş</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>140</v>
+        <v>6.95</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789754761887</t>
+          <t>9789754767162</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim Orta Sözlük</t>
+          <t>Üç Nokta Bir Çizgi</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>6.49</v>
+        <v>11.12</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789754761870</t>
+          <t>9789754767094</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim İlk Sözlük</t>
+          <t>Evlere Şenlik</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>3.7</v>
+        <v>11</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789754769340</t>
+          <t>9789754761764</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>İlkokuma Kitapları Seti (8 Kitap Takım - El Yazılı)</t>
+          <t>Kalın Boyama Seti (10 Kitap)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789754765830</t>
+          <t>9789944942744</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Öyküleri Seti (10 Kitap Takım)</t>
+          <t>Keban Kuşları</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>9</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789754762549</t>
+          <t>9789754767988</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Güneş Harfleri</t>
+          <t>Karıncalarla Filin Savaşı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>9</v>
+        <v>50</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789754766196</t>
+          <t>9789754765236</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Gezi Öyküleri Seti (20 Kitap Takım)</t>
+          <t>İngilizce Hikayeler 5. Sınıf Level 2 - (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>64.82</v>
+        <v>140</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789754767339</t>
+          <t>9789754764611</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Geloş Dağı Efsanesi</t>
+          <t>İngilizce Hikayeler 4. Sınıf Level 1- (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>9</v>
+        <v>140</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789754769241</t>
+          <t>9789754761887</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ece ile Bilge (10 Kitap Takım)</t>
+          <t>İlköğretim Orta Sözlük</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>32.41</v>
+        <v>6.49</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789754766738</t>
+          <t>9789754761870</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Dondurmalı Sinema</t>
+          <t>İlköğretim İlk Sözlük</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>4.63</v>
+        <v>3.7</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>3990000004802</t>
+          <t>9789754769340</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Deniz Hikaye Serisi (10 Kitap Takım)</t>
+          <t>İlkokuma Kitapları Seti (8 Kitap Takım - El Yazılı)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>25.46</v>
+        <v>75</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789754767087</t>
+          <t>9789754765830</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Dağlarda Yalnız Bir Köpek</t>
+          <t>Hayvan Öyküleri Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>8.34</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789754765670</t>
+          <t>9789754762549</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Çocuk Mini Set - 4 (10 Kitap Takım)</t>
+          <t>Güneş Harfleri</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>41.67</v>
+        <v>9</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789754765687</t>
+          <t>9789754766196</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Çocuk Mini Set - 3 (10 Kitap Takım)</t>
+          <t>Gezi Öyküleri Seti (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>41.67</v>
+        <v>64.82</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789754765793</t>
+          <t>9789754767339</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Çocuk Mini Set - 2 (10 Kitap Takım)</t>
+          <t>Geloş Dağı Efsanesi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>46.3</v>
+        <v>9</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789754765663</t>
+          <t>9789754769241</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Çocuk Mini Set - 1 (10 Kitap Takım)</t>
+          <t>Ece ile Bilge (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>46.3</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789754765533</t>
+          <t>9789754766738</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Çocuk Kitapları Dizisi 3 (40 Kitap Kutulu)</t>
+          <t>Dondurmalı Sinema</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>400</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789754762525</t>
+          <t>3990000004802</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Büyücü Sakal ve Çırağı Tilki Kulak</t>
+          <t>Deniz Hikaye Serisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>4.63</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789754766202</t>
+          <t>9789754767087</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Help Me! 4</t>
+          <t>Dağlarda Yalnız Bir Köpek</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>8.34</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789754767872</t>
+          <t>9789754765670</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Belirli Günler ve Haftalar (Kalın)</t>
+          <t>Çağdaş Çocuk Mini Set - 4 (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>11.11</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789754766837</t>
+          <t>9789754765687</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Belirli Günler ve Haftalar</t>
+          <t>Çağdaş Çocuk Mini Set - 3 (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>15</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>3990000015376</t>
+          <t>9789754765793</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Aziz Sivaslıoğlu Seti (19 Kitap Takım)</t>
+          <t>Çağdaş Çocuk Mini Set - 2 (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>114</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>3990000004801</t>
+          <t>9789754765663</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Aziz Sivaslıoğlu Öykü Seti (15 Kitap Takım)</t>
+          <t>Çağdaş Çocuk Mini Set - 1 (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>41.67</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789754768831</t>
+          <t>9789754765533</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ay’a Yolculuk</t>
+          <t>Çağdaş Çocuk Kitapları Dizisi 3 (40 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>75</v>
+        <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789944942836</t>
+          <t>9789754762525</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığında Ceviz Yiyen Ayı</t>
+          <t>Büyücü Sakal ve Çırağı Tilki Kulak</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>4.17</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789754765809</t>
+          <t>9789754766202</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Atlıkarınca Dizisi (40 Kitap Kutulu)</t>
+          <t>Help Me! 4</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>225</v>
+        <v>8.34</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789754767209</t>
+          <t>9789754767872</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Altı Delik Deşik Kent</t>
+          <t>Belirli Günler ve Haftalar (Kalın)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>50</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>3990000004094</t>
+          <t>9789754766837</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Adnan Çakmakçıoğlu Serisi (15 Kitap Takım)</t>
+          <t>Belirli Günler ve Haftalar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>120</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789754766233</t>
+          <t>3990000015376</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıflar İçin Özyürek İngilizce Hikaye Seti (10 Kitap CD’li)</t>
+          <t>Aziz Sivaslıoğlu Seti (19 Kitap Takım)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>40</v>
+        <v>114</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789754761955</t>
+          <t>3990000004801</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>23 Nisan Piyesleri ve Şiirleri</t>
+          <t>Aziz Sivaslıoğlu Öykü Seti (15 Kitap Takım)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>4.63</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789754766172</t>
+          <t>9789754768831</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2. ve 3. Sınıf Eğitim Seti (70 Kitap Kutulu)</t>
+          <t>Ay’a Yolculuk</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>660</v>
+        <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789754765885</t>
+          <t>9789944942836</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıflar İçin Eğitim Seti (70 Kitap Takım Kutulu)</t>
+          <t>Ay Işığında Ceviz Yiyen Ayı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>194.44</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789754766226</t>
+          <t>9789754765809</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıflar İçin Özyürek İngilizce Hikaye Seti (10 Kitap CD’li)</t>
+          <t>Atlıkarınca Dizisi (40 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>40</v>
+        <v>225</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789754760217</t>
+          <t>9789754767209</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Okumaya Yeni Başlayanlara El Yazısı İle Öyküler Kırmızı Seri (20 Kitap Takım)</t>
+          <t>Altı Delik Deşik Kent</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>3999754760361</t>
+          <t>3990000004094</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Okumaya Yeni Başlayanlara El Yazısı İle Öyküler Mavi Seri (20 Kitap Takım)</t>
+          <t>Adnan Çakmakçıoğlu Serisi (15 Kitap Takım)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>70</v>
+        <v>120</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789754769388</t>
+          <t>9789754766233</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Saçlı Yılan ile Selvihan</t>
+          <t>5. Sınıflar İçin Özyürek İngilizce Hikaye Seti (10 Kitap CD’li)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>15</v>
+        <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789754769395</t>
+          <t>9789754761955</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İki Dünya</t>
+          <t>23 Nisan Piyesleri ve Şiirleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>9</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789754767100</t>
+          <t>9789754766172</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Güller Kanıyordu</t>
+          <t>2. ve 3. Sınıf Eğitim Seti (70 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>13.89</v>
+        <v>660</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789754767186</t>
+          <t>9789754765885</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kara Çarşaflı Gelin</t>
+          <t>1. Sınıflar İçin Eğitim Seti (70 Kitap Takım Kutulu)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>6.02</v>
+        <v>194.44</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789754769036</t>
+          <t>9789754766226</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Siyah Pelerinli Kız</t>
+          <t>4. Sınıflar İçin Özyürek İngilizce Hikaye Seti (10 Kitap CD’li)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>4.63</v>
+        <v>40</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789754768268</t>
+          <t>9789754760217</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz Boyama 3</t>
+          <t>Okumaya Yeni Başlayanlara El Yazısı İle Öyküler Kırmızı Seri (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>10</v>
+        <v>90</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789754762648</t>
+          <t>3999754760361</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz Boyama 2</t>
+          <t>Okumaya Yeni Başlayanlara El Yazısı İle Öyküler Mavi Seri (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>10</v>
+        <v>70</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789754762631</t>
+          <t>9789754769388</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz Boyama 1</t>
+          <t>Saçlı Yılan ile Selvihan</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>3990000032080</t>
+          <t>9789754769395</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Dostlar Dizisi El Yazılı (30 Kitap Takım - Kutulu)</t>
+          <t>İki Dünya</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>48.61</v>
+        <v>9</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789754762709</t>
+          <t>9789754767100</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sevilen Piyesler</t>
+          <t>Güller Kanıyordu</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>4.63</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789754761979</t>
+          <t>9789754767186</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Seçme Rondlar</t>
+          <t>Kara Çarşaflı Gelin</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>4.63</v>
+        <v>6.02</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>3990000002507</t>
+          <t>9789754769036</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Boyama 8</t>
+          <t>Siyah Pelerinli Kız</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>2.31</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789754761757</t>
+          <t>9789754768268</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Boyama 6</t>
+          <t>Siyah Beyaz Boyama 3</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>2.31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789754760934</t>
+          <t>9789754762648</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Boyama 5</t>
+          <t>Siyah Beyaz Boyama 2</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>3.5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789754760927</t>
+          <t>9789754762631</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Boyama 4</t>
+          <t>Siyah Beyaz Boyama 1</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>2.31</v>
+        <v>10</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789754760910</t>
+          <t>3990000032080</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Boyama 3</t>
+          <t>Sevimli Dostlar Dizisi El Yazılı (30 Kitap Takım - Kutulu)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>3.5</v>
+        <v>48.61</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789754760903</t>
+          <t>9789754762709</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Boyama 2</t>
+          <t>Sevilen Piyesler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>3.5</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>3990000002511</t>
+          <t>9789754761979</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Boyama 10</t>
+          <t>Seçme Rondlar</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>2.31</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789754760897</t>
+          <t>3990000002507</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Boyama 1</t>
+          <t>Örnekli Boyama 8</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>35</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>3990000037112</t>
+          <t>9789754761757</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Boyama</t>
+          <t>Örnekli Boyama 6</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>4.17</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789754763638</t>
+          <t>9789754760934</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Piyesleri</t>
+          <t>Örnekli Boyama 5</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>4.63</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789754766219</t>
+          <t>9789754760927</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>1. Sınıflar İçin Hikaye Seti (60 Kitap)</t>
+          <t>Örnekli Boyama 4</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>550</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789754761962</t>
+          <t>9789754760910</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Müzikli Oyunlar</t>
+          <t>Örnekli Boyama 3</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>4.63</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789754762747</t>
+          <t>9789754760903</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Müsamere Piyesleri</t>
+          <t>Örnekli Boyama 2</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>4.63</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>3990004761788</t>
+          <t>3990000002511</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Örnekli Boyama 10</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>8</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789754765731</t>
+          <t>9789754760897</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Güler Kitaplığı (15 Kitap Takım)</t>
+          <t>Örnekli Boyama 1</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>69.45</v>
+        <v>35</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>3990000006791</t>
+          <t>3990000037112</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Piyesler (10 Kitap Takım Kutulu)</t>
+          <t>Örnekli Boyama</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>46.3</v>
+        <v>4.17</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>3990000002509</t>
+          <t>9789754763638</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Boyama 9</t>
+          <t>Öğrenci Piyesleri</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>2.31</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789754765489</t>
+          <t>9789754766219</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Güney Arısı</t>
+          <t>1. Sınıflar İçin Hikaye Seti (60 Kitap)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>8.34</v>
+        <v>550</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>3990000025539</t>
+          <t>9789754761962</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Boyama Seti (10 Kitap Takım)</t>
+          <t>Müzikli Oyunlar</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>35</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786051770864</t>
+          <t>9789754762747</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Orman Öyküleri (10 Kitap Takım)</t>
+          <t>Müsamere Piyesleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>100</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786051771519</t>
+          <t>3990004761788</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Fantastik Dizisi ( 10 Kitap Takım )</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>80</v>
+        <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789754762943</t>
+          <t>9789754765731</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>Mehmet Güler Kitaplığı (15 Kitap Takım)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>3.94</v>
+        <v>69.45</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789754762875</t>
+          <t>3990000006791</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Renkli Dünyalar Dizisi (2. Sınıflar İçin)</t>
+          <t>Piyesler (10 Kitap Takım Kutulu)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>45</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789754761498</t>
+          <t>3990000002509</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Üç Akıllı Prens</t>
+          <t>Örnekli Boyama 9</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>6</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786051770833</t>
+          <t>9789754765489</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ne Şeker Şey Bunlar 10 Kitap Takım</t>
+          <t>Güney Arısı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>100</v>
+        <v>8.34</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9789754769432</t>
+          <t>3990000025539</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Hikayeler 3. Sınıf (10 Kitap Takım)</t>
+          <t>Örnekli Boyama Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>140</v>
+        <v>35</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>3990000056831</t>
+          <t>9786051770864</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Çocuklar İçin Renkli Boyama (30 Kitap Takım)</t>
+          <t>Orman Öyküleri (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>97.22</v>
+        <v>100</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789754768275</t>
+          <t>9786051771519</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Kalın Boyama 3</t>
+          <t>Fantastik Dizisi ( 10 Kitap Takım )</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>10</v>
+        <v>80</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786051770840</t>
+          <t>9789754762943</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Lokmacık Dizisi 10 Kitap Takım</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>75</v>
+        <v>3.94</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786051770536</t>
+          <t>9789754762875</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Cam Çocuk Dizisi (10 Kitap Takım)</t>
+          <t>Renkli Dünyalar Dizisi (2. Sınıflar İçin)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>100</v>
+        <v>45</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9789754765618</t>
+          <t>9789754761498</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Yeni Testli Setler 9 (10 Kitap Takım)</t>
+          <t>Üç Akıllı Prens</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>27.78</v>
+        <v>6</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9789754765588</t>
+          <t>9786051770833</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yeni Testli Setler 6 - Çocuklara Öyküler Dizisi (10 Kitap Takım)</t>
+          <t>Ne Şeker Şey Bunlar 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>25.46</v>
+        <v>100</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789754765601</t>
+          <t>9789754769432</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Yeni Testli Setler 8 - Altın Dede Masalları (10 Kitap Takım)</t>
+          <t>İngilizce Hikayeler 3. Sınıf (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>32.41</v>
+        <v>140</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9789754765465</t>
+          <t>3990000056831</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yeni Testli Setler 1 - Aziz Sivaslıoğlu (10 Kitap Takım)</t>
+          <t>Okul Öncesi Çocuklar İçin Renkli Boyama (30 Kitap Takım)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>145</v>
+        <v>97.22</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9789754764369</t>
+          <t>9789754768275</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yeni Testli Setler 3 - Altın Dede Masalları (10 Kitap Takım)</t>
+          <t>Kalın Boyama 3</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>32.41</v>
+        <v>10</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789754764352</t>
+          <t>9786051770840</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Yeni Testli Setler 2 - Altın Dede Masalları (10 Kitap Takım)</t>
+          <t>Lokmacık Dizisi 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>32.41</v>
+        <v>75</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>3990000038116</t>
+          <t>9786051770536</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Cam Çocuk (10 Kitap Takım)</t>
+          <t>Cam Çocuk Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>18.52</v>
+        <v>100</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>3990000030380</t>
+          <t>9789754765618</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Örnekli Boyama -7</t>
+          <t>Yeni Testli Setler 9 (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>3.5</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789754769883</t>
+          <t>9789754765588</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Robinson Crusoe</t>
+          <t>Yeni Testli Setler 6 - Çocuklara Öyküler Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>75</v>
+        <v>25.46</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9789754765250</t>
+          <t>9789754765601</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>The Mouse On The Window</t>
+          <t>Yeni Testli Setler 8 - Altın Dede Masalları (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>4</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9789754764574</t>
+          <t>9789754765465</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Curious Worm The Skillful Robot</t>
+          <t>Yeni Testli Setler 1 - Aziz Sivaslıoğlu (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>4</v>
+        <v>145</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789754765212</t>
+          <t>9789754764369</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>The White Rabbit In The Blackberry Basket</t>
+          <t>Yeni Testli Setler 3 - Altın Dede Masalları (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>4</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789754765229</t>
+          <t>9789754764352</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>The Disgruntled Kettle</t>
+          <t>Yeni Testli Setler 2 - Altın Dede Masalları (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>4</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9789754765243</t>
+          <t>3990000038116</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>The Animals Are Talking</t>
+          <t>Cam Çocuk (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>4</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789754763614</t>
+          <t>3990000030380</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Piyesleri</t>
+          <t>Örnekli Boyama -7</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>4.63</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9789754760001</t>
+          <t>9789754769883</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Harika Çocuk Serisi El Yazılı 1. Sınıflar İçin (20 Kitap Takım)</t>
+          <t>Robinson Crusoe</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>37.04</v>
+        <v>75</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9789754765496</t>
+          <t>9789754765250</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Harika Çocuk Öykü Seti (40 Kitap)</t>
+          <t>The Mouse On The Window</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>350</v>
+        <v>4</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9789754763621</t>
+          <t>9789754764574</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Güzel Piyesler</t>
+          <t>Curious Worm The Skillful Robot</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>4.63</v>
+        <v>4</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>3990000002506</t>
+          <t>9789754765212</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim Resimli İngilizce-Türkçe Sözlük</t>
+          <t>The White Rabbit In The Blackberry Basket</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>4.63</v>
+        <v>4</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789754762716</t>
+          <t>9789754765229</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İlköğretim Piyesleri</t>
+          <t>The Disgruntled Kettle</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>4.63</v>
+        <v>4</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789754760958</t>
+          <t>9789754765243</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kalın Boyama 2</t>
+          <t>The Animals Are Talking</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789754760941</t>
+          <t>9789754763614</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kalın Boyama 1</t>
+          <t>Çocuk Piyesleri</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>10</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789754767995</t>
+          <t>9789754760001</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Küçük Veli</t>
+          <t>Harika Çocuk Serisi El Yazılı 1. Sınıflar İçin (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>9</v>
+        <v>37.04</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789754762723</t>
+          <t>9789754765496</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Okuma Bayramı Piyesleri</t>
+          <t>Harika Çocuk Öykü Seti (40 Kitap)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>4.63</v>
+        <v>350</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789754763553</t>
+          <t>9789754763621</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Okullu Melekler</t>
+          <t>Güzel Piyesler</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789754768015</t>
+          <t>3990000002506</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Pastırma Bekçileri</t>
+          <t>İlköğretim Resimli İngilizce-Türkçe Sözlük</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>9</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789944942652</t>
+          <t>9789754762716</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Tarzan</t>
+          <t>İlköğretim Piyesleri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>70</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789754766493</t>
+          <t>9789754760958</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Temalara Göre Öyküler - 2. Sınıf (14 Kitap Takım)</t>
+          <t>Kalın Boyama 2</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>24.08</v>
+        <v>10</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789754769364</t>
+          <t>9789754760941</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Tavuk Masalı</t>
+          <t>Kalın Boyama 1</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789754764192</t>
+          <t>9789754767995</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Öykü Dizisi (15 Kitap Takım)</t>
+          <t>Küçük Veli</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>450</v>
+        <v>9</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>3990000022209</t>
+          <t>9789754762723</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Yıldız'ın Sevinci</t>
+          <t>Okuma Bayramı Piyesleri</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>3.24</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789754765274</t>
+          <t>9789754763553</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>The Funny Whistle Level 3</t>
+          <t>Okullu Melekler</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>4</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789754761436</t>
+          <t>9789754768015</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kuzu ile Oğlak - El Yazılı</t>
+          <t>Pastırma Bekçileri</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>3.5</v>
+        <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789754761382</t>
+          <t>9789944942652</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Minnoş - El Yazılı</t>
+          <t>Tarzan</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>3.5</v>
+        <v>90</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789754760194</t>
+          <t>9789754766493</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Misafir Kedi - El Yazılı</t>
+          <t>Temalara Göre Öyküler - 2. Sınıf (14 Kitap Takım)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>3.5</v>
+        <v>24.08</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789754760361</t>
+          <t>9789754769364</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Bayram Hediyesi - El Yazılı</t>
+          <t>Tavuk Masalı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789754761238</t>
+          <t>9789754764192</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Uykucu Mehmet</t>
+          <t>Öykü Dizisi (15 Kitap Takım)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>3.5</v>
+        <v>450</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789754760415</t>
+          <t>3990000022209</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Tümtüm Kuzu - El Yazılı</t>
+          <t>Yıldız'ın Sevinci</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>3.5</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789754761375</t>
+          <t>9789754765274</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Tekir İle Mavi Prenses - El Yazılı</t>
+          <t>The Funny Whistle Level 3</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>3.5</v>
+        <v>4</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789754761443</t>
+          <t>9789754761436</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Samur'un Banyosu - El Yazılı</t>
+          <t>Kuzu ile Oğlak - El Yazılı</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>3.5</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789754761108</t>
+          <t>9789754761382</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Pamuk'la Pabuç - El Yazılı</t>
+          <t>Minnoş - El Yazılı</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>3.5</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789754764567</t>
+          <t>9789754760194</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Let's Count Our Fingers Level 2</t>
+          <t>Misafir Kedi - El Yazılı</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>2</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789754764598</t>
+          <t>9789754760361</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Dreams And Reality Level 2</t>
+          <t>Bayram Hediyesi - El Yazılı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>2</v>
+        <v>90</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>3999754764673</t>
+          <t>9789754761238</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Harika Çocuk Serisi - Güzel Bahar (El Yazılı)</t>
+          <t>Uykucu Mehmet</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>1.85</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>3999754765090</t>
+          <t>9789754760415</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Harika Çocuk Serisi - Özcan'ın Atı (El Yazılı)</t>
+          <t>Tümtüm Kuzu - El Yazılı</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>1.85</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789944942522</t>
+          <t>9789754761375</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Yiğitler Yiğiti ve Uçan At Masalı</t>
+          <t>Tekir İle Mavi Prenses - El Yazılı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>4.63</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789754763645</t>
+          <t>9789754761443</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Yıl Sonu Piyesleri</t>
+          <t>Samur'un Banyosu - El Yazılı</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>4.63</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9789754768237</t>
+          <t>9789754761108</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Kız</t>
+          <t>Pamuk'la Pabuç - El Yazılı</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>4.63</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789754763607</t>
+          <t>9789754764567</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Piyesler</t>
+          <t>Let's Count Our Fingers Level 2</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>4.63</v>
+        <v>2</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9789754763843</t>
+          <t>9789754764598</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Ulusal Marşlar</t>
+          <t>Dreams And Reality Level 2</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>4.63</v>
+        <v>2</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9789754767476</t>
+          <t>3999754764673</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Uçan Mavi Balık</t>
+          <t>Harika Çocuk Serisi - Güzel Bahar (El Yazılı)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>50</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9789754765816</t>
+          <t>3999754765090</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Teyze Öyküleri 1. ve 2. Sınıflar İçin (20 Kitap Takım)</t>
+          <t>Harika Çocuk Serisi - Özcan'ın Atı (El Yazılı)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>170</v>
+        <v>1.85</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>3990000005348</t>
+          <t>9789944942522</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Temalara Göre Öyküler - 3. Sınıf (14 Kitap Takım)</t>
+          <t>Yiğitler Yiğiti ve Uçan At Masalı</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>23.15</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9789754768251</t>
+          <t>9789754763645</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Tamamla Boya 2</t>
+          <t>Yıl Sonu Piyesleri</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>10</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9789754768244</t>
+          <t>9789754768237</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Tamamla Boya 1</t>
+          <t>Yeşil Kız</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>10</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9789944942607</t>
+          <t>9789754763607</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Şeftali Dede</t>
+          <t>Ulusal Piyesler</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>50</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9789754764581</t>
+          <t>9789754763843</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Kitty Level 2</t>
+          <t>Ulusal Marşlar</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>2</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786051773841</t>
+          <t>9789754767476</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Güzel Türkçem Dizisi - 1 (10 Kitap Takım)</t>
+          <t>Uçan Mavi Balık</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>145</v>
+        <v>50</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786051773803</t>
+          <t>9789754765816</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf Sorulu Öykülerle Matematik Dünyası</t>
+          <t>Teyze Öyküleri 1. ve 2. Sınıflar İçin (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>80</v>
+        <v>170</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9789754761115</t>
+          <t>3990000005348</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Horozun Çıngırağı - El Yazılı</t>
+          <t>Temalara Göre Öyküler - 3. Sınıf (14 Kitap Takım)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>3.5</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789754761399</t>
+          <t>9789754768251</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Küçük Yeşil Top - El Yazılı</t>
+          <t>Tamamla Boya 2</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>3.5</v>
+        <v>10</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9789754765205</t>
+          <t>9789754768244</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Two Cocks</t>
+          <t>Tamamla Boya 1</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>2</v>
+        <v>10</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789754761351</t>
+          <t>9789944942607</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Çınçın - El Yazılı</t>
+          <t>Şeftali Dede</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>3.5</v>
+        <v>50</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789754761405</t>
+          <t>9789754764581</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Düğme Burun - El Yazılı</t>
+          <t>Kitty Level 2</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>3.5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789754763805</t>
+          <t>9786051773841</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Evimizdeki Hayvanlar - El Yazılı</t>
+          <t>Güzel Türkçem Dizisi - 1 (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>3.5</v>
+        <v>145</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9789754761429</t>
+          <t>9786051773803</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Gelincik - El Yazılı</t>
+          <t>2. Sınıf Sorulu Öykülerle Matematik Dünyası</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>3.5</v>
+        <v>80</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9789754763010</t>
+          <t>9789754761115</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kuyruksuz Tilki (Ciltli)</t>
+          <t>Kırmızı Horozun Çıngırağı - El Yazılı</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>3.24</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9789754760804</t>
+          <t>9789754761399</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Evvel Zaman İçinde Anneannemin Masalları</t>
+          <t>Küçük Yeşil Top - El Yazılı</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>14</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789754763034</t>
+          <t>9789754765205</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Tekir Civciv Çıkardı</t>
+          <t>Two Cocks</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>3.24</v>
+        <v>2</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789754763003</t>
+          <t>9789754761351</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>İki Minik Fare</t>
+          <t>Çınçın - El Yazılı</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>3.24</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789754763096</t>
+          <t>9789754761405</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Tavşan</t>
+          <t>Düğme Burun - El Yazılı</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>3.24</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789754762983</t>
+          <t>9789754763805</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Farecik'in Arkadaşı</t>
+          <t>Evimizdeki Hayvanlar - El Yazılı</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>3.24</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789754763041</t>
+          <t>9789754761429</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Tontiş'in Marifeti</t>
+          <t>Gelincik - El Yazılı</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>3.24</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789754763058</t>
+          <t>9789754763010</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Üzgün Kara Kedi</t>
+          <t>Kuyruksuz Tilki (Ciltli)</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>3.24</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9789754762990</t>
+          <t>9789754760804</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Aslan Yavrusu</t>
+          <t>Evvel Zaman İçinde Anneannemin Masalları</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>3.24</v>
+        <v>14</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9789754763027</t>
+          <t>9789754763034</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Kaçak Yavru Kedi (Ciltli)</t>
+          <t>Tekir Civciv Çıkardı</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>3.24</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789754761122</t>
+          <t>9789754763003</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>İki Başlı Kaplumbağa - El Yazılı</t>
+          <t>İki Minik Fare</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>3.5</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9789754761320</t>
+          <t>9789754763096</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Kesik Kulak - El Yazılı</t>
+          <t>Yaramaz Tavşan</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>3.5</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9789754761092</t>
+          <t>9789754762983</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Kim Daha Güçlü - El Yazılı</t>
+          <t>Farecik'in Arkadaşı</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>3.5</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786051770963</t>
+          <t>9789754763041</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz Boyama 5</t>
+          <t>Tontiş'in Marifeti</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>10</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786051770970</t>
+          <t>9789754763058</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Siyah Beyaz Boyama 4</t>
+          <t>Üzgün Kara Kedi</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>10</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786051773520</t>
+          <t>9789754762990</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Gılgamış</t>
+          <t>Aslan Yavrusu</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>90</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789754768374</t>
+          <t>9789754763027</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Kalp De Yürür</t>
+          <t>Kaçak Yavru Kedi (Ciltli)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>90</v>
+        <v>3.24</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789754766745</t>
+          <t>9789754761122</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>İki Çocuk</t>
+          <t>İki Başlı Kaplumbağa - El Yazılı</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>90</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9789754767353</t>
+          <t>9789754761320</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar ve Çocuklar</t>
+          <t>Kesik Kulak - El Yazılı</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>90</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789754767322</t>
+          <t>9789754761092</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Düş Ülke</t>
+          <t>Kim Daha Güçlü - El Yazılı</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>90</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789754767971</t>
+          <t>9786051770963</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Deprem Kuşu</t>
+          <t>Siyah Beyaz Boyama 5</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>90</v>
+        <v>10</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789944942751</t>
+          <t>9786051770970</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Çizgi Çocuk</t>
+          <t>Siyah Beyaz Boyama 4</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>90</v>
+        <v>10</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789754767278</t>
+          <t>9786051773520</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Çitlembik Ağacı</t>
+          <t>Gılgamış</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>140</v>
+        <v>90</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789754767261</t>
+          <t>9789754768374</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Bizler Büyüyünce</t>
+          <t>Kalp De Yürür</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9789754768329</t>
+          <t>9789754766745</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Bisikletler de Uçar</t>
+          <t>İki Çocuk</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789754768893</t>
+          <t>9789754767353</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Benim Kahraman Köpeklerim</t>
+          <t>Hayvanlar ve Çocuklar</t>
         </is>
       </c>
       <c r="C178" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789944942669</t>
+          <t>9789754767322</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Sincaplar</t>
+          <t>Düş Ülke</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9789754761665</t>
+          <t>9789754767971</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Benim Hikayelerim (10 Kitap Takım )</t>
+          <t>Deprem Kuşu</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>860</v>
+        <v>90</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789754762754</t>
+          <t>9789944942751</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Öykü Dünyası Dizisi (4. ve 5. Sınıflar İçin)</t>
+          <t>Çizgi Çocuk</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>900</v>
+        <v>90</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9789754768763</t>
+          <t>9789754767278</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlar da Yağar</t>
+          <t>Çitlembik Ağacı</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>90</v>
+        <v>140</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9789754766752</t>
+          <t>9789754767261</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Ev</t>
+          <t>Bizler Büyüyünce</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789944942775</t>
+          <t>9789754768329</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Tersinden Okunan Masallar</t>
+          <t>Bisikletler de Uçar</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9789754767438</t>
+          <t>9789754768893</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Tepeli Patka</t>
+          <t>Benim Kahraman Köpeklerim</t>
         </is>
       </c>
       <c r="C185" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9789754761504</t>
+          <t>9789944942669</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Zeka Geliştirme Oyunları 1</t>
+          <t>Sincaplar</t>
         </is>
       </c>
       <c r="C186" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9789754766998</t>
+          <t>9789754761665</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Ne Olmayı İstiyorsun?</t>
+          <t>Benim Hikayelerim (10 Kitap Takım )</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>50</v>
+        <v>860</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789754769531</t>
+          <t>9789754762754</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2. Sınıf İngilizce Hikayeler (10 Kitap Takım)</t>
+          <t>Öykü Dünyası Dizisi (4. ve 5. Sınıflar İçin)</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>250</v>
+        <v>900</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786051774244</t>
+          <t>9789754768763</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar Dünyasına Yolculuk</t>
+          <t>Yıldızlar da Yağar</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786051772745</t>
+          <t>9789754766752</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Dizisi (10 Kitap Kutulu)</t>
+          <t>Yeşil Ev</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>500</v>
+        <v>90</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786051773049</t>
+          <t>9789944942775</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Televizyon Çocukları Dizisi (10 Kitap Kutulu)</t>
+          <t>Tersinden Okunan Masallar</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>375</v>
+        <v>90</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789754767926</t>
+          <t>9789754767438</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Yedi Renkli Dünya Çocukları</t>
+          <t>Tepeli Patka</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786051774732</t>
+          <t>9789754761504</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Manas Destanı</t>
+          <t>Okul Öncesi Zeka Geliştirme Oyunları 1</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786051774756</t>
+          <t>9789754766998</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Kedi Mor’un Maceraları-4</t>
+          <t>Ne Olmayı İstiyorsun?</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>120</v>
+        <v>50</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786051774541</t>
+          <t>9789754769531</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Görüşürüz Arkadaş</t>
+          <t>2. Sınıf İngilizce Hikayeler (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786051774718</t>
+          <t>9786051774244</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Dede İle Torunun Doğa Öyküsü</t>
+          <t>Hayvanlar Dünyasına Yolculuk</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786051774725</t>
+          <t>9786051772745</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Hurma Sokağı Çocukları</t>
+          <t>Gökkuşağı Dizisi (10 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786051772837</t>
+          <t>9786051773049</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Masalları (Ciltli)</t>
+          <t>Televizyon Çocukları Dizisi (10 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>390</v>
+        <v>375</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786051771328</t>
+          <t>9789754767926</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Ökkeş’in Maceraları (10 Kitap) (Ciltli)</t>
+          <t>Yedi Renkli Dünya Çocukları</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>600</v>
+        <v>100</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9789754769845</t>
+          <t>9786051774732</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Balonla Beş Hafta</t>
+          <t>Manas Destanı</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789754765700</t>
+          <t>9786051774756</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Altın Dede Masalları (35 Kitap Takım)</t>
+          <t>Kedi Mor’un Maceraları-4</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>1200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786051770079</t>
+          <t>9786051774541</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Yetenekli Çocuklar Dizisi (10 Kitap Takım)</t>
+          <t>Görüşürüz Arkadaş</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>300</v>
+        <v>140</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789754766424</t>
+          <t>9786051774718</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Süper Çocuklar Eğitim Seti (40 Kitap Takım)</t>
+          <t>Dede İle Torunun Doğa Öyküsü</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>1200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9789754768800</t>
+          <t>9786051774725</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Su Perisi</t>
+          <t>Hurma Sokağı Çocukları</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786051774701</t>
+          <t>9786051772837</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Paylaştıkça Çoğalır (Ciltli)</t>
+          <t>İstanbul Masalları (Ciltli)</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>300</v>
+        <v>390</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786051774480</t>
+          <t>9786051771328</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>5. Sınıflar İçin Renkli Resimlerle İngilizce Hikayeler Seti - 10 Hikaye Bir Arada</t>
+          <t>Ökkeş’in Maceraları (10 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>175</v>
+        <v>600</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786051774664</t>
+          <t>9789754769845</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Kedi Mor’un Maceraları-3 Yilik Dili</t>
+          <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>120</v>
+        <v>75</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786051774596</t>
+          <t>9789754765700</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Fil Olmak İstemeyen Fil Yavrusu</t>
+          <t>Altın Dede Masalları (35 Kitap Takım)</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>90</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786051774602</t>
+          <t>9786051770079</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Kapıdan Gelen Ses</t>
+          <t>Yetenekli Çocuklar Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>90</v>
+        <v>300</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786051774619</t>
+          <t>9789754766424</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Padişah Masalları</t>
+          <t>Süper Çocuklar Eğitim Seti (40 Kitap Takım)</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>90</v>
+        <v>1200</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786051774589</t>
+          <t>9789754768800</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Adını Unutan Kız</t>
+          <t>Su Perisi</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786051774640</t>
+          <t>9786051774701</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Hayallerimin Gücü Adınaaa!</t>
+          <t>Sevgi Paylaştıkça Çoğalır (Ciltli)</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786051774558</t>
+          <t>9786051774480</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıflar İçin Renkli Resimlerle İngilizce Hikayeler (10 Hikaye Bir Arada)</t>
+          <t>5. Sınıflar İçin Renkli Resimlerle İngilizce Hikayeler Seti - 10 Hikaye Bir Arada</t>
         </is>
       </c>
       <c r="C213" s="1">
         <v>175</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789754762493</t>
+          <t>9786051774664</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Zamanlar Dizisi - 10 Kitap</t>
+          <t>Kedi Mor’un Maceraları-3 Yilik Dili</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>500</v>
+        <v>120</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9789754762730</t>
+          <t>9786051774596</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Düşler Bahçesi Dizisi (4. ve 5. Sınıflar İçin)</t>
+          <t>Fil Olmak İstemeyen Fil Yavrusu</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>900</v>
+        <v>90</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789754764444</t>
+          <t>9786051774602</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Hikayeler 8. Sınıf Level 5 - (10 Kitap Takım)</t>
+          <t>Kapıdan Gelen Ses</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789754763508</t>
+          <t>9786051774619</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Masalları Dizisi (20 Kitap Takım)</t>
+          <t>Padişah Masalları</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>700</v>
+        <v>90</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786051774459</t>
+          <t>9786051774589</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Hattuşa - Lanetli Şehir</t>
+          <t>Adını Unutan Kız</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786051774442</t>
+          <t>9786051774640</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Atların Çocuğu</t>
+          <t>Hayallerimin Gücü Adınaaa!</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786051774534</t>
+          <t>9786051774558</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Kediler Şehri Macerası</t>
+          <t>3. Sınıflar İçin Renkli Resimlerle İngilizce Hikayeler (10 Hikaye Bir Arada)</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>90</v>
+        <v>175</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786051774527</t>
+          <t>9789754762493</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Kaşif Zek’in Maceraları</t>
+          <t>Eğlenceli Zamanlar Dizisi - 10 Kitap</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>90</v>
+        <v>500</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9789754761795</t>
+          <t>9789754762730</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Masalı</t>
+          <t>Düşler Bahçesi Dizisi (4. ve 5. Sınıflar İçin)</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>50</v>
+        <v>900</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9789944942638</t>
+          <t>9789754764444</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>O Güzel İnsanlar</t>
+          <t>İngilizce Hikayeler 8. Sınıf Level 5 - (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786051774510</t>
+          <t>9789754763508</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Mavi'nin Maceraları</t>
+          <t>Çocuk Masalları Dizisi (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>70</v>
+        <v>700</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786051774497</t>
+          <t>9786051774459</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Bir Nefes Kadıköy</t>
+          <t>Hattuşa - Lanetli Şehir</t>
         </is>
       </c>
       <c r="C225" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786051774503</t>
+          <t>9786051774442</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Kedi Mor'un Maceraları - 2</t>
+          <t>Atların Çocuğu</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786051774473</t>
+          <t>9786051774534</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıflar İçin Renkli Resimlerle İngilizce Hikayeler Seti - 10 Hikaye Bir Arada</t>
+          <t>Kediler Şehri Macerası</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>175</v>
+        <v>90</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786051771380</t>
+          <t>9786051774527</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Süper Macera Dizisi (10 Kitap Set)</t>
+          <t>Kaşif Zek’in Maceraları</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>400</v>
+        <v>90</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786051773858</t>
+          <t>9789754761795</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Yangın</t>
+          <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786051770499</t>
+          <t>9789944942638</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Masallarla İstanbul Dizisi (6 Kitap Kutulu)</t>
+          <t>O Güzel İnsanlar</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>480</v>
+        <v>90</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786051774237</t>
+          <t>9786051774510</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Beşiktaş Masalı</t>
+          <t>Mavi'nin Maceraları</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>80</v>
+        <v>70</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786051774220</t>
+          <t>9786051774497</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Bir Sultan Masalı</t>
+          <t>Bir Nefes Kadıköy</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786051774213</t>
+          <t>9786051774503</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Kedİ Mor'un Maceraları-Çağdaş Çocuk Kitapları</t>
+          <t>Kedi Mor'un Maceraları - 2</t>
         </is>
       </c>
       <c r="C233" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786051774121</t>
+          <t>9786051774473</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Beyoğlu Masalı</t>
+          <t>4. Sınıflar İçin Renkli Resimlerle İngilizce Hikayeler Seti - 10 Hikaye Bir Arada</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>80</v>
+        <v>175</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786051773988</t>
+          <t>9786051771380</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Türk Bilim İnsanları Dizisi (10 Kitap Takım)</t>
+          <t>Süper Macera Dizisi (10 Kitap Set)</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786051774114</t>
+          <t>9786051773858</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Öpeyim De Geçsin</t>
+          <t>Yangın</t>
         </is>
       </c>
       <c r="C236" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786051774084</t>
+          <t>9786051770499</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Zeugma Karagülün Laneti</t>
+          <t>Masallarla İstanbul Dizisi (6 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>90</v>
+        <v>480</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786051774107</t>
+          <t>9786051774237</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>İlle De Roman Olsun</t>
+          <t>Beşiktaş Masalı</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786051774091</t>
+          <t>9786051774220</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Göbeklitepe'nin Gizemi - Zaman Muhafızları 1</t>
+          <t>Bir Sultan Masalı</t>
         </is>
       </c>
       <c r="C239" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786051774169</t>
+          <t>9786051774213</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Sokak Köpeğim</t>
+          <t>Kedİ Mor'un Maceraları-Çağdaş Çocuk Kitapları</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>150</v>
+        <v>120</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786051774077</t>
+          <t>9786051774121</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Eyüpsultan Masalı</t>
+          <t>Beyoğlu Masalı</t>
         </is>
       </c>
       <c r="C241" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786051774060</t>
+          <t>9786051773988</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Fatih Masalı (Renkli Resimlerle)</t>
+          <t>Türk Bilim İnsanları Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>80</v>
+        <v>500</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786051774046</t>
+          <t>9786051774114</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Anne Kokulu Kurabiye (Ciltli)</t>
+          <t>Öpeyim De Geçsin</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>300</v>
+        <v>90</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786051771007</t>
+          <t>9786051774084</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Zeugma Karagülün Laneti</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786051773544</t>
+          <t>9786051774107</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Odysseia</t>
+          <t>İlle De Roman Olsun</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9789754765748</t>
+          <t>9786051774091</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Ece ile Bilge (10 Kitap Takım) - Düz Yazı</t>
+          <t>Göbeklitepe'nin Gizemi - Zaman Muhafızları 1</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786051773407</t>
+          <t>9786051774169</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Uğur Böceği Dizisi (10 Kitap Takım)</t>
+          <t>Sokak Köpeğim</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786051773797</t>
+          <t>9786051774077</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Atatürk Dizisi (10 Kitap Kutulu)</t>
+          <t>Eyüpsultan Masalı</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>450</v>
+        <v>80</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786051773292</t>
+          <t>9786051774060</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Kıtalar ve Kaşifler Dizisi (10 Kitap Kutulu)</t>
+          <t>Fatih Masalı (Renkli Resimlerle)</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>500</v>
+        <v>80</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786051773667</t>
+          <t>9786051774046</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Elma Şekeri Öykü Dizisi (10 Kitap Kutulu)</t>
+          <t>Anne Kokulu Kurabiye (Ciltli)</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>375</v>
+        <v>300</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786051773827</t>
+          <t>9786051771007</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Şirin Çocuklar Dizisi (10 Kitap Kutulu)</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>800</v>
+        <v>75</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786051773551</t>
+          <t>9786051773544</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Uçan Balon Dizisi (10 Kitap Kutulu)</t>
+          <t>Odysseia</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>375</v>
+        <v>90</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786051773810</t>
+          <t>9789754765748</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>3. Sınıf Sorulu Öykülerle Matematik Dünyası</t>
+          <t>Ece ile Bilge (10 Kitap Takım) - Düz Yazı</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>375</v>
+        <v>250</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786051773834</t>
+          <t>9786051773407</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>4. Sınıf Sorulu Öykülerle Matematik Dünyası</t>
+          <t>Uğur Böceği Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>375</v>
+        <v>250</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786051773865</t>
+          <t>9786051773797</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Üsküdar Masalı</t>
+          <t>Atatürk Dizisi (10 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>80</v>
+        <v>450</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786051773766</t>
+          <t>9786051773292</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Akide Şekeri (Ciltli)</t>
+          <t>Kıtalar ve Kaşifler Dizisi (10 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786051771731</t>
+          <t>9786051773667</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Kaşağı</t>
+          <t>Elma Şekeri Öykü Dizisi (10 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>75</v>
+        <v>375</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786051773285</t>
+          <t>9786051773827</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Düşçelen</t>
+          <t>Şirin Çocuklar Dizisi (10 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>90</v>
+        <v>800</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786051773537</t>
+          <t>9786051773551</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>İlyada</t>
+          <t>Uçan Balon Dizisi (10 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>90</v>
+        <v>375</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786051773278</t>
+          <t>9786051773810</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Ruandalı Dinozor</t>
+          <t>3. Sınıf Sorulu Öykülerle Matematik Dünyası</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>90</v>
+        <v>375</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786051771762</t>
+          <t>9786051773834</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Zaman Gezgini</t>
+          <t>4. Sınıf Sorulu Öykülerle Matematik Dünyası</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>90</v>
+        <v>375</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786051772813</t>
+          <t>9786051773865</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Yeşil Dinozorlar Derneği</t>
+          <t>Üsküdar Masalı</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786051771274</t>
+          <t>9786051773766</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Uzay Serisi - Gezegenleri Geziyorum ( 10 Kitap Takım )</t>
+          <t>Akide Şekeri (Ciltli)</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786051772011</t>
+          <t>9786051771731</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Ülkemizde İlkler (10 Kitap Takım )</t>
+          <t>Kaşağı</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>375</v>
+        <v>75</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786051772974</t>
+          <t>9786051773285</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Uçurtmanın Kuyruğundaki Düşler</t>
+          <t>Düşçelen</t>
         </is>
       </c>
       <c r="C265" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786051771755</t>
+          <t>9786051773537</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Şahmaran</t>
+          <t>İlyada</t>
         </is>
       </c>
       <c r="C266" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786051772370</t>
+          <t>9786051773278</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Okuma Saati Dizisi (10 Kitap Takım)</t>
+          <t>Ruandalı Dinozor</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>450</v>
+        <v>90</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786051772172</t>
+          <t>9786051771762</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Haylaz Ali Dizisi ( 10 Kitap Takım )</t>
+          <t>Zaman Gezgini</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>375</v>
+        <v>90</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786051771892</t>
+          <t>9786051772813</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Deniz'in Hayaleti</t>
+          <t>Yeşil Dinozorlar Derneği</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786051772042</t>
+          <t>9786051771274</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Değerler Eğitimi Dizisi ( 10 Kitap Takım )</t>
+          <t>Uzay Serisi - Gezegenleri Geziyorum ( 10 Kitap Takım )</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786051771816</t>
+          <t>9786051772011</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Değerler Dizisi ( 10 Kitap Takım )</t>
+          <t>Ülkemizde İlkler (10 Kitap Takım )</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786051772141</t>
+          <t>9786051772974</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Cem'in Akıllı Telefon ile İmtihanı</t>
+          <t>Uçurtmanın Kuyruğundaki Düşler</t>
         </is>
       </c>
       <c r="C272" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786051772943</t>
+          <t>9786051771755</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>Şahmaran</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786051770383</t>
+          <t>9786051772370</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Klasikleri (10 Kitap Takım)</t>
+          <t>Okuma Saati Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>1292</v>
+        <v>450</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786051773513</t>
+          <t>9786051772172</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Beykoz Masalı</t>
+          <t>Haylaz Ali Dizisi ( 10 Kitap Takım )</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>80</v>
+        <v>375</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786051772936</t>
+          <t>9786051771892</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Küçük Balık Kalesi</t>
+          <t>Deniz'in Hayaleti</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786051772950</t>
+          <t>9786051772042</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Bitmeyen Macera: Bebek Adası'nın Gizemi</t>
+          <t>Değerler Eğitimi Dizisi ( 10 Kitap Takım )</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>90</v>
+        <v>500</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9789754762608</t>
+          <t>9786051771816</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Yaramazlar Sınıfı Dizisi (4. Sınıflar İçin)</t>
+          <t>Değerler Dizisi ( 10 Kitap Takım )</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>600</v>
+        <v>375</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786051772295</t>
+          <t>9786051772141</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Kıvırcık'ın Maceraları (4. Sınıflar İçin)</t>
+          <t>Cem'in Akıllı Telefon ile İmtihanı</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>600</v>
+        <v>90</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9789754767193</t>
+          <t>9786051772943</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Müsait Olduğumda Ararım Seni</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786051771748</t>
+          <t>9786051770383</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Solmasın Tomurcuklar</t>
+          <t>Çocuk Klasikleri (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>90</v>
+        <v>1292</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786051771779</t>
+          <t>9786051773513</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Parfüm Korkusu</t>
+          <t>Beykoz Masalı</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786051772028</t>
+          <t>9786051772936</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Bay Garabet'in Terzi Atölyesi</t>
+          <t>Küçük Balık Kalesi</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>90</v>
+        <v>80</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786051771083</t>
+          <t>9786051772950</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Kulüpler Dizisi (10 Kitap Takım)</t>
+          <t>Bitmeyen Macera: Bebek Adası'nın Gizemi</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>500</v>
+        <v>90</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786051770727</t>
+          <t>9789754762608</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Aslan Leo'ya Öyküler (10 Kitap)</t>
+          <t>Yaramazlar Sınıfı Dizisi (4. Sınıflar İçin)</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>375</v>
+        <v>600</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786051771298</t>
+          <t>9786051772295</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Çocuklar Dizisi (10 Kitap Takım)</t>
+          <t>Kıvırcık'ın Maceraları (4. Sınıflar İçin)</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>400</v>
+        <v>600</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786051771403</t>
+          <t>9789754767193</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Vücudumu Tanıyorum Sağlık Serisi (10 Kitap Takım)</t>
+          <t>Müsait Olduğumda Ararım Seni</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>500</v>
+        <v>90</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786051771724</t>
+          <t>9786051771748</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin Dizisi (10 Kitap Takım)</t>
+          <t>Solmasın Tomurcuklar</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>450</v>
+        <v>90</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9789759099817</t>
+          <t>9786051771779</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Arılar Ordusu</t>
+          <t>Parfüm Korkusu</t>
         </is>
       </c>
       <c r="C289" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786051770994</t>
+          <t>9786051772028</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Devlerin Savaşı</t>
+          <t>Bay Garabet'in Terzi Atölyesi</t>
         </is>
       </c>
       <c r="C290" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786051771175</t>
+          <t>9786051771083</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Benim Issız Adacığım</t>
+          <t>Kulüpler Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>90</v>
+        <v>500</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786051771038</t>
+          <t>9786051770727</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Kedi Medi’nin Maceraları</t>
+          <t>Aslan Leo'ya Öyküler (10 Kitap)</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>90</v>
+        <v>375</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786051771021</t>
+          <t>9786051771298</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Arkadaş</t>
+          <t>Akıllı Çocuklar Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>90</v>
+        <v>400</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786051771168</t>
+          <t>9786051771403</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Ayy! Çok Komik</t>
+          <t>Vücudumu Tanıyorum Sağlık Serisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>90</v>
+        <v>500</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786051770109</t>
+          <t>9786051771724</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Komik Çocuklar Dizisi (10 Kitap Takım)</t>
+          <t>Ömer Seyfettin Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>375</v>
+        <v>450</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9789754769852</t>
+          <t>9789759099817</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot</t>
+          <t>Arılar Ordusu</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786051770116</t>
+          <t>9786051770994</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Öğretici Öyküler Seti (15 Kitap Takım)</t>
+          <t>Devlerin Savaşı</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>450</v>
+        <v>90</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9789754769876</t>
+          <t>9786051771175</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Monte Kristo Kontu</t>
+          <t>Benim Issız Adacığım</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786051770178</t>
+          <t>9786051771038</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Güzel Ülkemi Geziyorum (10 Kitap Takım)</t>
+          <t>Kedi Medi’nin Maceraları</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>375</v>
+        <v>90</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786051770260</t>
+          <t>9786051771021</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Çınar Dizisi (10 Kitap Takım)</t>
+          <t>Gerçek Arkadaş</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>500</v>
+        <v>90</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9789754763263</t>
+          <t>9786051771168</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Jane Eyre</t>
+          <t>Ayy! Çok Komik</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9789754766950</t>
+          <t>9786051770109</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>İyiliksever Kırkayak</t>
+          <t>Komik Çocuklar Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>50</v>
+        <v>375</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9789754769920</t>
+          <t>9789754769852</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Tom Amcanın Kulübesi</t>
+          <t>Don Kişot</t>
         </is>
       </c>
       <c r="C303" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9789754769913</t>
+          <t>9786051770116</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>On Beş Yaşında Bir Kaptan</t>
+          <t>Öğretici Öyküler Seti (15 Kitap Takım)</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>75</v>
+        <v>450</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786051770024</t>
+          <t>9789754769876</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Merkezine Yolculuk</t>
+          <t>Monte Kristo Kontu</t>
         </is>
       </c>
       <c r="C305" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786051770093</t>
+          <t>9786051770178</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Sevimli İkizler Dizisi (10 Kitap Takım)</t>
+          <t>Güzel Ülkemi Geziyorum (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9789754769869</t>
+          <t>9786051770260</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Gezgin Çınar Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786051770086</t>
+          <t>9789754763263</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Denizler Altında Yirmi Bin Fersah</t>
+          <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C308" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786051770277</t>
+          <t>9789754766950</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>İki Yıl Okul Tatili</t>
+          <t>İyiliksever Kırkayak</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9789754769838</t>
+          <t>9789754769920</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Patenler</t>
+          <t>Tom Amcanın Kulübesi</t>
         </is>
       </c>
       <c r="C310" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9789754762693</t>
+          <t>9789754769913</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Tüm Yönleriyle Atatürk</t>
+          <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>100</v>
+        <v>75</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9789754767698</t>
+          <t>9786051770024</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Tersinden La Fontaine Masalları</t>
+          <t>Dünyanın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9789754768770</t>
+          <t>9786051770093</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Sevimli İkizler Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>75</v>
+        <v>375</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9789754766820</t>
+          <t>9789754769869</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Kalbi</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9789754767384</t>
+          <t>9786051770086</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Çoban Geçmez</t>
+          <t>Denizler Altında Yirmi Bin Fersah</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9789754767070</t>
+          <t>9786051770277</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Çizmelerim Keçeden</t>
+          <t>İki Yıl Okul Tatili</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9789754768923</t>
+          <t>9789754769838</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Şaşar Ali</t>
+          <t>Gümüş Patenler</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9789759099824</t>
+          <t>9789754762693</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Şahinler Vadisi</t>
+          <t>Tüm Yönleriyle Atatürk</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9789754769135</t>
+          <t>9789754767698</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Selam Vermeyi Seven Çocuk</t>
+          <t>Tersinden La Fontaine Masalları</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9789754767896</t>
+          <t>9789754768770</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Satılık Uzay Mekiği</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9789754767131</t>
+          <t>9789754766820</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Okul Arkadaşım</t>
+          <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>90</v>
+        <v>140</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786051770130</t>
+          <t>9789754767384</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Hayvan Öyküleri (15 Kitap Takım)</t>
+          <t>Çoban Geçmez</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>450</v>
+        <v>90</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9789754766943</t>
+          <t>9789754767070</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Istakozun Günlüğü</t>
+          <t>Çizmelerim Keçeden</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9789754767230</t>
+          <t>9789754768923</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Horoz Şekeri İle Badem Şekeri</t>
+          <t>Şaşar Ali</t>
         </is>
       </c>
       <c r="C324" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789754768916</t>
+          <t>9789759099824</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Herodot Dede</t>
+          <t>Şahinler Vadisi</t>
         </is>
       </c>
       <c r="C325" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9789754767292</t>
+          <t>9789754769135</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Dilmun’un Akıllı Kedileri</t>
+          <t>Selam Vermeyi Seven Çocuk</t>
         </is>
       </c>
       <c r="C326" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9789754767285</t>
+          <t>9789754767896</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Dikene Batan Kelebek</t>
+          <t>Satılık Uzay Mekiği</t>
         </is>
       </c>
       <c r="C327" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9789754765540</t>
+          <t>9789754767131</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Yeni Testli Setler 4 - Gezi Dizisi (10 Kitap Takım)</t>
+          <t>Okul Arkadaşım</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>375</v>
+        <v>90</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9789754760521</t>
+          <t>9786051770130</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Ökkeş İşportacı 5</t>
+          <t>Neşeli Hayvan Öyküleri (15 Kitap Takım)</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>70</v>
+        <v>450</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9789754760606</t>
+          <t>9789754766943</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Ökkeş Dolmuşçu 9</t>
+          <t>Istakozun Günlüğü</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9789754760613</t>
+          <t>9789754767230</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Ökkeş Denizde 10</t>
+          <t>Horoz Şekeri İle Badem Şekeri</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9789754766882</t>
+          <t>9789754768916</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Ay Ağlar mı Dersiniz?</t>
+          <t>Herodot Dede</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789944942683</t>
+          <t>9789754767292</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Atatürk’ü Öğreniyorum</t>
+          <t>Dilmun’un Akıllı Kedileri</t>
         </is>
       </c>
       <c r="C333" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9789754767216</t>
+          <t>9789754767285</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Kurtuluş Savaşı</t>
+          <t>Dikene Batan Kelebek</t>
         </is>
       </c>
       <c r="C334" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786051770888</t>
+          <t>9789754765540</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Öyküler Dizisi 10 Kitap Takım</t>
+          <t>Yeni Testli Setler 4 - Gezi Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>250</v>
+        <v>375</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9789754766097</t>
+          <t>9789754760521</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Dostlar Dizisi (10 Kitap Takım)</t>
+          <t>Ökkeş İşportacı 5</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>550</v>
+        <v>70</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9789754769890</t>
+          <t>9789754760606</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Kartal</t>
+          <t>Ökkeş Dolmuşçu 9</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786051770482</t>
+          <t>9789754760613</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Afacan Yiğit Dizisi (10 Kitap Kutulu Takım)</t>
+          <t>Ökkeş Denizde 10</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>1100</v>
+        <v>70</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9789754769906</t>
+          <t>9789754766882</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>İstanbullu Martı</t>
+          <t>Ay Ağlar mı Dersiniz?</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9789754766400</t>
+          <t>9789944942683</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>Eğitici Öyküler Seti (15 Kitap Takım)</t>
+          <t>Atatürk’ü Öğreniyorum</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>450</v>
+        <v>90</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786051770895</t>
+          <t>9789754767216</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Eğlenceli Hayvanlar Dizisi (10 Kitap Takım)</t>
+          <t>Atatürk ve Kurtuluş Savaşı</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9789754767117</t>
+          <t>9786051770888</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>İnci</t>
+          <t>Sihirli Öyküler Dizisi 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>120</v>
+        <v>250</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9789754763560</t>
+          <t>9789754766097</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Uzaylı Kız Tira</t>
+          <t>Sevimli Dostlar Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>90</v>
+        <v>550</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9789754766844</t>
+          <t>9789754769890</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Unutturduğumuz Çocuk Oyunları</t>
+          <t>Arkadaşım Kartal</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>100</v>
+        <v>90</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9789759099831</t>
+          <t>9786051770482</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Kavak</t>
+          <t>Afacan Yiğit Dizisi (10 Kitap Kutulu Takım)</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>90</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9789754760583</t>
+          <t>9789754769906</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Ökkeş Otoparkta 7</t>
+          <t>İstanbullu Martı</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9789754760590</t>
+          <t>9789754766400</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>Ökkeş Maçta 8</t>
+          <t>Eğitici Öyküler Seti (15 Kitap Takım)</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>70</v>
+        <v>450</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
-          <t>9789754760569</t>
+          <t>9786051770895</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>Ökkeş Lunaparkta 1</t>
+          <t>Eğlenceli Hayvanlar Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>70</v>
+        <v>250</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
-          <t>9789754767919</t>
+          <t>9789754767117</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>Yelesi Rüzgar</t>
+          <t>İnci</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
-          <t>9789754761849</t>
+          <t>9789754763560</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>Ulduz ve Kargalar</t>
+          <t>Uzaylı Kız Tira</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
-          <t>9789754767957</t>
+          <t>9789754766844</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>Uçurtmam Bulutlardan Yüce</t>
+          <t>Unutturduğumuz Çocuk Oyunları</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>90</v>
+        <v>100</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
-          <t>9789754767025</t>
+          <t>9789759099831</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>Uçurtma</t>
+          <t>Ölümsüz Kavak</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
-          <t>9789754767445</t>
+          <t>9789754760583</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>Uçup Giden Kent</t>
+          <t>Ökkeş Otoparkta 7</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
-          <t>9789754767681</t>
+          <t>9789754760590</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>Uçan Yele</t>
+          <t>Ökkeş Maçta 8</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
-          <t>9789944942805</t>
+          <t>9789754760569</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Lambanın Peşinde</t>
+          <t>Ökkeş Lunaparkta 1</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
-          <t>9789754768404</t>
+          <t>9789754767919</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>Moli Yavruladı</t>
+          <t>Yelesi Rüzgar</t>
         </is>
       </c>
       <c r="C356" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
-          <t>9789754764437</t>
+          <t>9789754761849</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>Mini Dizi - Düz Yazılı (35 Kitap Takım)</t>
+          <t>Ulduz ve Kargalar</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>800</v>
+        <v>50</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
-          <t>9789754769166</t>
+          <t>9789754767957</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>Michael Jackson Yarın Bize Geldi</t>
+          <t>Uçurtmam Bulutlardan Yüce</t>
         </is>
       </c>
       <c r="C358" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
-          <t>9789759099800</t>
+          <t>9789754767025</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>Kör Güvercin</t>
+          <t>Uçurtma</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
-          <t>9789754767759</t>
+          <t>9789754767445</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>Köpeğim Miyav Dedi</t>
+          <t>Uçup Giden Kent</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
-          <t>9789754767391</t>
+          <t>9789754767681</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>Kitap Benim Kanadım</t>
+          <t>Uçan Yele</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
-          <t>9789754769128</t>
+          <t>9789944942805</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>Kirpiler Banyoyu Sevmez</t>
+          <t>Sihirli Lambanın Peşinde</t>
         </is>
       </c>
       <c r="C362" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
-          <t>9789754763577</t>
+          <t>9789754768404</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>Kızın Adı Candan</t>
+          <t>Moli Yavruladı</t>
         </is>
       </c>
       <c r="C363" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
-          <t>9789754764161</t>
+          <t>9789754764437</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>Keloğlan Keleşoğlan</t>
+          <t>Mini Dizi - Düz Yazılı (35 Kitap Takım)</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>90</v>
+        <v>800</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
-          <t>9789754769067</t>
+          <t>9789754769166</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>Kelebekler Vadisi</t>
+          <t>Michael Jackson Yarın Bize Geldi</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>120</v>
+        <v>90</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
-          <t>9789754761801</t>
+          <t>9789759099800</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
-          <t>Kel Güvercinci</t>
+          <t>Kör Güvercin</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
-          <t>9789754765526</t>
+          <t>9789754767759</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
-          <t>Kararsız Can</t>
+          <t>Köpeğim Miyav Dedi</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
-          <t>9789754763836</t>
+          <t>9789754767391</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
-          <t>Kar Yıldızları</t>
+          <t>Kitap Benim Kanadım</t>
         </is>
       </c>
       <c r="C368" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
-          <t>9789754767360</t>
+          <t>9789754769128</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
-          <t>Kanatsız Kuşlar</t>
+          <t>Kirpiler Banyoyu Sevmez</t>
         </is>
       </c>
       <c r="C369" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
-          <t>9789944942584</t>
+          <t>9789754763577</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>Hayat Okulu</t>
+          <t>Kızın Adı Candan</t>
         </is>
       </c>
       <c r="C370" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
-          <t>9789754766936</t>
+          <t>9789754764161</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
-          <t>Güvercin</t>
+          <t>Keloğlan Keleşoğlan</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
-          <t>9789754768367</t>
+          <t>9789754769067</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>Gülümseyen Sokak</t>
+          <t>Kelebekler Vadisi</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>90</v>
+        <v>120</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
-          <t>9789754761627</t>
+          <t>9789754761801</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
-          <t>Güçlükleri Yenen Çocuk</t>
+          <t>Kel Güvercinci</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
-          <t>9789754763317</t>
+          <t>9789754765526</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>Gizli Bahçe</t>
+          <t>Kararsız Can</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
-          <t>9789754763539</t>
+          <t>9789754763836</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>Gerçekleşen Hayaller</t>
+          <t>Kar Yıldızları</t>
         </is>
       </c>
       <c r="C375" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
-          <t>9789754767773</t>
+          <t>9789754767360</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Gülüş</t>
+          <t>Kanatsız Kuşlar</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
-          <t>9789754767940</t>
+          <t>9789944942584</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Gülücük Oyunu</t>
+          <t>Hayat Okulu</t>
         </is>
       </c>
       <c r="C377" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
-          <t>9789944942591</t>
+          <t>9789754766936</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
-          <t>Elma Ağacı</t>
+          <t>Güvercin</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
-          <t>9789754769104</t>
+          <t>9789754768367</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>Elim Sende</t>
+          <t>Gülümseyen Sokak</t>
         </is>
       </c>
       <c r="C379" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
-          <t>9789944942720</t>
+          <t>9789754761627</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>Düzenbaz Tilki</t>
+          <t>Güçlükleri Yenen Çocuk</t>
         </is>
       </c>
       <c r="C380" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
-          <t>9789754767780</t>
+          <t>9789754763317</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>Düşünen Çocuk</t>
+          <t>Gizli Bahçe</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
-          <t>9789944942553</t>
+          <t>9789754763539</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>Dünya’ya Masallar</t>
+          <t>Gerçekleşen Hayaller</t>
         </is>
       </c>
       <c r="C382" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
-          <t>9789754767315</t>
+          <t>9789754767773</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>Dört Boynuzlu Koç</t>
+          <t>En Güzel Gülüş</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
-          <t>9789944942560</t>
+          <t>9789754767940</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>Dostum Badem Ağacı</t>
+          <t>En Güzel Gülücük Oyunu</t>
         </is>
       </c>
       <c r="C384" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
-          <t>9789754767889</t>
+          <t>9789944942591</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>Adım Çocukların Olsun</t>
+          <t>Elma Ağacı</t>
         </is>
       </c>
       <c r="C385" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
-          <t>9789944942546</t>
+          <t>9789754769104</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>Aç Kapıyı Bezirganbaşı</t>
+          <t>Elim Sende</t>
         </is>
       </c>
       <c r="C386" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
-          <t>9789754769111</t>
+          <t>9789944942720</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>Çim Adam</t>
+          <t>Düzenbaz Tilki</t>
         </is>
       </c>
       <c r="C387" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
-          <t>9789754768855</t>
+          <t>9789754767780</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>Çiçeklerin Dili</t>
+          <t>Düşünen Çocuk</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
-          <t>9789754765595</t>
+          <t>9789944942553</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>Yeni Testli Setler 7 - Çocuklara Öyküler Dizisi (10 Kitap Takım)</t>
+          <t>Dünya’ya Masallar</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>450</v>
+        <v>90</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
-          <t>9789754764376</t>
+          <t>9789754767315</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>Yeni Testli Setler 5 - Gezi Dizisi (10 Kİtap Takım)</t>
+          <t>Dört Boynuzlu Koç</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>375</v>
+        <v>90</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
-          <t>9789754768411</t>
+          <t>9789944942560</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>Yavru Yunuslar Ekibi</t>
+          <t>Dostum Badem Ağacı</t>
         </is>
       </c>
       <c r="C391" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
-          <t>9789754767469</t>
+          <t>9789754767889</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>Yaramazlar Kuyusu</t>
+          <t>Adım Çocukların Olsun</t>
         </is>
       </c>
       <c r="C392" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
-          <t>9789754769050</t>
+          <t>9789944942546</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Gençler</t>
+          <t>Aç Kapıyı Bezirganbaşı</t>
         </is>
       </c>
       <c r="C393" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
-          <t>9789754762051</t>
+          <t>9789754769111</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>Yalanın Beyazı</t>
+          <t>Çim Adam</t>
         </is>
       </c>
       <c r="C394" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
-          <t>9789944942539</t>
+          <t>9789754768855</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>Yağmur Gelini</t>
+          <t>Çiçeklerin Dili</t>
         </is>
       </c>
       <c r="C395" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
-          <t>9789754765502</t>
+          <t>9789754765595</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>Üç Arkadaş</t>
+          <t>Yeni Testli Setler 7 - Çocuklara Öyküler Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>90</v>
+        <v>450</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
-          <t>9789754767452</t>
+          <t>9789754764376</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>Umut Zoru Yener</t>
+          <t>Yeni Testli Setler 5 - Gezi Dizisi (10 Kİtap Takım)</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>90</v>
+        <v>375</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
-          <t>9789754761832</t>
+          <t>9789754768411</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>Ulduz ve Konuşan Bebek</t>
+          <t>Yavru Yunuslar Ekibi</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
-          <t>9789754768022</t>
+          <t>9789754767469</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>Uçan Tilki</t>
+          <t>Yaramazlar Kuyusu</t>
         </is>
       </c>
       <c r="C399" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
-          <t>9789754768794</t>
+          <t>9789754769050</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>Uçan Sandık</t>
+          <t>Yalnız Gençler</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
-          <t>9789754769173</t>
+          <t>9789754762051</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>Tembel Teneke</t>
+          <t>Yalanın Beyazı</t>
         </is>
       </c>
       <c r="C401" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
-          <t>9789754768909</t>
+          <t>9789944942539</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>Taş</t>
+          <t>Yağmur Gelini</t>
         </is>
       </c>
       <c r="C402" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
-          <t>9789754768817</t>
+          <t>9789754765502</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>Şişedeki Cin</t>
+          <t>Üç Arkadaş</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
-          <t>9789754767704</t>
+          <t>9789754767452</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>Su Gibi Okuyorum</t>
+          <t>Umut Zoru Yener</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
-          <t>9789754767421</t>
+          <t>9789754761832</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>Su Damlası</t>
+          <t>Ulduz ve Konuşan Bebek</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>110</v>
+        <v>50</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
-          <t>9789754767711</t>
+          <t>9789754768022</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>Sonra Ne Oldu?</t>
+          <t>Uçan Tilki</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
-          <t>9789754768602</t>
+          <t>9789754768794</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Ülkesi</t>
+          <t>Uçan Sandık</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
-          <t>9789754767728</t>
+          <t>9789754769173</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Türküsü</t>
+          <t>Tembel Teneke</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
-          <t>9789754767735</t>
+          <t>9789754768909</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Ormanı</t>
+          <t>Taş</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
-          <t>9789754761610</t>
+          <t>9789754768817</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Arayan Çocuk</t>
+          <t>Şişedeki Cin</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>90</v>
+        <v>75</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
-          <t>9789754762037</t>
+          <t>9789754767704</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>Sesini İsteyen Kurbağa</t>
+          <t>Su Gibi Okuyorum</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
-          <t>9789754767018</t>
+          <t>9789754767421</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>Sarı Kepliler</t>
+          <t>Su Damlası</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>50</v>
+        <v>110</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
-          <t>9789754762006</t>
+          <t>9789754767711</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>Samed Behrengi Öykü Seti (10 Kitap Takım)</t>
+          <t>Sonra Ne Oldu?</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>450</v>
+        <v>50</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
-          <t>9789754761818</t>
+          <t>9789754768602</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>Püsküllü Deve</t>
+          <t>Sevgi Ülkesi</t>
         </is>
       </c>
       <c r="C414" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
-          <t>9789754769043</t>
+          <t>9789754767728</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>Pişmaniye Saçlı Çocuk</t>
+          <t>Sevgi Türküsü</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
-          <t>9789754767414</t>
+          <t>9789754767735</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>Pilli Bebek</t>
+          <t>Sevgi Ormanı</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
-          <t>9789754761856</t>
+          <t>9789754761610</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>Pancarcı Çocuk</t>
+          <t>Sevgi Arayan Çocuk</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
-          <t>9789754760552</t>
+          <t>9789754762037</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>Ökkeş Kurt Avında 2</t>
+          <t>Sesini İsteyen Kurbağa</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
-          <t>9789754760538</t>
+          <t>9789754767018</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>Ökkeş Kapıcı 4</t>
+          <t>Sarı Kepliler</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
-          <t>9789754760545</t>
+          <t>9789754762006</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>Ökkeş Balık Avında 3</t>
+          <t>Samed Behrengi Öykü Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>70</v>
+        <v>450</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
-          <t>9789754760576</t>
+          <t>9789754761818</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>Ökkeş Bahçıvan 6</t>
+          <t>Püsküllü Deve</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
-          <t>9789754765557</t>
+          <t>9789754769043</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Fıkraları</t>
+          <t>Pişmaniye Saçlı Çocuk</t>
         </is>
       </c>
       <c r="C422" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
-          <t>9789754768862</t>
+          <t>9789754767414</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>Ormanda Saklambaç</t>
+          <t>Pilli Bebek</t>
         </is>
       </c>
       <c r="C423" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
-          <t>9789754767001</t>
+          <t>9789754761856</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>Onurlu Korkuluk</t>
+          <t>Pancarcı Çocuk</t>
         </is>
       </c>
       <c r="C424" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
-          <t>9789754767148</t>
+          <t>9789754760552</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>Okul Yolunda</t>
+          <t>Ökkeş Kurt Avında 2</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>150</v>
+        <v>70</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
-          <t>9789754761511</t>
+          <t>9789754760538</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>Okul Öncesi Zeka Geliştirme Oyunları 2</t>
+          <t>Ökkeş Kapıcı 4</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
-          <t>9789754766189</t>
+          <t>9789754760545</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>Ökkeş Serisi Kutulu (10 Kitap Takım)</t>
+          <t>Ökkeş Balık Avında 3</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>650</v>
+        <v>70</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
-          <t>9789944942768</t>
+          <t>9789754760576</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>Mor Gezegen</t>
+          <t>Ökkeş Bahçıvan 6</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
-          <t>9789754763546</t>
+          <t>9789754765557</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>Meteliksiz Gezi</t>
+          <t>Öğrenci Fıkraları</t>
         </is>
       </c>
       <c r="C429" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
-          <t>9789754768398</t>
+          <t>9789754768862</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>Merdiven</t>
+          <t>Ormanda Saklambaç</t>
         </is>
       </c>
       <c r="C430" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
-          <t>9789754765847</t>
+          <t>9789754767001</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>Masal ve Öykü Seti (35 Kitap Kutulu)</t>
+          <t>Onurlu Korkuluk</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>950</v>
+        <v>50</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
-          <t>9789754766981</t>
+          <t>9789754767148</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>Martılar Ne Söyledi?</t>
+          <t>Okul Yolunda</t>
         </is>
       </c>
       <c r="C432" s="1">
-        <v>50</v>
+        <v>150</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
-          <t>9789754768008</t>
+          <t>9789754761511</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>Küçük Yarışçı</t>
+          <t>Okul Öncesi Zeka Geliştirme Oyunları 2</t>
         </is>
       </c>
       <c r="C433" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
-          <t>9789754768381</t>
+          <t>9789754766189</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>Küçük Satıcı</t>
+          <t>Ökkeş Serisi Kutulu (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>150</v>
+        <v>650</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
-          <t>9789754762594</t>
+          <t>9789944942768</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>Küçük Ressam</t>
+          <t>Mor Gezegen</t>
         </is>
       </c>
       <c r="C435" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
-          <t>9789754767742</t>
+          <t>9789754763546</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>Küçük Öyküler Büyük Dersler</t>
+          <t>Meteliksiz Gezi</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
-          <t>9789754763348</t>
+          <t>9789754768398</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kemancı</t>
+          <t>Merdiven</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
-          <t>9789754761788</t>
+          <t>9789754765847</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Masal ve Öykü Seti (35 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>50</v>
+        <v>950</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
-          <t>9789754763355</t>
+          <t>9789754766981</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kadınlar</t>
+          <t>Martılar Ne Söyledi?</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
-          <t>9789754762600</t>
+          <t>9789754768008</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>Küçük Gazeteciler</t>
+          <t>Küçük Yarışçı</t>
         </is>
       </c>
       <c r="C440" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
-          <t>9789754767407</t>
+          <t>9789754768381</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>Kuyu Başının Kuşları</t>
+          <t>Küçük Satıcı</t>
         </is>
       </c>
       <c r="C441" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
-          <t>9789944942577</t>
+          <t>9789754762594</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>Kuş Ne Yana Öter</t>
+          <t>Küçük Ressam</t>
         </is>
       </c>
       <c r="C442" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
-          <t>9789944942737</t>
+          <t>9789754767742</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>Kralın Kızı</t>
+          <t>Küçük Öyküler Büyük Dersler</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
-          <t>9789754761825</t>
+          <t>9789754763348</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>Köroğlu Geliyor</t>
+          <t>Küçük Kemancı</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
-          <t>9789754768466</t>
+          <t>9789754761788</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Şeytan Uçurtması</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C445" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
-          <t>9789754766974</t>
+          <t>9789754763355</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç</t>
+          <t>Küçük Kadınlar</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
-          <t>9789754766103</t>
+          <t>9789754762600</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıs’ta Üç Türk Çocuğu</t>
+          <t>Küçük Gazeteciler</t>
         </is>
       </c>
       <c r="C447" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
-          <t>9789754764154</t>
+          <t>9789754767407</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>Kesekağıdı Ustaları</t>
+          <t>Kuyu Başının Kuşları</t>
         </is>
       </c>
       <c r="C448" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
-          <t>9789754767377</t>
+          <t>9789944942577</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>Kekeme Tavşan</t>
+          <t>Kuş Ne Yana Öter</t>
         </is>
       </c>
       <c r="C449" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
-          <t>9789754766967</t>
+          <t>9789944942737</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>Kasabanın Sesi</t>
+          <t>Kralın Kızı</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
-          <t>9789754767766</t>
+          <t>9789754761825</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>Karpuzdan Çıkan Çocuk</t>
+          <t>Köroğlu Geliyor</t>
         </is>
       </c>
       <c r="C451" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
-          <t>9789754768886</t>
+          <t>9789754768466</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>Kaala’nın Romanı</t>
+          <t>Kırmızı Şeytan Uçurtması</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
-          <t>9789754765342</t>
+          <t>9789754766974</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Hikayeler 7. Sınıf Level 4 - (10 Kitap Takım)</t>
+          <t>Kırlangıç</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
-          <t>9789754764536</t>
+          <t>9789754766103</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>İngilizce Hikayeler 6. Sınıf Level 3 - (10 Kitap Takım)</t>
+          <t>Kıbrıs’ta Üç Türk Çocuğu</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>250</v>
+        <v>90</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
-          <t>9789754765779</t>
+          <t>9789754764154</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>İlk Gençlik Dizisi Seti (20 Kitap Takım)</t>
+          <t>Kesekağıdı Ustaları</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>1860</v>
+        <v>90</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
-          <t>9789754764130</t>
+          <t>9789754767377</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>İkizler</t>
+          <t>Kekeme Tavşan</t>
         </is>
       </c>
       <c r="C456" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
-          <t>9789754767902</t>
+          <t>9789754766967</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>İçim Dışım Gökkuşağı</t>
+          <t>Kasabanın Sesi</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
-          <t>9789754767346</t>
+          <t>9789754767766</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>Gül Üreten Kız</t>
+          <t>Karpuzdan Çıkan Çocuk</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
-          <t>9789754767483</t>
+          <t>9789754768886</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>Gül Solmadan Öpücük Kurumadan</t>
+          <t>Kaala’nın Romanı</t>
         </is>
       </c>
       <c r="C459" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
-          <t>9789754769081</t>
+          <t>9789754765342</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>Galatasaray Destan Fenerbahçe Efsane</t>
+          <t>İngilizce Hikayeler 7. Sınıf Level 4 - (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
-          <t>9786051773889</t>
+          <t>9789754764536</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>Elif Kızın Elleri</t>
+          <t>İngilizce Hikayeler 6. Sınıf Level 3 - (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>90</v>
+        <v>250</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
-          <t>9789754767308</t>
+          <t>9789754765779</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>Dokunduğum Altın Olsun</t>
+          <t>İlk Gençlik Dizisi Seti (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>90</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
-          <t>9789754766165</t>
+          <t>9789754764130</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>4. ve 5. Sınıf Eğitim Seti (50 Kitap Kutulu)</t>
+          <t>İkizler</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>3710</v>
+        <v>90</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
-          <t>9789754766868</t>
+          <t>9789754767902</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2. ve 3. Sınıflar İçin Öykü Seti (35 Kitap Kutulu)</t>
+          <t>İçim Dışım Gökkuşağı</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>1500</v>
+        <v>90</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
-          <t>9789754768282</t>
+          <t>9789754767346</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>14 Yaş Orada</t>
+          <t>Gül Üreten Kız</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>150</v>
+        <v>90</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
-          <t>9789754769074</t>
+          <t>9789754767483</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>Denizkızı</t>
+          <t>Gül Solmadan Öpücük Kurumadan</t>
         </is>
       </c>
       <c r="C466" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
-          <t>9789754766929</t>
+          <t>9789754769081</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>Denize Koşan Sokak</t>
+          <t>Galatasaray Destan Fenerbahçe Efsane</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
-          <t>9789944942829</t>
+          <t>9786051773889</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>Değerlerimiz</t>
+          <t>Elif Kızın Elleri</t>
         </is>
       </c>
       <c r="C468" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
-          <t>9789944942645</t>
+          <t>9789754767308</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>Dağdaki Kaynak</t>
+          <t>Dokunduğum Altın Olsun</t>
         </is>
       </c>
       <c r="C469" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
-          <t>9789754766912</t>
+          <t>9789754766165</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>Çöpçü</t>
+          <t>4. ve 5. Sınıf Eğitim Seti (50 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>50</v>
+        <v>3710</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
-          <t>9789754766905</t>
+          <t>9789754766868</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar Sevgi Doludur</t>
+          <t>2. ve 3. Sınıflar İçin Öykü Seti (35 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>50</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
-          <t>9789754760859</t>
+          <t>9789754768282</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Romanları Dizisi: Arkadaş Sevgisi</t>
+          <t>14 Yaş Orada</t>
         </is>
       </c>
       <c r="C472" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
-          <t>9789754766875</t>
+          <t>9789754769074</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Çocuk Kitapları 2 (40 Kitap Kutulu)</t>
+          <t>Denizkızı</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>3590</v>
+        <v>90</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
-          <t>9789754761993</t>
+          <t>9789754766929</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Çocuk Kitapları Dizisi 1 (40 Kitap Kutulu)</t>
+          <t>Denize Koşan Sokak</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>3590</v>
+        <v>50</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
-          <t>9789754768350</t>
+          <t>9789944942829</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>Canoğlan</t>
+          <t>Değerlerimiz</t>
         </is>
       </c>
       <c r="C475" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
-          <t>9789754766899</t>
+          <t>9789944942645</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>Bu Ne Gürültü?</t>
+          <t>Dağdaki Kaynak</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
-          <t>9789754769159</t>
+          <t>9789754766912</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>Boncuk Gözlü Kız Zeytin Gözlü Oğlan</t>
+          <t>Çöpçü</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
-          <t>9789754768343</t>
+          <t>9789754766905</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>Biz Varız</t>
+          <t>Çocuklar Sevgi Doludur</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
-          <t>9789754769142</t>
+          <t>9789754760859</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>Bir Tuz Masalı</t>
+          <t>Çocuk Romanları Dizisi: Arkadaş Sevgisi</t>
         </is>
       </c>
       <c r="C479" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
-          <t>9789754761771</t>
+          <t>9789754766875</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Çağdaş Çocuk Kitapları 2 (40 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>50</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
-          <t>9789754762617</t>
+          <t>9789754761993</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>Bir Köy Çocuğu</t>
+          <t>Çağdaş Çocuk Kitapları Dizisi 1 (40 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>90</v>
+        <v>3590</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
-          <t>9789754767254</t>
+          <t>9789754768350</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>Bir Kış Masalı</t>
+          <t>Canoğlan</t>
         </is>
       </c>
       <c r="C482" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
-          <t>9789754768787</t>
+          <t>9789754766899</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Balina</t>
+          <t>Bu Ne Gürültü?</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>75</v>
+        <v>50</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
-          <t>9789754768879</t>
+          <t>9789754769159</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Atlı Kahraman</t>
+          <t>Boncuk Gözlü Kız Zeytin Gözlü Oğlan</t>
         </is>
       </c>
       <c r="C484" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
-          <t>9789944942690</t>
+          <t>9789754768343</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>Beşliler İş Başında</t>
+          <t>Biz Varız</t>
         </is>
       </c>
       <c r="C485" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
-          <t>9789754768459</t>
+          <t>9789754769142</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>Benim Annem Bir Çiçek</t>
+          <t>Bir Tuz Masalı</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
-          <t>9789754768589</t>
+          <t>9789754761771</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>Ben Yazarım 3. Sınıf Öykü Tamamlama</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>70</v>
+        <v>50</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
-          <t>9789754768442</t>
+          <t>9789754762617</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>Ben Yazarım 5. Sınıf Öykü Tamamlama</t>
+          <t>Bir Köy Çocuğu</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
-          <t>9789754768435</t>
+          <t>9789754767254</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>Ben Yazarım 4. Sınıf Öykü Tamamlama</t>
+          <t>Bir Kış Masalı</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>70</v>
+        <v>90</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
-          <t>9789754768428</t>
+          <t>9789754768787</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>Ben Yazarım 2. Sınıf Öykü Tamamlama</t>
+          <t>Beyaz Balina</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>70</v>
+        <v>75</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
-          <t>9789754768336</t>
+          <t>9789754768879</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>Ben Filozof muyum?</t>
+          <t>Beyaz Atlı Kahraman</t>
         </is>
       </c>
       <c r="C491" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
-          <t>9789754767247</t>
+          <t>9789944942690</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>Ben Bir Elektrik Direğiyim</t>
+          <t>Beşliler İş Başında</t>
         </is>
       </c>
       <c r="C492" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
-          <t>9789754769098</t>
+          <t>9789754768459</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>Bayan Kertenkele</t>
+          <t>Benim Annem Bir Çiçek</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>90</v>
+        <v>50</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
-          <t>9789754768312</t>
+          <t>9789754768589</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>Bana Güneşi Anlat</t>
+          <t>Ben Yazarım 3. Sınıf Öykü Tamamlama</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
-          <t>9789754761603</t>
+          <t>9789754768442</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>Bana Annemi Anlat</t>
+          <t>Ben Yazarım 5. Sınıf Öykü Tamamlama</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
-          <t>9789754767933</t>
+          <t>9789754768435</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>Balonlar Gökyüzünün Olsun</t>
+          <t>Ben Yazarım 4. Sınıf Öykü Tamamlama</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
-          <t>9786051773742</t>
+          <t>9789754768428</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>Ballı Masallar</t>
+          <t>Ben Yazarım 2. Sınıf Öykü Tamamlama</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>90</v>
+        <v>70</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
-          <t>9789754762624</t>
+          <t>9789754768336</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>Ayten ile Nurten</t>
+          <t>Ben Filozof muyum?</t>
         </is>
       </c>
       <c r="C498" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
-          <t>9789754767490</t>
+          <t>9789754767247</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>Ayın Arka Yüzü</t>
+          <t>Ben Bir Elektrik Direğiyim</t>
         </is>
       </c>
       <c r="C499" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
-          <t>9789754767964</t>
+          <t>9789754769098</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>Aydede'nin Öpücüğü</t>
+          <t>Bayan Kertenkele</t>
         </is>
       </c>
       <c r="C500" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
-          <t>9789754767223</t>
+          <t>9789754768312</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>Aya Kurdum Salıncak</t>
+          <t>Bana Güneşi Anlat</t>
         </is>
       </c>
       <c r="C501" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
-          <t>9789754762341</t>
+          <t>9789754761603</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>Atatürk ve Çocuklar</t>
+          <t>Bana Annemi Anlat</t>
         </is>
       </c>
       <c r="C502" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
-          <t>9789754768596</t>
+          <t>9789754767933</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşını İyi Seç</t>
+          <t>Balonlar Gökyüzünün Olsun</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>55</v>
+        <v>90</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
-          <t>9789754764321</t>
+          <t>9786051773742</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>Bilmece Kitabım</t>
+          <t>Ballı Masallar</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
-          <t>9789754768305</t>
+          <t>9789754762624</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>Amazon Petra</t>
+          <t>Ayten ile Nurten</t>
         </is>
       </c>
       <c r="C505" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
-          <t>9789754768299</t>
+          <t>9789754767490</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>Ala Koyun Şeküre</t>
+          <t>Ayın Arka Yüzü</t>
         </is>
       </c>
       <c r="C506" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
-          <t>9789754761863</t>
+          <t>9789754767964</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>Ah Masalı</t>
+          <t>Aydede'nin Öpücüğü</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>50</v>
+        <v>90</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
+          <t>9789754767223</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>Aya Kurdum Salıncak</t>
+        </is>
+      </c>
+      <c r="C508" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>9789754762341</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk ve Çocuklar</t>
+        </is>
+      </c>
+      <c r="C509" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>9789754768596</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>Arkadaşını İyi Seç</t>
+        </is>
+      </c>
+      <c r="C510" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>9789754764321</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>Bilmece Kitabım</t>
+        </is>
+      </c>
+      <c r="C511" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>9789754768305</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>Amazon Petra</t>
+        </is>
+      </c>
+      <c r="C512" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>9789754768299</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>Ala Koyun Şeküre</t>
+        </is>
+      </c>
+      <c r="C513" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>9789754761863</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>Ah Masalı</t>
+        </is>
+      </c>
+      <c r="C514" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
           <t>9789754762334</t>
         </is>
       </c>
-      <c r="B508" s="1" t="inlineStr">
+      <c r="B515" s="1" t="inlineStr">
         <is>
           <t>Afrika Ormanlarında</t>
         </is>
       </c>
-      <c r="C508" s="1">
+      <c r="C515" s="1">
         <v>90</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>