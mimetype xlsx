--- v2 (2026-04-08)
+++ v3 (2026-06-22)
@@ -679,51 +679,51 @@
         <is>
           <t>3990000004801</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>Aziz Sivaslıoğlu Öykü Seti (15 Kitap Takım)</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>41.67</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>9789754768831</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Ay’a Yolculuk</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>9789944942836</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Ay Işığında Ceviz Yiyen Ayı</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>4.17</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>9789754765809</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
@@ -1594,51 +1594,51 @@
         <is>
           <t>3990000030380</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Örnekli Boyama -7</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>3.5</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9789754769883</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Robinson Crusoe</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9789754765250</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>The Mouse On The Window</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>4</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9789754764574</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
@@ -1864,96 +1864,96 @@
         <is>
           <t>9789754768015</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Pastırma Bekçileri</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>9</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9789944942652</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Tarzan</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9789754766493</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>Temalara Göre Öyküler - 2. Sınıf (14 Kitap Takım)</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>24.08</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>9789754769364</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Tavuk Masalı</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9789754764192</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Öykü Dizisi (15 Kitap Takım)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>3990000022209</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>Yıldız'ın Sevinci</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>3.24</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>9789754765274</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
@@ -2689,441 +2689,441 @@
         <is>
           <t>9786051770970</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>Siyah Beyaz Boyama 4</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>10</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>9786051773520</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>Gılgamış</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>9789754768374</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>Kalp De Yürür</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>9789754766745</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>İki Çocuk</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>9789754767353</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>Hayvanlar ve Çocuklar</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>9789754767322</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>Düş Ülke</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>9789754767971</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>Deprem Kuşu</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>9789944942751</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>Çizgi Çocuk</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>9789754767278</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>Çitlembik Ağacı</t>
         </is>
       </c>
       <c r="C182" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>9789754767261</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>Bizler Büyüyünce</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>9789754768329</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>Bisikletler de Uçar</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>9789754768893</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>Benim Kahraman Köpeklerim</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>9789944942669</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>Sincaplar</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>9789754761665</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>Benim Hikayelerim (10 Kitap Takım )</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>860</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>9789754762754</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>Öykü Dünyası Dizisi (4. ve 5. Sınıflar İçin)</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>900</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>9789754768763</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>Yıldızlar da Yağar</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>9789754766752</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>Yeşil Ev</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>9789944942775</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>Tersinden Okunan Masallar</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>9789754767438</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>Tepeli Patka</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>9789754761504</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>Okul Öncesi Zeka Geliştirme Oyunları 1</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>9789754766998</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>Ne Olmayı İstiyorsun?</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>9789754769531</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2. Sınıf İngilizce Hikayeler (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>9786051774244</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>Hayvanlar Dünyasına Yolculuk</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>9786051772745</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>Gökkuşağı Dizisi (10 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>9786051773049</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>Televizyon Çocukları Dizisi (10 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>9789754767926</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>Yedi Renkli Dünya Çocukları</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>100</v>
+        <v>125</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>9786051774732</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>Manas Destanı</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>9786051774756</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>Kedi Mor’un Maceraları-4</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>9786051774541</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>Görüşürüz Arkadaş</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>9786051774718</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
@@ -3139,4696 +3139,4696 @@
         <is>
           <t>9786051774725</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>Hurma Sokağı Çocukları</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>9786051772837</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>İstanbul Masalları (Ciltli)</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>390</v>
+        <v>500</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>9786051771328</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>Ökkeş’in Maceraları (10 Kitap) (Ciltli)</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>9789754769845</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>Balonla Beş Hafta</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>9789754765700</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
           <t>Altın Dede Masalları (35 Kitap Takım)</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>1200</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>9786051770079</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>Yetenekli Çocuklar Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>300</v>
+        <v>450</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>9789754766424</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>Süper Çocuklar Eğitim Seti (40 Kitap Takım)</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>1200</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>9789754768800</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>Su Perisi</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>9786051774701</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>Sevgi Paylaştıkça Çoğalır (Ciltli)</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>9786051774480</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
           <t>5. Sınıflar İçin Renkli Resimlerle İngilizce Hikayeler Seti - 10 Hikaye Bir Arada</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>175</v>
+        <v>275</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>9786051774664</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>Kedi Mor’un Maceraları-3 Yilik Dili</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>9786051774596</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>Fil Olmak İstemeyen Fil Yavrusu</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>9786051774602</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>Kapıdan Gelen Ses</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>9786051774619</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>Padişah Masalları</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>9786051774589</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>Adını Unutan Kız</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>9786051774640</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>Hayallerimin Gücü Adınaaa!</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>9786051774558</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>3. Sınıflar İçin Renkli Resimlerle İngilizce Hikayeler (10 Hikaye Bir Arada)</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>175</v>
+        <v>275</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>9789754762493</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>Eğlenceli Zamanlar Dizisi - 10 Kitap</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>9789754762730</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>Düşler Bahçesi Dizisi (4. ve 5. Sınıflar İçin)</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>900</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>9789754764444</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>İngilizce Hikayeler 8. Sınıf Level 5 - (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>9789754763508</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>Çocuk Masalları Dizisi (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C224" s="1">
         <v>700</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>9786051774459</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>Hattuşa - Lanetli Şehir</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>9786051774442</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>Atların Çocuğu</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>9786051774534</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
           <t>Kediler Şehri Macerası</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>9786051774527</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>Kaşif Zek’in Maceraları</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>9789754761795</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>Sevgi Masalı</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>9789944942638</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>O Güzel İnsanlar</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>9786051774510</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>Mavi'nin Maceraları</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>9786051774497</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>Bir Nefes Kadıköy</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>9786051774503</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>Kedi Mor'un Maceraları - 2</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>9786051774473</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>4. Sınıflar İçin Renkli Resimlerle İngilizce Hikayeler Seti - 10 Hikaye Bir Arada</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>175</v>
+        <v>275</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>9786051771380</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>Süper Macera Dizisi (10 Kitap Set)</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>400</v>
+        <v>550</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>9786051773858</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>Yangın</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>9786051770499</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>Masallarla İstanbul Dizisi (6 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>480</v>
+        <v>750</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>9786051774237</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>Beşiktaş Masalı</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>80</v>
+        <v>125</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>9786051774220</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>Bir Sultan Masalı</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>9786051774213</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>Kedİ Mor'un Maceraları-Çağdaş Çocuk Kitapları</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>9786051774121</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>Beyoğlu Masalı</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>80</v>
+        <v>125</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>9786051773988</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>Türk Bilim İnsanları Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>9786051774114</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>Öpeyim De Geçsin</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>9786051774084</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>Zeugma Karagülün Laneti</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>9786051774107</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>İlle De Roman Olsun</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>9786051774091</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>Göbeklitepe'nin Gizemi - Zaman Muhafızları 1</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>9786051774169</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>Sokak Köpeğim</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>9786051774077</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>Eyüpsultan Masalı</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>80</v>
+        <v>125</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>9786051774060</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>Fatih Masalı (Renkli Resimlerle)</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>80</v>
+        <v>125</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>9786051774046</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>Anne Kokulu Kurabiye (Ciltli)</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>9786051771007</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>9786051773544</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>Odysseia</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>9789754765748</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>Ece ile Bilge (10 Kitap Takım) - Düz Yazı</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>9786051773407</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>Uğur Böceği Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>9786051773797</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>Atatürk Dizisi (10 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>9786051773292</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>Kıtalar ve Kaşifler Dizisi (10 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>9786051773667</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>Elma Şekeri Öykü Dizisi (10 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>9786051773827</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>Şirin Çocuklar Dizisi (10 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>800</v>
+        <v>450</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>9786051773551</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>Uçan Balon Dizisi (10 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>9786051773810</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>3. Sınıf Sorulu Öykülerle Matematik Dünyası</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>9786051773834</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>4. Sınıf Sorulu Öykülerle Matematik Dünyası</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>375</v>
+        <v>525</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>9786051773865</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>Üsküdar Masalı</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>80</v>
+        <v>125</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>9786051773766</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>Akide Şekeri (Ciltli)</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>300</v>
+        <v>750</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>9786051771731</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>Kaşağı</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>9786051773285</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>Düşçelen</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>9786051773537</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>İlyada</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>9786051773278</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>Ruandalı Dinozor</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>9786051771762</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>Zaman Gezgini</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>9786051772813</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>Yeşil Dinozorlar Derneği</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>9786051771274</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>Uzay Serisi - Gezegenleri Geziyorum ( 10 Kitap Takım )</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>9786051772011</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>Ülkemizde İlkler (10 Kitap Takım )</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>9786051772974</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>Uçurtmanın Kuyruğundaki Düşler</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>9786051771755</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>Şahmaran</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>9786051772370</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>Okuma Saati Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>9786051772172</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>Haylaz Ali Dizisi ( 10 Kitap Takım )</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>9786051771892</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>Deniz'in Hayaleti</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>9786051772042</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>Değerler Eğitimi Dizisi ( 10 Kitap Takım )</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>9786051771816</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>Değerler Dizisi ( 10 Kitap Takım )</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>9786051772141</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>Cem'in Akıllı Telefon ile İmtihanı</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>9786051772943</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>Peter Pan</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>9786051770383</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>Çocuk Klasikleri (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>1292</v>
+        <v>950</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>9786051773513</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>Beykoz Masalı</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>80</v>
+        <v>125</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>9786051772936</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>Küçük Balık Kalesi</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>80</v>
+        <v>125</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>9786051772950</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>Bitmeyen Macera: Bebek Adası'nın Gizemi</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>9789754762608</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>Yaramazlar Sınıfı Dizisi (4. Sınıflar İçin)</t>
         </is>
       </c>
       <c r="C285" s="1">
-        <v>600</v>
+        <v>850</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>9786051772295</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>Kıvırcık'ın Maceraları (4. Sınıflar İçin)</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>600</v>
+        <v>850</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>9789754767193</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>Müsait Olduğumda Ararım Seni</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>9786051771748</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>Solmasın Tomurcuklar</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>90</v>
+        <v>140</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>9786051771779</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>Parfüm Korkusu</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>9786051772028</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>Bay Garabet'in Terzi Atölyesi</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>9786051771083</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>Kulüpler Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>9786051770727</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>Aslan Leo'ya Öyküler (10 Kitap)</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>375</v>
+        <v>500</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>9786051771298</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>Akıllı Çocuklar Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>9786051771403</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>Vücudumu Tanıyorum Sağlık Serisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>9786051771724</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>Ömer Seyfettin Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>450</v>
+        <v>550</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>9789759099817</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>Arılar Ordusu</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>9786051770994</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>Devlerin Savaşı</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>9786051771175</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>Benim Issız Adacığım</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>9786051771038</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>Kedi Medi’nin Maceraları</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>9786051771021</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>Gerçek Arkadaş</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>9786051771168</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>Ayy! Çok Komik</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>9786051770109</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>Komik Çocuklar Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>9789754769852</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>Don Kişot</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>9786051770116</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>Öğretici Öyküler Seti (15 Kitap Takım)</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>9789754769876</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>Monte Kristo Kontu</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>9786051770178</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>Güzel Ülkemi Geziyorum (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>9786051770260</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>Gezgin Çınar Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>500</v>
+        <v>700</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>9789754763263</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>Jane Eyre</t>
         </is>
       </c>
       <c r="C308" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>9789754766950</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>İyiliksever Kırkayak</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>9789754769920</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>Tom Amcanın Kulübesi</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>9789754769913</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>On Beş Yaşında Bir Kaptan</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>9786051770024</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>Dünyanın Merkezine Yolculuk</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>9786051770093</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>Sevimli İkizler Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>9789754769869</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>9786051770086</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>Denizler Altında Yirmi Bin Fersah</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>9786051770277</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>İki Yıl Okul Tatili</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>9789754769838</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>Gümüş Patenler</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>9789754762693</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>Tüm Yönleriyle Atatürk</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>9789754767698</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>Tersinden La Fontaine Masalları</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>9789754768770</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>9789754766820</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>Çocuk Kalbi</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>9789754767384</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>Çoban Geçmez</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>9789754767070</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>Çizmelerim Keçeden</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>9789754768923</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>Şaşar Ali</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>9789759099824</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>Şahinler Vadisi</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>9789754769135</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>Selam Vermeyi Seven Çocuk</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>9789754767896</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>Satılık Uzay Mekiği</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>9789754767131</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>Okul Arkadaşım</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>9786051770130</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>Neşeli Hayvan Öyküleri (15 Kitap Takım)</t>
         </is>
       </c>
       <c r="C329" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>9789754766943</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>Istakozun Günlüğü</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>9789754767230</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>Horoz Şekeri İle Badem Şekeri</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>9789754768916</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>Herodot Dede</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>9789754767292</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>Dilmun’un Akıllı Kedileri</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>9789754767285</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>Dikene Batan Kelebek</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>9789754765540</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>Yeni Testli Setler 4 - Gezi Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>9789754760521</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>Ökkeş İşportacı 5</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>9789754760606</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>Ökkeş Dolmuşçu 9</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>9789754760613</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>Ökkeş Denizde 10</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>9789754766882</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>Ay Ağlar mı Dersiniz?</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>9789944942683</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>Atatürk’ü Öğreniyorum</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>9789754767216</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>Atatürk ve Kurtuluş Savaşı</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>9786051770888</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>Sihirli Öyküler Dizisi 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>9789754766097</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>Sevimli Dostlar Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>550</v>
+        <v>350</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>9789754769890</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>Arkadaşım Kartal</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>9786051770482</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>Afacan Yiğit Dizisi (10 Kitap Kutulu Takım)</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>1100</v>
+        <v>550</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>9789754769906</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>İstanbullu Martı</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>9789754766400</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>Eğitici Öyküler Seti (15 Kitap Takım)</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>450</v>
+        <v>650</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>9786051770895</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>Eğlenceli Hayvanlar Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C348" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>9789754767117</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>İnci</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>9789754763560</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>Uzaylı Kız Tira</t>
         </is>
       </c>
       <c r="C350" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>9789754766844</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>Unutturduğumuz Çocuk Oyunları</t>
         </is>
       </c>
       <c r="C351" s="1">
-        <v>100</v>
+        <v>140</v>
       </c>
     </row>
     <row r="352" spans="1:3">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>9789759099831</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>Ölümsüz Kavak</t>
         </is>
       </c>
       <c r="C352" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="353" spans="1:3">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>9789754760583</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>Ökkeş Otoparkta 7</t>
         </is>
       </c>
       <c r="C353" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="354" spans="1:3">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>9789754760590</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>Ökkeş Maçta 8</t>
         </is>
       </c>
       <c r="C354" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="355" spans="1:3">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>9789754760569</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>Ökkeş Lunaparkta 1</t>
         </is>
       </c>
       <c r="C355" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="356" spans="1:3">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>9789754767919</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>Yelesi Rüzgar</t>
         </is>
       </c>
       <c r="C356" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="357" spans="1:3">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>9789754761849</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>Ulduz ve Kargalar</t>
         </is>
       </c>
       <c r="C357" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="358" spans="1:3">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>9789754767957</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>Uçurtmam Bulutlardan Yüce</t>
         </is>
       </c>
       <c r="C358" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="359" spans="1:3">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>9789754767025</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>Uçurtma</t>
         </is>
       </c>
       <c r="C359" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="360" spans="1:3">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>9789754767445</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>Uçup Giden Kent</t>
         </is>
       </c>
       <c r="C360" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="361" spans="1:3">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>9789754767681</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>Uçan Yele</t>
         </is>
       </c>
       <c r="C361" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="362" spans="1:3">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>9789944942805</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>Sihirli Lambanın Peşinde</t>
         </is>
       </c>
       <c r="C362" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="363" spans="1:3">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>9789754768404</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>Moli Yavruladı</t>
         </is>
       </c>
       <c r="C363" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="364" spans="1:3">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>9789754764437</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>Mini Dizi - Düz Yazılı (35 Kitap Takım)</t>
         </is>
       </c>
       <c r="C364" s="1">
-        <v>800</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="365" spans="1:3">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>9789754769166</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>Michael Jackson Yarın Bize Geldi</t>
         </is>
       </c>
       <c r="C365" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="366" spans="1:3">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>9789759099800</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>Kör Güvercin</t>
         </is>
       </c>
       <c r="C366" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="367" spans="1:3">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>9789754767759</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>Köpeğim Miyav Dedi</t>
         </is>
       </c>
       <c r="C367" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="368" spans="1:3">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>9789754767391</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>Kitap Benim Kanadım</t>
         </is>
       </c>
       <c r="C368" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="369" spans="1:3">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>9789754769128</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>Kirpiler Banyoyu Sevmez</t>
         </is>
       </c>
       <c r="C369" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="370" spans="1:3">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>9789754763577</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>Kızın Adı Candan</t>
         </is>
       </c>
       <c r="C370" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="371" spans="1:3">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>9789754764161</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>Keloğlan Keleşoğlan</t>
         </is>
       </c>
       <c r="C371" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="372" spans="1:3">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>9789754769067</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>Kelebekler Vadisi</t>
         </is>
       </c>
       <c r="C372" s="1">
-        <v>120</v>
+        <v>125</v>
       </c>
     </row>
     <row r="373" spans="1:3">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>9789754761801</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>Kel Güvercinci</t>
         </is>
       </c>
       <c r="C373" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="374" spans="1:3">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>9789754765526</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>Kararsız Can</t>
         </is>
       </c>
       <c r="C374" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="375" spans="1:3">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>9789754763836</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>Kar Yıldızları</t>
         </is>
       </c>
       <c r="C375" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="376" spans="1:3">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>9789754767360</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>Kanatsız Kuşlar</t>
         </is>
       </c>
       <c r="C376" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>9789944942584</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>Hayat Okulu</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>9789754766936</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>Güvercin</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>9789754768367</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>Gülümseyen Sokak</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>9789754761627</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>Güçlükleri Yenen Çocuk</t>
         </is>
       </c>
       <c r="C380" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>9789754763317</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>Gizli Bahçe</t>
         </is>
       </c>
       <c r="C381" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="382" spans="1:3">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>9789754763539</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>Gerçekleşen Hayaller</t>
         </is>
       </c>
       <c r="C382" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="383" spans="1:3">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>9789754767773</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>En Güzel Gülüş</t>
         </is>
       </c>
       <c r="C383" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="384" spans="1:3">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>9789754767940</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>En Güzel Gülücük Oyunu</t>
         </is>
       </c>
       <c r="C384" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="385" spans="1:3">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>9789944942591</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>Elma Ağacı</t>
         </is>
       </c>
       <c r="C385" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="386" spans="1:3">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>9789754769104</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>Elim Sende</t>
         </is>
       </c>
       <c r="C386" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="387" spans="1:3">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>9789944942720</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>Düzenbaz Tilki</t>
         </is>
       </c>
       <c r="C387" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="388" spans="1:3">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>9789754767780</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>Düşünen Çocuk</t>
         </is>
       </c>
       <c r="C388" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="389" spans="1:3">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>9789944942553</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>Dünya’ya Masallar</t>
         </is>
       </c>
       <c r="C389" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="390" spans="1:3">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>9789754767315</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>Dört Boynuzlu Koç</t>
         </is>
       </c>
       <c r="C390" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="391" spans="1:3">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>9789944942560</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>Dostum Badem Ağacı</t>
         </is>
       </c>
       <c r="C391" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="392" spans="1:3">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>9789754767889</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>Adım Çocukların Olsun</t>
         </is>
       </c>
       <c r="C392" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>9789944942546</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>Aç Kapıyı Bezirganbaşı</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>9789754769111</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>Çim Adam</t>
         </is>
       </c>
       <c r="C394" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>9789754768855</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>Çiçeklerin Dili</t>
         </is>
       </c>
       <c r="C395" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="396" spans="1:3">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>9789754765595</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>Yeni Testli Setler 7 - Çocuklara Öyküler Dizisi (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C396" s="1">
-        <v>450</v>
+        <v>950</v>
       </c>
     </row>
     <row r="397" spans="1:3">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>9789754764376</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>Yeni Testli Setler 5 - Gezi Dizisi (10 Kİtap Takım)</t>
         </is>
       </c>
       <c r="C397" s="1">
-        <v>375</v>
+        <v>550</v>
       </c>
     </row>
     <row r="398" spans="1:3">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>9789754768411</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>Yavru Yunuslar Ekibi</t>
         </is>
       </c>
       <c r="C398" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>9789754767469</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>Yaramazlar Kuyusu</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>9789754769050</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>Yalnız Gençler</t>
         </is>
       </c>
       <c r="C400" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>9789754762051</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>Yalanın Beyazı</t>
         </is>
       </c>
       <c r="C401" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="402" spans="1:3">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>9789944942539</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>Yağmur Gelini</t>
         </is>
       </c>
       <c r="C402" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="403" spans="1:3">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>9789754765502</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>Üç Arkadaş</t>
         </is>
       </c>
       <c r="C403" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="404" spans="1:3">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>9789754767452</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>Umut Zoru Yener</t>
         </is>
       </c>
       <c r="C404" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="405" spans="1:3">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>9789754761832</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>Ulduz ve Konuşan Bebek</t>
         </is>
       </c>
       <c r="C405" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="406" spans="1:3">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>9789754768022</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>Uçan Tilki</t>
         </is>
       </c>
       <c r="C406" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="407" spans="1:3">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>9789754768794</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>Uçan Sandık</t>
         </is>
       </c>
       <c r="C407" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="408" spans="1:3">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>9789754769173</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>Tembel Teneke</t>
         </is>
       </c>
       <c r="C408" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="409" spans="1:3">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>9789754768909</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>Taş</t>
         </is>
       </c>
       <c r="C409" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="410" spans="1:3">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>9789754768817</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>Şişedeki Cin</t>
         </is>
       </c>
       <c r="C410" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="411" spans="1:3">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>9789754767704</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>Su Gibi Okuyorum</t>
         </is>
       </c>
       <c r="C411" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="412" spans="1:3">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>9789754767421</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>Su Damlası</t>
         </is>
       </c>
       <c r="C412" s="1">
-        <v>110</v>
+        <v>125</v>
       </c>
     </row>
     <row r="413" spans="1:3">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>9789754767711</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>Sonra Ne Oldu?</t>
         </is>
       </c>
       <c r="C413" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="414" spans="1:3">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>9789754768602</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>Sevgi Ülkesi</t>
         </is>
       </c>
       <c r="C414" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="415" spans="1:3">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>9789754767728</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>Sevgi Türküsü</t>
         </is>
       </c>
       <c r="C415" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="416" spans="1:3">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>9789754767735</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>Sevgi Ormanı</t>
         </is>
       </c>
       <c r="C416" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="417" spans="1:3">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>9789754761610</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>Sevgi Arayan Çocuk</t>
         </is>
       </c>
       <c r="C417" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="418" spans="1:3">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>9789754762037</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>Sesini İsteyen Kurbağa</t>
         </is>
       </c>
       <c r="C418" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="419" spans="1:3">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>9789754767018</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>Sarı Kepliler</t>
         </is>
       </c>
       <c r="C419" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="420" spans="1:3">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>9789754762006</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>Samed Behrengi Öykü Seti (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C420" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="421" spans="1:3">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>9789754761818</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>Püsküllü Deve</t>
         </is>
       </c>
       <c r="C421" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="422" spans="1:3">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>9789754769043</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>Pişmaniye Saçlı Çocuk</t>
         </is>
       </c>
       <c r="C422" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="423" spans="1:3">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>9789754767414</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>Pilli Bebek</t>
         </is>
       </c>
       <c r="C423" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="424" spans="1:3">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>9789754761856</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>Pancarcı Çocuk</t>
         </is>
       </c>
       <c r="C424" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="425" spans="1:3">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>9789754760552</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>Ökkeş Kurt Avında 2</t>
         </is>
       </c>
       <c r="C425" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="426" spans="1:3">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>9789754760538</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>Ökkeş Kapıcı 4</t>
         </is>
       </c>
       <c r="C426" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="427" spans="1:3">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>9789754760545</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>Ökkeş Balık Avında 3</t>
         </is>
       </c>
       <c r="C427" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="428" spans="1:3">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>9789754760576</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>Ökkeş Bahçıvan 6</t>
         </is>
       </c>
       <c r="C428" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="429" spans="1:3">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>9789754765557</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>Öğrenci Fıkraları</t>
         </is>
       </c>
       <c r="C429" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="430" spans="1:3">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>9789754768862</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>Ormanda Saklambaç</t>
         </is>
       </c>
       <c r="C430" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="431" spans="1:3">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>9789754767001</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>Onurlu Korkuluk</t>
         </is>
       </c>
       <c r="C431" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="432" spans="1:3">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>9789754767148</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>Okul Yolunda</t>
         </is>
       </c>
       <c r="C432" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="433" spans="1:3">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>9789754761511</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>Okul Öncesi Zeka Geliştirme Oyunları 2</t>
         </is>
       </c>
       <c r="C433" s="1">
-        <v>90</v>
+        <v>150</v>
       </c>
     </row>
     <row r="434" spans="1:3">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>9789754766189</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>Ökkeş Serisi Kutulu (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C434" s="1">
-        <v>650</v>
+        <v>900</v>
       </c>
     </row>
     <row r="435" spans="1:3">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>9789944942768</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>Mor Gezegen</t>
         </is>
       </c>
       <c r="C435" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="436" spans="1:3">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>9789754763546</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>Meteliksiz Gezi</t>
         </is>
       </c>
       <c r="C436" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="437" spans="1:3">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>9789754768398</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>Merdiven</t>
         </is>
       </c>
       <c r="C437" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="438" spans="1:3">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>9789754765847</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>Masal ve Öykü Seti (35 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C438" s="1">
-        <v>950</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="439" spans="1:3">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>9789754766981</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>Martılar Ne Söyledi?</t>
         </is>
       </c>
       <c r="C439" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="440" spans="1:3">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>9789754768008</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>Küçük Yarışçı</t>
         </is>
       </c>
       <c r="C440" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="441" spans="1:3">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>9789754768381</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>Küçük Satıcı</t>
         </is>
       </c>
       <c r="C441" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="442" spans="1:3">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>9789754762594</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>Küçük Ressam</t>
         </is>
       </c>
       <c r="C442" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="443" spans="1:3">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>9789754767742</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>Küçük Öyküler Büyük Dersler</t>
         </is>
       </c>
       <c r="C443" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="444" spans="1:3">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>9789754763348</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>Küçük Kemancı</t>
         </is>
       </c>
       <c r="C444" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="445" spans="1:3">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>9789754761788</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C445" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="446" spans="1:3">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>9789754763355</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>Küçük Kadınlar</t>
         </is>
       </c>
       <c r="C446" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="447" spans="1:3">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>9789754762600</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>Küçük Gazeteciler</t>
         </is>
       </c>
       <c r="C447" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="448" spans="1:3">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>9789754767407</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>Kuyu Başının Kuşları</t>
         </is>
       </c>
       <c r="C448" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="449" spans="1:3">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>9789944942577</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>Kuş Ne Yana Öter</t>
         </is>
       </c>
       <c r="C449" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="450" spans="1:3">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>9789944942737</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>Kralın Kızı</t>
         </is>
       </c>
       <c r="C450" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="451" spans="1:3">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>9789754761825</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>Köroğlu Geliyor</t>
         </is>
       </c>
       <c r="C451" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="452" spans="1:3">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>9789754768466</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>Kırmızı Şeytan Uçurtması</t>
         </is>
       </c>
       <c r="C452" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="453" spans="1:3">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>9789754766974</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>Kırlangıç</t>
         </is>
       </c>
       <c r="C453" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="454" spans="1:3">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>9789754766103</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>Kıbrıs’ta Üç Türk Çocuğu</t>
         </is>
       </c>
       <c r="C454" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="455" spans="1:3">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>9789754764154</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>Kesekağıdı Ustaları</t>
         </is>
       </c>
       <c r="C455" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="456" spans="1:3">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>9789754767377</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>Kekeme Tavşan</t>
         </is>
       </c>
       <c r="C456" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="457" spans="1:3">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>9789754766967</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>Kasabanın Sesi</t>
         </is>
       </c>
       <c r="C457" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="458" spans="1:3">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>9789754767766</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>Karpuzdan Çıkan Çocuk</t>
         </is>
       </c>
       <c r="C458" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="459" spans="1:3">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>9789754768886</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>Kaala’nın Romanı</t>
         </is>
       </c>
       <c r="C459" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>9789754765342</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>İngilizce Hikayeler 7. Sınıf Level 4 - (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>9789754764536</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>İngilizce Hikayeler 6. Sınıf Level 3 - (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C461" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>9789754765779</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>İlk Gençlik Dizisi Seti (20 Kitap Takım)</t>
         </is>
       </c>
       <c r="C462" s="1">
-        <v>1860</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="463" spans="1:3">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>9789754764130</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>İkizler</t>
         </is>
       </c>
       <c r="C463" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="464" spans="1:3">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>9789754767902</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>İçim Dışım Gökkuşağı</t>
         </is>
       </c>
       <c r="C464" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="465" spans="1:3">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>9789754767346</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>Gül Üreten Kız</t>
         </is>
       </c>
       <c r="C465" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="466" spans="1:3">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>9789754767483</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>Gül Solmadan Öpücük Kurumadan</t>
         </is>
       </c>
       <c r="C466" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="467" spans="1:3">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>9789754769081</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>Galatasaray Destan Fenerbahçe Efsane</t>
         </is>
       </c>
       <c r="C467" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="468" spans="1:3">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>9786051773889</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>Elif Kızın Elleri</t>
         </is>
       </c>
       <c r="C468" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="469" spans="1:3">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>9789754767308</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>Dokunduğum Altın Olsun</t>
         </is>
       </c>
       <c r="C469" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="470" spans="1:3">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>9789754766165</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>4. ve 5. Sınıf Eğitim Seti (50 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C470" s="1">
-        <v>3710</v>
+        <v>5150</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>9789754766868</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2. ve 3. Sınıflar İçin Öykü Seti (35 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>1500</v>
+        <v>2050</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>9789754768282</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>14 Yaş Orada</t>
         </is>
       </c>
       <c r="C472" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>9789754769074</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>Denizkızı</t>
         </is>
       </c>
       <c r="C473" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="474" spans="1:3">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>9789754766929</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>Denize Koşan Sokak</t>
         </is>
       </c>
       <c r="C474" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="475" spans="1:3">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>9789944942829</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>Değerlerimiz</t>
         </is>
       </c>
       <c r="C475" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="476" spans="1:3">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>9789944942645</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>Dağdaki Kaynak</t>
         </is>
       </c>
       <c r="C476" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="477" spans="1:3">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>9789754766912</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>Çöpçü</t>
         </is>
       </c>
       <c r="C477" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="478" spans="1:3">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>9789754766905</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>Çocuklar Sevgi Doludur</t>
         </is>
       </c>
       <c r="C478" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="479" spans="1:3">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>9789754760859</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>Çocuk Romanları Dizisi: Arkadaş Sevgisi</t>
         </is>
       </c>
       <c r="C479" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="480" spans="1:3">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>9789754766875</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>Çağdaş Çocuk Kitapları 2 (40 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C480" s="1">
-        <v>3590</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="481" spans="1:3">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>9789754761993</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>Çağdaş Çocuk Kitapları Dizisi 1 (40 Kitap Kutulu)</t>
         </is>
       </c>
       <c r="C481" s="1">
-        <v>3590</v>
+        <v>5000</v>
       </c>
     </row>
     <row r="482" spans="1:3">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>9789754768350</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>Canoğlan</t>
         </is>
       </c>
       <c r="C482" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="483" spans="1:3">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>9789754766899</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>Bu Ne Gürültü?</t>
         </is>
       </c>
       <c r="C483" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="484" spans="1:3">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>9789754769159</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>Boncuk Gözlü Kız Zeytin Gözlü Oğlan</t>
         </is>
       </c>
       <c r="C484" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="485" spans="1:3">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>9789754768343</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>Biz Varız</t>
         </is>
       </c>
       <c r="C485" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="486" spans="1:3">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>9789754769142</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>Bir Tuz Masalı</t>
         </is>
       </c>
       <c r="C486" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="487" spans="1:3">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>9789754761771</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C487" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>9789754762617</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>Bir Köy Çocuğu</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>9789754767254</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>Bir Kış Masalı</t>
         </is>
       </c>
       <c r="C489" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>9789754768787</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>Beyaz Balina</t>
         </is>
       </c>
       <c r="C490" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="491" spans="1:3">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>9789754768879</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>Beyaz Atlı Kahraman</t>
         </is>
       </c>
       <c r="C491" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>9789944942690</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>Beşliler İş Başında</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>9789754768459</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>Benim Annem Bir Çiçek</t>
         </is>
       </c>
       <c r="C493" s="1">
-        <v>50</v>
+        <v>95</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>9789754768589</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>Ben Yazarım 3. Sınıf Öykü Tamamlama</t>
         </is>
       </c>
       <c r="C494" s="1">
-        <v>70</v>
+        <v>95</v>
       </c>
     </row>
     <row r="495" spans="1:3">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>9789754768442</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>Ben Yazarım 5. Sınıf Öykü Tamamlama</t>
         </is>
       </c>
       <c r="C495" s="1">
-        <v>70</v>
+        <v>95</v>
       </c>
     </row>
     <row r="496" spans="1:3">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>9789754768435</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>Ben Yazarım 4. Sınıf Öykü Tamamlama</t>
         </is>
       </c>
       <c r="C496" s="1">
-        <v>70</v>
+        <v>95</v>
       </c>
     </row>
     <row r="497" spans="1:3">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>9789754768428</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>Ben Yazarım 2. Sınıf Öykü Tamamlama</t>
         </is>
       </c>
       <c r="C497" s="1">
-        <v>70</v>
+        <v>95</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>9789754768336</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>Ben Filozof muyum?</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>9789754767247</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>Ben Bir Elektrik Direğiyim</t>
         </is>
       </c>
       <c r="C499" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>9789754769098</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>Bayan Kertenkele</t>
         </is>
       </c>
       <c r="C500" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="501" spans="1:3">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>9789754768312</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>Bana Güneşi Anlat</t>
         </is>
       </c>
       <c r="C501" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="502" spans="1:3">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>9789754761603</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>Bana Annemi Anlat</t>
         </is>
       </c>
       <c r="C502" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="503" spans="1:3">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>9789754767933</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>Balonlar Gökyüzünün Olsun</t>
         </is>
       </c>
       <c r="C503" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="504" spans="1:3">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>9786051773742</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>Ballı Masallar</t>
         </is>
       </c>
       <c r="C504" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>9789754762624</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>Ayten ile Nurten</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>9789754767490</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>Ayın Arka Yüzü</t>
         </is>
       </c>
       <c r="C506" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>9789754767964</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>Aydede'nin Öpücüğü</t>
         </is>
       </c>
       <c r="C507" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="508" spans="1:3">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>9789754767223</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>Aya Kurdum Salıncak</t>
         </is>
       </c>
       <c r="C508" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="509" spans="1:3">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>9789754762341</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>Atatürk ve Çocuklar</t>
         </is>
       </c>
       <c r="C509" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>9789754768596</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>Arkadaşını İyi Seç</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>55</v>
+        <v>95</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>9789754764321</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>Bilmece Kitabım</t>
         </is>
       </c>
       <c r="C511" s="1">
-        <v>75</v>
+        <v>95</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>9789754768305</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>Amazon Petra</t>
         </is>
       </c>
       <c r="C512" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="513" spans="1:3">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>9789754768299</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>Ala Koyun Şeküre</t>
         </is>
       </c>
       <c r="C513" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
     <row r="514" spans="1:3">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>9789754761863</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>Ah Masalı</t>
         </is>
       </c>
       <c r="C514" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="515" spans="1:3">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>9789754762334</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>Afrika Ormanlarında</t>
         </is>
       </c>
       <c r="C515" s="1">
-        <v>90</v>
+        <v>125</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>