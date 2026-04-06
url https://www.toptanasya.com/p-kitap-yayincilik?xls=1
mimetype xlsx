--- v0 (2026-02-14)
+++ v1 (2026-04-06)
@@ -85,1975 +85,2005 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789752411692</t>
+          <t>9789752411708</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Bir Kadındı Belki de</t>
+          <t>İpek Böceğinin Hayali</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789752411678</t>
+          <t>9789752411715</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bozguncunun Cenaze Merasimi</t>
+          <t>Cehaletizm</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>230</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789752411685</t>
+          <t>9789752411692</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çevrimdışı Ruhlar</t>
+          <t>Hüzün Bir Kadındı Belki de</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789752411661</t>
+          <t>9789752411678</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mikroorganizma Psikolojisi</t>
+          <t>Bozguncunun Cenaze Merasimi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>230</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789752411647</t>
+          <t>9789752411685</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yönetici Yönetme Sanatı</t>
+          <t>Çevrimdışı Ruhlar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>220</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789752411630</t>
+          <t>9789752411661</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Apetizmia</t>
+          <t>Mikroorganizma Psikolojisi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789752411623</t>
+          <t>9789752411647</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Zincir Restoranlarda Merkezi Operasyon Yönetimi</t>
+          <t>Yönetici Yönetme Sanatı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789752411616</t>
+          <t>9789752411630</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Gıda Sektöründe Tedarik Zinciri Yönetimi ve Franchise Stratejileri</t>
+          <t>Apetizmia</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789752411593</t>
+          <t>9789752411623</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Megapik - Genişleme</t>
+          <t>Zincir Restoranlarda Merkezi Operasyon Yönetimi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>400</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789752411487</t>
+          <t>9789752411616</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Şelalenin Hayaletleri</t>
+          <t>Gıda Sektöründe Tedarik Zinciri Yönetimi ve Franchise Stratejileri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789752411586</t>
+          <t>9789752411593</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Gelişimin Karanlık Yüzü</t>
+          <t>Megapik - Genişleme</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789752411579</t>
+          <t>9789752411487</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ömrün Vitrini</t>
+          <t>Şelalenin Hayaletleri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789752411562</t>
+          <t>9789752411586</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Nuru</t>
+          <t>Kişisel Gelişimin Karanlık Yüzü</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>450</v>
+        <v>300</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789752411470</t>
+          <t>9789752411579</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Etkinlikleri ve Zeka Oyunları</t>
+          <t>Ömrün Vitrini</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>325</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789752411456</t>
+          <t>9789752411562</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Megapik</t>
+          <t>Aşkın Nuru</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>400</v>
+        <v>450</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789752411449</t>
+          <t>9789752411470</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Çekiç</t>
+          <t>Dikkat Etkinlikleri ve Zeka Oyunları</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789752411425</t>
+          <t>9789752411456</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Limitli Hayatlar</t>
+          <t>Megapik</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>140</v>
+        <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789752411401</t>
+          <t>9789752411449</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Pelin'den Esen Rüzgar</t>
+          <t>Kırmızı Çekiç</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789752411395</t>
+          <t>9789752411425</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>İncelik Kapısı 1 - Sırra Erenler</t>
+          <t>Limitli Hayatlar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>330</v>
+        <v>140</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789752411418</t>
+          <t>9789752411401</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Bir Kedinin Sayıklamaları</t>
+          <t>Pelin'den Esen Rüzgar</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789752411074</t>
+          <t>9789752411395</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğa Dair</t>
+          <t>İncelik Kapısı 1 - Sırra Erenler</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>18</v>
+        <v>330</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789752411180</t>
+          <t>9789752411418</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Durduk Yere</t>
+          <t>Bir Kedinin Sayıklamaları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>130</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789752411128</t>
+          <t>9789752411074</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Üfürükten Tayyare - Selam Söyle O Yare</t>
+          <t>Mutluluğa Dair</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>130</v>
+        <v>18</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789752411135</t>
+          <t>9789752411180</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kimse Görmedi Böyle Yazı</t>
+          <t>Durduk Yere</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789752411258</t>
+          <t>9789752411128</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Pomak Hasan</t>
+          <t>Üfürükten Tayyare - Selam Söyle O Yare</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>25</v>
+        <v>130</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789752411234</t>
+          <t>9789752411135</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Aşktan Öte Bize Yakın</t>
+          <t>Kimse Görmedi Böyle Yazı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789752411197</t>
+          <t>9789752411258</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kapıların Dışında</t>
+          <t>Pomak Hasan</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789752411111</t>
+          <t>9789752411234</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Heves Kuşu</t>
+          <t>Aşktan Öte Bize Yakın</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>330</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789752411098</t>
+          <t>9789752411197</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kedileri Daha Çok Seven Adam</t>
+          <t>Kapıların Dışında</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>22</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789752411142</t>
+          <t>9789752411111</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Karanfil ve Haziran</t>
+          <t>Heves Kuşu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>130</v>
+        <v>330</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789752411067</t>
+          <t>9789752411098</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ne Yapayım Anne Sen Söyle</t>
+          <t>Kedileri Daha Çok Seven Adam</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>130</v>
+        <v>22</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789752411012</t>
+          <t>9789752411142</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Lotus Çiçeği</t>
+          <t>Karanfil ve Haziran</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>9.26</v>
+        <v>130</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789752411043</t>
+          <t>9789752411067</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Kemanla Yolculuk</t>
+          <t>Ne Yapayım Anne Sen Söyle</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054543977</t>
+          <t>9789752411012</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Girizgah</t>
+          <t>Lotus Çiçeği</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789752411159</t>
+          <t>9789752411043</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ud Metodu 1</t>
+          <t>Kemanla Yolculuk</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>80</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789752411029</t>
+          <t>9786054543977</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Sonbahardı Eylül</t>
+          <t>Girizgah</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>12</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789752411036</t>
+          <t>9789752411159</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarla İletişim ve Oyun</t>
+          <t>Ud Metodu 1</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>25</v>
+        <v>80</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789752411104</t>
+          <t>9789752411029</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>İğde Ağacı</t>
+          <t>Sonbahardı Eylül</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>23</v>
+        <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789752411081</t>
+          <t>9789752411036</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Cerrah Gibi</t>
+          <t>Çocuklarla İletişim ve Oyun</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>11.11</v>
+        <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789752411005</t>
+          <t>9789752411104</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Kaşıklar</t>
+          <t>İğde Ağacı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>130</v>
+        <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054543229</t>
+          <t>9789752411081</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Çığlık</t>
+          <t>Cerrah Gibi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>9.26</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786054543144</t>
+          <t>9789752411005</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Zenar’ın Geleceği</t>
+          <t>Gümüş Kaşıklar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>9.26</v>
+        <v>130</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054543212</t>
+          <t>9786054543229</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Yüzün Kalbin Kaidesi</t>
+          <t>Çığlık</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054543250</t>
+          <t>9786054543144</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yunus ve Ben</t>
+          <t>Zenar’ın Geleceği</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054543069</t>
+          <t>9786054543212</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Dediğin</t>
+          <t>Yüzün Kalbin Kaidesi</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054543199</t>
+          <t>9786054543250</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Balıklar</t>
+          <t>Yunus ve Ben</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058800441</t>
+          <t>9786054543069</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Turnasuyu Vadisinde Tarihe Yolculuk</t>
+          <t>Yaşam Dediğin</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>6.48</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054543151</t>
+          <t>9786054543199</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tanrıların Orduları - Dius'un İntikamı</t>
+          <t>Yalnız Balıklar</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786054543328</t>
+          <t>9786058800441</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Şüayip</t>
+          <t>Turnasuyu Vadisinde Tarihe Yolculuk</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>13.89</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054543557</t>
+          <t>9786054543151</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Sil Baştan</t>
+          <t>Tanrıların Orduları - Dius'un İntikamı</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054543366</t>
+          <t>9786054543328</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Sevdanın Adı Bulut</t>
+          <t>Şüayip</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>6.48</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058800489</t>
+          <t>9786054543557</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Saçma Sapan Bir Roman</t>
+          <t>Sil Baştan</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054543427</t>
+          <t>9786054543366</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Pistanbul</t>
+          <t>Sevdanın Adı Bulut</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>17.59</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786054543083</t>
+          <t>9786058800489</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Perde</t>
+          <t>Saçma Sapan Bir Roman</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054543267</t>
+          <t>9786054543427</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Para Üzerine Denemeler</t>
+          <t>Pistanbul</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>7.41</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786058800403</t>
+          <t>9786054543083</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Pandora’nın Düğünü</t>
+          <t>Perde</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>500</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786058800410</t>
+          <t>9786054543267</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Irk</t>
+          <t>Para Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>13.89</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786054543311</t>
+          <t>9786058800403</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Oruç Baba’dan Aforizmalar</t>
+          <t>Pandora’nın Düğünü</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>9.26</v>
+        <v>500</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054543045</t>
+          <t>9786058800410</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Ordu Yöresi Gerce Köyü Tarihi</t>
+          <t>Ölümsüz Irk</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>6.48</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054543021</t>
+          <t>9786054543311</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Nazifa</t>
+          <t>Oruç Baba’dan Aforizmalar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054543489</t>
+          <t>9786054543045</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya’da Sevişmek</t>
+          <t>Ordu Yöresi Gerce Köyü Tarihi</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>6.48</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054543472</t>
+          <t>9786054543021</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Memur Kedisi</t>
+          <t>Nazifa</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054543298</t>
+          <t>9786054543489</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Mağaranın Kamburu</t>
+          <t>Mezopotamya’da Sevişmek</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>12.04</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054543014</t>
+          <t>9786054543472</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Düşleri</t>
+          <t>Memur Kedisi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>300</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054543380</t>
+          <t>9786054543298</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kırık Salıncak</t>
+          <t>Mağaranın Kamburu</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>9.26</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786058800427</t>
+          <t>9786054543014</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Keşif</t>
+          <t>Kırlangıç Düşleri</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>4.63</v>
+        <v>300</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054543205</t>
+          <t>9786054543380</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Karanfiller Çoğaltmak</t>
+          <t>Kırık Salıncak</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054543625</t>
+          <t>9786058800427</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Yasaklanmış Güvercin Uçuşları</t>
+          <t>Keşif</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054543601</t>
+          <t>9786054543205</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Giz</t>
+          <t>Karanfiller Çoğaltmak</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>5.56</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054543007</t>
+          <t>9786054543625</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Gematon 2</t>
+          <t>Yasaklanmış Güvercin Uçuşları</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054543243</t>
+          <t>9786054543601</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Düşlerimdeki Saadet</t>
+          <t>Giz</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>7.41</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054543076</t>
+          <t>9786054543007</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>4 Gün, 3 Bulut, 1 Yağmur</t>
+          <t>Gematon 2</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054543397</t>
+          <t>9786054543243</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Devşirme</t>
+          <t>Düşlerimdeki Saadet</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786058800472</t>
+          <t>9786054543076</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Bodrum Mitolojisi</t>
+          <t>4 Gün, 3 Bulut, 1 Yağmur</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054543618</t>
+          <t>9786054543397</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Hayat Okulu</t>
+          <t>Devşirme</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058800434</t>
+          <t>9786058800472</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Bir Demet Hüzün</t>
+          <t>Bodrum Mitolojisi</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054543168</t>
+          <t>9786054543618</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Belleklerde Yaşayan Bodrum</t>
+          <t>Hayat Okulu</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>28</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054543038</t>
+          <t>9786058800434</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Bahçe</t>
+          <t>Bir Demet Hüzün</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786058800496</t>
+          <t>9786054543168</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Ayten</t>
+          <t>Belleklerde Yaşayan Bodrum</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>330</v>
+        <v>28</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054543359</t>
+          <t>9786054543038</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Aşk Ölümdür</t>
+          <t>Bahçe</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>400</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054543137</t>
+          <t>9786058800496</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Aşıklar İstasyonu</t>
+          <t>Ayten</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>9.26</v>
+        <v>330</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054543373</t>
+          <t>9786054543359</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>İşte Böyle Hasan</t>
+          <t>Aşk Ölümdür</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>9.26</v>
+        <v>400</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786058800465</t>
+          <t>9786054543137</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Adem ya da Havva</t>
+          <t>Aşıklar İstasyonu</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054543182</t>
+          <t>9786054543373</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Aç Kalbin Aşk Kedisi</t>
+          <t>İşte Böyle Hasan</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786054543052</t>
+          <t>9786058800465</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Güneş Vurgunu</t>
+          <t>Adem ya da Havva</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054543502</t>
+          <t>9786054543182</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Inspirational Stories</t>
+          <t>Aç Kalbin Aşk Kedisi</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054543922</t>
+          <t>9786054543052</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Baba Kalbin Kanamış</t>
+          <t>Güneş Vurgunu</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054543809</t>
+          <t>9786054543502</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Limon Çiçeği</t>
+          <t>Inspirational Stories</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054543779</t>
+          <t>9786054543922</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>İnsan Oyunu</t>
+          <t>Baba Kalbin Kanamış</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054543786</t>
+          <t>9786054543809</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Bir Anadolu Komünisti Terzi Fikri</t>
+          <t>Limon Çiçeği</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>330</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054543748</t>
+          <t>9786054543779</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Babil</t>
+          <t>İnsan Oyunu</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054543960</t>
+          <t>9786054543786</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Aşklar Biter</t>
+          <t>Bir Anadolu Komünisti Terzi Fikri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>130</v>
+        <v>330</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054543946</t>
+          <t>9786054543748</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Tanrıların Tapınağı Eden</t>
+          <t>Babil</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>130</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054543953</t>
+          <t>9786054543960</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Eylüller Yazdım Sana</t>
+          <t>Aşklar Biter</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054543762</t>
+          <t>9786054543946</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Fi'nin İzinde</t>
+          <t>Tanrıların Tapınağı Eden</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>11.11</v>
+        <v>130</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054543496</t>
+          <t>9786054543953</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Siyah Palto</t>
+          <t>Eylüller Yazdım Sana</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>11.11</v>
+        <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054543649</t>
+          <t>9786054543762</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sokrat ile Meraklı Eşek Arısı</t>
+          <t>Fi'nin İzinde</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054543663</t>
+          <t>9786054543496</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Oyuncu Cüceler</t>
+          <t>Siyah Palto</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>4.63</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054543670</t>
+          <t>9786054543649</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Prensesi Kurtar</t>
+          <t>Sokrat ile Meraklı Eşek Arısı</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>4.63</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786054543700</t>
+          <t>9786054543663</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Şaşkın Fare Pito İpucu Peşinde</t>
+          <t>Oyuncu Cüceler</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786054543687</t>
+          <t>9786054543670</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Sihirbaz Bongamo'un Şapkası</t>
+          <t>Prensesi Kurtar</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786054543694</t>
+          <t>9786054543700</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Tomi'nin Zaman Makinesi</t>
+          <t>Şaşkın Fare Pito İpucu Peşinde</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786054543632</t>
+          <t>9786054543687</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Bir Anı Defteri Buldum</t>
+          <t>Sihirbaz Bongamo'un Şapkası</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786054543519</t>
+          <t>9786054543694</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Dünya Ekonomisine ve Siyasetine Yön Veren Örgütler</t>
+          <t>Tomi'nin Zaman Makinesi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786054543236</t>
+          <t>9786054543632</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Çaloba Bozkurtları</t>
+          <t>Bir Anı Defteri Buldum</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786054543755</t>
+          <t>9786054543519</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>İmlasız Cümleler</t>
+          <t>Dünya Ekonomisine ve Siyasetine Yön Veren Örgütler</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786054543656</t>
+          <t>9786054543236</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Şubat Ağıtları</t>
+          <t>Çaloba Bozkurtları</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>270</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786054543724</t>
+          <t>9786054543755</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Sedefkar</t>
+          <t>İmlasız Cümleler</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>190</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786054543564</t>
+          <t>9786054543656</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Tematisk Ordbok</t>
+          <t>Şubat Ağıtları</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>41.67</v>
+        <v>270</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786054543915</t>
+          <t>9786054543724</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Burada Sen Varsın</t>
+          <t>Sedefkar</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>145</v>
+        <v>190</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054543885</t>
+          <t>9786054543564</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Yansıma</t>
+          <t>Tematisk Ordbok</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>9.26</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054543823</t>
+          <t>9786054543915</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Sen mi Akıllısın Ben mi</t>
+          <t>Burada Sen Varsın</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>11.11</v>
+        <v>145</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054543816</t>
+          <t>9786054543885</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz</t>
+          <t>Yansıma</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>6.39</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786054543731</t>
+          <t>9786054543823</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Aykırı Yusuf</t>
+          <t>Sen mi Akıllısın Ben mi</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>11.11</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789752411296</t>
+          <t>9786054543816</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Ölümsüz</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>250</v>
+        <v>6.39</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9789752411302</t>
+          <t>9786054543731</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz'in Kurtları - Muhteşem Müslüman Korsanlar Çağı</t>
+          <t>Aykırı Yusuf</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>500</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789752411326</t>
+          <t>9789752411296</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Otistik Mühendis</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>140</v>
+        <v>250</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789752411241</t>
+          <t>9789752411302</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Belleville Tacı</t>
+          <t>Akdeniz'in Kurtları - Muhteşem Müslüman Korsanlar Çağı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789752411388</t>
+          <t>9789752411326</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Öz</t>
+          <t>Otistik Mühendis</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>120</v>
+        <v>140</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789752411319</t>
+          <t>9789752411241</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Nutuk</t>
+          <t>Belleville Tacı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>140</v>
+        <v>400</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789752411272</t>
+          <t>9789752411388</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ud Metodu 2</t>
+          <t>Öz</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>450</v>
+        <v>120</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789752411203</t>
+          <t>9789752411319</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Küçük Odalar</t>
+          <t>Çocuklar İçin Nutuk</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>15</v>
+        <v>140</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789752411265</t>
+          <t>9789752411272</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kulübe</t>
+          <t>Ud Metodu 2</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>25</v>
+        <v>450</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789752411227</t>
+          <t>9789752411203</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Hayata Misafir</t>
+          <t>Küçük Odalar</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>350</v>
+        <v>15</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789752411210</t>
+          <t>9789752411265</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yolculuk</t>
+          <t>Kulübe</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>130</v>
+        <v>25</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789752411166</t>
+          <t>9789752411227</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Ateş'in İzi</t>
+          <t>Hayata Misafir</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>140</v>
+        <v>350</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789752411173</t>
+          <t>9789752411210</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Aldatılmak</t>
+          <t>Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789752411555</t>
+          <t>9789752411166</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Nutuk</t>
+          <t>Ateş'in İzi</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>220</v>
+        <v>140</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
+          <t>9789752411173</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Aldatılmak</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9789752411555</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Gençler İçin Nutuk</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
           <t>9789752411050</t>
         </is>
       </c>
-      <c r="B130" s="1" t="inlineStr">
+      <c r="B132" s="1" t="inlineStr">
         <is>
           <t>Yaşanmamış Hayatlar</t>
         </is>
       </c>
-      <c r="C130" s="1">
+      <c r="C132" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>