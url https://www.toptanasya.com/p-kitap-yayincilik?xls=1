--- v1 (2026-04-06)
+++ v2 (2026-05-27)
@@ -85,2005 +85,2065 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789752411708</t>
+          <t>9789752411753</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>İpek Böceğinin Hayali</t>
+          <t>Noxborn Set 1</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>900</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789752411715</t>
+          <t>9789752411722</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Cehaletizm</t>
+          <t>Noxborn Uyanış</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789752411692</t>
+          <t>9789752411739</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hüzün Bir Kadındı Belki de</t>
+          <t>Noxborn İhanet</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789752411678</t>
+          <t>9789752411746</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bozguncunun Cenaze Merasimi</t>
+          <t>Noxborn Kıyamet</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>230</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789752411685</t>
+          <t>9789752411708</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Çevrimdışı Ruhlar</t>
+          <t>İpek Böceğinin Hayali</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>450</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789752411661</t>
+          <t>9789752411715</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mikroorganizma Psikolojisi</t>
+          <t>Cehaletizm</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>300</v>
+        <v>220</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789752411647</t>
+          <t>9789752411692</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Yönetici Yönetme Sanatı</t>
+          <t>Hüzün Bir Kadındı Belki de</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>220</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789752411630</t>
+          <t>9789752411678</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Apetizmia</t>
+          <t>Bozguncunun Cenaze Merasimi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789752411623</t>
+          <t>9789752411685</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Zincir Restoranlarda Merkezi Operasyon Yönetimi</t>
+          <t>Çevrimdışı Ruhlar</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789752411616</t>
+          <t>9789752411661</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gıda Sektöründe Tedarik Zinciri Yönetimi ve Franchise Stratejileri</t>
+          <t>Mikroorganizma Psikolojisi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789752411593</t>
+          <t>9789752411647</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Megapik - Genişleme</t>
+          <t>Yönetici Yönetme Sanatı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789752411487</t>
+          <t>9789752411630</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Şelalenin Hayaletleri</t>
+          <t>Apetizmia</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>350</v>
+        <v>220</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789752411586</t>
+          <t>9789752411623</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Gelişimin Karanlık Yüzü</t>
+          <t>Zincir Restoranlarda Merkezi Operasyon Yönetimi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789752411579</t>
+          <t>9789752411616</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ömrün Vitrini</t>
+          <t>Gıda Sektöründe Tedarik Zinciri Yönetimi ve Franchise Stratejileri</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>325</v>
+        <v>350</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789752411562</t>
+          <t>9789752411593</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Aşkın Nuru</t>
+          <t>Megapik - Genişleme</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789752411470</t>
+          <t>9789752411487</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Etkinlikleri ve Zeka Oyunları</t>
+          <t>Şelalenin Hayaletleri</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789752411456</t>
+          <t>9789752411586</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Megapik</t>
+          <t>Kişisel Gelişimin Karanlık Yüzü</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789752411449</t>
+          <t>9789752411579</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Çekiç</t>
+          <t>Ömrün Vitrini</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>375</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789752411425</t>
+          <t>9789752411562</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Limitli Hayatlar</t>
+          <t>Aşkın Nuru</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>140</v>
+        <v>450</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789752411401</t>
+          <t>9789752411470</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Pelin'den Esen Rüzgar</t>
+          <t>Dikkat Etkinlikleri ve Zeka Oyunları</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789752411395</t>
+          <t>9789752411456</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>İncelik Kapısı 1 - Sırra Erenler</t>
+          <t>Megapik</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>330</v>
+        <v>450</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789752411418</t>
+          <t>9789752411449</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bir Kedinin Sayıklamaları</t>
+          <t>Kırmızı Çekiç</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789752411074</t>
+          <t>9789752411425</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğa Dair</t>
+          <t>Limitli Hayatlar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>18</v>
+        <v>140</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789752411180</t>
+          <t>9789752411401</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Durduk Yere</t>
+          <t>Pelin'den Esen Rüzgar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789752411128</t>
+          <t>9789752411395</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Üfürükten Tayyare - Selam Söyle O Yare</t>
+          <t>İncelik Kapısı 1 - Sırra Erenler</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>130</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789752411135</t>
+          <t>9789752411418</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kimse Görmedi Böyle Yazı</t>
+          <t>Bir Kedinin Sayıklamaları</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789752411258</t>
+          <t>9789752411074</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Pomak Hasan</t>
+          <t>Mutluluğa Dair</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>25</v>
+        <v>18</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789752411234</t>
+          <t>9789752411180</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Aşktan Öte Bize Yakın</t>
+          <t>Durduk Yere</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789752411197</t>
+          <t>9789752411128</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kapıların Dışında</t>
+          <t>Üfürükten Tayyare - Selam Söyle O Yare</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789752411111</t>
+          <t>9789752411135</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Heves Kuşu</t>
+          <t>Kimse Görmedi Böyle Yazı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>330</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789752411098</t>
+          <t>9789752411258</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kedileri Daha Çok Seven Adam</t>
+          <t>Pomak Hasan</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>22</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789752411142</t>
+          <t>9789752411234</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Karanfil ve Haziran</t>
+          <t>Aşktan Öte Bize Yakın</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>130</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789752411067</t>
+          <t>9789752411197</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ne Yapayım Anne Sen Söyle</t>
+          <t>Kapıların Dışında</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>130</v>
+        <v>100</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789752411012</t>
+          <t>9789752411111</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Lotus Çiçeği</t>
+          <t>Heves Kuşu</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>9.26</v>
+        <v>370</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789752411043</t>
+          <t>9789752411098</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kemanla Yolculuk</t>
+          <t>Kedileri Daha Çok Seven Adam</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054543977</t>
+          <t>9789752411142</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Girizgah</t>
+          <t>Karanfil ve Haziran</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>130</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789752411159</t>
+          <t>9789752411067</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ud Metodu 1</t>
+          <t>Ne Yapayım Anne Sen Söyle</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>80</v>
+        <v>130</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789752411029</t>
+          <t>9789752411012</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sonbahardı Eylül</t>
+          <t>Lotus Çiçeği</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>12</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789752411036</t>
+          <t>9789752411043</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarla İletişim ve Oyun</t>
+          <t>Kemanla Yolculuk</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>25</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789752411104</t>
+          <t>9786054543977</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>İğde Ağacı</t>
+          <t>Girizgah</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>23</v>
+        <v>300</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789752411081</t>
+          <t>9789752411159</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Cerrah Gibi</t>
+          <t>Ud Metodu 1</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>11.11</v>
+        <v>80</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789752411005</t>
+          <t>9789752411029</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Kaşıklar</t>
+          <t>Sonbahardı Eylül</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>130</v>
+        <v>12</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786054543229</t>
+          <t>9789752411036</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Çığlık</t>
+          <t>Çocuklarla İletişim ve Oyun</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>9.26</v>
+        <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054543144</t>
+          <t>9789752411104</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Zenar’ın Geleceği</t>
+          <t>İğde Ağacı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>9.26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054543212</t>
+          <t>9789752411081</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yüzün Kalbin Kaidesi</t>
+          <t>Cerrah Gibi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>7.41</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054543250</t>
+          <t>9789752411005</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yunus ve Ben</t>
+          <t>Gümüş Kaşıklar</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>13.89</v>
+        <v>130</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054543069</t>
+          <t>9786054543229</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Dediğin</t>
+          <t>Çığlık</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054543199</t>
+          <t>9786054543144</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Balıklar</t>
+          <t>Zenar’ın Geleceği</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786058800441</t>
+          <t>9786054543212</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Turnasuyu Vadisinde Tarihe Yolculuk</t>
+          <t>Yüzün Kalbin Kaidesi</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>6.48</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054543151</t>
+          <t>9786054543250</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Tanrıların Orduları - Dius'un İntikamı</t>
+          <t>Yunus ve Ben</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054543328</t>
+          <t>9786054543069</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Şüayip</t>
+          <t>Yaşam Dediğin</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>13.89</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054543557</t>
+          <t>9786054543199</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sil Baştan</t>
+          <t>Yalnız Balıklar</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054543366</t>
+          <t>9786058800441</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Sevdanın Adı Bulut</t>
+          <t>Turnasuyu Vadisinde Tarihe Yolculuk</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>6.48</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058800489</t>
+          <t>9786054543151</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Saçma Sapan Bir Roman</t>
+          <t>Tanrıların Orduları - Dius'un İntikamı</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786054543427</t>
+          <t>9786054543328</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Pistanbul</t>
+          <t>Şüayip</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>17.59</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786054543083</t>
+          <t>9786054543557</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Perde</t>
+          <t>Sil Baştan</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054543267</t>
+          <t>9786054543366</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Para Üzerine Denemeler</t>
+          <t>Sevdanın Adı Bulut</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>7.41</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786058800403</t>
+          <t>9786058800489</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Pandora’nın Düğünü</t>
+          <t>Saçma Sapan Bir Roman</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>500</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786058800410</t>
+          <t>9786054543427</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz Irk</t>
+          <t>Pistanbul</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>13.89</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786054543311</t>
+          <t>9786054543083</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Oruç Baba’dan Aforizmalar</t>
+          <t>Perde</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054543045</t>
+          <t>9786054543267</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ordu Yöresi Gerce Köyü Tarihi</t>
+          <t>Para Üzerine Denemeler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>6.48</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786054543021</t>
+          <t>9786058800403</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Nazifa</t>
+          <t>Pandora’nın Düğünü</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>13.89</v>
+        <v>500</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786054543489</t>
+          <t>9786058800410</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Mezopotamya’da Sevişmek</t>
+          <t>Ölümsüz Irk</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>6.48</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054543472</t>
+          <t>9786054543311</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Memur Kedisi</t>
+          <t>Oruç Baba’dan Aforizmalar</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054543298</t>
+          <t>9786054543045</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Mağaranın Kamburu</t>
+          <t>Ordu Yöresi Gerce Köyü Tarihi</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>12.04</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786054543014</t>
+          <t>9786054543021</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kırlangıç Düşleri</t>
+          <t>Nazifa</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>300</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054543380</t>
+          <t>9786054543489</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kırık Salıncak</t>
+          <t>Mezopotamya’da Sevişmek</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>9.26</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786058800427</t>
+          <t>9786054543472</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Keşif</t>
+          <t>Memur Kedisi</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>4.63</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786054543205</t>
+          <t>9786054543298</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Karanfiller Çoğaltmak</t>
+          <t>Mağaranın Kamburu</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>7.41</v>
+        <v>12.04</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054543625</t>
+          <t>9786054543014</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Yasaklanmış Güvercin Uçuşları</t>
+          <t>Kırlangıç Düşleri</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>9.26</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786054543601</t>
+          <t>9786054543380</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Giz</t>
+          <t>Kırık Salıncak</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>5.56</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054543007</t>
+          <t>9786058800427</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Gematon 2</t>
+          <t>Keşif</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786054543243</t>
+          <t>9786054543205</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Düşlerimdeki Saadet</t>
+          <t>Karanfiller Çoğaltmak</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786054543076</t>
+          <t>9786054543625</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>4 Gün, 3 Bulut, 1 Yağmur</t>
+          <t>Yasaklanmış Güvercin Uçuşları</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786054543397</t>
+          <t>9786054543601</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Devşirme</t>
+          <t>Giz</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>9.26</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058800472</t>
+          <t>9786054543007</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Bodrum Mitolojisi</t>
+          <t>Gematon 2</t>
         </is>
       </c>
       <c r="C77" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054543618</t>
+          <t>9786054543243</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Hayat Okulu</t>
+          <t>Düşlerimdeki Saadet</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>13.89</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786058800434</t>
+          <t>9786054543076</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Bir Demet Hüzün</t>
+          <t>4 Gün, 3 Bulut, 1 Yağmur</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786054543168</t>
+          <t>9786054543397</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Belleklerde Yaşayan Bodrum</t>
+          <t>Devşirme</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>28</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786054543038</t>
+          <t>9786058800472</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Bahçe</t>
+          <t>Bodrum Mitolojisi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058800496</t>
+          <t>9786054543618</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Ayten</t>
+          <t>Hayat Okulu</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>330</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786054543359</t>
+          <t>9786058800434</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Aşk Ölümdür</t>
+          <t>Bir Demet Hüzün</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>400</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786054543137</t>
+          <t>9786054543168</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Aşıklar İstasyonu</t>
+          <t>Belleklerde Yaşayan Bodrum</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>9.26</v>
+        <v>28</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786054543373</t>
+          <t>9786054543038</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>İşte Böyle Hasan</t>
+          <t>Bahçe</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786058800465</t>
+          <t>9786058800496</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Adem ya da Havva</t>
+          <t>Ayten</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>7.41</v>
+        <v>370</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054543182</t>
+          <t>9786054543359</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Aç Kalbin Aşk Kedisi</t>
+          <t>Aşk Ölümdür</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>9.26</v>
+        <v>400</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054543052</t>
+          <t>9786054543137</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Güneş Vurgunu</t>
+          <t>Aşıklar İstasyonu</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054543502</t>
+          <t>9786054543373</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Inspirational Stories</t>
+          <t>İşte Böyle Hasan</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054543922</t>
+          <t>9786058800465</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Baba Kalbin Kanamış</t>
+          <t>Adem ya da Havva</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>11.11</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054543809</t>
+          <t>9786054543182</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Limon Çiçeği</t>
+          <t>Aç Kalbin Aşk Kedisi</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>11.11</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786054543779</t>
+          <t>9786054543052</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>İnsan Oyunu</t>
+          <t>Güneş Vurgunu</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054543786</t>
+          <t>9786054543502</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Bir Anadolu Komünisti Terzi Fikri</t>
+          <t>Inspirational Stories</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>330</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054543748</t>
+          <t>9786054543922</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Babil</t>
+          <t>Baba Kalbin Kanamış</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>13.89</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786054543960</t>
+          <t>9786054543809</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Aşklar Biter</t>
+          <t>Limon Çiçeği</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>130</v>
+        <v>420</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054543946</t>
+          <t>9786054543779</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Tanrıların Tapınağı Eden</t>
+          <t>İnsan Oyunu</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>130</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786054543953</t>
+          <t>9786054543786</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Eylüller Yazdım Sana</t>
+          <t>Bir Anadolu Komünisti Terzi Fikri</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>250</v>
+        <v>330</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786054543762</t>
+          <t>9786054543748</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Fi'nin İzinde</t>
+          <t>Babil</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786054543496</t>
+          <t>9786054543960</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Siyah Palto</t>
+          <t>Aşklar Biter</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>11.11</v>
+        <v>130</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054543649</t>
+          <t>9786054543946</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Sokrat ile Meraklı Eşek Arısı</t>
+          <t>Tanrıların Tapınağı Eden</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>13.89</v>
+        <v>130</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786054543663</t>
+          <t>9786054543953</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Oyuncu Cüceler</t>
+          <t>Eylüller Yazdım Sana</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>4.63</v>
+        <v>300</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786054543670</t>
+          <t>9786054543762</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Prensesi Kurtar</t>
+          <t>Fi'nin İzinde</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>4.63</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786054543700</t>
+          <t>9786054543496</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Şaşkın Fare Pito İpucu Peşinde</t>
+          <t>Siyah Palto</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>4.63</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786054543687</t>
+          <t>9786054543649</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Sihirbaz Bongamo'un Şapkası</t>
+          <t>Sokrat ile Meraklı Eşek Arısı</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>4.63</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786054543694</t>
+          <t>9786054543663</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Tomi'nin Zaman Makinesi</t>
+          <t>Oyuncu Cüceler</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786054543632</t>
+          <t>9786054543670</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Bir Anı Defteri Buldum</t>
+          <t>Prensesi Kurtar</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786054543519</t>
+          <t>9786054543700</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Dünya Ekonomisine ve Siyasetine Yön Veren Örgütler</t>
+          <t>Şaşkın Fare Pito İpucu Peşinde</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>9.26</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786054543236</t>
+          <t>9786054543687</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Çaloba Bozkurtları</t>
+          <t>Sihirbaz Bongamo'un Şapkası</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>18.52</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786054543755</t>
+          <t>9786054543694</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>İmlasız Cümleler</t>
+          <t>Tomi'nin Zaman Makinesi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>11.11</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786054543656</t>
+          <t>9786054543632</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Şubat Ağıtları</t>
+          <t>Bir Anı Defteri Buldum</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>270</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786054543724</t>
+          <t>9786054543519</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Sedefkar</t>
+          <t>Dünya Ekonomisine ve Siyasetine Yön Veren Örgütler</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>190</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054543564</t>
+          <t>9786054543236</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Tematisk Ordbok</t>
+          <t>Çaloba Bozkurtları</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>41.67</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054543915</t>
+          <t>9786054543755</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Burada Sen Varsın</t>
+          <t>İmlasız Cümleler</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>145</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054543885</t>
+          <t>9786054543656</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Yansıma</t>
+          <t>Şubat Ağıtları</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>9.26</v>
+        <v>350</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786054543823</t>
+          <t>9786054543724</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Sen mi Akıllısın Ben mi</t>
+          <t>Sedefkar</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>11.11</v>
+        <v>190</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786054543816</t>
+          <t>9786054543564</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Ölümsüz</t>
+          <t>Tematisk Ordbok</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>6.39</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786054543731</t>
+          <t>9786054543915</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Aykırı Yusuf</t>
+          <t>Burada Sen Varsın</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>11.11</v>
+        <v>145</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9789752411296</t>
+          <t>9786054543885</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Yansıma</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>250</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789752411302</t>
+          <t>9786054543823</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Akdeniz'in Kurtları - Muhteşem Müslüman Korsanlar Çağı</t>
+          <t>Sen mi Akıllısın Ben mi</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>500</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9789752411326</t>
+          <t>9786054543816</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Otistik Mühendis</t>
+          <t>Ölümsüz</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>140</v>
+        <v>6.39</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9789752411241</t>
+          <t>9786054543731</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Belleville Tacı</t>
+          <t>Aykırı Yusuf</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>400</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9789752411388</t>
+          <t>9789752411296</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Öz</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9789752411319</t>
+          <t>9789752411302</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Nutuk</t>
+          <t>Akdeniz'in Kurtları - Muhteşem Müslüman Korsanlar Çağı</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>140</v>
+        <v>500</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9789752411272</t>
+          <t>9789752411326</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Ud Metodu 2</t>
+          <t>Otistik Mühendis</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789752411203</t>
+          <t>9789752411241</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Küçük Odalar</t>
+          <t>Belleville Tacı</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>15</v>
+        <v>450</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9789752411265</t>
+          <t>9789752411388</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kulübe</t>
+          <t>Öz</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>25</v>
+        <v>120</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789752411227</t>
+          <t>9789752411319</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Hayata Misafir</t>
+          <t>Çocuklar İçin Nutuk</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>350</v>
+        <v>140</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789752411210</t>
+          <t>9789752411272</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yolculuk</t>
+          <t>Ud Metodu 2</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>130</v>
+        <v>450</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789752411166</t>
+          <t>9789752411203</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Ateş'in İzi</t>
+          <t>Küçük Odalar</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>140</v>
+        <v>15</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789752411173</t>
+          <t>9789752411265</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Aldatılmak</t>
+          <t>Kulübe</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>140</v>
+        <v>25</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9789752411555</t>
+          <t>9789752411227</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Gençler İçin Nutuk</t>
+          <t>Hayata Misafir</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>220</v>
+        <v>400</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
+          <t>9789752411210</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Umuda Yolculuk</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9789752411166</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Ateş'in İzi</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9789752411173</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Aldatılmak</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9789752411555</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Gençler İçin Nutuk</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
           <t>9789752411050</t>
         </is>
       </c>
-      <c r="B132" s="1" t="inlineStr">
+      <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Yaşanmamış Hayatlar</t>
         </is>
       </c>
-      <c r="C132" s="1">
-        <v>200</v>
+      <c r="C136" s="1">
+        <v>300</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>