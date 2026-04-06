--- v0 (2025-11-03)
+++ v1 (2026-04-06)
@@ -85,310 +85,805 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257379045</t>
+          <t>9786257379083</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Nefes Kesen</t>
+          <t>Türk Kimliği ve Türklerin Bilinmeyen Tarihi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>210</v>
+        <v>99</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786056848728</t>
+          <t>9786257379007</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ölüm Bekçisi</t>
+          <t>Ölümcül Kız</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>225</v>
+        <v>110</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257379014</t>
+          <t>9786257379021</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Elmas</t>
+          <t>Ölüm Sessizliği</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>225</v>
+        <v>110</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786059928533</t>
+          <t>9786059928809</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Böyle Geleceksen Gelme</t>
+          <t>Şehla Hüzünler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>125</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786058191365</t>
+          <t>9786058191310</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kafes</t>
+          <t>İslam Astrolojisi - Yıldızname Rehberi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>125</v>
+        <v>169</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257379106</t>
+          <t>9786059928397</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gül'ün Sevdası</t>
+          <t>Öfke</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>145</v>
+        <v>69</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786056848711</t>
+          <t>9786059928663</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Öfke</t>
+          <t>Erguvan Mevsimi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>325</v>
+        <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786058191372</t>
+          <t>9786059928670</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Aşk Rüzgarı</t>
+          <t>Peluştan Hayaller</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>145</v>
+        <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786056848780</t>
+          <t>8690103103108</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kalbini Şifana Aç Asla Pes Etme</t>
+          <t>Ölüm Sessizliği</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>225</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786056848797</t>
+          <t>9786059928878</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Hançer</t>
+          <t>Ölümcül Kız</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>210</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786056848773</t>
+          <t>9786059928861</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Düşler ve Düşüşler</t>
+          <t>Nefes Kesen</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>135</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789752402485</t>
+          <t>9786059928885</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Benim İçin Siyah</t>
+          <t>Türk’ü Yok Etme Anadolu’yu Bölme Planları</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>145</v>
+        <v>89</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786059928830</t>
+          <t>9786059928717</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Gölge Kayboluş</t>
+          <t>Bi Menfaatime Bakıp Çıkacağım</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>210</v>
+        <v>15</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058191303</t>
+          <t>9786058191389</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ben Bilmem Beynim Bilir</t>
+          <t>Kısa Kes</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>299</v>
+        <v>110</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058191334</t>
+          <t>9786059928427</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dehşetin Sonu</t>
+          <t>Güvercinler Şehri</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>325</v>
+        <v>32</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786059928526</t>
+          <t>9786059928434</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sonsuza Dek</t>
+          <t>Pelikan Mevsimi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>310</v>
+        <v>32</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058520240</t>
+          <t>9786059928786</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ölü ya da Diri</t>
+          <t>Safire</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>310</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
+          <t>9786059928793</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Esrikliğin Sessizliği</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786059928762</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Bir Kaç Başka Kadın</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786059928779</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Şimşek Hızı</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786059928892</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Bana Çocukluğumu Geri Ver</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786059928687</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Çılgın Şapkacı</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786058191341</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Hayvan'ın İnsancıkları</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786058520219</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Kopuk Takımı</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>17.59</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786059928540</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Yeşilçam Anıları</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786058520257</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Hayallerin Rengi</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>15.74</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786056848735</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Geçmişten Günümüze Türk Kadını</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786257379038</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Muhbir</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786058191396</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Psikopat</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786056848704</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Sadist</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786056848766</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Türk Kimliği ve Türk’lerin Moğolistan’daki İzleri</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786056848759</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Umut Biyoenerji</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786058191327</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Türk - Ermeni İlişkileri ve Soykırım Yalanı</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786257379045</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Nefes Kesen</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786056848728</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Ölüm Bekçisi</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786257379014</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Kanlı Elmas</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786059928533</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Böyle Geleceksen Gelme</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786058191365</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Kafes</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786257379106</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Gül'ün Sevdası</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786056848711</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Öfke</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786058191372</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Rüzgarı</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786056848780</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Kalbini Şifana Aç Asla Pes Etme</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786056848797</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Hançer</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786056848773</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Düşler ve Düşüşler</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9789752402485</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Benim İçin Siyah</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786059928830</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Beyaz Gölge Kayboluş</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786058191303</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Ben Bilmem Beynim Bilir</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786058191334</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Dehşetin Sonu</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786059928526</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Sonsuza Dek</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786058520240</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Ölü ya da Diri</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
           <t>9786058191358</t>
         </is>
       </c>
-      <c r="B19" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Kabus</t>
         </is>
       </c>
-      <c r="C19" s="1">
+      <c r="C52" s="1">
         <v>210</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>