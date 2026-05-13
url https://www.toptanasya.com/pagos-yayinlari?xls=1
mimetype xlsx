--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259815626</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Güftelerin Dili 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>1200</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259949246</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kalbim Yaz Dedi</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259949253</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -169,156 +169,156 @@
         <is>
           <t>9786057228888</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Ne Çektin Be Türkiye</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786057228802</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Tedirgin Bir Yazar Yusuf Atılgan</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786057228826</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Kitapçı Kızlar</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>95</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786057150646</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Umuda Söz</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786057150653</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Düş Sürgünü</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786057128805</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Günışığı Demeti</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786057055668</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Girit'ten Göç İzleri</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786057055675</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Söz Aramızda</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786057055644</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Retro Sert Kapak A-5 Defter (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786050620689</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>"Özdemir Hoca'nın Anısına..." Prof. Dr. Özdemir Nutku’yla Söyleşiler</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057055651</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
@@ -334,51 +334,51 @@
         <is>
           <t>9786057055637</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Ölü Düşler Kasabası (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057055613</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Güftelerin Dili (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>1900</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786050695298</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Hepsi Nenem Kokuyor (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786050620696</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
@@ -439,96 +439,96 @@
         <is>
           <t>9786050695250</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Göçebe Ruhlar Durağı</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>70</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786057055620</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Bir Yaz Masalı (Ciltli)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786050695205</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Yolda Giderken...</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786050695212</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Üçüncü Mekan Esintileri</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>185</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786050695236</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Mexico Desert Konsept A5 Defter (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786050695229</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Soluğundan Öptüm Seni</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786050695274</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>