--- v0 (2025-11-06)
+++ v1 (2026-04-06)
@@ -85,100 +85,445 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259591445</t>
+          <t>9786259591414</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Serpehatiyen li pey Düvsterke</t>
+          <t>Kuştina Çivikan</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>240</v>
+        <v>420</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259591438</t>
+          <t>9786259831190</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Mominko ü Lehiya Mezin</t>
+          <t>Çilk û Çîk</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259591452</t>
+          <t>9786259591407</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çi Şen e Qehwexaneya Bajer</t>
+          <t>Yekaneyî</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>250</v>
+        <v>220</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
+          <t>9786259831183</t>
+        </is>
+      </c>
+      <c r="B5" s="1" t="inlineStr">
+        <is>
+          <t>Kaxeza Vala</t>
+        </is>
+      </c>
+      <c r="C5" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3">
+      <c r="A6" s="1" t="inlineStr">
+        <is>
+          <t>9786259831176</t>
+        </is>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyata Berxwedanê</t>
+        </is>
+      </c>
+      <c r="C6" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3">
+      <c r="A7" s="1" t="inlineStr">
+        <is>
+          <t>9786259831169</t>
+        </is>
+      </c>
+      <c r="B7" s="1" t="inlineStr">
+        <is>
+          <t>Geryanên Berêvarkî li Kolanên Amedê</t>
+        </is>
+      </c>
+      <c r="C7" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3">
+      <c r="A8" s="1" t="inlineStr">
+        <is>
+          <t>9786259831152</t>
+        </is>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>Zemanekî li Sê Welatan</t>
+        </is>
+      </c>
+      <c r="C8" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
+          <t>9786259831138</t>
+        </is>
+      </c>
+      <c r="B9" s="1" t="inlineStr">
+        <is>
+          <t>Trêna li Stasyona Xwe Digere</t>
+        </is>
+      </c>
+      <c r="C9" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3">
+      <c r="A10" s="1" t="inlineStr">
+        <is>
+          <t>9786259831145</t>
+        </is>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>Lehiya Dilî</t>
+        </is>
+      </c>
+      <c r="C10" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3">
+      <c r="A11" s="1" t="inlineStr">
+        <is>
+          <t>9786259831121</t>
+        </is>
+      </c>
+      <c r="B11" s="1" t="inlineStr">
+        <is>
+          <t>Gabor</t>
+        </is>
+      </c>
+      <c r="C11" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3">
+      <c r="A12" s="1" t="inlineStr">
+        <is>
+          <t>9786259831114</t>
+        </is>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>Stranên Romantîk ên Dûrewelatiyê</t>
+        </is>
+      </c>
+      <c r="C12" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
+      <c r="A13" s="1" t="inlineStr">
+        <is>
+          <t>9786259831107</t>
+        </is>
+      </c>
+      <c r="B13" s="1" t="inlineStr">
+        <is>
+          <t>Gava Pezkoviyek li New Yorke Be Kuştin</t>
+        </is>
+      </c>
+      <c r="C13" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
+      <c r="A14" s="1" t="inlineStr">
+        <is>
+          <t>9786057221797</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Rojnivisken Sirgüneki (1985-1999)</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9786057221780</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Revdegurg</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786057221773</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Orgazmen Ejdehayeki</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786057221711</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Şeva Dızen Solstise</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786057221735</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Siya ye Din</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786057221728</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Lerz</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786057221766</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Heft u Heşten Mirineke</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786057221742</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Pirtuka Barane</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786057221759</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Surra Hisrete u Çend Helbesten Din</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786259591483</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Bindest Dikarin Biaxivin?</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786259591476</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Şere Meşruıyete</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786259591445</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Serpehatiyen li pey Düvsterke</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786259591438</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Mominko ü Lehiya Mezin</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786259591452</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Çi Şen e Qehwexaneya Bajer</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
           <t>9786259591469</t>
         </is>
       </c>
-      <c r="B5" s="1" t="inlineStr">
+      <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Vik ü Vala</t>
         </is>
       </c>
-      <c r="C5" s="1">
+      <c r="C28" s="1">
         <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>