--- v1 (2026-04-06)
+++ v2 (2026-05-27)
@@ -85,445 +85,475 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259591414</t>
+          <t>9786259012001</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kuştina Çivikan</t>
+          <t>Şewqeya Sehrbazo</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>420</v>
+        <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259831190</t>
+          <t>9786259591490</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Çilk û Çîk</t>
+          <t>Kokteylek Seba Ez ü Hun Wiha</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259591407</t>
+          <t>9786259591414</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Yekaneyî</t>
+          <t>Kuştina Çivikan</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>220</v>
+        <v>420</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259831183</t>
+          <t>9786259831190</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kaxeza Vala</t>
+          <t>Çilk û Çîk</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259831176</t>
+          <t>9786259591407</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Edebiyata Berxwedanê</t>
+          <t>Yekaneyî</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259831169</t>
+          <t>9786259831183</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Geryanên Berêvarkî li Kolanên Amedê</t>
+          <t>Kaxeza Vala</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259831152</t>
+          <t>9786259831176</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Zemanekî li Sê Welatan</t>
+          <t>Edebiyata Berxwedanê</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>380</v>
+        <v>320</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259831138</t>
+          <t>9786259831169</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Trêna li Stasyona Xwe Digere</t>
+          <t>Geryanên Berêvarkî li Kolanên Amedê</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>140</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259831145</t>
+          <t>9786259831152</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Lehiya Dilî</t>
+          <t>Zemanekî li Sê Welatan</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>140</v>
+        <v>380</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259831121</t>
+          <t>9786259831138</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gabor</t>
+          <t>Trêna li Stasyona Xwe Digere</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259831114</t>
+          <t>9786259831145</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Stranên Romantîk ên Dûrewelatiyê</t>
+          <t>Lehiya Dilî</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>140</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259831107</t>
+          <t>9786259831121</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gava Pezkoviyek li New Yorke Be Kuştin</t>
+          <t>Gabor</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057221797</t>
+          <t>9786259831114</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Rojnivisken Sirgüneki (1985-1999)</t>
+          <t>Stranên Romantîk ên Dûrewelatiyê</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057221780</t>
+          <t>9786259831107</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Revdegurg</t>
+          <t>Gava Pezkoviyek li New Yorke Be Kuştin</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057221773</t>
+          <t>9786057221797</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Orgazmen Ejdehayeki</t>
+          <t>Rojnivisken Sirgüneki (1985-1999)</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057221711</t>
+          <t>9786057221780</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Şeva Dızen Solstise</t>
+          <t>Revdegurg</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786057221735</t>
+          <t>9786057221773</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Siya ye Din</t>
+          <t>Orgazmen Ejdehayeki</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>130</v>
+        <v>170</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057221728</t>
+          <t>9786057221711</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Lerz</t>
+          <t>Şeva Dızen Solstise</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>130</v>
+        <v>120</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057221766</t>
+          <t>9786057221735</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Heft u Heşten Mirineke</t>
+          <t>Siya ye Din</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057221742</t>
+          <t>9786057221728</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Pirtuka Barane</t>
+          <t>Lerz</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>120</v>
+        <v>130</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057221759</t>
+          <t>9786057221766</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Surra Hisrete u Çend Helbesten Din</t>
+          <t>Heft u Heşten Mirineke</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>160</v>
+        <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259591483</t>
+          <t>9786057221742</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Bindest Dikarin Biaxivin?</t>
+          <t>Pirtuka Barane</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259591476</t>
+          <t>9786057221759</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Şere Meşruıyete</t>
+          <t>Surra Hisrete u Çend Helbesten Din</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>320</v>
+        <v>160</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259591445</t>
+          <t>9786259591483</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Serpehatiyen li pey Düvsterke</t>
+          <t>Bindest Dikarin Biaxivin?</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259591438</t>
+          <t>9786259591476</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Mominko ü Lehiya Mezin</t>
+          <t>Şere Meşruıyete</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>160</v>
+        <v>320</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259591452</t>
+          <t>9786259591445</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Çi Şen e Qehwexaneya Bajer</t>
+          <t>Serpehatiyen li pey Düvsterke</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
+          <t>9786259591438</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Mominko ü Lehiya Mezin</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786259591452</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Çi Şen e Qehwexaneya Bajer</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
           <t>9786259591469</t>
         </is>
       </c>
-      <c r="B28" s="1" t="inlineStr">
+      <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Vik ü Vala</t>
         </is>
       </c>
-      <c r="C28" s="1">
+      <c r="C30" s="1">
         <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>