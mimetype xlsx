--- v2 (2026-05-27)
+++ v3 (2026-09-12)
@@ -109,451 +109,451 @@
         <is>
           <t>9786259012001</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>Şewqeya Sehrbazo</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9786259591490</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Kokteylek Seba Ez ü Hun Wiha</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>230</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9786259591414</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
           <t>Kuştina Çivikan</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>420</v>
+        <v>480</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
           <t>9786259831190</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
           <t>Çilk û Çîk</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
           <t>9786259591407</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
           <t>Yekaneyî</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>220</v>
+        <v>270</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
           <t>9786259831183</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
           <t>Kaxeza Vala</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>160</v>
+        <v>210</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
           <t>9786259831176</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
           <t>Edebiyata Berxwedanê</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>320</v>
+        <v>370</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
           <t>9786259831169</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
           <t>Geryanên Berêvarkî li Kolanên Amedê</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
           <t>9786259831152</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
           <t>Zemanekî li Sê Welatan</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>380</v>
+        <v>440</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
           <t>9786259831138</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
           <t>Trêna li Stasyona Xwe Digere</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>9786259831145</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>Lehiya Dilî</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>9786259831121</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Gabor</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>260</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786259831114</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Stranên Romantîk ên Dûrewelatiyê</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>220</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786259831107</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Gava Pezkoviyek li New Yorke Be Kuştin</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>170</v>
+        <v>230</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786057221797</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Rojnivisken Sirgüneki (1985-1999)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>170</v>
+        <v>240</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786057221780</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Revdegurg</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786057221773</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Orgazmen Ejdehayeki</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>170</v>
+        <v>240</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786057221711</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Şeva Dızen Solstise</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>120</v>
+        <v>190</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786057221735</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Siya ye Din</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786057221728</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Lerz</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786057221766</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Heft u Heşten Mirineke</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786057221742</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Pirtuka Barane</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>120</v>
+        <v>180</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786057221759</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Surra Hisrete u Çend Helbesten Din</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>160</v>
+        <v>230</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786259591483</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Bindest Dikarin Biaxivin?</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786259591476</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>Şere Meşruıyete</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>320</v>
+        <v>350</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>9786259591445</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>Serpehatiyen li pey Düvsterke</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>9786259591438</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>Mominko ü Lehiya Mezin</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>9786259591452</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>Çi Şen e Qehwexaneya Bajer</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>9786259591469</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Vik ü Vala</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>160</v>
+        <v>180</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>