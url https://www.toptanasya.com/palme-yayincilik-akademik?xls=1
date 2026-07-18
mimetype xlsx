--- v0 (2026-02-14)
+++ v1 (2026-07-18)
@@ -2584,51 +2584,51 @@
         <is>
           <t>9786258542196</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>8. Sınıf LGS Altın Oran Matematik Fasikülleri</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9786258542226</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>1. Sınıf Yanında Ben Varım Tüm Dersler Etkinlik Bankası</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>350</v>
+        <v>395</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>9786258542202</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>AYT Trigonometri Enerji Konu Özetli Soru Fasikülü</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>9786256154285</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>