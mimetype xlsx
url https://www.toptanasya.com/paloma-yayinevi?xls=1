--- v0 (2025-11-03)
+++ v1 (2026-04-06)
@@ -85,1315 +85,2050 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059200806</t>
+          <t>9786059200394</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Performans İçin Koçluk - 6. Edisyon</t>
+          <t>Kedi Gibi Düşünmek ve Davranmak</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>620</v>
+        <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059200554</t>
+          <t>9786059200127</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Liderliğin Kalbinde</t>
+          <t>Mind Fuck - Aşk</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>42</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786059200370</t>
+          <t>9786058597044</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Karşı Konulmaz</t>
+          <t>Çalınan Yarınlar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>105</v>
+        <v>24</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786056462832</t>
+          <t>9786058481244</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Psikopatın Pençesinden Kurtulmak</t>
+          <t>Yalancının Beden Dili</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>79</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786058597082</t>
+          <t>9786058481220</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Okuma  İlleti</t>
+          <t>Eskimolar Bebeklerini Nasıl Sıcak Tutar?</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>36</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786056462863</t>
+          <t>9786056462856</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Fadime'nin Onuruna</t>
+          <t>İki Kral Bir Lider</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>72</v>
+        <v>370</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059200240</t>
+          <t>9786059200257</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Master Algoritma</t>
+          <t>Mind Fuck - İş Yaşamı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>110</v>
+        <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789944494045</t>
+          <t>9786059200134</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Parfüm Hakkında Bilmek İstediğiniz Her Şey</t>
+          <t>Tanıdığınız Narsist</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>18</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789944494427</t>
+          <t>9786059200028</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıslırum Şiir Antolojisi</t>
+          <t>Sosyal Medya Araştırmaları</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>40</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786058597006</t>
+          <t>9786059200035</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Göğe Yakın Topraklar</t>
+          <t>Mind Fuck - Koçluk</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>30</v>
+        <v>27</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789944494342</t>
+          <t>9786059200271</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuza İyi Bakın</t>
+          <t>Aptallık Paradoksu</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>45.37</v>
+        <v>28</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059200097</t>
+          <t>9786059200011</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Acemi Yoginin Elkitabı</t>
+          <t>Tabağındaki Yüz</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>75</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056462825</t>
+          <t>9786058481213</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Savaş</t>
+          <t>Zaman Kitabı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058597051</t>
+          <t>9786058597099</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kitapları Fazla Seven Adam</t>
+          <t>Kriz Kervanı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>30</v>
+        <v>25</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058481237</t>
+          <t>9786056462801</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Aşk Oyunu Stratejileri (Ciltli)</t>
+          <t>Biz Anonymous'uz Ordayız, Unutmayız, Affetmeyiz, Bizi Bekleyin</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>18.52</v>
+        <v>325</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789944494236</t>
+          <t>9789944494304</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Zorla Evlendirilen Genç Kız</t>
+          <t>Yaşam Koçluğu Elkitabı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>75</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786059200646</t>
+          <t>9786058722880</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Dahilerin Tuhaf Dünyası</t>
+          <t>Sperm Savaşları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>150</v>
+        <v>26</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786059200400</t>
+          <t>9789944494410</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hayata Yer Aç</t>
+          <t>Postmodern Toplumdan Kesitler</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786059200509</t>
+          <t>9789944494366</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Otizmi Anlamanın Bambaşka Bir Yolu</t>
+          <t>Paslı Demir Kokusu</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>360</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786059200448</t>
+          <t>9786058722873</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Beynin Evrimi ve Tanrıların Ortaya Çıkışı</t>
+          <t>Mind Fuck - Beyni Becermek</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>390</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786059200332</t>
+          <t>9786058722811</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Performans için Koçluk</t>
+          <t>Kültürün Karanlığı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>550</v>
+        <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786059200219</t>
+          <t>9789944494403</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yoga 2. Kitap</t>
+          <t>Kuşaklara Göre Ayurvedik Beslenme</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>331</v>
+        <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058722804</t>
+          <t>9789944494076</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Muson Şarkıları</t>
+          <t>Kadın Olmak: Büyüyüp Kendin Olmak Üzerine</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>220</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058722897</t>
+          <t>9789944494328</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bebek Savaşları</t>
+          <t>Kaçkın</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>220</v>
+        <v>12</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058481282</t>
+          <t>9786058722859</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yoga 1. Kitap</t>
+          <t>İş Koçluğu Elkitabı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>310</v>
+        <v>28</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786059200707</t>
+          <t>9789944494267</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bilmek Seni Özgür Kılacak</t>
+          <t>ITIL ve Yazılım Yaşam Döngüsü: Pratik Strateji ve Tasarım Prensipleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>220</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786059200714</t>
+          <t>9789944494526</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Alzheimer'ın Panzehri</t>
+          <t>Itıl V3 Temelli BT Hizmet Yönetimi - En İyi Uygulamalar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>390</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>2789788621017</t>
+          <t>9789944494311</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kensho ve Mutlu Yaşam Kitap ve Çalışma Defteri 2'li Set</t>
+          <t>Evde Pişen Ekmek</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>575</v>
+        <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786059200516</t>
+          <t>9789944494151</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Artık Ağrımasın</t>
+          <t>Eğer Doris Teyzenin Köpeğini Kazayla Değiştirmeseydim</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>390</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786059200653</t>
+          <t>9789759944490</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kensho ve Mutlu Yaşam</t>
+          <t>Eğer Babamı Kazara Astronot Yapmasaydım</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>320</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786059200608</t>
+          <t>9786058722835</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Yaşamını Tasarla</t>
+          <t>Diyet Kaçınılmazsa Zevk Almaya Bak</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>320</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786059200790</t>
+          <t>9789944494588</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Karma ve Karmanın Efendisi: Satürn</t>
+          <t>Dağlara Tırmanmak</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>325</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786059200783</t>
+          <t>9789944494175</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Homo Plasticus</t>
+          <t>Hizmet Yönetimi Süreç Haritaları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>320</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786059200776</t>
+          <t>9786058597013</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Bağırsak Bağışıklık Sistemi Bağlantısı</t>
+          <t>Büyük Veri</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>445</v>
+        <v>22</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059200769</t>
+          <t>9786059200189</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Zaman İllüzyonu</t>
+          <t>Yoga ve Vejetaryenlik</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>360</v>
+        <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059200752</t>
+          <t>9786059200110</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşüm</t>
+          <t>Katil Doktorlar ve Ürkütücü Hikayeleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>370</v>
+        <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786059200745</t>
+          <t>9786058481299</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Şostakoviç Zihnimi Nasıl Değiştirdi</t>
+          <t>Çözülememiş Suçlar</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>220</v>
+        <v>32</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786059200738</t>
+          <t>9786056462818</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Temiz, Düzenli ve Rahat</t>
+          <t>Yaşam İçin Yeşil</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786059200721</t>
+          <t>9786058597020</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Acemi Yoginin Ayurveda Yolculuğu</t>
+          <t>İklim Savaşları</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>220</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786059200691</t>
+          <t>9786058597075</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bumerang Metinler</t>
+          <t>Siz De Bir Diktatör Olabilirsiniz</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>165</v>
+        <v>18</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786059200684</t>
+          <t>9786058597037</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sıfırdan Sonsuza</t>
+          <t>Sosyal Mühendislik - İnsan Kandırma Sanatı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>300</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786059200677</t>
+          <t>9786058597068</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Aklını Yitiren Sinirbilimci</t>
+          <t>Herkese Merhaba!</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>285</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059200660</t>
+          <t>9786059200196</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kensho ve Mutlu Yaşam - Çalışma Defteri</t>
+          <t>Konuşmayı Kes Harekete Geç</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>280</v>
+        <v>35</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059200639</t>
+          <t>9786059200172</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İstanbul - Tel Aviv</t>
+          <t>Hayvanların En Tehlikelisi</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>265</v>
+        <v>33</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786059200585</t>
+          <t>9786058481206</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Leonardo’nun Beyni</t>
+          <t>Koçluk Teknikleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>350</v>
+        <v>27</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059200622</t>
+          <t>9786059200141</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Kedi Gibi Düşünmek ve Davranmak 2</t>
+          <t>İçedönüklerin Sessiz Gücü</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>310</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059200615</t>
+          <t>9786059200073</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzun Çocukluğu</t>
+          <t>Dürtü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>210</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786059200592</t>
+          <t>9786056462887</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Hala Yazıyorum</t>
+          <t>Kendim İçin Anneme Rağmen</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>265</v>
+        <v>26</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059200578</t>
+          <t>9786059200165</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf</t>
+          <t>Bir Seri Katilin İzini Sürmek</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>310</v>
+        <v>32</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059200561</t>
+          <t>9786059200806</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Azimden Zafere</t>
+          <t>Performans İçin Koçluk - 6. Edisyon</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>215</v>
+        <v>700</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059200547</t>
+          <t>9786059200554</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuz Dijital Dünyanın Esiri Olmasın</t>
+          <t>Liderliğin Kalbinde</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>265</v>
+        <v>42</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059200493</t>
+          <t>9786059200370</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Makinenin Kalbi</t>
+          <t>Karşı Konulmaz</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>375</v>
+        <v>105</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059200530</t>
+          <t>9786056462832</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Nasıl İyileşiriz?</t>
+          <t>Psikopatın Pençesinden Kurtulmak</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>415</v>
+        <v>79</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786059200523</t>
+          <t>9786058597082</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Makineler</t>
+          <t>Okuma  İlleti</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>335</v>
+        <v>36</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786059200486</t>
+          <t>9786056462863</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Veri Bilimi</t>
+          <t>Fadime'nin Onuruna</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>390</v>
+        <v>72</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059200462</t>
+          <t>9786059200240</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>O Kadar da Harika Değilsin</t>
+          <t>Master Algoritma</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>240</v>
+        <v>110</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786059200479</t>
+          <t>9789944494045</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Mühendisin Maskesini Düşürmek</t>
+          <t>Parfüm Hakkında Bilmek İstediğiniz Her Şey</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>350</v>
+        <v>18</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786059200455</t>
+          <t>9789944494427</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Umutla İyileşmek</t>
+          <t>Kıbrıslırum Şiir Antolojisi</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>240</v>
+        <v>40</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786059200424</t>
+          <t>9786058597006</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Gündelik Hayatta Fizik</t>
+          <t>Göğe Yakın Topraklar</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>280</v>
+        <v>30</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786059200431</t>
+          <t>9789944494342</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Bizim Alzheimer Hikayemiz</t>
+          <t>Çocuğunuza İyi Bakın</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>255</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059200417</t>
+          <t>9786059200097</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yağın Gizli Yaşamı</t>
+          <t>Acemi Yoginin Elkitabı</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>380</v>
+        <v>75</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786059200387</t>
+          <t>9786056462825</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Depresyona Giriş Rehberi</t>
+          <t>Savaş</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>265</v>
+        <v>31</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786059200363</t>
+          <t>9786058597051</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Uyumsuzluk</t>
+          <t>Kitapları Fazla Seven Adam</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>331</v>
+        <v>30</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786059200356</t>
+          <t>9786058481237</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Şimdi-Zamanın Fiziği</t>
+          <t>Aşk Oyunu Stratejileri (Ciltli)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>385</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786059200349</t>
+          <t>9789944494236</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Klaus Mann - Thomas Mann’ın Oğlu Olmak</t>
+          <t>Zorla Evlendirilen Genç Kız</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>305</v>
+        <v>75</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059200301</t>
+          <t>9786059200646</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İdam Yolunda Aşk</t>
+          <t>Dahilerin Tuhaf Dünyası</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>245</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059200295</t>
+          <t>9786059200400</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Ortalamanın Sonu</t>
+          <t>Hayata Yer Aç</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>355</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059200288</t>
+          <t>9786059200509</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Beyin - Bağırsak Bağlantısı</t>
+          <t>Otizmi Anlamanın Bambaşka Bir Yolu</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>445</v>
+        <v>465</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059200264</t>
+          <t>9786059200448</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Şansın Matematiği</t>
+          <t>Beynin Evrimi ve Tanrıların Ortaya Çıkışı</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>305</v>
+        <v>450</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059200233</t>
+          <t>9786059200332</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Katil Babalar</t>
+          <t>Performans için Koçluk</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>265</v>
+        <v>550</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059200202</t>
+          <t>9786059200219</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İntiharımın Hikayesi</t>
+          <t>Yoga 2. Kitap</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>250</v>
+        <v>430</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786059200158</t>
+          <t>9786058722804</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Sevişirken Ölen Beş Kişi ve Yüz Garip Zevk Listesi</t>
+          <t>Muson Şarkıları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>220</v>
+        <v>285</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786059200066</t>
+          <t>9786058722897</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Devrim Planı</t>
+          <t>Bebek Savaşları</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786059200042</t>
+          <t>9786058481282</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Matematik</t>
+          <t>Yoga 1. Kitap</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>390</v>
+        <v>400</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059200004</t>
+          <t>9786059200707</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Bay Heineken Geçti Kurtuldunuz</t>
+          <t>Bilmek Seni Özgür Kılacak</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>220</v>
+        <v>290</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786058722842</t>
+          <t>9786059200714</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Odysseus Adaları Bir Akdeniz Yolculuğu</t>
+          <t>Alzheimer'ın Panzehri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>220</v>
+        <v>450</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786056462894</t>
+          <t>2789788621017</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İşlet Büyüt Dönüştür</t>
+          <t>Kensho ve Mutlu Yaşam Kitap ve Çalışma Defteri 2'li Set</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>420</v>
+        <v>575</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059200103</t>
+          <t>9786059200516</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ey Sevgili Liderim</t>
+          <t>Artık Ağrımasın</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>265</v>
+        <v>500</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786056462849</t>
+          <t>9786059200653</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Tahrir Meydanı'ndan Tweet'ler</t>
+          <t>Kensho ve Mutlu Yaşam</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>155</v>
+        <v>400</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786058481268</t>
+          <t>9786059200608</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Vatandaşlar Ayaklanıyor</t>
+          <t>Yaşamını Tasarla</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>260</v>
+        <v>520</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786058481251</t>
+          <t>9786059200790</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Aklım Dağlarında Kaldı</t>
+          <t>Karma ve Karmanın Efendisi: Satürn</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>220</v>
+        <v>325</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789944494496</t>
+          <t>9786059200783</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Sincap Bobo</t>
+          <t>Homo Plasticus</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>100</v>
+        <v>320</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789944494489</t>
+          <t>9786059200776</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Küçük Sincap Bobo</t>
+          <t>Bağırsak Bağışıklık Sistemi Bağlantısı</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>100</v>
+        <v>570</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786058722866</t>
+          <t>9786059200769</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Oyunu Maceraları</t>
+          <t>Zaman İllüzyonu</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>280</v>
+        <v>470</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
+          <t>9786059200752</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Dijital Dönüşüm</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786059200745</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Şostakoviç Zihnimi Nasıl Değiştirdi</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786059200738</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Temiz, Düzenli ve Rahat</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786059200721</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Acemi Yoginin Ayurveda Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786059200691</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Bumerang Metinler</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786059200684</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Sıfırdan Sonsuza</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786059200677</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Aklını Yitiren Sinirbilimci</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786059200660</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Kensho ve Mutlu Yaşam - Çalışma Defteri</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786059200639</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul - Tel Aviv</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786059200585</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Leonardo’nun Beyni</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786059200622</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Kedi Gibi Düşünmek ve Davranmak 2</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786059200615</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Sonsuzun Çocukluğu</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786059200592</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Hala Yazıyorum</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786059200578</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Tuhaf</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786059200561</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Azimden Zafere</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>275</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786059200547</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Çocuğunuz Dijital Dünyanın Esiri Olmasın</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786059200493</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Makinenin Kalbi</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786059200530</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Nasıl İyileşiriz?</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786059200523</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Akıllı Makineler</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786059200486</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Veri Bilimi</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786059200462</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>O Kadar da Harika Değilsin</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786059200479</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Mühendisin Maskesini Düşürmek</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786059200455</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Umutla İyileşmek</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786059200424</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Gündelik Hayatta Fizik</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786059200431</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Alzheimer Hikayemiz</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786059200417</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Yağın Gizli Yaşamı</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786059200387</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Depresyona Giriş Rehberi</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786059200363</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Uyumsuzluk</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786059200356</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Şimdi-Zamanın Fiziği</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786059200349</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Klaus Mann - Thomas Mann’ın Oğlu Olmak</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786059200301</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>İdam Yolunda Aşk</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786059200295</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Ortalamanın Sonu</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786059200288</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Beyin - Bağırsak Bağlantısı</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786059200264</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Şansın Matematiği</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786059200233</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Katil Babalar</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786059200202</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>İntiharımın Hikayesi</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786059200158</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Sevişirken Ölen Beş Kişi ve Yüz Garip Zevk Listesi</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786059200066</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>Devrim Planı</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786059200042</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>Aşk ve Matematik</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786059200004</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>Bay Heineken Geçti Kurtuldunuz</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
+          <t>9786058722842</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>Odysseus Adaları Bir Akdeniz Yolculuğu</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786056462894</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>İşlet Büyüt Dönüştür</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786059200103</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>Ey Sevgili Liderim</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>345</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786056462849</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>Tahrir Meydanı'ndan Tweet'ler</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786058481268</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>Vatandaşlar Ayaklanıyor</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786058481251</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>Aklım Dağlarında Kaldı</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9789944494496</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Meraklı Sincap Bobo</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9789944494489</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Sincap Bobo</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786058722866</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Kağıt Oyunu Maceraları</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
           <t>9789944494502</t>
         </is>
       </c>
-      <c r="B86" s="1" t="inlineStr">
+      <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Akıllı Sincap Bobo</t>
         </is>
       </c>
-      <c r="C86" s="1">
-        <v>100</v>
+      <c r="C135" s="1">
+        <v>130</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>