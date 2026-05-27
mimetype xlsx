--- v1 (2026-04-06)
+++ v2 (2026-05-27)
@@ -85,2050 +85,2065 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786059200394</t>
+          <t>9786059200813</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kedi Gibi Düşünmek ve Davranmak</t>
+          <t>Yeni Dünya, Yeni İnsan, Eski Bir Ölüm Kalım Meselesi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>32</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786059200127</t>
+          <t>9786059200394</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Mind Fuck - Aşk</t>
+          <t>Kedi Gibi Düşünmek ve Davranmak</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>27</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786058597044</t>
+          <t>9786059200127</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çalınan Yarınlar</t>
+          <t>Mind Fuck - Aşk</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786058481244</t>
+          <t>9786058597044</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yalancının Beden Dili</t>
+          <t>Çalınan Yarınlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>24.07</v>
+        <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786058481220</t>
+          <t>9786058481244</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Eskimolar Bebeklerini Nasıl Sıcak Tutar?</t>
+          <t>Yalancının Beden Dili</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>28</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786056462856</t>
+          <t>9786058481220</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>İki Kral Bir Lider</t>
+          <t>Eskimolar Bebeklerini Nasıl Sıcak Tutar?</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>370</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786059200257</t>
+          <t>9786056462856</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mind Fuck - İş Yaşamı</t>
+          <t>İki Kral Bir Lider</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>31</v>
+        <v>370</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786059200134</t>
+          <t>9786059200257</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Tanıdığınız Narsist</t>
+          <t>Mind Fuck - İş Yaşamı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>22.22</v>
+        <v>31</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786059200028</t>
+          <t>9786059200134</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Medya Araştırmaları</t>
+          <t>Tanıdığınız Narsist</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>35.19</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786059200035</t>
+          <t>9786059200028</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Mind Fuck - Koçluk</t>
+          <t>Sosyal Medya Araştırmaları</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>27</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786059200271</t>
+          <t>9786059200035</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Aptallık Paradoksu</t>
+          <t>Mind Fuck - Koçluk</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>28</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786059200011</t>
+          <t>9786059200271</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tabağındaki Yüz</t>
+          <t>Aptallık Paradoksu</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786058481213</t>
+          <t>9786059200011</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Zaman Kitabı</t>
+          <t>Tabağındaki Yüz</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>24</v>
+        <v>28</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786058597099</t>
+          <t>9786058481213</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kriz Kervanı</t>
+          <t>Zaman Kitabı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>25</v>
+        <v>24</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786056462801</t>
+          <t>9786058597099</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Biz Anonymous'uz Ordayız, Unutmayız, Affetmeyiz, Bizi Bekleyin</t>
+          <t>Kriz Kervanı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>325</v>
+        <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789944494304</t>
+          <t>9786056462801</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Yaşam Koçluğu Elkitabı</t>
+          <t>Biz Anonymous'uz Ordayız, Unutmayız, Affetmeyiz, Bizi Bekleyin</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>21.3</v>
+        <v>325</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058722880</t>
+          <t>9789944494304</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sperm Savaşları</t>
+          <t>Yaşam Koçluğu Elkitabı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>26</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789944494410</t>
+          <t>9786058722880</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Postmodern Toplumdan Kesitler</t>
+          <t>Sperm Savaşları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>8.33</v>
+        <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789944494366</t>
+          <t>9789944494410</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Paslı Demir Kokusu</t>
+          <t>Postmodern Toplumdan Kesitler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>6.48</v>
+        <v>8.33</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786058722873</t>
+          <t>9789944494366</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mind Fuck - Beyni Becermek</t>
+          <t>Paslı Demir Kokusu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>22.22</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058722811</t>
+          <t>9786058722873</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kültürün Karanlığı</t>
+          <t>Mind Fuck - Beyni Becermek</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>15</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944494403</t>
+          <t>9786058722811</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kuşaklara Göre Ayurvedik Beslenme</t>
+          <t>Kültürün Karanlığı</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>15</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944494076</t>
+          <t>9789944494403</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Kadın Olmak: Büyüyüp Kendin Olmak Üzerine</t>
+          <t>Kuşaklara Göre Ayurvedik Beslenme</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>14.81</v>
+        <v>15</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789944494328</t>
+          <t>9789944494076</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kaçkın</t>
+          <t>Kadın Olmak: Büyüyüp Kendin Olmak Üzerine</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>12</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058722859</t>
+          <t>9789944494328</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>İş Koçluğu Elkitabı</t>
+          <t>Kaçkın</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>28</v>
+        <v>12</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789944494267</t>
+          <t>9786058722859</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>ITIL ve Yazılım Yaşam Döngüsü: Pratik Strateji ve Tasarım Prensipleri</t>
+          <t>İş Koçluğu Elkitabı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>29.63</v>
+        <v>28</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789944494526</t>
+          <t>9789944494267</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Itıl V3 Temelli BT Hizmet Yönetimi - En İyi Uygulamalar</t>
+          <t>ITIL ve Yazılım Yaşam Döngüsü: Pratik Strateji ve Tasarım Prensipleri</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>16.67</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789944494311</t>
+          <t>9789944494526</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Evde Pişen Ekmek</t>
+          <t>Itıl V3 Temelli BT Hizmet Yönetimi - En İyi Uygulamalar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>25</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789944494151</t>
+          <t>9789944494311</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Eğer Doris Teyzenin Köpeğini Kazayla Değiştirmeseydim</t>
+          <t>Evde Pişen Ekmek</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>4.63</v>
+        <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789759944490</t>
+          <t>9789944494151</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Eğer Babamı Kazara Astronot Yapmasaydım</t>
+          <t>Eğer Doris Teyzenin Köpeğini Kazayla Değiştirmeseydim</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>4.63</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058722835</t>
+          <t>9789759944490</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Diyet Kaçınılmazsa Zevk Almaya Bak</t>
+          <t>Eğer Babamı Kazara Astronot Yapmasaydım</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>12.96</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789944494588</t>
+          <t>9786058722835</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Dağlara Tırmanmak</t>
+          <t>Diyet Kaçınılmazsa Zevk Almaya Bak</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>22.22</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789944494175</t>
+          <t>9789944494588</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hizmet Yönetimi Süreç Haritaları</t>
+          <t>Dağlara Tırmanmak</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>27.78</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786058597013</t>
+          <t>9789944494175</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Büyük Veri</t>
+          <t>Hizmet Yönetimi Süreç Haritaları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>22</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786059200189</t>
+          <t>9786058597013</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yoga ve Vejetaryenlik</t>
+          <t>Büyük Veri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>25</v>
+        <v>22</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786059200110</t>
+          <t>9786059200189</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Katil Doktorlar ve Ürkütücü Hikayeleri</t>
+          <t>Yoga ve Vejetaryenlik</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058481299</t>
+          <t>9786059200110</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çözülememiş Suçlar</t>
+          <t>Katil Doktorlar ve Ürkütücü Hikayeleri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>32</v>
+        <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056462818</t>
+          <t>9786058481299</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Yaşam İçin Yeşil</t>
+          <t>Çözülememiş Suçlar</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>15.74</v>
+        <v>32</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786058597020</t>
+          <t>9786056462818</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>İklim Savaşları</t>
+          <t>Yaşam İçin Yeşil</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>20.37</v>
+        <v>15.74</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786058597075</t>
+          <t>9786058597020</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Siz De Bir Diktatör Olabilirsiniz</t>
+          <t>İklim Savaşları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>18</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786058597037</t>
+          <t>9786058597075</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Mühendislik - İnsan Kandırma Sanatı</t>
+          <t>Siz De Bir Diktatör Olabilirsiniz</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>27.78</v>
+        <v>18</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786058597068</t>
+          <t>9786058597037</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Herkese Merhaba!</t>
+          <t>Sosyal Mühendislik - İnsan Kandırma Sanatı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>285</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786059200196</t>
+          <t>9786058597068</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Konuşmayı Kes Harekete Geç</t>
+          <t>Herkese Merhaba!</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>35</v>
+        <v>285</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786059200172</t>
+          <t>9786059200196</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Hayvanların En Tehlikelisi</t>
+          <t>Konuşmayı Kes Harekete Geç</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>33</v>
+        <v>35</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058481206</t>
+          <t>9786059200172</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Koçluk Teknikleri</t>
+          <t>Hayvanların En Tehlikelisi</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>27</v>
+        <v>33</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786059200141</t>
+          <t>9786058481206</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İçedönüklerin Sessiz Gücü</t>
+          <t>Koçluk Teknikleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>22.22</v>
+        <v>27</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786059200073</t>
+          <t>9786059200141</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Dürtü</t>
+          <t>İçedönüklerin Sessiz Gücü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>25.93</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056462887</t>
+          <t>9786059200073</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kendim İçin Anneme Rağmen</t>
+          <t>Dürtü</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>26</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786059200165</t>
+          <t>9786056462887</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bir Seri Katilin İzini Sürmek</t>
+          <t>Kendim İçin Anneme Rağmen</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>32</v>
+        <v>26</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059200806</t>
+          <t>9786059200165</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Performans İçin Koçluk - 6. Edisyon</t>
+          <t>Bir Seri Katilin İzini Sürmek</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>700</v>
+        <v>32</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786059200554</t>
+          <t>9786059200806</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Liderliğin Kalbinde</t>
+          <t>Performans İçin Koçluk - 6. Edisyon</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>42</v>
+        <v>700</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786059200370</t>
+          <t>9786059200554</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Karşı Konulmaz</t>
+          <t>Liderliğin Kalbinde</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>105</v>
+        <v>42</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786056462832</t>
+          <t>9786059200370</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Psikopatın Pençesinden Kurtulmak</t>
+          <t>Karşı Konulmaz</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>79</v>
+        <v>105</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058597082</t>
+          <t>9786056462832</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Okuma  İlleti</t>
+          <t>Psikopatın Pençesinden Kurtulmak</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>36</v>
+        <v>79</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786056462863</t>
+          <t>9786058597082</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Fadime'nin Onuruna</t>
+          <t>Okuma  İlleti</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>72</v>
+        <v>36</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786059200240</t>
+          <t>9786056462863</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Master Algoritma</t>
+          <t>Fadime'nin Onuruna</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>110</v>
+        <v>72</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789944494045</t>
+          <t>9786059200240</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Parfüm Hakkında Bilmek İstediğiniz Her Şey</t>
+          <t>Master Algoritma</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>18</v>
+        <v>110</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789944494427</t>
+          <t>9789944494045</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Kıbrıslırum Şiir Antolojisi</t>
+          <t>Parfüm Hakkında Bilmek İstediğiniz Her Şey</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>40</v>
+        <v>18</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786058597006</t>
+          <t>9789944494427</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Göğe Yakın Topraklar</t>
+          <t>Kıbrıslırum Şiir Antolojisi</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789944494342</t>
+          <t>9786058597006</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuza İyi Bakın</t>
+          <t>Göğe Yakın Topraklar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>45.37</v>
+        <v>30</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786059200097</t>
+          <t>9789944494342</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Acemi Yoginin Elkitabı</t>
+          <t>Çocuğunuza İyi Bakın</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>75</v>
+        <v>45.37</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786056462825</t>
+          <t>9786059200097</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Savaş</t>
+          <t>Acemi Yoginin Elkitabı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>31</v>
+        <v>75</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786058597051</t>
+          <t>9786056462825</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Kitapları Fazla Seven Adam</t>
+          <t>Savaş</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786058481237</t>
+          <t>9786058597051</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Aşk Oyunu Stratejileri (Ciltli)</t>
+          <t>Kitapları Fazla Seven Adam</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>18.52</v>
+        <v>30</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789944494236</t>
+          <t>9786058481237</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Zorla Evlendirilen Genç Kız</t>
+          <t>Aşk Oyunu Stratejileri (Ciltli)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>75</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786059200646</t>
+          <t>9789944494236</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Dahilerin Tuhaf Dünyası</t>
+          <t>Zorla Evlendirilen Genç Kız</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>150</v>
+        <v>75</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786059200400</t>
+          <t>9786059200646</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hayata Yer Aç</t>
+          <t>Dahilerin Tuhaf Dünyası</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786059200509</t>
+          <t>9786059200400</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Otizmi Anlamanın Bambaşka Bir Yolu</t>
+          <t>Hayata Yer Aç</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>465</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786059200448</t>
+          <t>9786059200509</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Beynin Evrimi ve Tanrıların Ortaya Çıkışı</t>
+          <t>Otizmi Anlamanın Bambaşka Bir Yolu</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>450</v>
+        <v>465</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786059200332</t>
+          <t>9786059200448</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Performans için Koçluk</t>
+          <t>Beynin Evrimi ve Tanrıların Ortaya Çıkışı</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>550</v>
+        <v>450</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786059200219</t>
+          <t>9786059200332</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Yoga 2. Kitap</t>
+          <t>Performans için Koçluk</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>430</v>
+        <v>550</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786058722804</t>
+          <t>9786059200219</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Muson Şarkıları</t>
+          <t>Yoga 2. Kitap</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>285</v>
+        <v>430</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786058722897</t>
+          <t>9786058722804</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Bebek Savaşları</t>
+          <t>Muson Şarkıları</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>350</v>
+        <v>285</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786058481282</t>
+          <t>9786058722897</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Yoga 1. Kitap</t>
+          <t>Bebek Savaşları</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>400</v>
+        <v>350</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786059200707</t>
+          <t>9786058481282</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Bilmek Seni Özgür Kılacak</t>
+          <t>Yoga 1. Kitap</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>290</v>
+        <v>400</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786059200714</t>
+          <t>9786059200707</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Alzheimer'ın Panzehri</t>
+          <t>Bilmek Seni Özgür Kılacak</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>450</v>
+        <v>290</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>2789788621017</t>
+          <t>9786059200714</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kensho ve Mutlu Yaşam Kitap ve Çalışma Defteri 2'li Set</t>
+          <t>Alzheimer'ın Panzehri</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>575</v>
+        <v>450</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786059200516</t>
+          <t>2789788621017</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Artık Ağrımasın</t>
+          <t>Kensho ve Mutlu Yaşam Kitap ve Çalışma Defteri 2'li Set</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>500</v>
+        <v>575</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786059200653</t>
+          <t>9786059200516</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kensho ve Mutlu Yaşam</t>
+          <t>Artık Ağrımasın</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786059200608</t>
+          <t>9786059200653</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Yaşamını Tasarla</t>
+          <t>Kensho ve Mutlu Yaşam</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>520</v>
+        <v>400</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786059200790</t>
+          <t>9786059200608</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Karma ve Karmanın Efendisi: Satürn</t>
+          <t>Yaşamını Tasarla</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>325</v>
+        <v>520</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786059200783</t>
+          <t>9786059200790</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Homo Plasticus</t>
+          <t>Karma ve Karmanın Efendisi: Satürn</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>320</v>
+        <v>325</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786059200776</t>
+          <t>9786059200783</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Bağırsak Bağışıklık Sistemi Bağlantısı</t>
+          <t>Homo Plasticus</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>570</v>
+        <v>320</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786059200769</t>
+          <t>9786059200776</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Zaman İllüzyonu</t>
+          <t>Bağırsak Bağışıklık Sistemi Bağlantısı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>470</v>
+        <v>570</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786059200752</t>
+          <t>9786059200769</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Dijital Dönüşüm</t>
+          <t>Zaman İllüzyonu</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>480</v>
+        <v>470</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786059200745</t>
+          <t>9786059200752</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Şostakoviç Zihnimi Nasıl Değiştirdi</t>
+          <t>Dijital Dönüşüm</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>285</v>
+        <v>480</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786059200738</t>
+          <t>9786059200745</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Temiz, Düzenli ve Rahat</t>
+          <t>Şostakoviç Zihnimi Nasıl Değiştirdi</t>
         </is>
       </c>
       <c r="C88" s="1">
         <v>285</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786059200721</t>
+          <t>9786059200738</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Acemi Yoginin Ayurveda Yolculuğu</t>
+          <t>Temiz, Düzenli ve Rahat</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>285</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786059200691</t>
+          <t>9786059200721</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Bumerang Metinler</t>
+          <t>Acemi Yoginin Ayurveda Yolculuğu</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>215</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786059200684</t>
+          <t>9786059200691</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sıfırdan Sonsuza</t>
+          <t>Bumerang Metinler</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>390</v>
+        <v>215</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786059200677</t>
+          <t>9786059200684</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Aklını Yitiren Sinirbilimci</t>
+          <t>Sıfırdan Sonsuza</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>325</v>
+        <v>390</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786059200660</t>
+          <t>9786059200677</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Kensho ve Mutlu Yaşam - Çalışma Defteri</t>
+          <t>Aklını Yitiren Sinirbilimci</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>365</v>
+        <v>325</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786059200639</t>
+          <t>9786059200660</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>İstanbul - Tel Aviv</t>
+          <t>Kensho ve Mutlu Yaşam - Çalışma Defteri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>345</v>
+        <v>365</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786059200585</t>
+          <t>9786059200639</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Leonardo’nun Beyni</t>
+          <t>İstanbul - Tel Aviv</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>455</v>
+        <v>345</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786059200622</t>
+          <t>9786059200585</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Kedi Gibi Düşünmek ve Davranmak 2</t>
+          <t>Leonardo’nun Beyni</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>400</v>
+        <v>455</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786059200615</t>
+          <t>9786059200622</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzun Çocukluğu</t>
+          <t>Kedi Gibi Düşünmek ve Davranmak 2</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>270</v>
+        <v>400</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786059200592</t>
+          <t>9786059200615</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Hala Yazıyorum</t>
+          <t>Sonsuzun Çocukluğu</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>345</v>
+        <v>270</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786059200578</t>
+          <t>9786059200592</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Tuhaf</t>
+          <t>Hala Yazıyorum</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>400</v>
+        <v>345</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786059200561</t>
+          <t>9786059200578</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Azimden Zafere</t>
+          <t>Tuhaf</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>275</v>
+        <v>400</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786059200547</t>
+          <t>9786059200561</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Çocuğunuz Dijital Dünyanın Esiri Olmasın</t>
+          <t>Azimden Zafere</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>345</v>
+        <v>275</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786059200493</t>
+          <t>9786059200547</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Makinenin Kalbi</t>
+          <t>Çocuğunuz Dijital Dünyanın Esiri Olmasın</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>485</v>
+        <v>345</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786059200530</t>
+          <t>9786059200493</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Nasıl İyileşiriz?</t>
+          <t>Makinenin Kalbi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>540</v>
+        <v>485</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786059200523</t>
+          <t>9786059200530</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Akıllı Makineler</t>
+          <t>Nasıl İyileşiriz?</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>340</v>
+        <v>540</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786059200486</t>
+          <t>9786059200523</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Veri Bilimi</t>
+          <t>Akıllı Makineler</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>500</v>
+        <v>340</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786059200462</t>
+          <t>9786059200486</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>O Kadar da Harika Değilsin</t>
+          <t>Veri Bilimi</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>310</v>
+        <v>500</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786059200479</t>
+          <t>9786059200462</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Mühendisin Maskesini Düşürmek</t>
+          <t>O Kadar da Harika Değilsin</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>455</v>
+        <v>310</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786059200455</t>
+          <t>9786059200479</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Umutla İyileşmek</t>
+          <t>Sosyal Mühendisin Maskesini Düşürmek</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>310</v>
+        <v>455</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786059200424</t>
+          <t>9786059200455</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Gündelik Hayatta Fizik</t>
+          <t>Umutla İyileşmek</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>365</v>
+        <v>310</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786059200431</t>
+          <t>9786059200424</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Bizim Alzheimer Hikayemiz</t>
+          <t>Gündelik Hayatta Fizik</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>330</v>
+        <v>365</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786059200417</t>
+          <t>9786059200431</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yağın Gizli Yaşamı</t>
+          <t>Bizim Alzheimer Hikayemiz</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>490</v>
+        <v>330</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786059200387</t>
+          <t>9786059200417</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Depresyona Giriş Rehberi</t>
+          <t>Yağın Gizli Yaşamı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>345</v>
+        <v>490</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786059200363</t>
+          <t>9786059200387</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Uyumsuzluk</t>
+          <t>Depresyona Giriş Rehberi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>430</v>
+        <v>345</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786059200356</t>
+          <t>9786059200363</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Şimdi-Zamanın Fiziği</t>
+          <t>Uyumsuzluk</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>500</v>
+        <v>430</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786059200349</t>
+          <t>9786059200356</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Klaus Mann - Thomas Mann’ın Oğlu Olmak</t>
+          <t>Şimdi-Zamanın Fiziği</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>395</v>
+        <v>500</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786059200301</t>
+          <t>9786059200349</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>İdam Yolunda Aşk</t>
+          <t>Klaus Mann - Thomas Mann’ın Oğlu Olmak</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>315</v>
+        <v>395</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786059200295</t>
+          <t>9786059200301</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Ortalamanın Sonu</t>
+          <t>İdam Yolunda Aşk</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>355</v>
+        <v>315</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786059200288</t>
+          <t>9786059200295</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Beyin - Bağırsak Bağlantısı</t>
+          <t>Ortalamanın Sonu</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>570</v>
+        <v>355</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786059200264</t>
+          <t>9786059200288</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Şansın Matematiği</t>
+          <t>Beyin - Bağırsak Bağlantısı</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>395</v>
+        <v>570</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786059200233</t>
+          <t>9786059200264</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Katil Babalar</t>
+          <t>Şansın Matematiği</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>345</v>
+        <v>395</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786059200202</t>
+          <t>9786059200233</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>İntiharımın Hikayesi</t>
+          <t>Katil Babalar</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>325</v>
+        <v>345</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786059200158</t>
+          <t>9786059200202</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Sevişirken Ölen Beş Kişi ve Yüz Garip Zevk Listesi</t>
+          <t>İntiharımın Hikayesi</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>285</v>
+        <v>325</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786059200066</t>
+          <t>9786059200158</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Devrim Planı</t>
+          <t>Sevişirken Ölen Beş Kişi ve Yüz Garip Zevk Listesi</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>285</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786059200042</t>
+          <t>9786059200066</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Aşk ve Matematik</t>
+          <t>Devrim Planı</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>500</v>
+        <v>285</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786059200004</t>
+          <t>9786059200042</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Bay Heineken Geçti Kurtuldunuz</t>
+          <t>Aşk ve Matematik</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>285</v>
+        <v>500</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786058722842</t>
+          <t>9786059200004</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Odysseus Adaları Bir Akdeniz Yolculuğu</t>
+          <t>Bay Heineken Geçti Kurtuldunuz</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>285</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786056462894</t>
+          <t>9786058722842</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>İşlet Büyüt Dönüştür</t>
+          <t>Odysseus Adaları Bir Akdeniz Yolculuğu</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>545</v>
+        <v>285</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786059200103</t>
+          <t>9786056462894</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Ey Sevgili Liderim</t>
+          <t>İşlet Büyüt Dönüştür</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>345</v>
+        <v>545</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786056462849</t>
+          <t>9786059200103</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Tahrir Meydanı'ndan Tweet'ler</t>
+          <t>Ey Sevgili Liderim</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>200</v>
+        <v>345</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786058481268</t>
+          <t>9786056462849</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Vatandaşlar Ayaklanıyor</t>
+          <t>Tahrir Meydanı'ndan Tweet'ler</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>340</v>
+        <v>200</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786058481251</t>
+          <t>9786058481268</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Aklım Dağlarında Kaldı</t>
+          <t>Vatandaşlar Ayaklanıyor</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>285</v>
+        <v>340</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789944494496</t>
+          <t>9786058481251</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Meraklı Sincap Bobo</t>
+          <t>Aklım Dağlarında Kaldı</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>130</v>
+        <v>285</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9789944494489</t>
+          <t>9789944494496</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Küçük Sincap Bobo</t>
+          <t>Meraklı Sincap Bobo</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786058722866</t>
+          <t>9789944494489</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Kağıt Oyunu Maceraları</t>
+          <t>Küçük Sincap Bobo</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>365</v>
+        <v>130</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
+          <t>9786058722866</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Kağıt Oyunu Maceraları</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
           <t>9789944494502</t>
         </is>
       </c>
-      <c r="B135" s="1" t="inlineStr">
+      <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Akıllı Sincap Bobo</t>
         </is>
       </c>
-      <c r="C135" s="1">
+      <c r="C136" s="1">
         <v>130</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>