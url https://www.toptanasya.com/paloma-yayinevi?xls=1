--- v2 (2026-05-27)
+++ v3 (2026-07-18)
@@ -1009,51 +1009,51 @@
         <is>
           <t>9789944494342</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Çocuğunuza İyi Bakın</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>45.37</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786059200097</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Acemi Yoginin Elkitabı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>75</v>
+        <v>220</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786056462825</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Savaş</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>31</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786058597051</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>