--- v2 (2026-02-14)
+++ v3 (2026-04-06)
@@ -85,3625 +85,7870 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786054833375</t>
+          <t>4440000003910</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sırlı Salavat-ı Şerifler Ansiklopedisi (Dua-154)</t>
+          <t>Mini Cevşen</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>24.9</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789756594872</t>
+          <t>9789752943414</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Mübarek Günler ve Üç Aylar Hikmeti ve Fazileti  (Üç Aylar-002)</t>
+          <t>Sure-i Yasin Tebareke Amme Namaz Sureleri ve Dualar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789752940208</t>
+          <t>4440000000789</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kenz-ül Arş Duası ve Sırları (Dua-010)</t>
+          <t>Kenzül Arş Duası (Kolye-008)</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789756594025</t>
+          <t>4440000000788</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İlahi Emirler (Sohbet-005) (Ciltli)</t>
+          <t>Erbeıyn-i İdrisiyye Kolye (Kolye-006)</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789752940024</t>
+          <t>9789752943087</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Dua ve Şifa Demetleri (Yas-004)</t>
+          <t>Secde Ayetleri 41 Yasin(Yasin-251)</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>80</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789752940192</t>
+          <t>4440000000785</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dertlere Derman Salavat-ı Şerifeler ve Sırlı Dualar (Dua-040)</t>
+          <t>Şifalı Vefk - İsmi Azam ve Yedi Ayetler (Vefk-001)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>230</v>
+        <v>750</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789752943216</t>
+          <t>2770000002813</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>En Büyük Dua Kitabı (Pamuk-272)</t>
+          <t>Kur'anı-ı Kerim Askılı, Çantalı, Yarım Boy Mini(Kod:Kur'an-028)</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>25</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054833542</t>
+          <t>4440000000782</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ümmü Sıbyan Duası Havas ve Esrarı (Dua-222)</t>
+          <t>Celcelütiyye Kolye - 007</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>55</v>
+        <v>15.28</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789752943162</t>
+          <t>9789752943520</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Meşahir-i Ashab-ı Güzin ve Fakihlerin Hal Tercümeleri (Pamuk-265)</t>
+          <t>Allah'ın Yüce İsimleri (Esma-i Hüsna) Dua-2021</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>230</v>
+        <v>200</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054496839</t>
+          <t>9789752941809</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Şifa Deryası Ashab-ı Bedir İsimleri, Esrarı ve Fazileti (Dua-140)</t>
+          <t>Peygamberim Hazreti Muhammed (S.A.V.) (Peygamber-016)</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>55</v>
+        <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789756594650</t>
+          <t>9789756594018</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Besmele-i Şerife ve Ayet’el Kürsinin Esrarı Hikmeti ve Fazileti (Dua-018)</t>
+          <t>Peygamber Meclisinden Sohbetler (Sohbet-007)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>45</v>
+        <v>120</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786058819504</t>
+          <t>3990000004541</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Her Derdin Çaresi Bilinmeyen Dualar (Yas-120)</t>
+          <t>Peygamber Efendimiz’in Vefatı ve Tavsiyeleri (Peygamber-006)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>220</v>
+        <v>45</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789752941243</t>
+          <t>3990000009432</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Efendimizin Dilinden 1001 Hadis (Hadis-011)</t>
+          <t>Peygamber Efendimizin Dilinden Öğütler (Sohbet-012)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>4</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786054833160</t>
+          <t>9789752941977</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim’in Havas ve Esrarı (Dua-035)</t>
+          <t>Peygamber Efendimizi Tanıyalım (Peygamber-017)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>350</v>
+        <v>20</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789752940666</t>
+          <t>9789752940611</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Ramuzül EHadis 2 Cilt (Ciltli)</t>
+          <t>Ölüm, Kıyamet ve Diriliş (Kıyamet-001/P19) (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>2200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789752942875</t>
+          <t>9789756594032</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Fihristli Delailü’l Hayrat (Dua-109)</t>
+          <t>Ölüm, Kabir ve Ötesi (Kıyamet/002/P13)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>140</v>
+        <v>45</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789752943537</t>
+          <t>3990000013650</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hastalıksız Uzun Ömür İçin Şifalı Bitkiler ve Emraz</t>
+          <t>Ölüm ve Sonraki Hayat (Kıyamet-008)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>350</v>
+        <v>40</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789752943308</t>
+          <t>9789752941571</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Esma-i Hüsna Şerhi, Fazileti ve Sırları (Dua-001)</t>
+          <t>Okunuş ve Manalarıyla Yasin Tebarake, Amme, Vakıa, Cuma, Duhan, Kıyame ve Namaz Sureleri (Yas-089/P33)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>350</v>
+        <v>10.89</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>3990000004156</t>
+          <t>9789752942998</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ruhul Arifin - İlahi Aşk (Tasavvuf-019)</t>
+          <t>Okunuş ve Manalarıyla Üçlü Yasin (Yas -093)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789752940642</t>
+          <t>9786054496266</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ramuz’ül Ehadis (Hadis-001) (Ciltli)</t>
+          <t>Okunuş ve Manalarıyla Fihristli Yasin (Yas-117)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>400</v>
+        <v>32</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789752941090</t>
+          <t>3990000004534</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ramuz El-e Hadis (Kod;009/P21)</t>
+          <t>Nurlu ve Esrarlı Dualar (Yas-035)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>75</v>
+        <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789752942516</t>
+          <t>9789756594582</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz’in (S.A.V.) Sünnetleri ve Yüce Vasıfları (Peygamber-010)</t>
+          <t>Nurlu ve Esrarlı Dualar (Yas-034/P14)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>25</v>
+        <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789752943872</t>
+          <t>9789752941441</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Haftalık Evrad-ı Şerif</t>
+          <t>Nasreddin Hoca’dan Fıkralar (Hikaye-004)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789752943315</t>
+          <t>3990000004572</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kuran Tahrifçileri Hadislere Neden Saldırıyorlar?</t>
+          <t>Namazın Fazileti (Namaz-016)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>230</v>
+        <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789752943865</t>
+          <t>9789756594001</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Günlerin Sırları ve Hikmetleri (Sebıyyat) (Sır-001)</t>
+          <t>Namazın 99 Sırrı (Namaz-006)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>200</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789752943179</t>
+          <t>9786054496297</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Emine Notre Dame de Sion'da (Pamuk-267)</t>
+          <t>Namaz Kılmayı Öğreniyorum (Namaz-010)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>38</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9789752942653</t>
+          <t>9789752942769</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Münebbihat (Öğütler) (Tasavvuf-020 / P14)</t>
+          <t>Otuz Cüz (Rahle Boy - Çantalı - Kuran-015)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>130</v>
+        <v>230</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789756594865</t>
+          <t>9786054496280</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Mübarek Günlerin, Gecelerin, Ayların Fazileti, Esrarı ve Hikmeti (Üçaylar-003)</t>
+          <t>Namaz Kılmayı Öğreniyorum (Namaz-008)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789752940109</t>
+          <t>9789752941496</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kevserden İlahiler (İlahi-001/P18)</t>
+          <t>Namaz Hocası, Dua Mecmuası,Yasin,Tebareke, Amme, Vakıa, Cuma, Kıyame, Namaz Sureleri, Yedi Ayetler, Salavatı Şerifeler ve Dualar (Yas-088/P17)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>225</v>
+        <v>14.85</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789752941823</t>
+          <t>9789752941304</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kenz’ül Arş Duası - Esrarı, Hikmeti, Fazileti - Büyük Boy (Dua-062)</t>
+          <t>Resimli Namaz Hocası (Namaz-015)</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>80</v>
+        <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789752940307</t>
+          <t>3990000014539</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kaside-i Bürde (Dua-008)</t>
+          <t>Müminlerin Kurtuluşu (Necatül Mü’minin) (Sohbet-009)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>230</v>
+        <v>50</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789752940741</t>
+          <t>3990000012114</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Karabaş Tecvidi (Tecvid-001)</t>
+          <t>Muhtasar Peygamberler Tarihi (Peygamber-007)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789756594889</t>
+          <t>9789752942455</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Hikem-i Ataiyye Şerhi Veliler Sofrası (Tasavvuf-007/P14)</t>
+          <t>Muhafazalı Meşhur Sureler (Yas-115)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>125</v>
+        <v>15</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789752943513</t>
+          <t>3990000010460</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hayatül Hayevan Havas ve Esrarı (Dua-048) (Ciltli)</t>
+          <t>Lokman Hekim’den Öğütler (Sohbet-013)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>850</v>
+        <v>30</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789752940314</t>
+          <t>9789756594995</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Havassul Kur’an (Dua-011)</t>
+          <t>Kur’an-ı Kerimden Sureler, Türkçe Okunuş ve Mealleri</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>125</v>
+        <v>10</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789752942837</t>
+          <t>9789756594988</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hacı Osman Akfırat Hazretleri (Evliya-019)</t>
+          <t>Kur’an-ı Kerimden Sureler (Yas -030)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>125</v>
+        <v>12</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058819559</t>
+          <t>9786054496501</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hac Rehberi ve Haccın Sırları (Üç Aylar-007/P16)</t>
+          <t>Kur’an-ı Kerim ve Yüce Meali (Elmalılı-002) (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>140</v>
+        <v>88</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789752943223</t>
+          <t>9789756594148</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Fihristli Elmalılı Hamdi Yazır Mealli Yasin Şifa ve Bereket Duaları (Yas-133)</t>
+          <t>Bilgisayar Hatlı Kur’an-ı Kerim ve Yüce Meali (Orta Boy - Kutulu - Üçlü-006) (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>75</v>
+        <v>54.46</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786054496112</t>
+          <t>9786054496983</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Şifalı Dualar Hazinesi - Fihristli (Dua-125)</t>
+          <t>Kur’an-ı Kerim ve Yüce Meali (Orta Boy-Bilgisayar Hatlı - Elmalılı-001) (Ciltli)</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>175</v>
+        <v>60</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054496129</t>
+          <t>3990000005656</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Fihristli Şifalı Dualar Hazinesi - (Dua-126)</t>
+          <t>Kur’an-ı Kerim ve Yüce Meali (Çanta Boy Kılıflı - Elmalılı-010)</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789752940475</t>
+          <t>9789752941694</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ey İnsan - Cep Boy (Sohbet-002)</t>
+          <t>Kur’an-ı Kerim ve Yüce Meali (Cami Boy - Elmalılı-003) (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>45</v>
+        <v>105</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789752942646</t>
+          <t>9789752941960</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Evrad-ı Kur’aniyye - Küçük Boy (Dua-107)</t>
+          <t>Kızıma Mektuplar (Sohbet-023)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>40</v>
+        <v>75</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789752942141</t>
+          <t>9789752942097</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Evliyalardan Dini Hikayeler (Hikaye-006)</t>
+          <t>Kenzül Arş Duası-Ramazan Duası Yasin, Tebarake, Amme, Vakıa, Rahman, Cuma, Duhan, Secde, Kıyame Sureleri ve Dualar (Yas-044/P12)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786054496587</t>
+          <t>3990000004546</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Esma-i Hüsna Sırlar ve Şifalar Ansiklopedisi (Dua-138) (Ciltli)</t>
+          <t>Kelime-i Tevhid’in Fazileti - Küçük Boy (Dua-064)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>750</v>
+        <v>40</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789756594711</t>
+          <t>9789752942820</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Dualar (Dua-015)</t>
+          <t>Kainatın İftihar Tablosu (Peygamber-012)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789752940888</t>
+          <t>3990000009439</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Dini Hikayeler (Hikaye-001)</t>
+          <t>Kainatın Efendisi Peygamberimizin Dilinden Hadis-i Şerifler (Hadis - 006)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>5</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789752942783</t>
+          <t>9789752940390</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Efendimiz’in Dilinden Müjdeleyici Hadisler (Hadis-015/P22)</t>
+          <t>Kadının Eşine Karşı Vazifeleri (Aile-001)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>400</v>
+        <v>45</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9789756594681</t>
+          <t>9789752941526</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Dualar ve Devalar - Küçük Boy (Dua-016)</t>
+          <t>İnancımıza Göre Cennet Hayatı (Kıyamet-012 / P16)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>50</v>
+        <v>75</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789752941250</t>
+          <t>3990000004537</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Dört Kere 40 Hadis (Hadis-012/P11)</t>
+          <t>İlahiler (İlahi-007)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>55</v>
+        <v>17</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789752941366</t>
+          <t>9789752941205</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Cevşen-i Kebir Duası ve Sırları - Küçük Boy (Dua-078) (Ciltli)</t>
+          <t>İhlas Suresi’nin Sırları (Dua-049)</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789752942905</t>
+          <t>9789752941212</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Büyük Veli Yavuz Sultan Selim (Evliya-008)</t>
+          <t>Hikmetli Dualar (Dua-047)</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789756594315</t>
+          <t>9789752942073</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bitkilerle Tedavide Lokman Hekim (Bitki-003/P20)</t>
+          <t>İslam’da Evlilik (Aile-004)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>400</v>
+        <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789752942370</t>
+          <t>9786054496068</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Arş’ı Titreten Dualar - Küçük Boy (Dua-103)</t>
+          <t>Hak Aşıklarından En Güzel Dualar ve İlahiler (İlahi-008)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>40</v>
+        <v>30</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789752943261</t>
+          <t>9789752941762</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>99 Esma-i Hüsna Şifaları ve Sırları (Dua-130)</t>
+          <t>Haftalık Evrad (Dua-075)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789752943254</t>
+          <t>9789756594766</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>99 Esma-i Hüsna Fazileti ve Sırları (Dua-099)</t>
+          <t>Hacet Duaları (Dua-021)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789752940826</t>
+          <t>3990000010540</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ahmed El-Rufaı’den Vaazlar (Tasavvuf-003/P16)</t>
+          <t>Günümüz Sorunlarından Kurtuluş Yolları (Sohbet-008)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>40</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789752943360</t>
+          <t>9789752941533</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Yasin, Tebareke, Amme, Vakıa, Cuma, Duhan Sureleri ve Hacet Duaları (Yas-016)</t>
+          <t>Okunuş ve Manalarıyla Yasin Tebareke,Amme, Vakıa, Cuma, Duhan, Kıyame ve Namaz Sureleri  (Yas- 090)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>150</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789752943452</t>
+          <t>9789752942790</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Yasin, Tebareke, Amme, Namaz Sureleri, Hacet Duaları ve 32 - 54 Farzlı Namaz Hocası ( Namaz-003)</t>
+          <t>Günahkarın Zikir Defteri (Dua-115)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789752941885</t>
+          <t>9789752942233</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Velilerin Dua Sofrası (Dua-086)</t>
+          <t>Gönüllere Şifa Salavat-ı Şerifelerin Esrarı, Hikmeti, Fazileti (Dua-095)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>400</v>
+        <v>14</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789756594735</t>
+          <t>9789752942226</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Şifalı Dualar Manevi Reçeteler (Dua-023)</t>
+          <t>Gönüllere Şifa Salavat-ı Şerifelerin Esrarı, Hikmeti ve Fazileti (Dua-097)</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>250</v>
+        <v>32</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786054496143</t>
+          <t>9789756594056</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Şifalı Dualar Ansiklopedisi (Dua-124)</t>
+          <t>Gönüllere Huzur Veren Dualar (Yas-006)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>300</v>
+        <v>35</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789752943636</t>
+          <t>9789752940840</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Şifalı Bitkiler Ansiklopedisi (Bitki-001 / P24) (Ciltli)</t>
+          <t>Fütühat-ı Mekkiyye’den Altın Sayfalar (Tasavvuf-005)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>850</v>
+        <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789752942295</t>
+          <t>9786058819566</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Şifa Veren Dualar (Dua-073)</t>
+          <t>Fütuhat-ı Mekkiyye Zübdesi (Tasavvuf-029)</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786054496044</t>
+          <t>9786054496877</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Sırlı, Büyük Celcelutiyye Duası (Dua-102)</t>
+          <t>Fihristli, Türkçe Okunuş ve Manalı Elmalılı Hamdi Yazır Mealli Yasin (Yas-112)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>125</v>
+        <v>60</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789752943421</t>
+          <t>9786054496402</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Salavat-ı Şerifelerin - Küçük Boy (Dua-028)</t>
+          <t>Fihristli Elmalılı Hamdi Yazır Mealli Yasin Şifa ve Bereket Duaları (Yas-110/P14)</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>45</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789752943391</t>
+          <t>9789752942363</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Resulullahın Dilinden Dualar (Dua-053)</t>
+          <t>Fihristli 41 Yasin (Yas-111/P13)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>250</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789756594223</t>
+          <t>9789752942264</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Rüya Tabirleri (Rüya-005/P17)</t>
+          <t>Fatımatü’z-Zehra (Evliya-020)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>250</v>
+        <v>45</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786054496990</t>
+          <t>9789752942592</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Resulüllah’ın Dilinden Sureler ve Dualar Fazileti, Esrarı, Hikmeti (Kod: Dua 031) (Ciltli)</t>
+          <t>Fihristli -Yasin, Tebarake, Amme, Vakıa, Duhan, Cuma, Kıyame Sureleri, Hacet ve Şifa Duaları (Yas-118/P10)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>1000</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789752943285</t>
+          <t>9786054496686</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Tam Musahhah Mevlid-i Şerif (İlahi-010)</t>
+          <t>Fihristli Türkçe Okunuş ve Manalı Yasin (Yas-113/P16)</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>80</v>
+        <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054833504</t>
+          <t>3990000006941</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Hatılı Türkçe - Osmanlıca Karabaş Tecvidi (Tecvid-214)</t>
+          <t>Ey İnsan (Sohbet-014)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789752943698</t>
+          <t>9789752941359</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Sırlı Salavat-ı Şerifeler Ansiklopedisi (Dua-152)</t>
+          <t>Esma-i Hüsna’lı Yasin, Tebareke, Amme, Vakıa, Duhan, Kıyame, Cin, Rahman, Secde, Cuma, Manevi Tedavi Nasıl Yapılır? (Yas-084/P17)</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>400</v>
+        <v>55</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786054496792</t>
+          <t>3990000010541</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Gül Kokulu 501 Hadis-i Şerif</t>
+          <t>Erenlerin Kalb Gözü (Tasavvuf-004)</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>80</v>
+        <v>300</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9789752943186</t>
+          <t>9789752940871</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Harflerin Gücü Havas ve Vefk İlmi</t>
+          <t>En Güzel Dini Hikayeler (Hikaye-002)</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>150</v>
+        <v>35</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9789752943544</t>
+          <t>3990000005645</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim'in Türkçe Okunuşu ve Meali (Rahle Boy, Kuran-203) (Ciltli)</t>
+          <t>Elmalılı - Üçlü Kur’an-ı Kerim ve Yüce Meali (Çanta Boy - Kılıflı - Üçlü-011)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>800</v>
+        <v>65</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9789752943070</t>
+          <t>9789752942417</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Resulü Ekrem'in Dilinden Devlet Başkanına İtaatin Vacip Olduğuna Dair 40 Hadis</t>
+          <t>Efendimizin Mübarek Duaları (Dua-104)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>55</v>
+        <v>20</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789752942622</t>
+          <t>9789752943025</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ehl-i Beyt (Tasavvuf-022) (Ciltli)</t>
+          <t>Dua ve Havas Ansiklopedisi (Dua-067) (Ciltli)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>600</v>
+        <v>100</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786054833092</t>
+          <t>9786054496136</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim'in Havas ve Esrarı (Dua-037) (Ciltli)</t>
+          <t>Dört Büyük Halife  (Evliya-021)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>750</v>
+        <v>180</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786054833580</t>
+          <t>3990000004570</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Günlerin - Ayların Fazileti (Üç Aylar 219)</t>
+          <t>Doğadan Şifalı Bitkiler (Bitki-015)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789752940291</t>
+          <t>9789756594216</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>İsm-i A'zam Duası - Havas ve Esrarı (Dua-029)</t>
+          <t>Dinimi Öğreniyorum (Namaz-004)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>55</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9789752943582</t>
+          <t>9789752942561</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Resulüllah'ın Dilinden Sureler ve Dualar Fazileti, Esrarı, Hikmeti (Dua-030) (Ciltli)</t>
+          <t>Dertlerimizin İlacı Mutfağımızdaki Şifalı Bitkiler (Bitki-023/P21)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>1200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786054496747</t>
+          <t>9786054496495</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Nur Yağmuru Celcelütiyye Duası (Dua-139)</t>
+          <t>Dertlere Derman Şifalı Dualarım (Dua-134) (Ciltli)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>55</v>
+        <v>35</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9789752941502</t>
+          <t>3990000009436</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>40 Hadis-i Kudsi (Hadis-013)</t>
+          <t>Cevşen-i Kebir - Mini Boy (Dua-92)</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>40</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9789752943728</t>
+          <t>3990000004551</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Berhetiyye Havas ve Esrarı (Dua-012)</t>
+          <t>Yasin, Tebarake, Amme, Vakıa, Cuma, Duhan, Kıyame Sureleri (Yas-108 / P10)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>75</v>
+        <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9789756594339</t>
+          <t>9789752941274</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bitkilerden Şifa İksiri (Bitki-007)</t>
+          <t>Bilgisayar Hatlı, Kolay Okunuşlu, Güllü Yasin, Yasin, Tebareke, Amme, Vakıa, Cuma, Namaz Sureleri ve Dualar (Yas-048)</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>75</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9789752940499</t>
+          <t>9789752941519</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Cinler Alemi ve Korunma Çareleri (Sır-004)</t>
+          <t>Dualarla Kendini Tedavi Et - (Dua-058)</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>230</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786054496488</t>
+          <t>9789752941670</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Her Müslümana Lazım 54 Farz (Sohbet-028)</t>
+          <t>Bilgisayar Hatlı, Büyük Yazılı Yasin, Tebarake, Amme, Vakıa, Cuma, Duhan, Kıyame ve Namaz Sureleri (Yas-075/P10)</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>75</v>
+        <v>8</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786054496891</t>
+          <t>9789752941168</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Yasin, Tebareke, Amme, Vakıa, Rahman, Cuma, Duhan, Secde, Kıyame, Namaz Sureleri, Yedi Ayetler ve Dualar (Yas-060)</t>
+          <t>Bilgisayar Hatlı Yasin-i Şerif İlaveli Ali Haydar Kur’an-ı Kerim Elifbası (Elifba-006)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>9</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789756594896</t>
+          <t>9789752941373</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Veliler ve Tarikatlarda Usul - Camiul Usul (Tasavvuf-008) (Ciltli)</t>
+          <t>Bilgisayar Hatlı Kur’an-ı Kerim’den Sureler (Yas-085/P15)</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>500</v>
+        <v>20</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786054496150</t>
+          <t>9789752942240</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Velilerden Esrarlı Dualar (Küçük Boy) (Dua-127)</t>
+          <t>Bilgisayar Hatlı Kur’an-ı Kerim (Orta Boy - Kuran-004) (Ciltli)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>45</v>
+        <v>34.65</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786054833221</t>
+          <t>3990000009440</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Abdülkadir Geylani Hazretlerinin Dilinden Sırlı Dualar ve Üç Ayların Fazileti (Dua-147)</t>
+          <t>Bereket Çeşmeleri Yasin Tebarake, Amme, Vakıa, Cuma, Duhan, Kıyame Sureleri (Okunuş ve Manalı) (Yas-116 / P13)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>140</v>
+        <v>12</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9789752943704</t>
+          <t>3990000004545</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Dualarla Manevi Şifa Reçeteleri (006)</t>
+          <t>Bereket Cüzü (Dua-065)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>400</v>
+        <v>50</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054833405</t>
+          <t>3990000004539</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Sırlı Şifalı Dualar ve Salavatlar Ansiklopedisi (Ciltli)</t>
+          <t>Bal Mucizesi (Bitki-014)</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>1200</v>
+        <v>35</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9789752942547</t>
+          <t>9789752941267</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Ashab-ı Bedir - Küçük Boy (Dua-014)</t>
+          <t>Aziz Mahmud Hüdayi (Evliya-012)</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9789752942899</t>
+          <t>9789756594704</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Resulullahın Dilinden Sureler’in ve Dualar’ın (Dua-032) (Ciltli)</t>
+          <t>Ashab-ı Bedir (Dua-013)</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>350</v>
+        <v>16</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054496167</t>
+          <t>9789752941175</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Delailü’l Hayrat Türkçe Okunuş ve Manalı (Üçlü) (Dua-122)</t>
+          <t>Arapça Yasin (41 Yasin) Bilgisayar Hatlı (Yas-057 / P10)</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>240</v>
+        <v>6</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>3990000003971</t>
+          <t>9789752941458</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Mehmed Emin Tokadi Hazretleri (Evliya-005)</t>
+          <t>Arapça Yasin (41 Yasin) Bilgisayar Hatlı (Yas-056/P14)</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>40</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9789752942813</t>
+          <t>9789752942448</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Fihristli Şifalı Dualar Hazinesi (Dua-114)</t>
+          <t>Açıklamalı Yasin, Tebareke, Amme ve Koruyucu Dualar (Yas-066/P11)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>160</v>
+        <v>50</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9789752943810</t>
+          <t>9789752941557</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Celcelütiyye - Manevi Zırh - Küçük Boy (Dua-019)</t>
+          <t>Abdülkadir Geylani Hazretlerinin Menkıbeleri (Tasavvuf-017)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>50</v>
+        <v>140</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>4440000000786</t>
+          <t>3990000007018</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Cevşen-i Kebir, Ashabı Bedir (Kolye-001)</t>
+          <t>Allah Dostları (Tasavvuf-010 / P17)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>30</v>
+        <v>75</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9789752940581</t>
+          <t>9789752942332</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Ahiretin İçin Ne Yaptın (Kıyamet-005/P17)</t>
+          <t>Yedi Ayetler, Ricali Gayb Duası, Yasin, Tebareke, Amme, Vakıa, Cuma, Duhan, Secde, Fetih, Rahman, Kıyame Sureleri, (Yas-107/P15)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>250</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>3990000011180</t>
+          <t>3990000004532</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Şeyh-ül Ekber Muhyiddin Arabi ve Beş Risalesi (Tasavvuf-027)</t>
+          <t>Yasin, Tebareke, Amme, Vakıa, Secde, Duhan, Rahman, Cuma, Cin, Kıyame Okunuşları ve Mealleriyle (Yas-068/P11)</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>230</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>3990000010538</t>
+          <t>9786054496754</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Hazreti Muhammed (A.S.)’in Miracı (Peygamber-011)</t>
+          <t>Yasin, Tebareke, Amme, Vakıa, Rahman, Kıyame, Fetih, Namaz Sureleri ve Şifalı Dualar (Yas-019/P15)</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>3990000004571</t>
+          <t>9789752941953</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Yasin, Tebareke, Amme, Vakıa, Cuma, Duhan Sureleri ve Hacet Duaları (Yas-017)</t>
+          <t>Yasin, Tebareke, Amme, Vakıa, Namaz Sureleri, Dualar (Yas-101/p10)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>60</v>
+        <v>9</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786058824300</t>
+          <t>3990000004573</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Yasin, Tebareke, Amme, Secde, Taha, Tevbe, Münafikun, Kalem Sureleri ve Dualar Hazinesi (Yas-024)</t>
+          <t>Yasin, Tebareke, Amme, Vakıa, Kıyame, Cuma, Duhan, Fetih, Secde Sureleri Faziletli Dualar ve Manevi Tedavi Rehberi (Yasin-001)</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>400</v>
+        <v>40</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9789756594070</t>
+          <t>9786054496952</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Şifalı Dualar - Küçük Boy (Dua-025)</t>
+          <t>Yasin, Tebareke, Amme, Vakıa, Cuma, Secde, Kıyame, Duhan, Rahman Sureleri, 4444 Salat-ı Tefriciyye ve Dualar (Yas-077/P9)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>50</v>
+        <v>10</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>3990000001917</t>
+          <t>9789752941731</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Kur'an-ı Kerim ve Yüce Meali (Elmalılı-005) (Ciltli)</t>
+          <t>Yasin, Tebareke, Amme, Vakıa, Cuma, Namaz Sureleri ve Dualar (Yas:037)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>200</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789752942974</t>
+          <t>9786054833016</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimizin (s.a.v.) Hayatı (Peygamber-009)</t>
+          <t>Yasin, Tebareke, Amme, Vakıa, Cuma, Kıyame, Namaz Sureleri, Yedi Ayetler ve Dualar (Mini Boy) (Yas - 061)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>80</v>
+        <v>22</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789752940444</t>
+          <t>9786054496969</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Lokman Hekim’den Oğluna Öğütler (Sohbet-006)</t>
+          <t>Yasin, Tebareke, Amme, Vakıa, Cuma, Duhan Sureleri ve Hacet Duaları (Yas-012)</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789752943438</t>
+          <t>9789752941625</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Salavat-ı Şerifeler’in Esrarı, Hikmeti, Fazileti (Dua-038)</t>
+          <t>Yasin, Tebareke, Amme, Vakıa, Cuma, Duhan Sureleri ve Dua Mecmuası (Yas-033)</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>60</v>
+        <v>6</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789752940550</t>
+          <t>9789756594964</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Siyer-i Nebi Peygamberimizin Hayatı (Peygamber-004)</t>
+          <t>Yasin, Tebareke, Amme, Vakı’a Sureleri ve Dualar (Yas-029)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>125</v>
+        <v>15</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786054833474</t>
+          <t>9789752941854</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Mevlid-i Şerif (İlahi - 211)</t>
+          <t>Yasin, Tebarake, Amme, Vakıa, Cuma, Duhan, Kıyame ve Namaz Sureleri (Yas-094/P13)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>55</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789756594667</t>
+          <t>9789752942004</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Ramazan Duası Fazileti ve Sırları (Dua/004)</t>
+          <t>Yasin, Tebareke, Amme Sureleri ve Mutluluk Duaları (Yas065/P15)</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786054833610</t>
+          <t>9789752942745</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Cennetin Anahtarı Kelime-i Tevhid ve Fazileti (Dua-137)</t>
+          <t>Yasin, Tebarake, Amme, Vakıa, Cuma, Namaz Sureleri ve Dualar  (Yas-050)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>80</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9789752943148</t>
+          <t>3990000011144</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimiz Uğrunda Canlarını Feda Edenler (Pamuk-257)</t>
+          <t>Yedi Sır (Tasavvuf-011)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9789752940420</t>
+          <t>9789752942493</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Dua ve Havas Ansiklopedisi (Dua-005) (Ciltli)</t>
+          <t>Yasin, Tebareke, Amme, Kıyame, Hizbül Bahr ve Etkili Dualar (Yas-067/P13)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>1000</v>
+        <v>40</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786058819535</t>
+          <t>9789752942035</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Zikir Risalesi (Tasavvuf -028/P13)</t>
+          <t>Yasin, Tebareke, Amme, Cuma Sureleri ve Esma-i Hüsna Havas ve Esrarı (Yas-064/P14)</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786054496570</t>
+          <t>9789752940918</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim Meali (Elmalılı-012)</t>
+          <t>Yasin, Tebareke, Amme Sureleri, Cevşen-i Kebir Duası ve Sırları (Yas-022)</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>150</v>
+        <v>40</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9789752943773</t>
+          <t>3990000004540</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>İslam'da Gerçek Tasavvuf (Kod-280)</t>
+          <t>İsm-i Azam Duası Havas ve Esrarı - Mini Boy (Dua-060)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>140</v>
+        <v>30</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786054496389</t>
+          <t>9789752941380</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Has Öğütler (K-532)</t>
+          <t>Bilgisayar Hatlı Kur'an-ı Kerim'den Sureler (Yas-086/P14)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>50</v>
+        <v>7.92</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>4440000000787</t>
+          <t>9786054496884</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Püsküllü Mini Kuran(Hediyelik-004)</t>
+          <t>Bereket Hazinesi Yasin. Tebareke Amme Vakıa Surele (Yasin-058)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>30</v>
+        <v>10</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>4440000000784</t>
+          <t>9786054496242</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ümmü Sıbyan Kolye(Kolye-005)</t>
+          <t>Yasin Sofrası (Yas-099)</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>25</v>
+        <v>35</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>4440000000783</t>
+          <t>9786054496334</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>52 Soruda Kaza Ve Kader (Kod-278)</t>
+          <t>Yasin Sofrası (Yas-98)</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>4440000000781</t>
+          <t>9786054496853</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Müslümanlara Bildiri (Kod-279)</t>
+          <t>Yasin Meclisleri (Fihristli) (Yas-104)</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9789752943643</t>
+          <t>9786058824324</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Gençlere Baba Nasihati Kod-277</t>
+          <t>Devlet Duası , Selam Ayetleri,Bal Tefsiri Yasin (Yas-114/P9)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786054833627</t>
+          <t>9786054496419</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Allah Rasulünden Çok Özel Mucizeler / Peygamber-233</t>
+          <t>Üçlü, Türkçe Okunuşlu ve Manalı Delailü’l Hayrat (Dua-132) (Ciltli)</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>160</v>
+        <v>400</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9789752943100</t>
+          <t>9786054496631</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Salgın Hastalıklardan ve Musibetlerden Korunmak İçin Dualar (Ciltli)</t>
+          <t>Üçlü Elmalılı Hamdi Yazır Kuranı Kerim ve Yüce Meali- Rahle Boy (Üçlü-001) (Ciltli)</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>850</v>
+        <v>75</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9789752941106</t>
+          <t>9786054833481</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Efendimiz’in Dilinden Hadislerle Amellerin Fazileti (Hadis-007/P28 (Ciltli)</t>
+          <t>Üçlü Elmalılı Hamdi Yazır Kur’an-ı Kerim ve Yüce Meali (Hafız Boy - Üçlü-002) (Ciltli)</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>800</v>
+        <v>52</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9789756594841</t>
+          <t>9786058824386</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Aşıkların Pusulası (Tasavvuf-016)</t>
+          <t>Üçlü Elmalı Hamdi Yazır Kur’an-ı Kerim ve Yüce Meali-Cami Boy (Üçlü-008) (Ciltli)</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>75</v>
+        <v>85</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9789752943469</t>
+          <t>9786054496075</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Yasin Meclisleri (Yas-119)</t>
+          <t>Üç Aylar (Üç Aylar-005) (Ciltli)</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>100</v>
+        <v>18</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786054496617</t>
+          <t>3990000015447</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Sevgililerin Sevgilisi ve İnsanlığa Getirdikleri (Sohbet-029)</t>
+          <t>Türkçe Büyük Hatim Duası - Sofra Duası - Bağışlanma Duası - Hacılar - Uğurlama Duası - Zikir Meclislerinde Okunacak Dua - Cenaze Duası</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>200</v>
+        <v>2.31</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9789756594476</t>
+          <t>3990000004559</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Ağaç Dikmenin Faziletleri (Sosyal-002)</t>
+          <t>Tövbe - (Küçük Boy) (Dua-117)</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786054496327</t>
+          <t>3990000004569</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Dertlere Derman Kenzül Arş Duası (K-530)</t>
+          <t>Tasavvuf’un Kaynağı (Tasavvuf-026 / P17)</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786054833597</t>
+          <t>3990000006414</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Besmelenin Kudreti (Dua-228)</t>
+          <t>Tasavvufi Derecelere Göre Rüya Tabirleri (Rüya-009 / P14)</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>85</v>
+        <v>75</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9789752943155</t>
+          <t>3990000004409</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Koca Hakları / Kadınlar Hakkında 40 Hadis</t>
+          <t>Tarıkat-ı Nakşıbendiyye Prensipleri (Tasavvuf-006 / P17)</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>55</v>
+        <v>80</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786054833535</t>
+          <t>3990000004535</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Dua Mecmuası - Azametli Dualar (Pamuk-220)</t>
+          <t>Tam Rüya Tabirleri Ansiklopedisi (Rüya-007)</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786054833528</t>
+          <t>9789756594247</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Kurtuluş Gemisi - Dualar (Dua-217)</t>
+          <t>Dualı Tam Rüya Tabirleri Ansiklopedisi (Rüya-002) (Ciltli)</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>100</v>
+        <v>130</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786054833634</t>
+          <t>3990000012544</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Karadeniz Fırtınası</t>
+          <t>Şir’atü’l - İslam (Fıkıh-001) (Ciltli)</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>250</v>
+        <v>70</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786054833603</t>
+          <t>9789756594728</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Ey Ali (Sohbet-231)</t>
+          <t>Şifalı Dualar Manevi Reçeteler - Küçük Boy (Dua-024)</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>80</v>
+        <v>35</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786054833511</t>
+          <t>9789752940253</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Rahmet Aylar Dualarıyla Mübarek Günler Geceler Hazinesi (Üçaylar-218)</t>
+          <t>Şifalı Bitkiler’le Tedavi (Bitki-005/P12)</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>350</v>
+        <v>30</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786054833351</t>
+          <t>3990000009434</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Evlatlar Üzerindeki Anne - Baba Hakları ve En Faziletli İbadetlerimiz (Dua-153)</t>
+          <t>Hastalıksız Uzun Ömür İçin Şifalı Bitkiler ve Emraz Orta Boy (Bitki-006) (Ciltli)</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786054833320</t>
+          <t>9789752941564</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Meşhur Dualar (Dua-149)</t>
+          <t>Sırların Keşfi (Tasavvuf-018)</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>60</v>
+        <v>220</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786054833191</t>
+          <t>9789752941793</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Dua Anahtarı Esma-i Hüsna (Dua-146)</t>
+          <t>Salavat-ı Şerifeler ve Peygamberimizin Yüce Vasıfları (Dua-084)</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>60</v>
+        <v>15</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786054833184</t>
+          <t>9786054496372</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>En Tesirli Dilek Duaları (Dua-145)</t>
+          <t>Salavat Pınarı (Dua-128)</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>50</v>
+        <v>22</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9789752941830</t>
+          <t>3990000004531</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Hatıralarım ve Hayatım (Kültür-002)</t>
+          <t>Rüya Tabirleri (Rüya-008)</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>250</v>
+        <v>35</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>3990000011660</t>
+          <t>9789752940529</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre’den Tasavvufi Şiirler (Tasavvuf-012)</t>
+          <t>Rüya Tabirleri (Rüya-006/P14)</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>40</v>
+        <v>16</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9789752941045</t>
+          <t>9789752942936</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Yemek Kitabı Gül Sofrası (Yemek-002)</t>
+          <t>Resulüllah’ın Dilinden Surelerin ve Duaların Esrarı, Hikmeti ve Fazileti (Dua-071)</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>55</v>
+        <v>52</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786054496716</t>
+          <t>9786054496679</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Nur Sofrası Yasin Yarım Defter (Yas-136/P14)</t>
+          <t>Şifa - Bereket Sureleri (Yasin-134)</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>80</v>
+        <v>16</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789752940178</t>
+          <t>9786058824379</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Kenzül Arş Duası Havas ve Esrarı (Dua-009)</t>
+          <t>Sure-i Yasin, Tebareke, Amme, Namaz Sureleri ve Dualar (Yas-028)</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9789752943766</t>
+          <t>9786054496723</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Kaside-i Celcelutiyye Duası - Havas ve Esrarı (Dua-020)</t>
+          <t>Sure-i Yasin, Tebareke, Amme, Namaz Sureleri ve Dualar (Yas-015/P8)</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>120</v>
+        <v>35</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9789752942585</t>
+          <t>9789752943445</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Son Gecem - Hikayelerim ve Şiirlerim (Kültür-003)</t>
+          <t>Sure-i Yasin, Tebareke, Amme, Namaz Sureleri ve Dualar (Yas-014)</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>100</v>
+        <v>8</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>3990000004554</t>
+          <t>9789752942929</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Bitkiler (Bitki-011)</t>
+          <t>Resulullahın Dilinden Dualar (Dua-074)</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>75</v>
+        <v>33</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>3990000004566</t>
+          <t>9786054496556</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Sıhhat Kaynağı Zeytin Yağı Zencefil ve Şifalı Bitkilerimiz (Bitki-020 / P15)</t>
+          <t>Resulullah’ın Dilinden Dualar - Küçük Boy (Dua-059)</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>55</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>3990000004568</t>
+          <t>9789752942509</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Sapık Yollar (Sohbet-019)</t>
+          <t>Renkli Resimli Şifalı Bitkiler Ansiklopedisi (Bitki-022)</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9789752943346</t>
+          <t>3990000009430</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Esma-i Hüsna Hikmeti, Fazileti, Esrarı (Küçük Boy) (Dua-026)</t>
+          <t>Peygamberimizin Şefaati (Peygamber-008)</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>400</v>
+        <v>30</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9789752942981</t>
+          <t>9789752940574</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Anlamlı Çocuk İsimleri  (Aile-003)</t>
+          <t>Peygamberimiz’in Şefaatı (Peygamber-001)</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>55</v>
+        <v>25</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789752942127</t>
+          <t>9786054496273</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Yasin Suresinin Haftalık Evradı (Dua-89)</t>
+          <t>Rahmet Çeşmesi Yasin (Yas-130/P16) - 1. Hamur</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>220</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9789752943827</t>
+          <t>9786054496259</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Üç Aylar Hikmeti ve Fazileti (Fihristli) (Üç Aylar-001)</t>
+          <t>Rahmet Çeşmesi Yasin (Elmalı Hamdi Yazır Mealli- Fihristli, Yasin-129)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>120</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9789752942868</t>
+          <t>9789752940536</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Taşlar (Kod: Bitki-018)</t>
+          <t>Peygamberler Tarihi (Peygamber-003)</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9789752942912</t>
+          <t>9786054496914</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufi İbretli Hikayeler (Hikaye-005)</t>
+          <t>Sure-i Yasin Tebareke, Amme, Vakıa, Namaz Sureleri ve Dualar (Yas-039/P14)</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>280</v>
+        <v>36</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>3990000011518</t>
+          <t>9786054496761</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Tarikatlarda On Esas (Tasavvuf-009)</t>
+          <t>Sure-i Yasin Tebareke Amme ve Dualar (Yas-027)</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>75</v>
+        <v>25</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786054496532</t>
+          <t>9789752941755</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Hac Rehberi - Peygamberimiz'in Dilinden Hac ve Umre Yapmanın Fazileti (üçaylar-009/P13)</t>
+          <t>Sorulu-Cevaplı Tam Karabaş Tecvidi (Tecvid-002)</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>55</v>
+        <v>10</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9789752942639</t>
+          <t>3990000012709</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Dini Hikayeler (Hikaye-003)</t>
+          <t>Sonsuz Hayat (Kıyamet-013)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>35</v>
+        <v>22</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>3990000004549</t>
+          <t>9789752941700</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Doğadan Bitkisel Reçeteler (Bitki-016)</t>
+          <t>Sadeleştirilmiş Kur’an-ı Kerim ve Yüce Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>120</v>
+        <v>49.5</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786058819542</t>
+          <t>3990000004558</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Cemaatle Namaz Nasıl Kılınır? (Namaz-017)</t>
+          <t>Üçlü Kur’an-ı Kerim ve Yüce Meali Kılıflı (Üçlü-010)</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9789752941489</t>
+          <t>9786058819511</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Cehennemden Kurtuluş (Kıyamet-011/P12)</t>
+          <t>Şifa Deryası Ashab-ı Bedir (Dua-116)</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9789752941397</t>
+          <t>3990000002849</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Cami Sohbetleri (Sohbet-021) (Ciltli)</t>
+          <t>Renkli Kur’an-ı Kerim ve Yüce Meali (Rahle Boy - Kutulu - Üçlü-005) (Ciltli)</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>700</v>
+        <v>64.36</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>3990000011178</t>
+          <t>9786054496082</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Vasiyet (Tasavvuf-024 / P8)</t>
+          <t>Şifa Çağlayanı Yasin, Tebareke, Amme, Vakıa, Kıyame, Cuma, Kısa Sureler, Sekine Duası (Yas-124/P11)</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>45</v>
+        <v>9</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9789752940130</t>
+          <t>9786054496099</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Tam Musahhah Mevlid-i Şerif Kaside ve İlahiler (İlahi-004/P7)</t>
+          <t>Şifa Çağlayanı Yasin (Yasin-125)</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>45</v>
+        <v>22</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9789752940123</t>
+          <t>9786054496105</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Tam Musahhah Mevlid-i Şerif (İlahi-003/P8)</t>
+          <t>Şifa Çağlayanı  (Fihristli ,Elmalı  Hamdi Yazır Mealli  Yas-126) (Ciltli)</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>55</v>
+        <v>25</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786054496198</t>
+          <t>9789752941984</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Şifalı Salavatlar (Dua-131)</t>
+          <t>Sadeleştirilmiş Kuranı Kerim Meali (Elmalılı-009)</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>100</v>
+        <v>30</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9789752940017</t>
+          <t>3990000016259</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Şifalı Dualar ve Devalar - Büyük Boy (Dua-046)</t>
+          <t>Müslüman Nasıl Olmalı? (Sohbet-018)</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>90</v>
+        <v>20</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9789756594346</t>
+          <t>9789752942844</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Şifalı Bitkilerle Tedavi Atlası (Bitki-009 / P23) (Ciltli)</t>
+          <t>Kur'an-ı Kerim (Çanta Boy Kılıflı - Kuran-016) (Ciltli)</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>650</v>
+        <v>60</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9789752941540</t>
+          <t>9786054833085</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Şifa Veren Bitkiler (Bitki-019/P13)</t>
+          <t>Nur Demetleri Yasin (Yas-140)</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>75</v>
+        <v>7</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9789752942776</t>
+          <t>9789752942714</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Şifa ve Sırlarıyla Esma-i Hüsna (Dua-113) ( Farklı Renk Seçenekleri) (Ciltli)</t>
+          <t>Gül Diyarından 40 Hadis</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>175</v>
+        <v>25</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9789756594971</t>
+          <t>9786054496440</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Şifa Kaynağı Esma-i Hüsna - Büyük Boy (Dua-043)</t>
+          <t>Gönüllere Şifa Salavat-ı Şerifelerin Esrarı, Hikmeti ve Fazileti (Mini boy) (Dua-094)</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>140</v>
+        <v>20</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>3990000012088</t>
+          <t>9789752941083</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Sümbül Efendi ve Merkez Efendi (Evliya-013)</t>
+          <t>Kuran-ı Kerim Okumaya Başlıyorum (Elifba-002)</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>65</v>
+        <v>10</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9789752943278</t>
+          <t>9786054833146</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Sure-i Yasin, Tebareke, Amme, Namaz Sureleri ve Dualar (Yas-013)</t>
+          <t>Yasin Tebareke, Amme, Vakıa, Cuma, Namaz Sureleri ve Dualar (Yas-043)</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>65</v>
+        <v>22</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9789752940437</t>
+          <t>3990000000001</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Salavat-ı Şerifeler ve Dualar (Dua-039)</t>
+          <t>Mini Kur'an-ı Kerim Askılı</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786058819597</t>
+          <t>9786054833566</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Salavat-ı Arifin (Dua-118)</t>
+          <t>41 Sırlı Sureler Yasin (Yas - 225)</t>
         </is>
       </c>
       <c r="C180" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9789752940925</t>
+          <t>9786054833498</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Salat-ı Tefriciyye ve Dualar (Dua-022)</t>
+          <t>41 Sırlı Sureler Yasin (Kod: 213)</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>45</v>
+        <v>15</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>3990000004060</t>
+          <t>9786054833306</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Sağlığımızın Düşmanları Kan Yağları Kolesterol ve Enfarktüs (Sağlık-001)</t>
+          <t>Sırrul Esrar Dualar (2 Cilt Takım, Dua-150)</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>60</v>
+        <v>500</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786054496174</t>
+          <t>9786054833450</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Ruh Çağırma Nedir? (Sır-003)</t>
+          <t>Üç Ayların Fazileti (Üç Aylar-210)</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>60</v>
+        <v>32</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9789752940383</t>
+          <t>9786054833238</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Resulüllah’ın Dilinden Tıbb’un Nebevi (Bitki-013/P16)</t>
+          <t>Münacat Duaları (Yas-144)</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>220</v>
+        <v>40</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786054496921</t>
+          <t>9789752943230</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Resulullah’ın Dilinden Surelerin Fazileti (Dua-042)</t>
+          <t>41 Sırlı Sureler Yasin Tebareke Amme Duhan (Yas-206)</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>150</v>
+        <v>50</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786054496976</t>
+          <t>9789752943124</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Resulullah’ın Dilinden Surelerin Fazileti  (Dua-105)</t>
+          <t>41 Yasin (Cep Boy - Kod: 252)</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>75</v>
+        <v>10</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>3990000004155</t>
+          <t>9789752943063</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Ramuz’ül Ehadis Hadis Ansiklopedisi (2 Cilt Takım, Hadis-005) (Ciltli)</t>
+          <t>Bulanlar Arayanlardır</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>2200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9789752943322</t>
+          <t>9789756594520</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Ramazan Duası Fazileti ve Sırları (Dua-003)</t>
+          <t>Resimli 32-54 Farzlı. Abdest ve Namaz Hocası (Namaz-011)</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>55</v>
+        <v>7</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9789752940567</t>
+          <t>9786054833382</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Şefaati (Peygamber-005)</t>
+          <t>Cevşen Arapça-Türkçe Okunuş ve Manası (Dua-201)</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>35</v>
+        <v>10</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9789756594919</t>
+          <t>9786054833207</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Dilinden Yasin, Tebareke, Amme Faziletli ve Esrarlı Dualar (Yas-023)</t>
+          <t>Şifa Anahtarı Okunuş ve Manalarıyla Yasin (142)</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>100</v>
+        <v>10</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>3990000013881</t>
+          <t>9789752941649</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Peygamberimizin Dilinden Şehitlik (Hadis-008)</t>
+          <t>Sure-i Yasin, Tebareke, Amme, Namaz Sureleri ve Dualar</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>45</v>
+        <v>5.3</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9789752941342</t>
+          <t>9786054496860</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Peygamber Efendimiz’in Özellikleri (Peygamber-013)</t>
+          <t>Üç Aylar - Hikmeti ve Fazileti (Üç Ay-010) (Ciltli)</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>35</v>
+        <v>220</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>3990000011908</t>
+          <t>9786054496846</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Ömrünü Nasıl Uzatabilirsin (Dua-068)</t>
+          <t>Yediden Yetmişe Herkese Namaz Hocası (Fihristli) (Namaz-018)</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>60</v>
+        <v>16</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9789752940604</t>
+          <t>9789756594407</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Ölüm, Kabir ve Ötesi (Kıyamet-003)</t>
+          <t>Yemek Kitabı (Yemek-001)</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>45</v>
+        <v>70</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>3990000006847</t>
+          <t>3990000006868</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Ölüleriniz Sizden Kur’an Bekliyor (Kıyamet-014)</t>
+          <t>Yüce Allah Sevgisi (Sohbet-011)</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>35</v>
+        <v>70</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9789752940505</t>
+          <t>9786054496549</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Büyük Fitne Mesih Deccal (Sır-002)</t>
+          <t>Üçlü Elmalılı Hamdi Yazır Kur'anı Kerim ve Yüce Meali (Orta Boy Üçlü-003) (Ciltli)</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>125</v>
+        <v>60</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>3990000012090</t>
+          <t>9786054496822</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Bizim Yunus Emre (Evliya-009)</t>
+          <t>Kur'an-ı Kerim ve Elifbası (Orta Boy - Kuran-004) (Ciltli)</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>140</v>
+        <v>60</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9789752943032</t>
+          <t>3990000016119</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Beşiktaşlı Yahya Efendi (Evliya-010)</t>
+          <t>Mehdi ve Altınçağ (Sır-007)</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>75</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9789752940031</t>
+          <t>3990000016122</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Amme Cüzü (Yasin-007)</t>
+          <t>Kuran'ın Matematiksel Sırları (Sır-006)</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>30</v>
+        <v>16.2</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>3990000011907</t>
+          <t>3990000016123</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Allah’a Ulaştıran Vesileler (Sohbet-016)</t>
+          <t>Peygamberimizin Dilinden Ayların Günlerin Fazileti (Üçaylar-004)</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>60</v>
+        <v>13</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9789756594124</t>
+          <t>3990000016116</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Allah Velilerinden Dualar (Yasin-009)</t>
+          <t>İslam Dini (Sohbet-001)</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>400</v>
+        <v>17.59</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9789752940116</t>
+          <t>9789752941946</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Allah Dostları’ndan İlahiler ve Dualar (İlahi-005 / P14)</t>
+          <t>Herkese Lazım Sağlık Rehberi (Bitki-021)</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>125</v>
+        <v>30</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9789752940819</t>
+          <t>9789752942615</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Aldananlar ve Günahları Temizleyen Ameller (Tasavvuf-001)</t>
+          <t>Ashab-ı Bedir Hayatları, Okumanın Sırları ve Faziletleri (Dua-063)</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>230</v>
+        <v>60</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786054496426</t>
+          <t>3990000017874</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Ahiret Azığım (Dua-070)</t>
+          <t>Şeriat-ı Fıtriyye (Tasavvuf-014)</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>45</v>
+        <v>25</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>3990000011906</t>
+          <t>9786054496051</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Nereye Gidiyorsun? (Kıyamet-009)</t>
+          <t>Neydi Yaşamak (Kültür-004 / P14)</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>40</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9789752942059</t>
+          <t>9789752940758</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Nazar ve Sihir (Sır-005)</t>
+          <t>Aziz Mahmud Hüdayi Hazretleri (Evliya-014/P07)</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>50</v>
+        <v>35</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9789752940512</t>
+          <t>9789752940147</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Namazın Fazileti ve Terk Etmenin Cezası (Namaz-007)</t>
+          <t>Nurlu Mevlid ( İlahi-006)</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>80</v>
+        <v>13</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9789756594483</t>
+          <t>9789752941427</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Münacat Duası Fazileti ve Sırları (Dua-050)</t>
+          <t>Şifalı Bitkiler Ansiklopedisi ( Bitki-012/P25) (Ciltli)</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>75</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>3990000011164</t>
+          <t>9786054496808</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Muhiddin Arabi Hazretlerinden Sohbetler (Sohbet-010)</t>
+          <t>Kur'an-ı Kerim (Cami Boy - Kuran-008) (Ciltli)</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>35</v>
+        <v>105</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9789752941328</t>
+          <t>9786054496594</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Muhtasar Şifa-i Şerif Tercümesi (Peygamber-014)</t>
+          <t>Yasin, Tebarake, Amme, Vakıa, Cuma Namaz Sureler, ve Dualar  (Yas-051/P11)</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>125</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>3990000003868</t>
+          <t>9786054833573</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Mucize Bitki Sarı Sabır Aloe Vera (Bitki-017)</t>
+          <t>41 Sırlı Sureler Yasin Tebareke Amme Camii Boy (Yas-226)</t>
         </is>
       </c>
       <c r="C211" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9789752941601</t>
+          <t>9786054496518</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Minberden Gönüllere (Hutbeler) (Sohbet-022)</t>
+          <t>Besmele ve Ayet el-Kürsi ile Hacet ve Şifa Duaları (Dua-136)</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>250</v>
+        <v>40</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>3990000004154</t>
+          <t>9789752941076</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Mektup (Tasavvuf-015)</t>
+          <t>Kuran-ı Kerim Okumaya Başlıyorum (Elifba-004)</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>45</v>
+        <v>12</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9789752940086</t>
+          <t>9786054496648</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Kur’an-ı Kerim Elifbası (Elifba - 001)</t>
+          <t>Resulullahın Dilinden Surelerin ve Duaların Esrarı Hikmeti Fazileti (Dua-052)</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>3990000004560</t>
+          <t>9786054496938</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Kuran Okumanın Faziletleri - Küçük Boy (Dua-057)</t>
+          <t>Sırlı Anahtar Esma-i Hüsna (Dua-141) (Ciltli)</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>45</v>
+        <v>350</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9789756594292</t>
+          <t>9786054833122</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Yaklaşıyor (Kıyamet-006/P15)</t>
+          <t>Münacat Sureleri Sırlı Şifalı Dualar (Dua-143)</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>120</v>
+        <v>160</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9789752940598</t>
+          <t>9786054833276</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Kıyamet Alametleri (Kıyamet-004)</t>
+          <t>Kur'an-ı Kerim - Mini Cep Boy Kılıflı (Kuran-018) (Ciltli)</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>250</v>
+        <v>39</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9789752942462</t>
+          <t>9789752941120</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Kırk Kudsi Hadis (Hadis-010 / P10)</t>
+          <t>Kur'an-ı Kerim'den Sureler Kod: Yas-055/P13</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>50</v>
+        <v>3.47</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9789752942578</t>
+          <t>9786054833252</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Kabirdeki Halim (Kıyamet-015 / P10)</t>
+          <t>Manevi Şifa Reçeteleri ve Dualar (Dua-006)</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789752940765</t>
+          <t>9786054496945</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>İstanbul’dan Eski Zaman Manzaraları (Kültür-001)</t>
+          <t>Fihristli Yasin Meclisleri (YAS-119)</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>200</v>
+        <v>36</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9789756594131</t>
+          <t>9789752942660</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>İstanbul ve Anadolu Evliyaları (Evliya-002) (Ciltli)</t>
+          <t>Sevap Hazineleri Yasin</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>600</v>
+        <v>8</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>3990000011851</t>
+          <t>9789752940635</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Evliyaları Sahabe Kabirleri (Evliya-003)</t>
+          <t>3003 Hadis (Hadis-002)</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>40</v>
+        <v>90</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>3990000012091</t>
+          <t>3990000004544</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Evliyaları Sahabe Kabirleri (Evliya-001)</t>
+          <t>1001 Deva Gül Kokan Salavat-ı Şerifeler (Dua-111)</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>160</v>
+        <v>55</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9789752942066</t>
+          <t>3990000012087</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>İslam İnceliktir (Sohbet-020)</t>
+          <t>Aziz Hocam Gönenli Mehmed Efendi (Evliya-007)</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>45</v>
+        <v>55</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9789752942851</t>
+          <t>9789752941229</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Hz. İsa (A.S.)’ın Gökten İnişi ve Deccal’i Öldürmesi (Sır-008)</t>
+          <t>Ayetlerdeki Esrar (Yas-078/P15)</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786054496662</t>
+          <t>9789752942134</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Herkese Lazım Hadis-i Şerifler (Hadis-016)</t>
+          <t>Ashab-ı Bedir, 4444 Salat-ı Tefriciyye, Yasin, Tebarake, Amme, Vakıa, Cuma, Naziat, İnsan,Müzzemmil, Zariyat, Namaz Sureleri ve Dualar (Yas-095/P12)</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>400</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>3990000012089</t>
+          <t>3990000022509</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bektaş’ı Veli (Evliya-017)</t>
+          <t>Bilgisayar Hatlı Kılıflı Kur’an-ı Kerim ve Yüce Meali (Ciltli)</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>60</v>
+        <v>34.65</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9789756594421</t>
+          <t>3990000004565</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Hacı Bayram-ı Veli Hazretleri (Evliya-006)</t>
+          <t>Bilgisayar Hatlı Kılıflı Kur’an (Cep Boy, Kuran-011) (Ciltli)</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>45</v>
+        <v>52</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9789756594087</t>
+          <t>9789752941779</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Günlük Dualar En Güzel İlahiler (İlahi-002/P9)</t>
+          <t>Biricik Efendim Sevgili Peygamberim (Peygamber-015)</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9789752941748</t>
+          <t>9789752941687</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Gıybet Edenlere İlahi Uyarılar (Sohbet-015)</t>
+          <t>Bilgisayarlı Hatlı, Büyük Yazılı, Yasin Tebarake, Amme, Vakıa, Cuma, Duhan, Kıyame ve Namaz Sureleri (Yas-076/P12)</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>50</v>
+        <v>8</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>3990000004127</t>
+          <t>9789752941861</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Gençlik Çağına Dönüş (Sağlık-002)</t>
+          <t>Yasin, Tebareke, Amme, Vakıa, Cuma, Secde, Kıyame, Duhan, Rahman Sureleri, 4444 Salat-ı Tefriciyye ve Dualar (Yas-092/P8)</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>300</v>
+        <v>2.97</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786054496235</t>
+          <t>9789752941816</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Fütuhul Ğayb (Tasavvuf-031)</t>
+          <t>Çok Faziletli Salavat-ı Şerifeler (Dua-087)</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>250</v>
+        <v>15</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>3990000012888</t>
+          <t>3990000006846</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Fethur Rahman (Tasavvuf-025 / P12)</t>
+          <t>Çelişkiler (Sohbet-017)</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>40</v>
+        <v>20</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9789752942318</t>
+          <t>3990000004552</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Dualar ve Manevi Tedavi Rehberi (Yasin-002)</t>
+          <t>Dualı Yasin ve 33 Sureler  (Yas-081 / P13)</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>150</v>
+        <v>8</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9789752941465</t>
+          <t>3990000002257</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Eyüp Sultan (Evliya-018)</t>
+          <t>Dualı Yasin ve 33 Sureler (Rahle Boy) (Yas-096) (Ciltli)</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>100</v>
+        <v>35</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9789752942967</t>
+          <t>3990000004555</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Eyüp Sultan (Evliya-011)</t>
+          <t>Dualı Tam Rüya Tabirleri Ansiklopedisi (Rüya-001) (Ciltli)</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>75</v>
+        <v>90</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9789752940451</t>
+          <t>9789752940727</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Ey Oğul (Sohbet-004)</t>
+          <t>Dualı Namaz Hocası (Namaz-002)</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>45</v>
+        <v>32</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9789752940468</t>
+          <t>9789752941939</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Ey Oğul (Sohbet-003/P16)</t>
+          <t>En Güzel Anlamlı Çocuk İsimleri (Aile-002)</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>225</v>
+        <v>45</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786054496310</t>
+          <t>9789752942288</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Dua ve Şifa Demetleri (Yasin-003)</t>
+          <t>Elmalılı Hamdi Yazır Mealli Yasin, Tebareke, Amme, Vakıa, Cuma, Duhan, Secde, Fetih, Rahman, Kıyame Sureleri, Şifa ve Bereket Duaları (Yasin-106)</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>160</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
+          <t>9786054496204</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>Elmalılı Hamdi Yazır Mealli Dua Meclisleri Yasin (Yas-128/P13)</t>
+        </is>
+      </c>
+      <c r="C240" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>3990000004547</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>Herkes İçin Önemli Dualar (Yasin-040)</t>
+        </is>
+      </c>
+      <c r="C241" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>9786054496020</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>İsm-i A’zam Nurları Besmele ve Ayetel Kürsi ile Hacet ve Şifa Duaları (Dua-121)</t>
+        </is>
+      </c>
+      <c r="C242" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>9786054496600</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an-ı Kerim (Rahle Boy - Kuran-006) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C243" s="1">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>9786054496396</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an-ı Kerim - Yarım (Kuran-017)</t>
+        </is>
+      </c>
+      <c r="C244" s="1">
+        <v>13.86</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>9789752941311</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an Meclislerinde Okunan Yasin Tebarake, Amme ve Meşhur Sureler (Yas-038 / P14)</t>
+        </is>
+      </c>
+      <c r="C245" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>9786054496624</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>Kimya-i Saadet (Sohbet 025)</t>
+        </is>
+      </c>
+      <c r="C246" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>9789752941199</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an-ı Kerimden Sureler (Yas-041)</t>
+        </is>
+      </c>
+      <c r="C247" s="1">
+        <v>4.95</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>9786054496471</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an-ı Kerim’den Rabbimizin Buyrukları (Sohbet-27)</t>
+        </is>
+      </c>
+      <c r="C248" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>3990000010539</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>Kuran-ı Kerimde Beş Vakit Namaz Yoktur Diyenlere Cevap (Namaz-013)</t>
+        </is>
+      </c>
+      <c r="C249" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>9789752942691</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>Peygamberimiz (s.a.v)’in Dilinden Dua Kitabım (Dua-108)</t>
+        </is>
+      </c>
+      <c r="C250" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>9789752940734</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>Resimli, Dualı ve İlahili Tam Namaz Hocası (Namaz-001)</t>
+        </is>
+      </c>
+      <c r="C251" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>9789756594544</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>Resimli 32-54 Farzlı Abdest ve Namaz Hocası (Namaz-012)</t>
+        </is>
+      </c>
+      <c r="C252" s="1">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>9789756594537</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>Resimli 32-54 Farzlı Abdest ve Namaz Hocası (Namaz-009)</t>
+        </is>
+      </c>
+      <c r="C253" s="1">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>3990000009438</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>Renkli Yasin, Tebareke, Amme ve Koruyucu Sureler (Yas-036)</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>9786054496037</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>Şefaat Pınarı Yasin, Tebareke, Amme, Vakıa, Kıyame, Cuma Sureleri 4444 Salatı Tefriciyye Sekine Duası (Yas-122/P15)</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>3990000004548</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>Şefaat Pınarı Yasin (Yas-121)</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>3990000004562</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>Sureler ve Dualarıyla Üç Aylar Hikmeti ve Fazileti (Üç Aylar-006)</t>
+        </is>
+      </c>
+      <c r="C257" s="1">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>9786054833153</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>Yasin, Tebareke, Amme, Vakia, Cuma, Namaz Sureleri ve Dualar (Yas-032)</t>
+        </is>
+      </c>
+      <c r="C258" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>3990000004533</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>Şifa Hazineleriyle Tedavi (Yas-042)</t>
+        </is>
+      </c>
+      <c r="C259" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>9789756594308</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>Şifa Eczanesi (Bitki-010/P18)</t>
+        </is>
+      </c>
+      <c r="C260" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>9789752942554</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>Ümmet-i Muhammed (A.S) (Sohbet-024)</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>3990000003972</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>Üftade Hazretleri (Evliya-016)</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>9786054496730</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>Yasin, Tebareke, Amme, Vakıa, Rahman, Kıyame, Fetih, Namaz Sureleri ve Şifalı Dualar (Yasin-018)</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>9786054496785</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>Yasin, Tebareke, Amme, Vakıa, Rahman, Kıyame, Fetih, Namaz Sureleri ve Şifalı Dualar (Yas-020)</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>9786054833214</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>Yasin, Tebareke, Amme, Vakıa, Rahman, Cuma, Duhan, Secde, Kıyame, Sureleri ve Dualar (Yasin-005)</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>3990000004553</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>Yasin, Tebareke, Amme, Vakıa, Rahman, Cuma, Duhan, Secde, Kıyame, Namaz Sureleri, Yedi Ayetler ve Dualar (Yas-071)</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>12.5</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>3990000006818</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>Muavvizeteyn Tefsiri (Tasavvuf-023)</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>3990000004567</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>Marifet Petekleri (Tasavvuf-021)</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>9789752942752</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>Peygamberimizin Dilinden Dua Kitabım (Plastik Kapak) (Dua-112)</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>9789752940901</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>Cevşen-i Kebir Duası ve Sırları - Küçük Boy (Dua-027)</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>3990000004530</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Dualı Yasin ve 33 Sureler (Yasin-127)</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9786054833283</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>Mevlid-i Şerif (İlahi-009)</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9786054833313</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>Resulullah'ın Dilinden Dualar (Dua-151) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9786054833269</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>Bereket Kapısı Cevşen-i Kebir (Dua-148)</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>3990054496400</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>Cep Boy Kadife Kaplı Yasin Kitabı Metal Allah Lafızlı (Farklı Renklerde) Yas 110 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9786054833436</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>41 Sırlı Sureler Yasin (Kod: 208)</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9789756594100</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Surei Yasin Tebare Amme Cep Kalın 028</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9786054496563</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Yasin Tebareke Amme Vakıa Cuma Duhan Sureleri 016</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9786054496457</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Yasin Tebarake Amme Vakıa Cuma Namaz Sureleri 048</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>3992795384556</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Kuranı Kerim Bilgisayar Hatlı (Cami Boy, Kutulu) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9789756594186</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Yasin, Tebareke, Amme, Vakıa, Rahman, Cuma, Duhan, Secde, Kıyame, Sureleri ve Dualar (Yas-005 / P10)</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>9786054833429</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>41 Sırlı Sureler Yasin Tebareke Amme Duhan (Yas-207)</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>9786054833139</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Yasin Tebarake Amme Vakia Amme Namaz</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9786054833115</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>Yasin Tebareke Amme Vakıa Yedi Ayetler ve Dualar</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786054833375</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Sırlı Salavat-ı Şerifler Ansiklopedisi (Dua-154)</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9789756594872</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Mübarek Günler ve Üç Aylar Hikmeti ve Fazileti  (Üç Aylar-002)</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9789752940208</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Kenz-ül Arş Duası ve Sırları (Dua-010)</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9789756594025</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>İlahi Emirler (Sohbet-005) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9789752940024</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Dua ve Şifa Demetleri (Yas-004)</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9789752940192</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Dertlere Derman Salavat-ı Şerifeler ve Sırlı Dualar (Dua-040)</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9789752943216</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>En Büyük Dua Kitabı (Pamuk-272)</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9786054833542</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Ümmü Sıbyan Duası Havas ve Esrarı (Dua-222)</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9789752943162</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Meşahir-i Ashab-ı Güzin ve Fakihlerin Hal Tercümeleri (Pamuk-265)</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786054496839</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Şifa Deryası Ashab-ı Bedir İsimleri, Esrarı ve Fazileti (Dua-140)</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9789756594650</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>Besmele-i Şerife ve Ayet’el Kürsinin Esrarı Hikmeti ve Fazileti (Dua-018)</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786058819504</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Her Derdin Çaresi Bilinmeyen Dualar (Yas-120)</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9789752941243</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Efendimizin Dilinden 1001 Hadis (Hadis-011)</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786054833160</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an-ı Kerim’in Havas ve Esrarı (Dua-035)</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9789752940666</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Ramuzül EHadis 2 Cilt (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9789752942875</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Fihristli Delailü’l Hayrat (Dua-109)</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9789752943537</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Hastalıksız Uzun Ömür İçin Şifalı Bitkiler ve Emraz</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9789752943308</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Esma-i Hüsna Şerhi, Fazileti ve Sırları (Dua-001)</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>3990000004156</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Ruhul Arifin - İlahi Aşk (Tasavvuf-019)</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9789752940642</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Ramuz’ül Ehadis (Hadis-001) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9789752941090</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Ramuz El-e Hadis (Kod;009/P21)</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9789752942516</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Peygamberimiz’in (S.A.V.) Sünnetleri ve Yüce Vasıfları (Peygamber-010)</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9789752943872</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>Haftalık Evrad-ı Şerif</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9789752943315</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>Kuran Tahrifçileri Hadislere Neden Saldırıyorlar?</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9789752943865</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Günlerin Sırları ve Hikmetleri (Sebıyyat) (Sır-001)</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9789752943179</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Emine Notre Dame de Sion'da (Pamuk-267)</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9789752942653</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Münebbihat (Öğütler) (Tasavvuf-020 / P14)</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9789756594865</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>Mübarek Günlerin, Gecelerin, Ayların Fazileti, Esrarı ve Hikmeti (Üçaylar-003)</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9789752940109</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Kevserden İlahiler (İlahi-001/P18)</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9789752941823</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Kenz’ül Arş Duası - Esrarı, Hikmeti, Fazileti - Büyük Boy (Dua-062)</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>9789752940307</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Kaside-i Bürde (Dua-008)</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9789752940741</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Karabaş Tecvidi (Tecvid-001)</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9789756594889</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Hikem-i Ataiyye Şerhi Veliler Sofrası (Tasavvuf-007/P14)</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9789752943513</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Hayatül Hayevan Havas ve Esrarı (Dua-048) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9789752940314</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Havassul Kur’an (Dua-011)</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9789752942837</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Hacı Osman Akfırat Hazretleri (Evliya-019)</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9786058819559</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>Hac Rehberi ve Haccın Sırları (Üç Aylar-007/P16)</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9789752943223</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>Fihristli Elmalılı Hamdi Yazır Mealli Yasin Şifa ve Bereket Duaları (Yas-133)</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9786054496112</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>Şifalı Dualar Hazinesi - Fihristli (Dua-125)</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9786054496129</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>Fihristli Şifalı Dualar Hazinesi - (Dua-126)</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9789752940475</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>Ey İnsan - Cep Boy (Sohbet-002)</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9789752942646</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>Evrad-ı Kur’aniyye - Küçük Boy (Dua-107)</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9789752942141</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>Evliyalardan Dini Hikayeler (Hikaye-006)</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9786054496587</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>Esma-i Hüsna Sırlar ve Şifalar Ansiklopedisi (Dua-138) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9789756594711</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>En Güzel Dualar (Dua-015)</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>9789752940888</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>En Güzel Dini Hikayeler (Hikaye-001)</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>9789752942783</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>Efendimiz’in Dilinden Müjdeleyici Hadisler (Hadis-015/P22)</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>9789756594681</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>Dualar ve Devalar - Küçük Boy (Dua-016)</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>9789752941250</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>Dört Kere 40 Hadis (Hadis-012/P11)</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>9789752941366</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>Cevşen-i Kebir Duası ve Sırları - Küçük Boy (Dua-078) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>9789752942905</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Veli Yavuz Sultan Selim (Evliya-008)</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>9789756594315</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>Bitkilerle Tedavide Lokman Hekim (Bitki-003/P20)</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>9789752942370</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>Arş’ı Titreten Dualar - Küçük Boy (Dua-103)</t>
+        </is>
+      </c>
+      <c r="C337" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>9789752943261</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>99 Esma-i Hüsna Şifaları ve Sırları (Dua-130)</t>
+        </is>
+      </c>
+      <c r="C338" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>9789752943254</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>99 Esma-i Hüsna Fazileti ve Sırları (Dua-099)</t>
+        </is>
+      </c>
+      <c r="C339" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
+          <t>9789752940826</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>Ahmed El-Rufaı’den Vaazlar (Tasavvuf-003/P16)</t>
+        </is>
+      </c>
+      <c r="C340" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>9789752943360</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>Yasin, Tebareke, Amme, Vakıa, Cuma, Duhan Sureleri ve Hacet Duaları (Yas-016)</t>
+        </is>
+      </c>
+      <c r="C341" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>9789752943452</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>Yasin, Tebareke, Amme, Namaz Sureleri, Hacet Duaları ve 32 - 54 Farzlı Namaz Hocası ( Namaz-003)</t>
+        </is>
+      </c>
+      <c r="C342" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>9789752941885</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>Velilerin Dua Sofrası (Dua-086)</t>
+        </is>
+      </c>
+      <c r="C343" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>9789756594735</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>Şifalı Dualar Manevi Reçeteler (Dua-023)</t>
+        </is>
+      </c>
+      <c r="C344" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>9786054496143</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>Şifalı Dualar Ansiklopedisi (Dua-124)</t>
+        </is>
+      </c>
+      <c r="C345" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>9789752943636</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>Şifalı Bitkiler Ansiklopedisi (Bitki-001 / P24) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9789752942295</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>Şifa Veren Dualar (Dua-073)</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
+          <t>9786054496044</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>Sırlı, Büyük Celcelutiyye Duası (Dua-102)</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
+          <t>9789752943421</t>
+        </is>
+      </c>
+      <c r="B349" s="1" t="inlineStr">
+        <is>
+          <t>Salavat-ı Şerifelerin - Küçük Boy (Dua-028)</t>
+        </is>
+      </c>
+      <c r="C349" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="350" spans="1:3">
+      <c r="A350" s="1" t="inlineStr">
+        <is>
+          <t>9789752943391</t>
+        </is>
+      </c>
+      <c r="B350" s="1" t="inlineStr">
+        <is>
+          <t>Resulullahın Dilinden Dualar (Dua-053)</t>
+        </is>
+      </c>
+      <c r="C350" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="351" spans="1:3">
+      <c r="A351" s="1" t="inlineStr">
+        <is>
+          <t>9789756594223</t>
+        </is>
+      </c>
+      <c r="B351" s="1" t="inlineStr">
+        <is>
+          <t>Rüya Tabirleri (Rüya-005/P17)</t>
+        </is>
+      </c>
+      <c r="C351" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="352" spans="1:3">
+      <c r="A352" s="1" t="inlineStr">
+        <is>
+          <t>9786054496990</t>
+        </is>
+      </c>
+      <c r="B352" s="1" t="inlineStr">
+        <is>
+          <t>Resulüllah’ın Dilinden Sureler ve Dualar Fazileti, Esrarı, Hikmeti (Kod: Dua 031) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C352" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="353" spans="1:3">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>9789752943285</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>Tam Musahhah Mevlid-i Şerif (İlahi-010)</t>
+        </is>
+      </c>
+      <c r="C353" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="354" spans="1:3">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>9786054833504</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>Bilgisayar Hatılı Türkçe - Osmanlıca Karabaş Tecvidi (Tecvid-214)</t>
+        </is>
+      </c>
+      <c r="C354" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="355" spans="1:3">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>9789752943698</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>Sırlı Salavat-ı Şerifeler Ansiklopedisi (Dua-152)</t>
+        </is>
+      </c>
+      <c r="C355" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="356" spans="1:3">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>9786054496792</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>Gül Kokulu 501 Hadis-i Şerif</t>
+        </is>
+      </c>
+      <c r="C356" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="357" spans="1:3">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>9789752943186</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>Harflerin Gücü Havas ve Vefk İlmi</t>
+        </is>
+      </c>
+      <c r="C357" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="358" spans="1:3">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>9789752943544</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an-ı Kerim'in Türkçe Okunuşu ve Meali (Rahle Boy, Kuran-203) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C358" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="359" spans="1:3">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>9789752943070</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>Resulü Ekrem'in Dilinden Devlet Başkanına İtaatin Vacip Olduğuna Dair 40 Hadis</t>
+        </is>
+      </c>
+      <c r="C359" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="360" spans="1:3">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>9789752942622</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>Ehl-i Beyt (Tasavvuf-022) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C360" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="361" spans="1:3">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>9786054833092</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an-ı Kerim'in Havas ve Esrarı (Dua-037) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C361" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="362" spans="1:3">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>9786054833580</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>Günlerin - Ayların Fazileti (Üç Aylar 219)</t>
+        </is>
+      </c>
+      <c r="C362" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="363" spans="1:3">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>9789752940291</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>İsm-i A'zam Duası - Havas ve Esrarı (Dua-029)</t>
+        </is>
+      </c>
+      <c r="C363" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="364" spans="1:3">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>9789752943582</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
+          <t>Resulüllah'ın Dilinden Sureler ve Dualar Fazileti, Esrarı, Hikmeti (Dua-030) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C364" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="365" spans="1:3">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>9786054496747</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>Nur Yağmuru Celcelütiyye Duası (Dua-139)</t>
+        </is>
+      </c>
+      <c r="C365" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="366" spans="1:3">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>9789752941502</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>40 Hadis-i Kudsi (Hadis-013)</t>
+        </is>
+      </c>
+      <c r="C366" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="367" spans="1:3">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>9789752943728</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>Berhetiyye Havas ve Esrarı (Dua-012)</t>
+        </is>
+      </c>
+      <c r="C367" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="368" spans="1:3">
+      <c r="A368" s="1" t="inlineStr">
+        <is>
+          <t>9789756594339</t>
+        </is>
+      </c>
+      <c r="B368" s="1" t="inlineStr">
+        <is>
+          <t>Bitkilerden Şifa İksiri (Bitki-007)</t>
+        </is>
+      </c>
+      <c r="C368" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="369" spans="1:3">
+      <c r="A369" s="1" t="inlineStr">
+        <is>
+          <t>9789752940499</t>
+        </is>
+      </c>
+      <c r="B369" s="1" t="inlineStr">
+        <is>
+          <t>Cinler Alemi ve Korunma Çareleri (Sır-004)</t>
+        </is>
+      </c>
+      <c r="C369" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="370" spans="1:3">
+      <c r="A370" s="1" t="inlineStr">
+        <is>
+          <t>9786054496488</t>
+        </is>
+      </c>
+      <c r="B370" s="1" t="inlineStr">
+        <is>
+          <t>Her Müslümana Lazım 54 Farz (Sohbet-028)</t>
+        </is>
+      </c>
+      <c r="C370" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="371" spans="1:3">
+      <c r="A371" s="1" t="inlineStr">
+        <is>
+          <t>9786054496891</t>
+        </is>
+      </c>
+      <c r="B371" s="1" t="inlineStr">
+        <is>
+          <t>Yasin, Tebareke, Amme, Vakıa, Rahman, Cuma, Duhan, Secde, Kıyame, Namaz Sureleri, Yedi Ayetler ve Dualar (Yas-060)</t>
+        </is>
+      </c>
+      <c r="C371" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="372" spans="1:3">
+      <c r="A372" s="1" t="inlineStr">
+        <is>
+          <t>9789756594896</t>
+        </is>
+      </c>
+      <c r="B372" s="1" t="inlineStr">
+        <is>
+          <t>Veliler ve Tarikatlarda Usul - Camiul Usul (Tasavvuf-008) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C372" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="373" spans="1:3">
+      <c r="A373" s="1" t="inlineStr">
+        <is>
+          <t>9786054496150</t>
+        </is>
+      </c>
+      <c r="B373" s="1" t="inlineStr">
+        <is>
+          <t>Velilerden Esrarlı Dualar (Küçük Boy) (Dua-127)</t>
+        </is>
+      </c>
+      <c r="C373" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="374" spans="1:3">
+      <c r="A374" s="1" t="inlineStr">
+        <is>
+          <t>9786054833221</t>
+        </is>
+      </c>
+      <c r="B374" s="1" t="inlineStr">
+        <is>
+          <t>Abdülkadir Geylani Hazretlerinin Dilinden Sırlı Dualar ve Üç Ayların Fazileti (Dua-147)</t>
+        </is>
+      </c>
+      <c r="C374" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="375" spans="1:3">
+      <c r="A375" s="1" t="inlineStr">
+        <is>
+          <t>9789752943704</t>
+        </is>
+      </c>
+      <c r="B375" s="1" t="inlineStr">
+        <is>
+          <t>Dualarla Manevi Şifa Reçeteleri (006)</t>
+        </is>
+      </c>
+      <c r="C375" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="376" spans="1:3">
+      <c r="A376" s="1" t="inlineStr">
+        <is>
+          <t>9786054833405</t>
+        </is>
+      </c>
+      <c r="B376" s="1" t="inlineStr">
+        <is>
+          <t>Sırlı Şifalı Dualar ve Salavatlar Ansiklopedisi (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C376" s="1">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="377" spans="1:3">
+      <c r="A377" s="1" t="inlineStr">
+        <is>
+          <t>9789752942547</t>
+        </is>
+      </c>
+      <c r="B377" s="1" t="inlineStr">
+        <is>
+          <t>Ashab-ı Bedir - Küçük Boy (Dua-014)</t>
+        </is>
+      </c>
+      <c r="C377" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="378" spans="1:3">
+      <c r="A378" s="1" t="inlineStr">
+        <is>
+          <t>9789752942899</t>
+        </is>
+      </c>
+      <c r="B378" s="1" t="inlineStr">
+        <is>
+          <t>Resulullahın Dilinden Sureler’in ve Dualar’ın (Dua-032) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C378" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="379" spans="1:3">
+      <c r="A379" s="1" t="inlineStr">
+        <is>
+          <t>9786054496167</t>
+        </is>
+      </c>
+      <c r="B379" s="1" t="inlineStr">
+        <is>
+          <t>Delailü’l Hayrat Türkçe Okunuş ve Manalı (Üçlü) (Dua-122)</t>
+        </is>
+      </c>
+      <c r="C379" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="380" spans="1:3">
+      <c r="A380" s="1" t="inlineStr">
+        <is>
+          <t>3990000003971</t>
+        </is>
+      </c>
+      <c r="B380" s="1" t="inlineStr">
+        <is>
+          <t>Mehmed Emin Tokadi Hazretleri (Evliya-005)</t>
+        </is>
+      </c>
+      <c r="C380" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="381" spans="1:3">
+      <c r="A381" s="1" t="inlineStr">
+        <is>
+          <t>9789752942813</t>
+        </is>
+      </c>
+      <c r="B381" s="1" t="inlineStr">
+        <is>
+          <t>Fihristli Şifalı Dualar Hazinesi (Dua-114)</t>
+        </is>
+      </c>
+      <c r="C381" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="382" spans="1:3">
+      <c r="A382" s="1" t="inlineStr">
+        <is>
+          <t>9789752943810</t>
+        </is>
+      </c>
+      <c r="B382" s="1" t="inlineStr">
+        <is>
+          <t>Celcelütiyye - Manevi Zırh - Küçük Boy (Dua-019)</t>
+        </is>
+      </c>
+      <c r="C382" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="383" spans="1:3">
+      <c r="A383" s="1" t="inlineStr">
+        <is>
+          <t>4440000000786</t>
+        </is>
+      </c>
+      <c r="B383" s="1" t="inlineStr">
+        <is>
+          <t>Cevşen-i Kebir, Ashabı Bedir (Kolye-001)</t>
+        </is>
+      </c>
+      <c r="C383" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="384" spans="1:3">
+      <c r="A384" s="1" t="inlineStr">
+        <is>
+          <t>9789752940581</t>
+        </is>
+      </c>
+      <c r="B384" s="1" t="inlineStr">
+        <is>
+          <t>Ahiretin İçin Ne Yaptın (Kıyamet-005/P17)</t>
+        </is>
+      </c>
+      <c r="C384" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="385" spans="1:3">
+      <c r="A385" s="1" t="inlineStr">
+        <is>
+          <t>3990000011180</t>
+        </is>
+      </c>
+      <c r="B385" s="1" t="inlineStr">
+        <is>
+          <t>Hazreti Şeyh-ül Ekber Muhyiddin Arabi ve Beş Risalesi (Tasavvuf-027)</t>
+        </is>
+      </c>
+      <c r="C385" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="386" spans="1:3">
+      <c r="A386" s="1" t="inlineStr">
+        <is>
+          <t>3990000010538</t>
+        </is>
+      </c>
+      <c r="B386" s="1" t="inlineStr">
+        <is>
+          <t>Hazreti Muhammed (A.S.)’in Miracı (Peygamber-011)</t>
+        </is>
+      </c>
+      <c r="C386" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3">
+      <c r="A387" s="1" t="inlineStr">
+        <is>
+          <t>3990000004571</t>
+        </is>
+      </c>
+      <c r="B387" s="1" t="inlineStr">
+        <is>
+          <t>Yasin, Tebareke, Amme, Vakıa, Cuma, Duhan Sureleri ve Hacet Duaları (Yas-017)</t>
+        </is>
+      </c>
+      <c r="C387" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3">
+      <c r="A388" s="1" t="inlineStr">
+        <is>
+          <t>9786058824300</t>
+        </is>
+      </c>
+      <c r="B388" s="1" t="inlineStr">
+        <is>
+          <t>Yasin, Tebareke, Amme, Secde, Taha, Tevbe, Münafikun, Kalem Sureleri ve Dualar Hazinesi (Yas-024)</t>
+        </is>
+      </c>
+      <c r="C388" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="389" spans="1:3">
+      <c r="A389" s="1" t="inlineStr">
+        <is>
+          <t>9789756594070</t>
+        </is>
+      </c>
+      <c r="B389" s="1" t="inlineStr">
+        <is>
+          <t>Şifalı Dualar - Küçük Boy (Dua-025)</t>
+        </is>
+      </c>
+      <c r="C389" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="390" spans="1:3">
+      <c r="A390" s="1" t="inlineStr">
+        <is>
+          <t>3990000001917</t>
+        </is>
+      </c>
+      <c r="B390" s="1" t="inlineStr">
+        <is>
+          <t>Kur'an-ı Kerim ve Yüce Meali (Elmalılı-005) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C390" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="391" spans="1:3">
+      <c r="A391" s="1" t="inlineStr">
+        <is>
+          <t>9789752942974</t>
+        </is>
+      </c>
+      <c r="B391" s="1" t="inlineStr">
+        <is>
+          <t>Peygamber Efendimizin (s.a.v.) Hayatı (Peygamber-009)</t>
+        </is>
+      </c>
+      <c r="C391" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="392" spans="1:3">
+      <c r="A392" s="1" t="inlineStr">
+        <is>
+          <t>9789752940444</t>
+        </is>
+      </c>
+      <c r="B392" s="1" t="inlineStr">
+        <is>
+          <t>Lokman Hekim’den Oğluna Öğütler (Sohbet-006)</t>
+        </is>
+      </c>
+      <c r="C392" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="393" spans="1:3">
+      <c r="A393" s="1" t="inlineStr">
+        <is>
+          <t>9789752943438</t>
+        </is>
+      </c>
+      <c r="B393" s="1" t="inlineStr">
+        <is>
+          <t>Salavat-ı Şerifeler’in Esrarı, Hikmeti, Fazileti (Dua-038)</t>
+        </is>
+      </c>
+      <c r="C393" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="394" spans="1:3">
+      <c r="A394" s="1" t="inlineStr">
+        <is>
+          <t>9789752940550</t>
+        </is>
+      </c>
+      <c r="B394" s="1" t="inlineStr">
+        <is>
+          <t>Siyer-i Nebi Peygamberimizin Hayatı (Peygamber-004)</t>
+        </is>
+      </c>
+      <c r="C394" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="395" spans="1:3">
+      <c r="A395" s="1" t="inlineStr">
+        <is>
+          <t>9786054833474</t>
+        </is>
+      </c>
+      <c r="B395" s="1" t="inlineStr">
+        <is>
+          <t>Mevlid-i Şerif (İlahi - 211)</t>
+        </is>
+      </c>
+      <c r="C395" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="396" spans="1:3">
+      <c r="A396" s="1" t="inlineStr">
+        <is>
+          <t>9789756594667</t>
+        </is>
+      </c>
+      <c r="B396" s="1" t="inlineStr">
+        <is>
+          <t>Ramazan Duası Fazileti ve Sırları (Dua/004)</t>
+        </is>
+      </c>
+      <c r="C396" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="397" spans="1:3">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>9786054833610</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
+          <t>Cennetin Anahtarı Kelime-i Tevhid ve Fazileti (Dua-137)</t>
+        </is>
+      </c>
+      <c r="C397" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="398" spans="1:3">
+      <c r="A398" s="1" t="inlineStr">
+        <is>
+          <t>9789752943148</t>
+        </is>
+      </c>
+      <c r="B398" s="1" t="inlineStr">
+        <is>
+          <t>Peygamberimiz Uğrunda Canlarını Feda Edenler (Pamuk-257)</t>
+        </is>
+      </c>
+      <c r="C398" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="399" spans="1:3">
+      <c r="A399" s="1" t="inlineStr">
+        <is>
+          <t>9789752940420</t>
+        </is>
+      </c>
+      <c r="B399" s="1" t="inlineStr">
+        <is>
+          <t>Dua ve Havas Ansiklopedisi (Dua-005) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C399" s="1">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="400" spans="1:3">
+      <c r="A400" s="1" t="inlineStr">
+        <is>
+          <t>9786058819535</t>
+        </is>
+      </c>
+      <c r="B400" s="1" t="inlineStr">
+        <is>
+          <t>Zikir Risalesi (Tasavvuf -028/P13)</t>
+        </is>
+      </c>
+      <c r="C400" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="401" spans="1:3">
+      <c r="A401" s="1" t="inlineStr">
+        <is>
+          <t>9786054496570</t>
+        </is>
+      </c>
+      <c r="B401" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an-ı Kerim Meali (Elmalılı-012)</t>
+        </is>
+      </c>
+      <c r="C401" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="402" spans="1:3">
+      <c r="A402" s="1" t="inlineStr">
+        <is>
+          <t>9789752943773</t>
+        </is>
+      </c>
+      <c r="B402" s="1" t="inlineStr">
+        <is>
+          <t>İslam'da Gerçek Tasavvuf (Kod-280)</t>
+        </is>
+      </c>
+      <c r="C402" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="403" spans="1:3">
+      <c r="A403" s="1" t="inlineStr">
+        <is>
+          <t>9786054496389</t>
+        </is>
+      </c>
+      <c r="B403" s="1" t="inlineStr">
+        <is>
+          <t>Has Öğütler (K-532)</t>
+        </is>
+      </c>
+      <c r="C403" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="404" spans="1:3">
+      <c r="A404" s="1" t="inlineStr">
+        <is>
+          <t>4440000000787</t>
+        </is>
+      </c>
+      <c r="B404" s="1" t="inlineStr">
+        <is>
+          <t>Püsküllü Mini Kuran(Hediyelik-004)</t>
+        </is>
+      </c>
+      <c r="C404" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="405" spans="1:3">
+      <c r="A405" s="1" t="inlineStr">
+        <is>
+          <t>4440000000784</t>
+        </is>
+      </c>
+      <c r="B405" s="1" t="inlineStr">
+        <is>
+          <t>Ümmü Sıbyan Kolye(Kolye-005)</t>
+        </is>
+      </c>
+      <c r="C405" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="406" spans="1:3">
+      <c r="A406" s="1" t="inlineStr">
+        <is>
+          <t>4440000000783</t>
+        </is>
+      </c>
+      <c r="B406" s="1" t="inlineStr">
+        <is>
+          <t>52 Soruda Kaza Ve Kader (Kod-278)</t>
+        </is>
+      </c>
+      <c r="C406" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="407" spans="1:3">
+      <c r="A407" s="1" t="inlineStr">
+        <is>
+          <t>4440000000781</t>
+        </is>
+      </c>
+      <c r="B407" s="1" t="inlineStr">
+        <is>
+          <t>Müslümanlara Bildiri (Kod-279)</t>
+        </is>
+      </c>
+      <c r="C407" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="408" spans="1:3">
+      <c r="A408" s="1" t="inlineStr">
+        <is>
+          <t>9789752943643</t>
+        </is>
+      </c>
+      <c r="B408" s="1" t="inlineStr">
+        <is>
+          <t>Gençlere Baba Nasihati Kod-277</t>
+        </is>
+      </c>
+      <c r="C408" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="409" spans="1:3">
+      <c r="A409" s="1" t="inlineStr">
+        <is>
+          <t>9786054833627</t>
+        </is>
+      </c>
+      <c r="B409" s="1" t="inlineStr">
+        <is>
+          <t>Allah Rasulünden Çok Özel Mucizeler / Peygamber-233</t>
+        </is>
+      </c>
+      <c r="C409" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="410" spans="1:3">
+      <c r="A410" s="1" t="inlineStr">
+        <is>
+          <t>9789752943100</t>
+        </is>
+      </c>
+      <c r="B410" s="1" t="inlineStr">
+        <is>
+          <t>Salgın Hastalıklardan ve Musibetlerden Korunmak İçin Dualar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C410" s="1">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="411" spans="1:3">
+      <c r="A411" s="1" t="inlineStr">
+        <is>
+          <t>9789752941106</t>
+        </is>
+      </c>
+      <c r="B411" s="1" t="inlineStr">
+        <is>
+          <t>Efendimiz’in Dilinden Hadislerle Amellerin Fazileti (Hadis-007/P28 (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C411" s="1">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="412" spans="1:3">
+      <c r="A412" s="1" t="inlineStr">
+        <is>
+          <t>9789756594841</t>
+        </is>
+      </c>
+      <c r="B412" s="1" t="inlineStr">
+        <is>
+          <t>Aşıkların Pusulası (Tasavvuf-016)</t>
+        </is>
+      </c>
+      <c r="C412" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="413" spans="1:3">
+      <c r="A413" s="1" t="inlineStr">
+        <is>
+          <t>9789752943469</t>
+        </is>
+      </c>
+      <c r="B413" s="1" t="inlineStr">
+        <is>
+          <t>Yasin Meclisleri (Yas-119)</t>
+        </is>
+      </c>
+      <c r="C413" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="414" spans="1:3">
+      <c r="A414" s="1" t="inlineStr">
+        <is>
+          <t>9786054496617</t>
+        </is>
+      </c>
+      <c r="B414" s="1" t="inlineStr">
+        <is>
+          <t>Sevgililerin Sevgilisi ve İnsanlığa Getirdikleri (Sohbet-029)</t>
+        </is>
+      </c>
+      <c r="C414" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="415" spans="1:3">
+      <c r="A415" s="1" t="inlineStr">
+        <is>
+          <t>9789756594476</t>
+        </is>
+      </c>
+      <c r="B415" s="1" t="inlineStr">
+        <is>
+          <t>Ağaç Dikmenin Faziletleri (Sosyal-002)</t>
+        </is>
+      </c>
+      <c r="C415" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="416" spans="1:3">
+      <c r="A416" s="1" t="inlineStr">
+        <is>
+          <t>9786054496327</t>
+        </is>
+      </c>
+      <c r="B416" s="1" t="inlineStr">
+        <is>
+          <t>Dertlere Derman Kenzül Arş Duası (K-530)</t>
+        </is>
+      </c>
+      <c r="C416" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="417" spans="1:3">
+      <c r="A417" s="1" t="inlineStr">
+        <is>
+          <t>9786054833597</t>
+        </is>
+      </c>
+      <c r="B417" s="1" t="inlineStr">
+        <is>
+          <t>Besmelenin Kudreti (Dua-228)</t>
+        </is>
+      </c>
+      <c r="C417" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="418" spans="1:3">
+      <c r="A418" s="1" t="inlineStr">
+        <is>
+          <t>9789752943155</t>
+        </is>
+      </c>
+      <c r="B418" s="1" t="inlineStr">
+        <is>
+          <t>Koca Hakları / Kadınlar Hakkında 40 Hadis</t>
+        </is>
+      </c>
+      <c r="C418" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="419" spans="1:3">
+      <c r="A419" s="1" t="inlineStr">
+        <is>
+          <t>9786054833535</t>
+        </is>
+      </c>
+      <c r="B419" s="1" t="inlineStr">
+        <is>
+          <t>Dua Mecmuası - Azametli Dualar (Pamuk-220)</t>
+        </is>
+      </c>
+      <c r="C419" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="420" spans="1:3">
+      <c r="A420" s="1" t="inlineStr">
+        <is>
+          <t>9786054833528</t>
+        </is>
+      </c>
+      <c r="B420" s="1" t="inlineStr">
+        <is>
+          <t>Kurtuluş Gemisi - Dualar (Dua-217)</t>
+        </is>
+      </c>
+      <c r="C420" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="421" spans="1:3">
+      <c r="A421" s="1" t="inlineStr">
+        <is>
+          <t>9786054833634</t>
+        </is>
+      </c>
+      <c r="B421" s="1" t="inlineStr">
+        <is>
+          <t>Karadeniz Fırtınası</t>
+        </is>
+      </c>
+      <c r="C421" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="422" spans="1:3">
+      <c r="A422" s="1" t="inlineStr">
+        <is>
+          <t>9786054833603</t>
+        </is>
+      </c>
+      <c r="B422" s="1" t="inlineStr">
+        <is>
+          <t>Ey Ali (Sohbet-231)</t>
+        </is>
+      </c>
+      <c r="C422" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="423" spans="1:3">
+      <c r="A423" s="1" t="inlineStr">
+        <is>
+          <t>9786054833511</t>
+        </is>
+      </c>
+      <c r="B423" s="1" t="inlineStr">
+        <is>
+          <t>Rahmet Aylar Dualarıyla Mübarek Günler Geceler Hazinesi (Üçaylar-218)</t>
+        </is>
+      </c>
+      <c r="C423" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="424" spans="1:3">
+      <c r="A424" s="1" t="inlineStr">
+        <is>
+          <t>9786054833351</t>
+        </is>
+      </c>
+      <c r="B424" s="1" t="inlineStr">
+        <is>
+          <t>Evlatlar Üzerindeki Anne - Baba Hakları ve En Faziletli İbadetlerimiz (Dua-153)</t>
+        </is>
+      </c>
+      <c r="C424" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="425" spans="1:3">
+      <c r="A425" s="1" t="inlineStr">
+        <is>
+          <t>9786054833320</t>
+        </is>
+      </c>
+      <c r="B425" s="1" t="inlineStr">
+        <is>
+          <t>Meşhur Dualar (Dua-149)</t>
+        </is>
+      </c>
+      <c r="C425" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="426" spans="1:3">
+      <c r="A426" s="1" t="inlineStr">
+        <is>
+          <t>9786054833191</t>
+        </is>
+      </c>
+      <c r="B426" s="1" t="inlineStr">
+        <is>
+          <t>Dua Anahtarı Esma-i Hüsna (Dua-146)</t>
+        </is>
+      </c>
+      <c r="C426" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="427" spans="1:3">
+      <c r="A427" s="1" t="inlineStr">
+        <is>
+          <t>9786054833184</t>
+        </is>
+      </c>
+      <c r="B427" s="1" t="inlineStr">
+        <is>
+          <t>En Tesirli Dilek Duaları (Dua-145)</t>
+        </is>
+      </c>
+      <c r="C427" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="428" spans="1:3">
+      <c r="A428" s="1" t="inlineStr">
+        <is>
+          <t>9789752941830</t>
+        </is>
+      </c>
+      <c r="B428" s="1" t="inlineStr">
+        <is>
+          <t>Hatıralarım ve Hayatım (Kültür-002)</t>
+        </is>
+      </c>
+      <c r="C428" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="429" spans="1:3">
+      <c r="A429" s="1" t="inlineStr">
+        <is>
+          <t>3990000011660</t>
+        </is>
+      </c>
+      <c r="B429" s="1" t="inlineStr">
+        <is>
+          <t>Yunus Emre’den Tasavvufi Şiirler (Tasavvuf-012)</t>
+        </is>
+      </c>
+      <c r="C429" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="430" spans="1:3">
+      <c r="A430" s="1" t="inlineStr">
+        <is>
+          <t>9789752941045</t>
+        </is>
+      </c>
+      <c r="B430" s="1" t="inlineStr">
+        <is>
+          <t>Yemek Kitabı Gül Sofrası (Yemek-002)</t>
+        </is>
+      </c>
+      <c r="C430" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="431" spans="1:3">
+      <c r="A431" s="1" t="inlineStr">
+        <is>
+          <t>9786054496716</t>
+        </is>
+      </c>
+      <c r="B431" s="1" t="inlineStr">
+        <is>
+          <t>Nur Sofrası Yasin Yarım Defter (Yas-136/P14)</t>
+        </is>
+      </c>
+      <c r="C431" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="432" spans="1:3">
+      <c r="A432" s="1" t="inlineStr">
+        <is>
+          <t>9789752940178</t>
+        </is>
+      </c>
+      <c r="B432" s="1" t="inlineStr">
+        <is>
+          <t>Kenzül Arş Duası Havas ve Esrarı (Dua-009)</t>
+        </is>
+      </c>
+      <c r="C432" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="433" spans="1:3">
+      <c r="A433" s="1" t="inlineStr">
+        <is>
+          <t>9789752943766</t>
+        </is>
+      </c>
+      <c r="B433" s="1" t="inlineStr">
+        <is>
+          <t>Kaside-i Celcelutiyye Duası - Havas ve Esrarı (Dua-020)</t>
+        </is>
+      </c>
+      <c r="C433" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="434" spans="1:3">
+      <c r="A434" s="1" t="inlineStr">
+        <is>
+          <t>9789752942585</t>
+        </is>
+      </c>
+      <c r="B434" s="1" t="inlineStr">
+        <is>
+          <t>Son Gecem - Hikayelerim ve Şiirlerim (Kültür-003)</t>
+        </is>
+      </c>
+      <c r="C434" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="435" spans="1:3">
+      <c r="A435" s="1" t="inlineStr">
+        <is>
+          <t>3990000004554</t>
+        </is>
+      </c>
+      <c r="B435" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Bitkiler (Bitki-011)</t>
+        </is>
+      </c>
+      <c r="C435" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="436" spans="1:3">
+      <c r="A436" s="1" t="inlineStr">
+        <is>
+          <t>3990000004566</t>
+        </is>
+      </c>
+      <c r="B436" s="1" t="inlineStr">
+        <is>
+          <t>Sıhhat Kaynağı Zeytin Yağı Zencefil ve Şifalı Bitkilerimiz (Bitki-020 / P15)</t>
+        </is>
+      </c>
+      <c r="C436" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="437" spans="1:3">
+      <c r="A437" s="1" t="inlineStr">
+        <is>
+          <t>3990000004568</t>
+        </is>
+      </c>
+      <c r="B437" s="1" t="inlineStr">
+        <is>
+          <t>Sapık Yollar (Sohbet-019)</t>
+        </is>
+      </c>
+      <c r="C437" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="438" spans="1:3">
+      <c r="A438" s="1" t="inlineStr">
+        <is>
+          <t>9789752943346</t>
+        </is>
+      </c>
+      <c r="B438" s="1" t="inlineStr">
+        <is>
+          <t>Esma-i Hüsna Hikmeti, Fazileti, Esrarı (Küçük Boy) (Dua-026)</t>
+        </is>
+      </c>
+      <c r="C438" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="439" spans="1:3">
+      <c r="A439" s="1" t="inlineStr">
+        <is>
+          <t>9789752942981</t>
+        </is>
+      </c>
+      <c r="B439" s="1" t="inlineStr">
+        <is>
+          <t>En Güzel Anlamlı Çocuk İsimleri  (Aile-003)</t>
+        </is>
+      </c>
+      <c r="C439" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="440" spans="1:3">
+      <c r="A440" s="1" t="inlineStr">
+        <is>
+          <t>9789752942127</t>
+        </is>
+      </c>
+      <c r="B440" s="1" t="inlineStr">
+        <is>
+          <t>Yasin Suresinin Haftalık Evradı (Dua-89)</t>
+        </is>
+      </c>
+      <c r="C440" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="441" spans="1:3">
+      <c r="A441" s="1" t="inlineStr">
+        <is>
+          <t>9789752943827</t>
+        </is>
+      </c>
+      <c r="B441" s="1" t="inlineStr">
+        <is>
+          <t>Üç Aylar Hikmeti ve Fazileti (Fihristli) (Üç Aylar-001)</t>
+        </is>
+      </c>
+      <c r="C441" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="442" spans="1:3">
+      <c r="A442" s="1" t="inlineStr">
+        <is>
+          <t>9789752942868</t>
+        </is>
+      </c>
+      <c r="B442" s="1" t="inlineStr">
+        <is>
+          <t>Taşlar (Kod: Bitki-018)</t>
+        </is>
+      </c>
+      <c r="C442" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="443" spans="1:3">
+      <c r="A443" s="1" t="inlineStr">
+        <is>
+          <t>9789752942912</t>
+        </is>
+      </c>
+      <c r="B443" s="1" t="inlineStr">
+        <is>
+          <t>Tasavvufi İbretli Hikayeler (Hikaye-005)</t>
+        </is>
+      </c>
+      <c r="C443" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="444" spans="1:3">
+      <c r="A444" s="1" t="inlineStr">
+        <is>
+          <t>3990000011518</t>
+        </is>
+      </c>
+      <c r="B444" s="1" t="inlineStr">
+        <is>
+          <t>Tarikatlarda On Esas (Tasavvuf-009)</t>
+        </is>
+      </c>
+      <c r="C444" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="445" spans="1:3">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>9786054496532</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>Hac Rehberi - Peygamberimiz'in Dilinden Hac ve Umre Yapmanın Fazileti (üçaylar-009/P13)</t>
+        </is>
+      </c>
+      <c r="C445" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="446" spans="1:3">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>9789752942639</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
+          <t>Dini Hikayeler (Hikaye-003)</t>
+        </is>
+      </c>
+      <c r="C446" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="447" spans="1:3">
+      <c r="A447" s="1" t="inlineStr">
+        <is>
+          <t>3990000004549</t>
+        </is>
+      </c>
+      <c r="B447" s="1" t="inlineStr">
+        <is>
+          <t>Doğadan Bitkisel Reçeteler (Bitki-016)</t>
+        </is>
+      </c>
+      <c r="C447" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="448" spans="1:3">
+      <c r="A448" s="1" t="inlineStr">
+        <is>
+          <t>9786058819542</t>
+        </is>
+      </c>
+      <c r="B448" s="1" t="inlineStr">
+        <is>
+          <t>Cemaatle Namaz Nasıl Kılınır? (Namaz-017)</t>
+        </is>
+      </c>
+      <c r="C448" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="449" spans="1:3">
+      <c r="A449" s="1" t="inlineStr">
+        <is>
+          <t>9789752941489</t>
+        </is>
+      </c>
+      <c r="B449" s="1" t="inlineStr">
+        <is>
+          <t>Cehennemden Kurtuluş (Kıyamet-011/P12)</t>
+        </is>
+      </c>
+      <c r="C449" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="450" spans="1:3">
+      <c r="A450" s="1" t="inlineStr">
+        <is>
+          <t>9789752941397</t>
+        </is>
+      </c>
+      <c r="B450" s="1" t="inlineStr">
+        <is>
+          <t>Cami Sohbetleri (Sohbet-021) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C450" s="1">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="451" spans="1:3">
+      <c r="A451" s="1" t="inlineStr">
+        <is>
+          <t>3990000011178</t>
+        </is>
+      </c>
+      <c r="B451" s="1" t="inlineStr">
+        <is>
+          <t>Vasiyet (Tasavvuf-024 / P8)</t>
+        </is>
+      </c>
+      <c r="C451" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="452" spans="1:3">
+      <c r="A452" s="1" t="inlineStr">
+        <is>
+          <t>9789752940130</t>
+        </is>
+      </c>
+      <c r="B452" s="1" t="inlineStr">
+        <is>
+          <t>Tam Musahhah Mevlid-i Şerif Kaside ve İlahiler (İlahi-004/P7)</t>
+        </is>
+      </c>
+      <c r="C452" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="453" spans="1:3">
+      <c r="A453" s="1" t="inlineStr">
+        <is>
+          <t>9789752940123</t>
+        </is>
+      </c>
+      <c r="B453" s="1" t="inlineStr">
+        <is>
+          <t>Tam Musahhah Mevlid-i Şerif (İlahi-003/P8)</t>
+        </is>
+      </c>
+      <c r="C453" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="454" spans="1:3">
+      <c r="A454" s="1" t="inlineStr">
+        <is>
+          <t>9786054496198</t>
+        </is>
+      </c>
+      <c r="B454" s="1" t="inlineStr">
+        <is>
+          <t>Şifalı Salavatlar (Dua-131)</t>
+        </is>
+      </c>
+      <c r="C454" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="455" spans="1:3">
+      <c r="A455" s="1" t="inlineStr">
+        <is>
+          <t>9789752940017</t>
+        </is>
+      </c>
+      <c r="B455" s="1" t="inlineStr">
+        <is>
+          <t>Şifalı Dualar ve Devalar - Büyük Boy (Dua-046)</t>
+        </is>
+      </c>
+      <c r="C455" s="1">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="456" spans="1:3">
+      <c r="A456" s="1" t="inlineStr">
+        <is>
+          <t>9789756594346</t>
+        </is>
+      </c>
+      <c r="B456" s="1" t="inlineStr">
+        <is>
+          <t>Şifalı Bitkilerle Tedavi Atlası (Bitki-009 / P23) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C456" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="457" spans="1:3">
+      <c r="A457" s="1" t="inlineStr">
+        <is>
+          <t>9789752941540</t>
+        </is>
+      </c>
+      <c r="B457" s="1" t="inlineStr">
+        <is>
+          <t>Şifa Veren Bitkiler (Bitki-019/P13)</t>
+        </is>
+      </c>
+      <c r="C457" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="458" spans="1:3">
+      <c r="A458" s="1" t="inlineStr">
+        <is>
+          <t>9789752942776</t>
+        </is>
+      </c>
+      <c r="B458" s="1" t="inlineStr">
+        <is>
+          <t>Şifa ve Sırlarıyla Esma-i Hüsna (Dua-113) ( Farklı Renk Seçenekleri) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C458" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="459" spans="1:3">
+      <c r="A459" s="1" t="inlineStr">
+        <is>
+          <t>9789756594971</t>
+        </is>
+      </c>
+      <c r="B459" s="1" t="inlineStr">
+        <is>
+          <t>Şifa Kaynağı Esma-i Hüsna - Büyük Boy (Dua-043)</t>
+        </is>
+      </c>
+      <c r="C459" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="460" spans="1:3">
+      <c r="A460" s="1" t="inlineStr">
+        <is>
+          <t>3990000012088</t>
+        </is>
+      </c>
+      <c r="B460" s="1" t="inlineStr">
+        <is>
+          <t>Sümbül Efendi ve Merkez Efendi (Evliya-013)</t>
+        </is>
+      </c>
+      <c r="C460" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="461" spans="1:3">
+      <c r="A461" s="1" t="inlineStr">
+        <is>
+          <t>9789752943278</t>
+        </is>
+      </c>
+      <c r="B461" s="1" t="inlineStr">
+        <is>
+          <t>Sure-i Yasin, Tebareke, Amme, Namaz Sureleri ve Dualar (Yas-013)</t>
+        </is>
+      </c>
+      <c r="C461" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="462" spans="1:3">
+      <c r="A462" s="1" t="inlineStr">
+        <is>
+          <t>9789752940437</t>
+        </is>
+      </c>
+      <c r="B462" s="1" t="inlineStr">
+        <is>
+          <t>Salavat-ı Şerifeler ve Dualar (Dua-039)</t>
+        </is>
+      </c>
+      <c r="C462" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="463" spans="1:3">
+      <c r="A463" s="1" t="inlineStr">
+        <is>
+          <t>9786058819597</t>
+        </is>
+      </c>
+      <c r="B463" s="1" t="inlineStr">
+        <is>
+          <t>Salavat-ı Arifin (Dua-118)</t>
+        </is>
+      </c>
+      <c r="C463" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="464" spans="1:3">
+      <c r="A464" s="1" t="inlineStr">
+        <is>
+          <t>9789752940925</t>
+        </is>
+      </c>
+      <c r="B464" s="1" t="inlineStr">
+        <is>
+          <t>Salat-ı Tefriciyye ve Dualar (Dua-022)</t>
+        </is>
+      </c>
+      <c r="C464" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="465" spans="1:3">
+      <c r="A465" s="1" t="inlineStr">
+        <is>
+          <t>3990000004060</t>
+        </is>
+      </c>
+      <c r="B465" s="1" t="inlineStr">
+        <is>
+          <t>Sağlığımızın Düşmanları Kan Yağları Kolesterol ve Enfarktüs (Sağlık-001)</t>
+        </is>
+      </c>
+      <c r="C465" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="466" spans="1:3">
+      <c r="A466" s="1" t="inlineStr">
+        <is>
+          <t>9786054496174</t>
+        </is>
+      </c>
+      <c r="B466" s="1" t="inlineStr">
+        <is>
+          <t>Ruh Çağırma Nedir? (Sır-003)</t>
+        </is>
+      </c>
+      <c r="C466" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="467" spans="1:3">
+      <c r="A467" s="1" t="inlineStr">
+        <is>
+          <t>9789752940383</t>
+        </is>
+      </c>
+      <c r="B467" s="1" t="inlineStr">
+        <is>
+          <t>Resulüllah’ın Dilinden Tıbb’un Nebevi (Bitki-013/P16)</t>
+        </is>
+      </c>
+      <c r="C467" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="468" spans="1:3">
+      <c r="A468" s="1" t="inlineStr">
+        <is>
+          <t>9786054496921</t>
+        </is>
+      </c>
+      <c r="B468" s="1" t="inlineStr">
+        <is>
+          <t>Resulullah’ın Dilinden Surelerin Fazileti (Dua-042)</t>
+        </is>
+      </c>
+      <c r="C468" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="469" spans="1:3">
+      <c r="A469" s="1" t="inlineStr">
+        <is>
+          <t>9786054496976</t>
+        </is>
+      </c>
+      <c r="B469" s="1" t="inlineStr">
+        <is>
+          <t>Resulullah’ın Dilinden Surelerin Fazileti  (Dua-105)</t>
+        </is>
+      </c>
+      <c r="C469" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="470" spans="1:3">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>3990000004155</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>Ramuz’ül Ehadis Hadis Ansiklopedisi (2 Cilt Takım, Hadis-005) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C470" s="1">
+        <v>2200</v>
+      </c>
+    </row>
+    <row r="471" spans="1:3">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>9789752943322</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>Ramazan Duası Fazileti ve Sırları (Dua-003)</t>
+        </is>
+      </c>
+      <c r="C471" s="1">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="472" spans="1:3">
+      <c r="A472" s="1" t="inlineStr">
+        <is>
+          <t>9789752940567</t>
+        </is>
+      </c>
+      <c r="B472" s="1" t="inlineStr">
+        <is>
+          <t>Peygamberimizin Şefaati (Peygamber-005)</t>
+        </is>
+      </c>
+      <c r="C472" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="473" spans="1:3">
+      <c r="A473" s="1" t="inlineStr">
+        <is>
+          <t>9789756594919</t>
+        </is>
+      </c>
+      <c r="B473" s="1" t="inlineStr">
+        <is>
+          <t>Peygamberimizin Dilinden Yasin, Tebareke, Amme Faziletli ve Esrarlı Dualar (Yas-023)</t>
+        </is>
+      </c>
+      <c r="C473" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="474" spans="1:3">
+      <c r="A474" s="1" t="inlineStr">
+        <is>
+          <t>3990000013881</t>
+        </is>
+      </c>
+      <c r="B474" s="1" t="inlineStr">
+        <is>
+          <t>Peygamberimizin Dilinden Şehitlik (Hadis-008)</t>
+        </is>
+      </c>
+      <c r="C474" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="475" spans="1:3">
+      <c r="A475" s="1" t="inlineStr">
+        <is>
+          <t>9789752941342</t>
+        </is>
+      </c>
+      <c r="B475" s="1" t="inlineStr">
+        <is>
+          <t>Peygamber Efendimiz’in Özellikleri (Peygamber-013)</t>
+        </is>
+      </c>
+      <c r="C475" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="476" spans="1:3">
+      <c r="A476" s="1" t="inlineStr">
+        <is>
+          <t>3990000011908</t>
+        </is>
+      </c>
+      <c r="B476" s="1" t="inlineStr">
+        <is>
+          <t>Ömrünü Nasıl Uzatabilirsin (Dua-068)</t>
+        </is>
+      </c>
+      <c r="C476" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="477" spans="1:3">
+      <c r="A477" s="1" t="inlineStr">
+        <is>
+          <t>9789752940604</t>
+        </is>
+      </c>
+      <c r="B477" s="1" t="inlineStr">
+        <is>
+          <t>Ölüm, Kabir ve Ötesi (Kıyamet-003)</t>
+        </is>
+      </c>
+      <c r="C477" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="478" spans="1:3">
+      <c r="A478" s="1" t="inlineStr">
+        <is>
+          <t>3990000006847</t>
+        </is>
+      </c>
+      <c r="B478" s="1" t="inlineStr">
+        <is>
+          <t>Ölüleriniz Sizden Kur’an Bekliyor (Kıyamet-014)</t>
+        </is>
+      </c>
+      <c r="C478" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="479" spans="1:3">
+      <c r="A479" s="1" t="inlineStr">
+        <is>
+          <t>9789752940505</t>
+        </is>
+      </c>
+      <c r="B479" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Fitne Mesih Deccal (Sır-002)</t>
+        </is>
+      </c>
+      <c r="C479" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="480" spans="1:3">
+      <c r="A480" s="1" t="inlineStr">
+        <is>
+          <t>3990000012090</t>
+        </is>
+      </c>
+      <c r="B480" s="1" t="inlineStr">
+        <is>
+          <t>Bizim Yunus Emre (Evliya-009)</t>
+        </is>
+      </c>
+      <c r="C480" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="481" spans="1:3">
+      <c r="A481" s="1" t="inlineStr">
+        <is>
+          <t>9789752943032</t>
+        </is>
+      </c>
+      <c r="B481" s="1" t="inlineStr">
+        <is>
+          <t>Beşiktaşlı Yahya Efendi (Evliya-010)</t>
+        </is>
+      </c>
+      <c r="C481" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="482" spans="1:3">
+      <c r="A482" s="1" t="inlineStr">
+        <is>
+          <t>9789752940031</t>
+        </is>
+      </c>
+      <c r="B482" s="1" t="inlineStr">
+        <is>
+          <t>Amme Cüzü (Yasin-007)</t>
+        </is>
+      </c>
+      <c r="C482" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="483" spans="1:3">
+      <c r="A483" s="1" t="inlineStr">
+        <is>
+          <t>3990000011907</t>
+        </is>
+      </c>
+      <c r="B483" s="1" t="inlineStr">
+        <is>
+          <t>Allah’a Ulaştıran Vesileler (Sohbet-016)</t>
+        </is>
+      </c>
+      <c r="C483" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="484" spans="1:3">
+      <c r="A484" s="1" t="inlineStr">
+        <is>
+          <t>9789756594124</t>
+        </is>
+      </c>
+      <c r="B484" s="1" t="inlineStr">
+        <is>
+          <t>Allah Velilerinden Dualar (Yasin-009)</t>
+        </is>
+      </c>
+      <c r="C484" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="485" spans="1:3">
+      <c r="A485" s="1" t="inlineStr">
+        <is>
+          <t>9789752940116</t>
+        </is>
+      </c>
+      <c r="B485" s="1" t="inlineStr">
+        <is>
+          <t>Allah Dostları’ndan İlahiler ve Dualar (İlahi-005 / P14)</t>
+        </is>
+      </c>
+      <c r="C485" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="486" spans="1:3">
+      <c r="A486" s="1" t="inlineStr">
+        <is>
+          <t>9789752940819</t>
+        </is>
+      </c>
+      <c r="B486" s="1" t="inlineStr">
+        <is>
+          <t>Aldananlar ve Günahları Temizleyen Ameller (Tasavvuf-001)</t>
+        </is>
+      </c>
+      <c r="C486" s="1">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="487" spans="1:3">
+      <c r="A487" s="1" t="inlineStr">
+        <is>
+          <t>9786054496426</t>
+        </is>
+      </c>
+      <c r="B487" s="1" t="inlineStr">
+        <is>
+          <t>Ahiret Azığım (Dua-070)</t>
+        </is>
+      </c>
+      <c r="C487" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="488" spans="1:3">
+      <c r="A488" s="1" t="inlineStr">
+        <is>
+          <t>3990000011906</t>
+        </is>
+      </c>
+      <c r="B488" s="1" t="inlineStr">
+        <is>
+          <t>Nereye Gidiyorsun? (Kıyamet-009)</t>
+        </is>
+      </c>
+      <c r="C488" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="489" spans="1:3">
+      <c r="A489" s="1" t="inlineStr">
+        <is>
+          <t>9789752942059</t>
+        </is>
+      </c>
+      <c r="B489" s="1" t="inlineStr">
+        <is>
+          <t>Nazar ve Sihir (Sır-005)</t>
+        </is>
+      </c>
+      <c r="C489" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="490" spans="1:3">
+      <c r="A490" s="1" t="inlineStr">
+        <is>
+          <t>9789752940512</t>
+        </is>
+      </c>
+      <c r="B490" s="1" t="inlineStr">
+        <is>
+          <t>Namazın Fazileti ve Terk Etmenin Cezası (Namaz-007)</t>
+        </is>
+      </c>
+      <c r="C490" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="491" spans="1:3">
+      <c r="A491" s="1" t="inlineStr">
+        <is>
+          <t>9789756594483</t>
+        </is>
+      </c>
+      <c r="B491" s="1" t="inlineStr">
+        <is>
+          <t>Münacat Duası Fazileti ve Sırları (Dua-050)</t>
+        </is>
+      </c>
+      <c r="C491" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="492" spans="1:3">
+      <c r="A492" s="1" t="inlineStr">
+        <is>
+          <t>3990000011164</t>
+        </is>
+      </c>
+      <c r="B492" s="1" t="inlineStr">
+        <is>
+          <t>Muhiddin Arabi Hazretlerinden Sohbetler (Sohbet-010)</t>
+        </is>
+      </c>
+      <c r="C492" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="493" spans="1:3">
+      <c r="A493" s="1" t="inlineStr">
+        <is>
+          <t>9789752941328</t>
+        </is>
+      </c>
+      <c r="B493" s="1" t="inlineStr">
+        <is>
+          <t>Muhtasar Şifa-i Şerif Tercümesi (Peygamber-014)</t>
+        </is>
+      </c>
+      <c r="C493" s="1">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="494" spans="1:3">
+      <c r="A494" s="1" t="inlineStr">
+        <is>
+          <t>3990000003868</t>
+        </is>
+      </c>
+      <c r="B494" s="1" t="inlineStr">
+        <is>
+          <t>Mucize Bitki Sarı Sabır Aloe Vera (Bitki-017)</t>
+        </is>
+      </c>
+      <c r="C494" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="495" spans="1:3">
+      <c r="A495" s="1" t="inlineStr">
+        <is>
+          <t>9789752941601</t>
+        </is>
+      </c>
+      <c r="B495" s="1" t="inlineStr">
+        <is>
+          <t>Minberden Gönüllere (Hutbeler) (Sohbet-022)</t>
+        </is>
+      </c>
+      <c r="C495" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="496" spans="1:3">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>3990000004154</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>Mektup (Tasavvuf-015)</t>
+        </is>
+      </c>
+      <c r="C496" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="497" spans="1:3">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>9789752940086</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
+          <t>Kur’an-ı Kerim Elifbası (Elifba - 001)</t>
+        </is>
+      </c>
+      <c r="C497" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="498" spans="1:3">
+      <c r="A498" s="1" t="inlineStr">
+        <is>
+          <t>3990000004560</t>
+        </is>
+      </c>
+      <c r="B498" s="1" t="inlineStr">
+        <is>
+          <t>Kuran Okumanın Faziletleri - Küçük Boy (Dua-057)</t>
+        </is>
+      </c>
+      <c r="C498" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="499" spans="1:3">
+      <c r="A499" s="1" t="inlineStr">
+        <is>
+          <t>9789756594292</t>
+        </is>
+      </c>
+      <c r="B499" s="1" t="inlineStr">
+        <is>
+          <t>Kıyamet Yaklaşıyor (Kıyamet-006/P15)</t>
+        </is>
+      </c>
+      <c r="C499" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="500" spans="1:3">
+      <c r="A500" s="1" t="inlineStr">
+        <is>
+          <t>9789752940598</t>
+        </is>
+      </c>
+      <c r="B500" s="1" t="inlineStr">
+        <is>
+          <t>Kıyamet Alametleri (Kıyamet-004)</t>
+        </is>
+      </c>
+      <c r="C500" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="501" spans="1:3">
+      <c r="A501" s="1" t="inlineStr">
+        <is>
+          <t>9789752942462</t>
+        </is>
+      </c>
+      <c r="B501" s="1" t="inlineStr">
+        <is>
+          <t>Kırk Kudsi Hadis (Hadis-010 / P10)</t>
+        </is>
+      </c>
+      <c r="C501" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="502" spans="1:3">
+      <c r="A502" s="1" t="inlineStr">
+        <is>
+          <t>9789752942578</t>
+        </is>
+      </c>
+      <c r="B502" s="1" t="inlineStr">
+        <is>
+          <t>Kabirdeki Halim (Kıyamet-015 / P10)</t>
+        </is>
+      </c>
+      <c r="C502" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="503" spans="1:3">
+      <c r="A503" s="1" t="inlineStr">
+        <is>
+          <t>9789752940765</t>
+        </is>
+      </c>
+      <c r="B503" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul’dan Eski Zaman Manzaraları (Kültür-001)</t>
+        </is>
+      </c>
+      <c r="C503" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="504" spans="1:3">
+      <c r="A504" s="1" t="inlineStr">
+        <is>
+          <t>9789756594131</t>
+        </is>
+      </c>
+      <c r="B504" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul ve Anadolu Evliyaları (Evliya-002) (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C504" s="1">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="505" spans="1:3">
+      <c r="A505" s="1" t="inlineStr">
+        <is>
+          <t>3990000011851</t>
+        </is>
+      </c>
+      <c r="B505" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Evliyaları Sahabe Kabirleri (Evliya-003)</t>
+        </is>
+      </c>
+      <c r="C505" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="506" spans="1:3">
+      <c r="A506" s="1" t="inlineStr">
+        <is>
+          <t>3990000012091</t>
+        </is>
+      </c>
+      <c r="B506" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Evliyaları Sahabe Kabirleri (Evliya-001)</t>
+        </is>
+      </c>
+      <c r="C506" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="507" spans="1:3">
+      <c r="A507" s="1" t="inlineStr">
+        <is>
+          <t>9789752942066</t>
+        </is>
+      </c>
+      <c r="B507" s="1" t="inlineStr">
+        <is>
+          <t>İslam İnceliktir (Sohbet-020)</t>
+        </is>
+      </c>
+      <c r="C507" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="508" spans="1:3">
+      <c r="A508" s="1" t="inlineStr">
+        <is>
+          <t>9789752942851</t>
+        </is>
+      </c>
+      <c r="B508" s="1" t="inlineStr">
+        <is>
+          <t>Hz. İsa (A.S.)’ın Gökten İnişi ve Deccal’i Öldürmesi (Sır-008)</t>
+        </is>
+      </c>
+      <c r="C508" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="509" spans="1:3">
+      <c r="A509" s="1" t="inlineStr">
+        <is>
+          <t>9786054496662</t>
+        </is>
+      </c>
+      <c r="B509" s="1" t="inlineStr">
+        <is>
+          <t>Herkese Lazım Hadis-i Şerifler (Hadis-016)</t>
+        </is>
+      </c>
+      <c r="C509" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="510" spans="1:3">
+      <c r="A510" s="1" t="inlineStr">
+        <is>
+          <t>3990000012089</t>
+        </is>
+      </c>
+      <c r="B510" s="1" t="inlineStr">
+        <is>
+          <t>Hacı Bektaş’ı Veli (Evliya-017)</t>
+        </is>
+      </c>
+      <c r="C510" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="511" spans="1:3">
+      <c r="A511" s="1" t="inlineStr">
+        <is>
+          <t>9789756594421</t>
+        </is>
+      </c>
+      <c r="B511" s="1" t="inlineStr">
+        <is>
+          <t>Hacı Bayram-ı Veli Hazretleri (Evliya-006)</t>
+        </is>
+      </c>
+      <c r="C511" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="512" spans="1:3">
+      <c r="A512" s="1" t="inlineStr">
+        <is>
+          <t>9789756594087</t>
+        </is>
+      </c>
+      <c r="B512" s="1" t="inlineStr">
+        <is>
+          <t>Günlük Dualar En Güzel İlahiler (İlahi-002/P9)</t>
+        </is>
+      </c>
+      <c r="C512" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="513" spans="1:3">
+      <c r="A513" s="1" t="inlineStr">
+        <is>
+          <t>9789752941748</t>
+        </is>
+      </c>
+      <c r="B513" s="1" t="inlineStr">
+        <is>
+          <t>Gıybet Edenlere İlahi Uyarılar (Sohbet-015)</t>
+        </is>
+      </c>
+      <c r="C513" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="514" spans="1:3">
+      <c r="A514" s="1" t="inlineStr">
+        <is>
+          <t>3990000004127</t>
+        </is>
+      </c>
+      <c r="B514" s="1" t="inlineStr">
+        <is>
+          <t>Gençlik Çağına Dönüş (Sağlık-002)</t>
+        </is>
+      </c>
+      <c r="C514" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="515" spans="1:3">
+      <c r="A515" s="1" t="inlineStr">
+        <is>
+          <t>9786054496235</t>
+        </is>
+      </c>
+      <c r="B515" s="1" t="inlineStr">
+        <is>
+          <t>Fütuhul Ğayb (Tasavvuf-031)</t>
+        </is>
+      </c>
+      <c r="C515" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="516" spans="1:3">
+      <c r="A516" s="1" t="inlineStr">
+        <is>
+          <t>3990000012888</t>
+        </is>
+      </c>
+      <c r="B516" s="1" t="inlineStr">
+        <is>
+          <t>Fethur Rahman (Tasavvuf-025 / P12)</t>
+        </is>
+      </c>
+      <c r="C516" s="1">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="517" spans="1:3">
+      <c r="A517" s="1" t="inlineStr">
+        <is>
+          <t>9789752942318</t>
+        </is>
+      </c>
+      <c r="B517" s="1" t="inlineStr">
+        <is>
+          <t>Dualar ve Manevi Tedavi Rehberi (Yasin-002)</t>
+        </is>
+      </c>
+      <c r="C517" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="518" spans="1:3">
+      <c r="A518" s="1" t="inlineStr">
+        <is>
+          <t>9789752941465</t>
+        </is>
+      </c>
+      <c r="B518" s="1" t="inlineStr">
+        <is>
+          <t>Eyüp Sultan (Evliya-018)</t>
+        </is>
+      </c>
+      <c r="C518" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="519" spans="1:3">
+      <c r="A519" s="1" t="inlineStr">
+        <is>
+          <t>9789752942967</t>
+        </is>
+      </c>
+      <c r="B519" s="1" t="inlineStr">
+        <is>
+          <t>Eyüp Sultan (Evliya-011)</t>
+        </is>
+      </c>
+      <c r="C519" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="520" spans="1:3">
+      <c r="A520" s="1" t="inlineStr">
+        <is>
+          <t>9789752940451</t>
+        </is>
+      </c>
+      <c r="B520" s="1" t="inlineStr">
+        <is>
+          <t>Ey Oğul (Sohbet-004)</t>
+        </is>
+      </c>
+      <c r="C520" s="1">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="521" spans="1:3">
+      <c r="A521" s="1" t="inlineStr">
+        <is>
+          <t>9789752940468</t>
+        </is>
+      </c>
+      <c r="B521" s="1" t="inlineStr">
+        <is>
+          <t>Ey Oğul (Sohbet-003/P16)</t>
+        </is>
+      </c>
+      <c r="C521" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="522" spans="1:3">
+      <c r="A522" s="1" t="inlineStr">
+        <is>
+          <t>9786054496310</t>
+        </is>
+      </c>
+      <c r="B522" s="1" t="inlineStr">
+        <is>
+          <t>Dua ve Şifa Demetleri (Yasin-003)</t>
+        </is>
+      </c>
+      <c r="C522" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="523" spans="1:3">
+      <c r="A523" s="1" t="inlineStr">
+        <is>
           <t>9786058819528</t>
         </is>
       </c>
-      <c r="B240" s="1" t="inlineStr">
+      <c r="B523" s="1" t="inlineStr">
         <is>
           <t>Dört Mezhebe Göre İslam Fıkhı (Fıkıh - 002) (Ciltli)</t>
         </is>
       </c>
-      <c r="C240" s="1">
+      <c r="C523" s="1">
         <v>800</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>