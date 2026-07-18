--- v3 (2026-04-06)
+++ v4 (2026-07-18)
@@ -424,51 +424,51 @@
         <is>
           <t>9789756594582</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Nurlu ve Esrarlı Dualar (Yas-034/P14)</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9789752941441</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Nasreddin Hoca’dan Fıkralar (Hikaye-004)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>3990000004572</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Namazın Fazileti (Namaz-016)</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9789756594001</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
@@ -4534,81 +4534,81 @@
         <is>
           <t>9789752941243</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>Efendimizin Dilinden 1001 Hadis (Hadis-011)</t>
         </is>
       </c>
       <c r="C297" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>9786054833160</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>Kur’an-ı Kerim’in Havas ve Esrarı (Dua-035)</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>9789752940666</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>Ramuzül EHadis 2 Cilt (Ciltli)</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>2200</v>
+        <v>2400</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>9789752942875</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>Fihristli Delailü’l Hayrat (Dua-109)</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>9789752943537</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>Hastalıksız Uzun Ömür İçin Şifalı Bitkiler ve Emraz</t>
         </is>
       </c>
       <c r="C301" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>9789752943308</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
@@ -5299,51 +5299,51 @@
         <is>
           <t>9786054496044</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>Sırlı, Büyük Celcelutiyye Duası (Dua-102)</t>
         </is>
       </c>
       <c r="C348" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="349" spans="1:3">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>9789752943421</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>Salavat-ı Şerifelerin - Küçük Boy (Dua-028)</t>
         </is>
       </c>
       <c r="C349" s="1">
-        <v>45</v>
+        <v>55</v>
       </c>
     </row>
     <row r="350" spans="1:3">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>9789752943391</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>Resulullahın Dilinden Dualar (Dua-053)</t>
         </is>
       </c>
       <c r="C350" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="351" spans="1:3">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>9789756594223</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
@@ -5734,66 +5734,66 @@
         <is>
           <t>9789752942547</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>Ashab-ı Bedir - Küçük Boy (Dua-014)</t>
         </is>
       </c>
       <c r="C377" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>9789752942899</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>Resulullahın Dilinden Sureler’in ve Dualar’ın (Dua-032) (Ciltli)</t>
         </is>
       </c>
       <c r="C378" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>9786054496167</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>Delailü’l Hayrat Türkçe Okunuş ve Manalı (Üçlü) (Dua-122)</t>
         </is>
       </c>
       <c r="C379" s="1">
-        <v>250</v>
+        <v>290</v>
       </c>
     </row>
     <row r="380" spans="1:3">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>3990000003971</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>Mehmed Emin Tokadi Hazretleri (Evliya-005)</t>
         </is>
       </c>
       <c r="C380" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="381" spans="1:3">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>9789752942813</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
@@ -5959,51 +5959,51 @@
         <is>
           <t>9789752940444</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>Lokman Hekim’den Oğluna Öğütler (Sohbet-006)</t>
         </is>
       </c>
       <c r="C392" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="393" spans="1:3">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>9789752943438</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>Salavat-ı Şerifeler’in Esrarı, Hikmeti, Fazileti (Dua-038)</t>
         </is>
       </c>
       <c r="C393" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="394" spans="1:3">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>9789752940550</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>Siyer-i Nebi Peygamberimizin Hayatı (Peygamber-004)</t>
         </is>
       </c>
       <c r="C394" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="395" spans="1:3">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>9786054833474</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
@@ -6049,51 +6049,51 @@
         <is>
           <t>9789752943148</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>Peygamberimiz Uğrunda Canlarını Feda Edenler (Pamuk-257)</t>
         </is>
       </c>
       <c r="C398" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="399" spans="1:3">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>9789752940420</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>Dua ve Havas Ansiklopedisi (Dua-005) (Ciltli)</t>
         </is>
       </c>
       <c r="C399" s="1">
-        <v>1000</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="400" spans="1:3">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>9786058819535</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>Zikir Risalesi (Tasavvuf -028/P13)</t>
         </is>
       </c>
       <c r="C400" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="401" spans="1:3">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>9786054496570</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
@@ -7129,51 +7129,51 @@
         <is>
           <t>3990000004155</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>Ramuz’ül Ehadis Hadis Ansiklopedisi (2 Cilt Takım, Hadis-005) (Ciltli)</t>
         </is>
       </c>
       <c r="C470" s="1">
         <v>2200</v>
       </c>
     </row>
     <row r="471" spans="1:3">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>9789752943322</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>Ramazan Duası Fazileti ve Sırları (Dua-003)</t>
         </is>
       </c>
       <c r="C471" s="1">
-        <v>55</v>
+        <v>60</v>
       </c>
     </row>
     <row r="472" spans="1:3">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>9789752940567</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>Peygamberimizin Şefaati (Peygamber-005)</t>
         </is>
       </c>
       <c r="C472" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="473" spans="1:3">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>9789756594919</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
@@ -7534,51 +7534,51 @@
         <is>
           <t>9789752940086</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>Kur’an-ı Kerim Elifbası (Elifba - 001)</t>
         </is>
       </c>
       <c r="C497" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="498" spans="1:3">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>3990000004560</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>Kuran Okumanın Faziletleri - Küçük Boy (Dua-057)</t>
         </is>
       </c>
       <c r="C498" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="499" spans="1:3">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>9789756594292</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>Kıyamet Yaklaşıyor (Kıyamet-006/P15)</t>
         </is>
       </c>
       <c r="C499" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="500" spans="1:3">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>9789752940598</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>