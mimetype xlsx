--- v4 (2026-07-18)
+++ v5 (2026-09-12)
@@ -2089,51 +2089,51 @@
         <is>
           <t>3990000006414</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>Tasavvufi Derecelere Göre Rüya Tabirleri (Rüya-009 / P14)</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>3990000004409</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>Tarıkat-ı Nakşıbendiyye Prensipleri (Tasavvuf-006 / P17)</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>3990000004535</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Tam Rüya Tabirleri Ansiklopedisi (Rüya-007)</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>9789756594247</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
@@ -2404,51 +2404,51 @@
         <is>
           <t>3990000009430</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Peygamberimizin Şefaati (Peygamber-008)</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>9789752940574</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Peygamberimiz’in Şefaatı (Peygamber-001)</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>25</v>
+        <v>60</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>9786054496273</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>Rahmet Çeşmesi Yasin (Yas-130/P16) - 1. Hamur</t>
         </is>
       </c>
       <c r="C157" s="1">
         <v>17.5</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>9786054496259</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
@@ -5719,51 +5719,51 @@
         <is>
           <t>9786054833405</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>Sırlı Şifalı Dualar ve Salavatlar Ansiklopedisi (Ciltli)</t>
         </is>
       </c>
       <c r="C376" s="1">
         <v>1200</v>
       </c>
     </row>
     <row r="377" spans="1:3">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>9789752942547</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>Ashab-ı Bedir - Küçük Boy (Dua-014)</t>
         </is>
       </c>
       <c r="C377" s="1">
-        <v>45</v>
+        <v>55</v>
       </c>
     </row>
     <row r="378" spans="1:3">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>9789752942899</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>Resulullahın Dilinden Sureler’in ve Dualar’ın (Dua-032) (Ciltli)</t>
         </is>
       </c>
       <c r="C378" s="1">
         <v>450</v>
       </c>
     </row>
     <row r="379" spans="1:3">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>9786054496167</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
@@ -6964,51 +6964,51 @@
         <is>
           <t>9789756594971</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>Şifa Kaynağı Esma-i Hüsna - Büyük Boy (Dua-043)</t>
         </is>
       </c>
       <c r="C459" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="460" spans="1:3">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>3990000012088</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>Sümbül Efendi ve Merkez Efendi (Evliya-013)</t>
         </is>
       </c>
       <c r="C460" s="1">
-        <v>65</v>
+        <v>120</v>
       </c>
     </row>
     <row r="461" spans="1:3">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>9789752943278</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>Sure-i Yasin, Tebareke, Amme, Namaz Sureleri ve Dualar (Yas-013)</t>
         </is>
       </c>
       <c r="C461" s="1">
         <v>65</v>
       </c>
     </row>
     <row r="462" spans="1:3">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>9789752940437</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
@@ -7384,51 +7384,51 @@
         <is>
           <t>9786054496426</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>Ahiret Azığım (Dua-070)</t>
         </is>
       </c>
       <c r="C487" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="488" spans="1:3">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>3990000011906</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>Nereye Gidiyorsun? (Kıyamet-009)</t>
         </is>
       </c>
       <c r="C488" s="1">
-        <v>40</v>
+        <v>100</v>
       </c>
     </row>
     <row r="489" spans="1:3">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>9789752942059</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>Nazar ve Sihir (Sır-005)</t>
         </is>
       </c>
       <c r="C489" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="490" spans="1:3">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>9789752940512</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
@@ -7444,51 +7444,51 @@
         <is>
           <t>9789756594483</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>Münacat Duası Fazileti ve Sırları (Dua-050)</t>
         </is>
       </c>
       <c r="C491" s="1">
         <v>75</v>
       </c>
     </row>
     <row r="492" spans="1:3">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>3990000011164</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>Muhiddin Arabi Hazretlerinden Sohbetler (Sohbet-010)</t>
         </is>
       </c>
       <c r="C492" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="493" spans="1:3">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>9789752941328</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>Muhtasar Şifa-i Şerif Tercümesi (Peygamber-014)</t>
         </is>
       </c>
       <c r="C493" s="1">
         <v>125</v>
       </c>
     </row>
     <row r="494" spans="1:3">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>3990000003868</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
@@ -7639,51 +7639,51 @@
         <is>
           <t>9789756594131</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>İstanbul ve Anadolu Evliyaları (Evliya-002) (Ciltli)</t>
         </is>
       </c>
       <c r="C504" s="1">
         <v>600</v>
       </c>
     </row>
     <row r="505" spans="1:3">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>3990000011851</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>İstanbul Evliyaları Sahabe Kabirleri (Evliya-003)</t>
         </is>
       </c>
       <c r="C505" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="506" spans="1:3">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>3990000012091</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>İstanbul Evliyaları Sahabe Kabirleri (Evliya-001)</t>
         </is>
       </c>
       <c r="C506" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="507" spans="1:3">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>9789752942066</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
@@ -7714,51 +7714,51 @@
         <is>
           <t>9786054496662</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>Herkese Lazım Hadis-i Şerifler (Hadis-016)</t>
         </is>
       </c>
       <c r="C509" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="510" spans="1:3">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>3990000012089</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>Hacı Bektaş’ı Veli (Evliya-017)</t>
         </is>
       </c>
       <c r="C510" s="1">
-        <v>60</v>
+        <v>90</v>
       </c>
     </row>
     <row r="511" spans="1:3">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>9789756594421</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>Hacı Bayram-ı Veli Hazretleri (Evliya-006)</t>
         </is>
       </c>
       <c r="C511" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="512" spans="1:3">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>9789756594087</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>