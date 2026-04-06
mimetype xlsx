--- v0 (2025-11-03)
+++ v1 (2026-04-06)
@@ -85,2005 +85,2065 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786257454667</t>
+          <t>9786257454810</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünden Dökülen Şiirler</t>
+          <t>Patron - Tek Aşkım Sensin</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057050854</t>
+          <t>9786257454698</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ayrılığa İnat Aşk</t>
+          <t>19.47</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>40.5</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786257454186</t>
+          <t>9786257454568</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Karadenizin Fatihleri Türkan-ı Çepni</t>
+          <t>Adın Nefes</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057044563</t>
+          <t>9786257454452</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sil Baştan Yaz Hayatı</t>
+          <t>Güneş Yine Doğacak</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>80</v>
+        <v>160</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786257454490</t>
+          <t>9786257454667</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sakura Çiçeği</t>
+          <t>Gökyüzünden Dökülen Şiirler</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786257454988</t>
+          <t>9786057050854</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Yanlış Yer Doğru Zaman</t>
+          <t>Ayrılığa İnat Aşk</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>40.5</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257454971</t>
+          <t>9786257454186</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Mutsuz Adam</t>
+          <t>Karadenizin Fatihleri Türkan-ı Çepni</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257554957</t>
+          <t>9786057044563</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Samyelinin Saatleri</t>
+          <t>Sil Baştan Yaz Hayatı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257554964</t>
+          <t>9786257454490</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ruhlar Kamarası</t>
+          <t>Sakura Çiçeği</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786257454940</t>
+          <t>9786257454988</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Ayancık’ın Uykulu Sokakları</t>
+          <t>Yanlış Yer Doğru Zaman</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257554933</t>
+          <t>9786257454971</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Öğürtü</t>
+          <t>Mutsuz Adam</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257454926</t>
+          <t>9786257554957</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Hikayeleri</t>
+          <t>Samyelinin Saatleri</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786257454803</t>
+          <t>9786257554964</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Geceler - Kurtarıcı Serisi 1</t>
+          <t>Ruhlar Kamarası</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257454902</t>
+          <t>9786257454940</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Zengin Heveslerin Mutluluk Arayışları</t>
+          <t>Ayancık’ın Uykulu Sokakları</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257454896</t>
+          <t>9786257554933</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Seni Seven Ne Yapsın</t>
+          <t>Öğürtü</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257454919</t>
+          <t>9786257454926</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kurtarıcı Serisi 2 - Desdanje</t>
+          <t>Yalnızlık Hikayeleri</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257554889</t>
+          <t>9786257454803</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Elması</t>
+          <t>Kanlı Geceler - Kurtarıcı Serisi 1</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257454865</t>
+          <t>9786257454902</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünün Gözleri Umuda Doğru</t>
+          <t>Zengin Heveslerin Mutluluk Arayışları</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257454872</t>
+          <t>9786257454896</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünden Dökülen Şiirler</t>
+          <t>Seni Seven Ne Yapsın</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257454858</t>
+          <t>9786257454919</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Hezimet</t>
+          <t>Kurtarıcı Serisi 2 - Desdanje</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257454841</t>
+          <t>9786257554889</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tuz Ovaları</t>
+          <t>Gökkuşağı Elması</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257454834</t>
+          <t>9786257454865</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Huzur Kokulum</t>
+          <t>Gökyüzünün Gözleri Umuda Doğru</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257454827</t>
+          <t>9786257454872</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Berduş</t>
+          <t>Gökyüzünden Dökülen Şiirler</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257454797</t>
+          <t>9786257454858</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Gece Siyahı</t>
+          <t>Hezimet</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257454735</t>
+          <t>9786257454841</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Masum Mahkum</t>
+          <t>Tuz Ovaları</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257454704</t>
+          <t>9786257454834</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Günlerden Perşembe</t>
+          <t>Huzur Kokulum</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257454766</t>
+          <t>9786257454827</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Butimar</t>
+          <t>Berduş</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257454643</t>
+          <t>9786257454797</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İçimdeki Dünya</t>
+          <t>Gece Siyahı</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257454742</t>
+          <t>9786257454735</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Aya Salıncak</t>
+          <t>Masum Mahkum</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257454728</t>
+          <t>9786257454704</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Ah Aysel Ah</t>
+          <t>Günlerden Perşembe</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786257454674</t>
+          <t>9786257454766</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Gözleri Berika</t>
+          <t>Butimar</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786257454629</t>
+          <t>9786257454643</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Gönül Limanı</t>
+          <t>İçimdeki Dünya</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257454353</t>
+          <t>9786257454742</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Maziden Maviye</t>
+          <t>Aya Salıncak</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786257454339</t>
+          <t>9786257454728</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Kelebeğin Gözyaşları</t>
+          <t>Ah Aysel Ah</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057661263</t>
+          <t>9786257454674</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mükemmel Hafıza Performansı</t>
+          <t>Gözleri Berika</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057454773</t>
+          <t>9786257454629</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Zengin Bir Adamın Mutluluk Arayışları</t>
+          <t>Gönül Limanı</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786257454759</t>
+          <t>9786257454353</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Güz Ormanları</t>
+          <t>Maziden Maviye</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786257454520</t>
+          <t>9786257454339</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bir Ömrün Masalı</t>
+          <t>Kelebeğin Gözyaşları</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786257454681</t>
+          <t>9786057661263</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Efla - Yalancı Kasım</t>
+          <t>Mükemmel Hafıza Performansı</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786257454711</t>
+          <t>9786057454773</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bir Kara Sevdadır Vatan</t>
+          <t>Zengin Bir Adamın Mutluluk Arayışları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257454650</t>
+          <t>9786257454759</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kristal</t>
+          <t>Güz Ormanları</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786257454551</t>
+          <t>9786257454520</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>29 Gün</t>
+          <t>Bir Ömrün Masalı</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786257454599</t>
+          <t>9786257454681</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kristalize - Ahenk serisi 1</t>
+          <t>Efla - Yalancı Kasım</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786257454612</t>
+          <t>9786257454711</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sonsuza Kadar Tatil</t>
+          <t>Bir Kara Sevdadır Vatan</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786257454636</t>
+          <t>9786257454650</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Derimi Soydum Ruhum Yırtıldı</t>
+          <t>Kristal</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786257454582</t>
+          <t>9786257454551</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ukde</t>
+          <t>29 Gün</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786257454605</t>
+          <t>9786257454599</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Sıyrılıp Gelenler</t>
+          <t>Kristalize - Ahenk serisi 1</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786257454315</t>
+          <t>9786257454612</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Kalemimden Gönlünüze Şiirler</t>
+          <t>Sonsuza Kadar Tatil</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786257454575</t>
+          <t>9786257454636</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Hoşça Kal Kadın</t>
+          <t>Derimi Soydum Ruhum Yırtıldı</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786257454131</t>
+          <t>9786257454582</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>U’mutsuz</t>
+          <t>Ukde</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786257454513</t>
+          <t>9786257454605</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Frezya’ya Söyleyemediklerim</t>
+          <t>Sıyrılıp Gelenler</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786257454544</t>
+          <t>9786257454315</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ayancık Eğmeleri</t>
+          <t>Kalemimden Gönlünüze Şiirler</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786257454537</t>
+          <t>9786257454575</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Ateşin Kara Melek'i</t>
+          <t>Hoşça Kal Kadın</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786257454476</t>
+          <t>9786257454131</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Yakamoz Zamanı</t>
+          <t>U’mutsuz</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786257454483</t>
+          <t>9786257454513</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Vuslat</t>
+          <t>Frezya’ya Söyleyemediklerim</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786257454360</t>
+          <t>9786257454544</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Rüya</t>
+          <t>Ayancık Eğmeleri</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786257454469</t>
+          <t>9786257454537</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Hamurdan Kelimeler</t>
+          <t>Ateşin Kara Melek'i</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786257454230</t>
+          <t>9786257454476</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Beni Bul</t>
+          <t>Yakamoz Zamanı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786257454261</t>
+          <t>9786257454483</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Hakan'ın Şiir Dünyası 3</t>
+          <t>Vuslat</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257454407</t>
+          <t>9786257454360</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Yaşanmışlıklardan</t>
+          <t>Rüya</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786257454322</t>
+          <t>9786257454469</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kırık Kalpler Durağı</t>
+          <t>Hamurdan Kelimeler</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786257454308</t>
+          <t>9786257454230</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>İnsan Avı</t>
+          <t>Beni Bul</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057454254</t>
+          <t>9786257454261</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Gülpınar Apollon Tapınağı</t>
+          <t>Hakan'ın Şiir Dünyası 3</t>
         </is>
       </c>
       <c r="C64" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786257454247</t>
+          <t>9786257454407</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Dizelerden Dökülenler</t>
+          <t>Yaşanmışlıklardan</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257454414</t>
+          <t>9786257454322</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Çizgisinde Bir Duygu Seli</t>
+          <t>Kırık Kalpler Durağı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786257454346</t>
+          <t>9786257454308</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Ruhumun Altın Donu</t>
+          <t>İnsan Avı</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786257454377</t>
+          <t>9786057454254</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Sensizken Seninleyim</t>
+          <t>Gülpınar Apollon Tapınağı</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257454391</t>
+          <t>9786257454247</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Suskun Mısralar</t>
+          <t>Dizelerden Dökülenler</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257454292</t>
+          <t>9786257454414</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Her Şeyi Gözünde Büyüten Fidan</t>
+          <t>Zamanın Çizgisinde Bir Duygu Seli</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786257454445</t>
+          <t>9786257454346</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Göründüğü Gibi Değil</t>
+          <t>Ruhumun Altın Donu</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786257454438</t>
+          <t>9786257454377</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Gözü 2 - Yeni Nesil</t>
+          <t>Sensizken Seninleyim</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786257454421</t>
+          <t>9786257454391</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Tanrının Gözü 1 - Hasat</t>
+          <t>Suskun Mısralar</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257454384</t>
+          <t>9786257454292</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Eftelya</t>
+          <t>Her Şeyi Gözünde Büyüten Fidan</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786257454278</t>
+          <t>9786257454445</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bir Senaryo</t>
+          <t>Göründüğü Gibi Değil</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257454148</t>
+          <t>9786257454438</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Thebai</t>
+          <t>Tanrının Gözü 2 - Yeni Nesil</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257454216</t>
+          <t>9786257454421</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Bir Kızıl İki Mavi</t>
+          <t>Tanrının Gözü 1 - Hasat</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257454223</t>
+          <t>9786257454384</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Bir Hiçlik Melodisi</t>
+          <t>Sevgili Eftelya</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257454124</t>
+          <t>9786257454278</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yanlış Zamanların Güzel Aşkları</t>
+          <t>Hayat Bir Senaryo</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786257454070</t>
+          <t>9786257454148</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kafes</t>
+          <t>Thebai</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057433824</t>
+          <t>9786257454216</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Can Kırığı</t>
+          <t>Bir Kızıl İki Mavi</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786257454209</t>
+          <t>9786257454223</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Bülbülün Sesi</t>
+          <t>Bir Hiçlik Melodisi</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786257454094</t>
+          <t>9786257454124</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Katil</t>
+          <t>Yanlış Zamanların Güzel Aşkları</t>
         </is>
       </c>
       <c r="C83" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257454179</t>
+          <t>9786257454070</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Masabaşı Kadını</t>
+          <t>Kafes</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257454193</t>
+          <t>9786057433824</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Doğdum Büyüdüm Unuttum</t>
+          <t>Can Kırığı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257454162</t>
+          <t>9786257454209</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Masal Gibi</t>
+          <t>Bülbülün Sesi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257454155</t>
+          <t>9786257454094</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sevdamız Bir Çiçekti</t>
+          <t>Gizemli Katil</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057061089</t>
+          <t>9786257454179</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Ruh</t>
+          <t>Masabaşı Kadını</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786257454056</t>
+          <t>9786257454193</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Vonex - İki Kutbun Arasında</t>
+          <t>Doğdum Büyüdüm Unuttum</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057061072</t>
+          <t>9786257454162</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Gül Bahçesi</t>
+          <t>Masal Gibi</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786257454117</t>
+          <t>9786257454155</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Hakan’ın Şiir Dünyası 2</t>
+          <t>Sevdamız Bir Çiçekti</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786257454100</t>
+          <t>9786057061089</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Cennette Kahvaltı Vakti</t>
+          <t>Kayıp Ruh</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057433862</t>
+          <t>9786257454056</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Saklı</t>
+          <t>Vonex - İki Kutbun Arasında</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786057433886</t>
+          <t>9786057061072</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Damat Kaçabilir</t>
+          <t>Kırmızı Gül Bahçesi</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786057454025</t>
+          <t>9786257454117</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Satırlardaki Yalnızlığım</t>
+          <t>Hakan’ın Şiir Dünyası 2</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257454018</t>
+          <t>9786257454100</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Terapötik Etkileşim</t>
+          <t>Cennette Kahvaltı Vakti</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786057050892</t>
+          <t>9786057433862</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Şeref Madalyası</t>
+          <t>Saklı</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786257454001</t>
+          <t>9786057433886</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kuzgun</t>
+          <t>Dikkat Damat Kaçabilir</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786257454049</t>
+          <t>9786057454025</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Keçiler Kaçınca Yalnız Kaldım</t>
+          <t>Satırlardaki Yalnızlığım</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786257454087</t>
+          <t>9786257454018</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Kadeh ve Kan</t>
+          <t>Terapötik Etkileşim</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057433800</t>
+          <t>9786057050892</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>13 Farklı Ruhun Gizemli Hikayesi</t>
+          <t>Şeref Madalyası</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057050830</t>
+          <t>9786257454001</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Gül Bahçem</t>
+          <t>Kuzgun</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786257454032</t>
+          <t>9786257454049</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Sarımsakçı Konağında Söyleşiler</t>
+          <t>Keçiler Kaçınca Yalnız Kaldım</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786057433831</t>
+          <t>9786257454087</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Tekrarlanan Hayatlar</t>
+          <t>Kadeh ve Kan</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786057433893</t>
+          <t>9786057433800</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>İlgi</t>
+          <t>13 Farklı Ruhun Gizemli Hikayesi</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786057061096</t>
+          <t>9786057050830</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İçimizdeki Tohumlar</t>
+          <t>Gül Bahçem</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786057433879</t>
+          <t>9786257454032</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Dertleşelim mi?</t>
+          <t>Sarımsakçı Konağında Söyleşiler</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786057433817</t>
+          <t>9786057433831</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Uyku Otomatı</t>
+          <t>Tekrarlanan Hayatlar</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786057061058</t>
+          <t>9786057433893</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlığın Ezgisi</t>
+          <t>İlgi</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057433855</t>
+          <t>9786057061096</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Babakale Altınkum Öyküleri</t>
+          <t>İçimizdeki Tohumlar</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786057061065</t>
+          <t>9786057433879</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme</t>
+          <t>Dertleşelim mi?</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786057061027</t>
+          <t>9786057433817</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Cella</t>
+          <t>Uyku Otomatı</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786057433848</t>
+          <t>9786057061058</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Serferil</t>
+          <t>Yalnızlığın Ezgisi</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786057061010</t>
+          <t>9786057433855</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Bir Aşk Hikayesi</t>
+          <t>Babakale Altınkum Öyküleri</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786057061003</t>
+          <t>9786057061065</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Seni Bilmeden</t>
+          <t>Yüzleşme</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057061041</t>
+          <t>9786057061027</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Topraktan Sözler</t>
+          <t>Cella</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786057050861</t>
+          <t>9786057433848</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Son Pesimist</t>
+          <t>Serferil</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786057050878</t>
+          <t>9786057061010</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Çizilmemiş Resimler</t>
+          <t>Gerçek Bir Aşk Hikayesi</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786057050885</t>
+          <t>9786057061003</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Aşk! Ört Bahanelerimi</t>
+          <t>Seni Bilmeden</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786057044594</t>
+          <t>9786057061041</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Yürekten Kopan</t>
+          <t>Topraktan Sözler</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786057050847</t>
+          <t>9786057050861</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Çekirdek Kabukları</t>
+          <t>Son Pesimist</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057050816</t>
+          <t>9786057050878</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Bir Sevda Cinayeti</t>
+          <t>Çizilmemiş Resimler</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786057050809</t>
+          <t>9786057050885</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Rüzgarın Fısıltısı</t>
+          <t>Aşk! Ört Bahanelerimi</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057050823</t>
+          <t>9786057044594</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kınalı Eller</t>
+          <t>Yürekten Kopan</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786057044525</t>
+          <t>9786057050847</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Bir Sıfır Yenik</t>
+          <t>Çekirdek Kabukları</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786057044587</t>
+          <t>9786057050816</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kalbimden Süzülenler</t>
+          <t>Bir Sevda Cinayeti</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>160</v>
+        <v>250</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786057044518</t>
+          <t>9786057050809</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Fikrimin Karesi</t>
+          <t>Rüzgarın Fısıltısı</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786057044532</t>
+          <t>9786057050823</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Kaygılanan Şiir Kanlanması</t>
+          <t>Kınalı Eller</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057044501</t>
+          <t>9786057044525</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Hakan’ın Şiir Dünyası</t>
+          <t>Bir Sıfır Yenik</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786057044570</t>
+          <t>9786057044587</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Bir Umut İşte</t>
+          <t>Kalbimden Süzülenler</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786057044556</t>
+          <t>9786057044518</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Şiir Kalem</t>
+          <t>Fikrimin Karesi</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
+          <t>9786057044532</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>Kaygılanan Şiir Kanlanması</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
+          <t>9786057044501</t>
+        </is>
+      </c>
+      <c r="B133" s="1" t="inlineStr">
+        <is>
+          <t>Hakan’ın Şiir Dünyası</t>
+        </is>
+      </c>
+      <c r="C133" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="134" spans="1:3">
+      <c r="A134" s="1" t="inlineStr">
+        <is>
+          <t>9786057044570</t>
+        </is>
+      </c>
+      <c r="B134" s="1" t="inlineStr">
+        <is>
+          <t>Bir Umut İşte</t>
+        </is>
+      </c>
+      <c r="C134" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="135" spans="1:3">
+      <c r="A135" s="1" t="inlineStr">
+        <is>
+          <t>9786057044556</t>
+        </is>
+      </c>
+      <c r="B135" s="1" t="inlineStr">
+        <is>
+          <t>Şiir Kalem</t>
+        </is>
+      </c>
+      <c r="C135" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="136" spans="1:3">
+      <c r="A136" s="1" t="inlineStr">
+        <is>
           <t>9786057044549</t>
         </is>
       </c>
-      <c r="B132" s="1" t="inlineStr">
+      <c r="B136" s="1" t="inlineStr">
         <is>
           <t>Dehliz</t>
         </is>
       </c>
-      <c r="C132" s="1">
+      <c r="C136" s="1">
         <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>