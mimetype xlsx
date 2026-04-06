--- v2 (2026-02-14)
+++ v3 (2026-04-06)
@@ -85,715 +85,1750 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258079647</t>
+          <t>9789757819271</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Wittgenstein ve İnancın Dili</t>
+          <t>Retorik Hermeneutik ve Sosyal Bilimler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>20</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258079630</t>
+          <t>9789757819409</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan Dinine Felsefi Bir Giriş</t>
+          <t>Wittgenstein’ın Viyanası</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>280</v>
+        <v>60</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258079654</t>
+          <t>9789757819660</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İsyan Çağında Teolojinin Sözü</t>
+          <t>Hukuki Argümantasyonun Temelleri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258079623</t>
+          <t>3990000017986</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Modern Dünyanın Kökenleri</t>
+          <t>Felsefe ve Doğanın Aynası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>220</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258079494</t>
+          <t>9789757819608</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Grand Stratejisi</t>
+          <t>Objektivizmin ve Rölativizmin Ötesi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>520</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258079500</t>
+          <t>9789757819547</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çin’in Afrika Stratejisi</t>
+          <t>Borges'le Söyleşiler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>390</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789757819592</t>
+          <t>9789757819370</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Rasyonalite</t>
+          <t>William James'in Pragmatik Felsefesi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>175</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789757819929</t>
+          <t>9789757819585</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Racine ve Shakespeare</t>
+          <t>Yorumların Çatışması 1. Cilt</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789757819820</t>
+          <t>9789944147033</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bilimin Sınırları ve Bilimsel İhtilaflar</t>
+          <t>Trajik Başarı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>220</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789757819998</t>
+          <t>9799757819164</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Heidegger Moderniteyle Hesaplaşma</t>
+          <t>Tarihsel Materyalizmin Çağdaş Eleştirisi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>490</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258079470</t>
+          <t>9789757819530</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Teosofizm</t>
+          <t>T. S. Kuhn ve Sosyal Bilimler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>400</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258079463</t>
+          <t>9789757819691</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>İslam Ezoterizmi ve Taoculuk</t>
+          <t>Sosyal Fenomenler Olarak Bilimsel İhtilaflar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>190</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258079487</t>
+          <t>9789757819417</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Mülahazalar</t>
+          <t>Sosyal Bir Fenomen Olarak Dilin Belirsizliği</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258079456</t>
+          <t>9789757819677</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ruhçu Safsata</t>
+          <t>Felsefe İle Teolojinin Kavşağından Schmitt ve Strauss’ta Politik Olan</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>550</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258079432</t>
+          <t>9789757819752</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Avrupa</t>
+          <t>Romantizm Pragmatizm ve Dekonstrüksiyon</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>290</v>
+        <v>190</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258079449</t>
+          <t>9789757819622</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Teknopoli</t>
+          <t>Roma Katolikliği ve Politik Form ve Kara ve Deniz : Tarih ve Siyaset Üzerine İki Deneme</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>350</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258079418</t>
+          <t>9789757819486</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Dil</t>
+          <t>Propaganda Çağı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>340</v>
+        <v>30.09</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258079425</t>
+          <t>9799759697944</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ne Gerek Var Sosyal Bilimlere?</t>
+          <t>Politika Felsefesi Nedir? Giriş - Çeviri - Notlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>390</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789757819639</t>
+          <t>9799759821745</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Leibniz</t>
+          <t>Paradigma Felsefe Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>88.89</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258079401</t>
+          <t>9789757819783</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Teknoloji Toplumu</t>
+          <t>Osmanlı Tarih Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>690</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258079388</t>
+          <t>9789757819509</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sıfır Noktası’ndan Türkiye’nin Meseleleri</t>
+          <t>Okuma Alegorileri</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>350</v>
+        <v>35</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258079333</t>
+          <t>9789757819707</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Geleneğin Sosyoloğu Robert Nısbet</t>
+          <t>Oğullar ve Babaları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>280</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258079340</t>
+          <t>9799757819218</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Küresel Medeniyetin Ontolojisi</t>
+          <t>Michel Foucault ve Arkeolojik Çözümleme</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>295</v>
+        <v>20</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258079326</t>
+          <t>9789757819714</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Sezai Karakoç’un Siyasi Düşüncesi</t>
+          <t>Metot Üzerine Konuşma</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>380</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258079302</t>
+          <t>9789759218287</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Aşk Bitti Yapı Paydos</t>
+          <t>Metaforlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>280</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258079128</t>
+          <t>9789757819790</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Farklı Bir Biyoetiğin İmkanı</t>
+          <t>Metafiziğe Giriş</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>520</v>
+        <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258079111</t>
+          <t>9799757819256</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu'nda Sanayileşme Teşebbüsleri</t>
+          <t>Kozmopolis Modernite’nin Gizli Gündemi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>170</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258079104</t>
+          <t>9789750024542</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Yöntemi Aşan Bilim</t>
+          <t>Kim Korkar Schrödinger’in Kedisinden</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>280</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258079098</t>
+          <t>9789757819776</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel İhtilaflar</t>
+          <t>Kızlar ve Babaları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>240</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258079074</t>
+          <t>9789757819974</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Enformasyon Savaşından Dezenformasyon Savaşına  - Toplumlar Arası İletişimde Yeni Dönem</t>
+          <t>Kıta Avrupası Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786258079081</t>
+          <t>9789757819554</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Hakikat ve Yöntem (Cilt 1 ve Cilt 2 Birlikte)</t>
+          <t>John Locke</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>690</v>
+        <v>12</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258079067</t>
+          <t>9789757819851</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ders Üzerine Ders</t>
+          <t>Osmanlı Sosyal ve Ekonomik Tarihi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>140</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258079043</t>
+          <t>9789757819103</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Quis Ut Deus - Orta Çağ Felsefesinde Bir Model Olarak Tanrı</t>
+          <t>İnsan Bilimlerine Prolegomena</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>260</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258079050</t>
+          <t>9789757819561</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Entelektüel Babam Cemil Meriç</t>
+          <t>İlber Ortaylı’yı Tanımak</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>160</v>
+        <v>15</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258079036</t>
+          <t>9789757819837</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Din, Devlet, Tarih</t>
+          <t>Heidegger’in Çocukları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>240</v>
+        <v>70</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258079029</t>
+          <t>9789757819325</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>İstikrarlaştırıcı Güç Türkiye</t>
+          <t>Heidegger Bir Filozof, Bir Alman</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>260</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789757819967</t>
+          <t>9789757819806</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sözün Düşüşü</t>
+          <t>Hakikatin Araştırılması ve Dünya ya da Işık Üzerine Deneme</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>400</v>
+        <v>75</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789757819936</t>
+          <t>9789757819646</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Eğitim ve Toplum</t>
+          <t>Hakikat ve Yöntem Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>45</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789757819905</t>
+          <t>9789757819455</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi Elkitabı</t>
+          <t>Hakikat ve Yöntem</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>450</v>
+        <v>590</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789757819868</t>
+          <t>9789757819875</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Düşünce Geleneği</t>
+          <t>Felsefe, Din ve Kültür'de Zaman</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>490</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789757819493</t>
+          <t>9789759218255</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kanser Savaşları</t>
+          <t>Gıyabında, Yerineler</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>450</v>
+        <v>50</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9789757819721</t>
+          <t>9799757819249</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Eric Voegelin - İnsanlık Draması</t>
+          <t>Foucault ve Sosyal Diyalog</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>320</v>
+        <v>20</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789757819943</t>
+          <t>9789757819196</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Epistemik Cemaat</t>
+          <t>Felsefeye Giriş</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>240</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789757819950</t>
+          <t>9789757819479</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Jöntürkler Jönkürtler Muhafazakarlar</t>
+          <t>Entelektüeller</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>220</v>
+        <v>40</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
+          <t>9789757819431</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Edebiyat Üzerine Düşünceler</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>23.15</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9789757819615</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Düşünmek Ne Demektir?</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>10.19</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9789757819684</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş Filozoflarla Söyleşiler</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9799757819133</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Bilim Bilim İdesi Üzerine Sosyolojik Bir Deneme</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9799757819188</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Bilgi Sosyolojisi ve Hermeneutik Mannheim, Gadamer, Foucault ve Derrida</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>13.89</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9789750024559</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Ortaçağ Düşüncesi Batı Felsefesi Tarihi Cilt: 2</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>41.67</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9789750024566</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Klasik Düşünce</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>46.3</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9799759218262</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Antik Yunan Felsefesi Terimleri Sözlüğü (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9789750024573</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Kızıl Elma Koalisyon</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9789944147057</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Türkistan</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9789750024535</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Cumhuriyetçi Paradigma Paradigmatik Cumhuriyet</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>25.93</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9789757819745</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Din Felsefesine Giriş</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9789757819301</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Hermeneutik ve Hümaniter Disiplinler</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9799759821707</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>İkonoloji</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9789757819332</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Foucault ve Bilginin Arkeolojisi</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9799750024510</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Sosyal Teorinin Temel Problemleri</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>32.41</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9789757819516</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Yakınçağ Tarihimizde Roman</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>34.72</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9789750024597</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Modern Politik İdeolojileri</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>35.19</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9799759821752</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Carl Schmitt’in Politik Felsefesi</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9789757819981</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Bilim Dedikleri</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9789757819813</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Heidegger Ontoteoloji</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9789944147071</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Örs ve Çekiç - Akbabanın Üç Günü</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9789757819882</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Edmund Burke - Modernite Politika ve Estetik</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786258079395</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Sıfır Noktası’ndan Türkiye’nin Kavramları</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9789757819912</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Engizisyonlar</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786258079647</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Wittgenstein ve İnancın Dili</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786258079630</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Antik Yunan Dinine Felsefi Bir Giriş</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786258079654</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>İsyan Çağında Teolojinin Sözü</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786258079623</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Modern Dünyanın Kökenleri</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786258079494</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’nin Grand Stratejisi</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786258079500</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Çin’in Afrika Stratejisi</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9789757819592</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Rasyonalite</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9789757819929</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Racine ve Shakespeare</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9789757819820</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Bilimin Sınırları ve Bilimsel İhtilaflar</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9789757819998</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Heidegger Moderniteyle Hesaplaşma</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786258079470</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Teosofizm</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786258079463</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>İslam Ezoterizmi ve Taoculuk</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786258079487</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Mülahazalar</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786258079456</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Ruhçu Safsata</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786258079432</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Gelecek Avrupa</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786258079449</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Teknopoli</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786258079418</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Sessiz Dil</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786258079425</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Ne Gerek Var Sosyal Bilimlere?</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9789757819639</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Leibniz</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786258079401</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Teknoloji Toplumu</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786258079388</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Sıfır Noktası’ndan Türkiye’nin Meseleleri</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786258079333</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Geleneğin Sosyoloğu Robert Nısbet</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786258079340</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Çağdaş Küresel Medeniyetin Ontolojisi</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786258079326</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Sezai Karakoç’un Siyasi Düşüncesi</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786258079302</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Bitti Yapı Paydos</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786258079128</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Farklı Bir Biyoetiğin İmkanı</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786258079111</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı İmparatorluğu'nda Sanayileşme Teşebbüsleri</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786258079104</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Yöntemi Aşan Bilim</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786258079098</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Bilimsel İhtilaflar</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786258079074</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Enformasyon Savaşından Dezenformasyon Savaşına  - Toplumlar Arası İletişimde Yeni Dönem</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786258079081</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Hakikat ve Yöntem (Cilt 1 ve Cilt 2 Birlikte)</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786258079067</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Ders Üzerine Ders</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786258079043</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Quis Ut Deus - Orta Çağ Felsefesinde Bir Model Olarak Tanrı</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786258079050</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Entelektüel Babam Cemil Meriç</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786258079036</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Din, Devlet, Tarih</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786258079029</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>İstikrarlaştırıcı Güç Türkiye</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9789757819967</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Sözün Düşüşü</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9789757819936</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Eğitim ve Toplum</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9789757819905</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Din Sosyolojisi Elkitabı</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9789757819868</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Sosyolojik Düşünce Geleneği</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9789757819493</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Kanser Savaşları</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9789757819721</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Eric Voegelin - İnsanlık Draması</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9789757819943</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Epistemik Cemaat</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9789757819950</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Jöntürkler Jönkürtler Muhafazakarlar</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
           <t>9789757819844</t>
         </is>
       </c>
-      <c r="B46" s="1" t="inlineStr">
+      <c r="B115" s="1" t="inlineStr">
         <is>
           <t>İnsanın Yazgısı</t>
         </is>
       </c>
-      <c r="C46" s="1">
-        <v>400</v>
+      <c r="C115" s="1">
+        <v>550</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>