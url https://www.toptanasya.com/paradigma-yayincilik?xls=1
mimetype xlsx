--- v3 (2026-04-06)
+++ v4 (2026-05-27)
@@ -85,1750 +85,1795 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789757819271</t>
+          <t>9786258079685</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Retorik Hermeneutik ve Sosyal Bilimler</t>
+          <t>Kitlelerin İsyanı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>20</v>
+        <v>350</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789757819409</t>
+          <t>9786258079678</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Wittgenstein’ın Viyanası</t>
+          <t>Omrurgasızlaştırılmış İspanya</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>60</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789757819660</t>
+          <t>9786258079005</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Hukuki Argümantasyonun Temelleri</t>
+          <t>Cephedeki Dil</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>18.52</v>
+        <v>400</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>3990000017986</t>
+          <t>9789757819271</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Felsefe ve Doğanın Aynası</t>
+          <t>Retorik Hermeneutik ve Sosyal Bilimler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>27.78</v>
+        <v>20</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789757819608</t>
+          <t>9789757819409</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Objektivizmin ve Rölativizmin Ötesi</t>
+          <t>Wittgenstein’ın Viyanası</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789757819547</t>
+          <t>9789757819660</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Borges'le Söyleşiler</t>
+          <t>Hukuki Argümantasyonun Temelleri</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>29.63</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789757819370</t>
+          <t>3990000017986</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>William James'in Pragmatik Felsefesi</t>
+          <t>Felsefe ve Doğanın Aynası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>6.94</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789757819585</t>
+          <t>9789757819608</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yorumların Çatışması 1. Cilt</t>
+          <t>Objektivizmin ve Rölativizmin Ötesi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789944147033</t>
+          <t>9789757819547</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Trajik Başarı</t>
+          <t>Borges'le Söyleşiler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>18.52</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9799757819164</t>
+          <t>9789757819370</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Materyalizmin Çağdaş Eleştirisi</t>
+          <t>William James'in Pragmatik Felsefesi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>13.89</v>
+        <v>6.94</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789757819530</t>
+          <t>9789757819585</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>T. S. Kuhn ve Sosyal Bilimler</t>
+          <t>Yorumların Çatışması 1. Cilt</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>16.67</v>
+        <v>35</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789757819691</t>
+          <t>9789944147033</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Fenomenler Olarak Bilimsel İhtilaflar</t>
+          <t>Trajik Başarı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>16.67</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789757819417</t>
+          <t>9799757819164</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Bir Fenomen Olarak Dilin Belirsizliği</t>
+          <t>Tarihsel Materyalizmin Çağdaş Eleştirisi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>11.11</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789757819677</t>
+          <t>9789757819530</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Felsefe İle Teolojinin Kavşağından Schmitt ve Strauss’ta Politik Olan</t>
+          <t>T. S. Kuhn ve Sosyal Bilimler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>70</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789757819752</t>
+          <t>9789757819691</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Romantizm Pragmatizm ve Dekonstrüksiyon</t>
+          <t>Sosyal Fenomenler Olarak Bilimsel İhtilaflar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>190</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789757819622</t>
+          <t>9789757819417</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Roma Katolikliği ve Politik Form ve Kara ve Deniz : Tarih ve Siyaset Üzerine İki Deneme</t>
+          <t>Sosyal Bir Fenomen Olarak Dilin Belirsizliği</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>11.57</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789757819486</t>
+          <t>9789757819677</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Propaganda Çağı</t>
+          <t>Felsefe İle Teolojinin Kavşağından Schmitt ve Strauss’ta Politik Olan</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>30.09</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9799759697944</t>
+          <t>9789757819752</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Politika Felsefesi Nedir? Giriş - Çeviri - Notlar</t>
+          <t>Romantizm Pragmatizm ve Dekonstrüksiyon</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>6.48</v>
+        <v>190</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9799759821745</t>
+          <t>9789757819622</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Paradigma Felsefe Sözlüğü (Ciltli)</t>
+          <t>Roma Katolikliği ve Politik Form ve Kara ve Deniz : Tarih ve Siyaset Üzerine İki Deneme</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>88.89</v>
+        <v>11.57</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789757819783</t>
+          <t>9789757819486</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tarih Sözlüğü (Ciltli)</t>
+          <t>Propaganda Çağı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>55.56</v>
+        <v>30.09</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789757819509</t>
+          <t>9799759697944</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Okuma Alegorileri</t>
+          <t>Politika Felsefesi Nedir? Giriş - Çeviri - Notlar</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>35</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789757819707</t>
+          <t>9799759821745</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Oğullar ve Babaları</t>
+          <t>Paradigma Felsefe Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>24.07</v>
+        <v>88.89</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9799757819218</t>
+          <t>9789757819783</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Michel Foucault ve Arkeolojik Çözümleme</t>
+          <t>Osmanlı Tarih Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>20</v>
+        <v>55.56</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789757819714</t>
+          <t>9789757819509</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Metot Üzerine Konuşma</t>
+          <t>Okuma Alegorileri</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>9.26</v>
+        <v>35</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789759218287</t>
+          <t>9789757819707</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Metaforlar</t>
+          <t>Oğullar ve Babaları</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>27.78</v>
+        <v>24.07</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9789757819790</t>
+          <t>9799757819218</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Metafiziğe Giriş</t>
+          <t>Michel Foucault ve Arkeolojik Çözümleme</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>25</v>
+        <v>20</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9799757819256</t>
+          <t>9789757819714</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kozmopolis Modernite’nin Gizli Gündemi</t>
+          <t>Metot Üzerine Konuşma</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>14.81</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9789750024542</t>
+          <t>9789759218287</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Kim Korkar Schrödinger’in Kedisinden</t>
+          <t>Metaforlar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>18.52</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789757819776</t>
+          <t>9789757819790</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kızlar ve Babaları</t>
+          <t>Metafiziğe Giriş</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>29.63</v>
+        <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789757819974</t>
+          <t>9799757819256</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kıta Avrupası Felsefesine Giriş</t>
+          <t>Kozmopolis Modernite’nin Gizli Gündemi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>400</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789757819554</t>
+          <t>9789750024542</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>John Locke</t>
+          <t>Kim Korkar Schrödinger’in Kedisinden</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>12</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9789757819851</t>
+          <t>9789757819776</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sosyal ve Ekonomik Tarihi</t>
+          <t>Kızlar ve Babaları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>25.93</v>
+        <v>29.63</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9789757819103</t>
+          <t>9789757819974</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>İnsan Bilimlerine Prolegomena</t>
+          <t>Kıta Avrupası Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>27.78</v>
+        <v>400</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9789757819561</t>
+          <t>9789757819554</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>İlber Ortaylı’yı Tanımak</t>
+          <t>John Locke</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>15</v>
+        <v>12</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9789757819837</t>
+          <t>9789757819851</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Heidegger’in Çocukları</t>
+          <t>Osmanlı Sosyal ve Ekonomik Tarihi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>70</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9789757819325</t>
+          <t>9789757819103</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Heidegger Bir Filozof, Bir Alman</t>
+          <t>İnsan Bilimlerine Prolegomena</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>7.41</v>
+        <v>27.78</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789757819806</t>
+          <t>9789757819561</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hakikatin Araştırılması ve Dünya ya da Işık Üzerine Deneme</t>
+          <t>İlber Ortaylı’yı Tanımak</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>75</v>
+        <v>15</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789757819646</t>
+          <t>9789757819837</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hakikat ve Yöntem Cilt: 2 (Ciltli)</t>
+          <t>Heidegger’in Çocukları</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>45</v>
+        <v>70</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789757819455</t>
+          <t>9789757819325</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Hakikat ve Yöntem</t>
+          <t>Heidegger Bir Filozof, Bir Alman</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>590</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789757819875</t>
+          <t>9789757819806</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Felsefe, Din ve Kültür'de Zaman</t>
+          <t>Hakikatin Araştırılması ve Dünya ya da Işık Üzerine Deneme</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>23.15</v>
+        <v>75</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789759218255</t>
+          <t>9789757819646</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Gıyabında, Yerineler</t>
+          <t>Hakikat ve Yöntem Cilt: 2 (Ciltli)</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9799757819249</t>
+          <t>9789757819455</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Foucault ve Sosyal Diyalog</t>
+          <t>Hakikat ve Yöntem</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>20</v>
+        <v>590</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789757819196</t>
+          <t>9789757819875</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Felsefeye Giriş</t>
+          <t>Felsefe, Din ve Kültür'de Zaman</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>13.89</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789757819479</t>
+          <t>9789759218255</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Entelektüeller</t>
+          <t>Gıyabında, Yerineler</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789757819431</t>
+          <t>9799757819249</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Üzerine Düşünceler</t>
+          <t>Foucault ve Sosyal Diyalog</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>23.15</v>
+        <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9789757819615</t>
+          <t>9789757819196</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Düşünmek Ne Demektir?</t>
+          <t>Felsefeye Giriş</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>10.19</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789757819684</t>
+          <t>9789757819479</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Filozoflarla Söyleşiler</t>
+          <t>Entelektüeller</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9799757819133</t>
+          <t>9789757819431</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Bilim Bilim İdesi Üzerine Sosyolojik Bir Deneme</t>
+          <t>Edebiyat Üzerine Düşünceler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>12</v>
+        <v>23.15</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9799757819188</t>
+          <t>9789757819615</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Sosyolojisi ve Hermeneutik Mannheim, Gadamer, Foucault ve Derrida</t>
+          <t>Düşünmek Ne Demektir?</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>13.89</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789750024559</t>
+          <t>9789757819684</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Ortaçağ Düşüncesi Batı Felsefesi Tarihi Cilt: 2</t>
+          <t>Çağdaş Filozoflarla Söyleşiler</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>41.67</v>
+        <v>35</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789750024566</t>
+          <t>9799757819133</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Klasik Düşünce</t>
+          <t>Bilim Bilim İdesi Üzerine Sosyolojik Bir Deneme</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>46.3</v>
+        <v>12</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9799759218262</t>
+          <t>9799757819188</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan Felsefesi Terimleri Sözlüğü (Ciltli)</t>
+          <t>Bilgi Sosyolojisi ve Hermeneutik Mannheim, Gadamer, Foucault ve Derrida</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>32.41</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789750024573</t>
+          <t>9789750024559</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Elma Koalisyon</t>
+          <t>Ortaçağ Düşüncesi Batı Felsefesi Tarihi Cilt: 2</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>15</v>
+        <v>41.67</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789944147057</t>
+          <t>9789750024566</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Türkistan</t>
+          <t>Klasik Düşünce</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>60</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789750024535</t>
+          <t>9799759218262</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Cumhuriyetçi Paradigma Paradigmatik Cumhuriyet</t>
+          <t>Antik Yunan Felsefesi Terimleri Sözlüğü (Ciltli)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>25.93</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789757819745</t>
+          <t>9789750024573</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Din Felsefesine Giriş</t>
+          <t>Kızıl Elma Koalisyon</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>30</v>
+        <v>15</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789757819301</t>
+          <t>9789944147057</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Hermeneutik ve Hümaniter Disiplinler</t>
+          <t>Türkistan</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>32.41</v>
+        <v>60</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9799759821707</t>
+          <t>9789750024535</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>İkonoloji</t>
+          <t>Cumhuriyetçi Paradigma Paradigmatik Cumhuriyet</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>35</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789757819332</t>
+          <t>9789757819745</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Foucault ve Bilginin Arkeolojisi</t>
+          <t>Din Felsefesine Giriş</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>20</v>
+        <v>30</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9799750024510</t>
+          <t>9789757819301</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Sosyal Teorinin Temel Problemleri</t>
+          <t>Hermeneutik ve Hümaniter Disiplinler</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>32.41</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789757819516</t>
+          <t>9799759821707</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Yakınçağ Tarihimizde Roman</t>
+          <t>İkonoloji</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>34.72</v>
+        <v>35</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789750024597</t>
+          <t>9789757819332</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Modern Politik İdeolojileri</t>
+          <t>Foucault ve Bilginin Arkeolojisi</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>35.19</v>
+        <v>20</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9799759821752</t>
+          <t>9799750024510</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Carl Schmitt’in Politik Felsefesi</t>
+          <t>Sosyal Teorinin Temel Problemleri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>9.26</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789757819981</t>
+          <t>9789757819516</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Bilim Dedikleri</t>
+          <t>Yakınçağ Tarihimizde Roman</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>34.72</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789757819813</t>
+          <t>9789750024597</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Heidegger Ontoteoloji</t>
+          <t>Modern Politik İdeolojileri</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>300</v>
+        <v>35.19</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789944147071</t>
+          <t>9799759821752</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Örs ve Çekiç - Akbabanın Üç Günü</t>
+          <t>Carl Schmitt’in Politik Felsefesi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>15</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9789757819882</t>
+          <t>9789757819981</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Edmund Burke - Modernite Politika ve Estetik</t>
+          <t>Bilim Dedikleri</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>18</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258079395</t>
+          <t>9789757819813</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Sıfır Noktası’ndan Türkiye’nin Kavramları</t>
+          <t>Heidegger Ontoteoloji</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>380</v>
+        <v>300</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9789757819912</t>
+          <t>9789944147071</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Yeni Engizisyonlar</t>
+          <t>Örs ve Çekiç - Akbabanın Üç Günü</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>340</v>
+        <v>15</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786258079647</t>
+          <t>9789757819882</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Wittgenstein ve İnancın Dili</t>
+          <t>Edmund Burke - Modernite Politika ve Estetik</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>350</v>
+        <v>18</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258079630</t>
+          <t>9786258079395</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Antik Yunan Dinine Felsefi Bir Giriş</t>
+          <t>Sıfır Noktası’ndan Türkiye’nin Kavramları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>280</v>
+        <v>380</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258079654</t>
+          <t>9789757819912</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>İsyan Çağında Teolojinin Sözü</t>
+          <t>Yeni Engizisyonlar</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>350</v>
+        <v>340</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786258079623</t>
+          <t>9786258079647</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Modern Dünyanın Kökenleri</t>
+          <t>Wittgenstein ve İnancın Dili</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258079494</t>
+          <t>9786258079630</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin Grand Stratejisi</t>
+          <t>Antik Yunan Dinine Felsefi Bir Giriş</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>520</v>
+        <v>280</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786258079500</t>
+          <t>9786258079654</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Çin’in Afrika Stratejisi</t>
+          <t>İsyan Çağında Teolojinin Sözü</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>390</v>
+        <v>350</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789757819592</t>
+          <t>9786258079623</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Rasyonalite</t>
+          <t>Modern Dünyanın Kökenleri</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>175</v>
+        <v>220</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9789757819929</t>
+          <t>9786258079494</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Racine ve Shakespeare</t>
+          <t>Türkiye’nin Grand Stratejisi</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>100</v>
+        <v>520</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9789757819820</t>
+          <t>9786258079500</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Bilimin Sınırları ve Bilimsel İhtilaflar</t>
+          <t>Çin’in Afrika Stratejisi</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>220</v>
+        <v>390</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9789757819998</t>
+          <t>9789757819592</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Heidegger Moderniteyle Hesaplaşma</t>
+          <t>Rasyonalite</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>620</v>
+        <v>175</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258079470</t>
+          <t>9789757819929</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Teosofizm</t>
+          <t>Racine ve Shakespeare</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>420</v>
+        <v>100</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258079463</t>
+          <t>9789757819820</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İslam Ezoterizmi ve Taoculuk</t>
+          <t>Bilimin Sınırları ve Bilimsel İhtilaflar</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>200</v>
+        <v>220</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258079487</t>
+          <t>9789757819998</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Mülahazalar</t>
+          <t>Heidegger Moderniteyle Hesaplaşma</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>320</v>
+        <v>620</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786258079456</t>
+          <t>9786258079470</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ruhçu Safsata</t>
+          <t>Teosofizm</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>580</v>
+        <v>420</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258079432</t>
+          <t>9786258079463</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Gelecek Avrupa</t>
+          <t>İslam Ezoterizmi ve Taoculuk</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>290</v>
+        <v>200</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258079449</t>
+          <t>9786258079487</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Teknopoli</t>
+          <t>Mülahazalar</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>350</v>
+        <v>320</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258079418</t>
+          <t>9786258079456</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Dil</t>
+          <t>Ruhçu Safsata</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>340</v>
+        <v>580</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786258079425</t>
+          <t>9786258079432</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ne Gerek Var Sosyal Bilimlere?</t>
+          <t>Gelecek Avrupa</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>420</v>
+        <v>290</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9789757819639</t>
+          <t>9786258079449</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Leibniz</t>
+          <t>Teknopoli</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258079401</t>
+          <t>9786258079418</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Teknoloji Toplumu</t>
+          <t>Sessiz Dil</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>690</v>
+        <v>340</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258079388</t>
+          <t>9786258079425</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Sıfır Noktası’ndan Türkiye’nin Meseleleri</t>
+          <t>Ne Gerek Var Sosyal Bilimlere?</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>280</v>
+        <v>420</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258079333</t>
+          <t>9789757819639</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Geleneğin Sosyoloğu Robert Nısbet</t>
+          <t>Leibniz</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258079340</t>
+          <t>9786258079401</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Çağdaş Küresel Medeniyetin Ontolojisi</t>
+          <t>Teknoloji Toplumu</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>320</v>
+        <v>690</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258079326</t>
+          <t>9786258079388</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Sezai Karakoç’un Siyasi Düşüncesi</t>
+          <t>Sıfır Noktası’ndan Türkiye’nin Meseleleri</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>380</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258079302</t>
+          <t>9786258079333</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Aşk Bitti Yapı Paydos</t>
+          <t>Geleneğin Sosyoloğu Robert Nısbet</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>320</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258079128</t>
+          <t>9786258079340</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Farklı Bir Biyoetiğin İmkanı</t>
+          <t>Çağdaş Küresel Medeniyetin Ontolojisi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>550</v>
+        <v>320</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258079111</t>
+          <t>9786258079326</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı İmparatorluğu'nda Sanayileşme Teşebbüsleri</t>
+          <t>Sezai Karakoç’un Siyasi Düşüncesi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>170</v>
+        <v>380</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258079104</t>
+          <t>9786258079302</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Yöntemi Aşan Bilim</t>
+          <t>Aşk Bitti Yapı Paydos</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258079098</t>
+          <t>9786258079128</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Bilimsel İhtilaflar</t>
+          <t>Farklı Bir Biyoetiğin İmkanı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>260</v>
+        <v>550</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786258079074</t>
+          <t>9786258079111</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Enformasyon Savaşından Dezenformasyon Savaşına  - Toplumlar Arası İletişimde Yeni Dönem</t>
+          <t>Osmanlı İmparatorluğu'nda Sanayileşme Teşebbüsleri</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>350</v>
+        <v>170</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786258079081</t>
+          <t>9786258079104</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Hakikat ve Yöntem (Cilt 1 ve Cilt 2 Birlikte)</t>
+          <t>Yöntemi Aşan Bilim</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>790</v>
+        <v>280</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786258079067</t>
+          <t>9786258079098</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Ders Üzerine Ders</t>
+          <t>Bilimsel İhtilaflar</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>140</v>
+        <v>260</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258079043</t>
+          <t>9786258079074</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Quis Ut Deus - Orta Çağ Felsefesinde Bir Model Olarak Tanrı</t>
+          <t>Enformasyon Savaşından Dezenformasyon Savaşına  - Toplumlar Arası İletişimde Yeni Dönem</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258079050</t>
+          <t>9786258079081</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Entelektüel Babam Cemil Meriç</t>
+          <t>Hakikat ve Yöntem (Cilt 1 ve Cilt 2 Birlikte)</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>160</v>
+        <v>790</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258079036</t>
+          <t>9786258079067</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Din, Devlet, Tarih</t>
+          <t>Ders Üzerine Ders</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>280</v>
+        <v>140</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258079029</t>
+          <t>9786258079043</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İstikrarlaştırıcı Güç Türkiye</t>
+          <t>Quis Ut Deus - Orta Çağ Felsefesinde Bir Model Olarak Tanrı</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9789757819967</t>
+          <t>9786258079050</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Sözün Düşüşü</t>
+          <t>Entelektüel Babam Cemil Meriç</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>500</v>
+        <v>160</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9789757819936</t>
+          <t>9786258079036</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Eğitim ve Toplum</t>
+          <t>Din, Devlet, Tarih</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>500</v>
+        <v>280</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9789757819905</t>
+          <t>9786258079029</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Din Sosyolojisi Elkitabı</t>
+          <t>İstikrarlaştırıcı Güç Türkiye</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>750</v>
+        <v>300</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9789757819868</t>
+          <t>9789757819967</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Sosyolojik Düşünce Geleneği</t>
+          <t>Sözün Düşüşü</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>590</v>
+        <v>500</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9789757819493</t>
+          <t>9789757819936</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kanser Savaşları</t>
+          <t>Eğitim ve Toplum</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>650</v>
+        <v>500</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9789757819721</t>
+          <t>9789757819905</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Eric Voegelin - İnsanlık Draması</t>
+          <t>Din Sosyolojisi Elkitabı</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>450</v>
+        <v>750</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9789757819943</t>
+          <t>9789757819868</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Epistemik Cemaat</t>
+          <t>Sosyolojik Düşünce Geleneği</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>260</v>
+        <v>590</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9789757819950</t>
+          <t>9789757819493</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Jöntürkler Jönkürtler Muhafazakarlar</t>
+          <t>Kanser Savaşları</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>240</v>
+        <v>650</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
+          <t>9789757819721</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Eric Voegelin - İnsanlık Draması</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9789757819943</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Epistemik Cemaat</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9789757819950</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Jöntürkler Jönkürtler Muhafazakarlar</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
           <t>9789757819844</t>
         </is>
       </c>
-      <c r="B115" s="1" t="inlineStr">
+      <c r="B118" s="1" t="inlineStr">
         <is>
           <t>İnsanın Yazgısı</t>
         </is>
       </c>
-      <c r="C115" s="1">
+      <c r="C118" s="1">
         <v>550</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>