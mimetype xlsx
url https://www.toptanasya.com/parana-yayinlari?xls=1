--- v2 (2026-02-14)
+++ v3 (2026-04-06)
@@ -85,3550 +85,5125 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786256502819</t>
+          <t>9786259362564</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala</t>
+          <t>Külce</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>89</v>
+        <v>249</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259362519</t>
+          <t>9786259362533</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Karanlıktan Gelen Ses</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>264</v>
+        <v>149</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259671925</t>
+          <t>9786256502949</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Son Nefese Kadar</t>
+          <t>Kerküklü Hanım Hoyratçı -Mulla Dünya- Züleyha Tütüncü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>449</v>
+        <v>450</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>2673036879544</t>
+          <t>9786256502406</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Orta Okul Macera Kitapları Seti</t>
+          <t>Gundema</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>596</v>
+        <v>299</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>2671360389630</t>
+          <t>9786256502352</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Anne-Baba Çocuk Gelişimi Seti (3 Kitap)</t>
+          <t>Cool Life</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>797</v>
+        <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>2675136983015</t>
+          <t>9786256502246</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Aksiyon Seti (4 Kitap)</t>
+          <t>Mezarlıktaki Müjde</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>806</v>
+        <v>149</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259362502</t>
+          <t>9786257234900</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara Cevap Verme Sanatı</t>
+          <t>Sara</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>299</v>
+        <v>74</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257234764</t>
+          <t>9786257234887</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Beyin Fırtınası</t>
+          <t>İnce Tasnif</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>174</v>
+        <v>199</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257234436</t>
+          <t>9786257234740</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Spikerin Son Haberi</t>
+          <t>Bayrağı Asmak</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>174</v>
+        <v>74</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786056984853</t>
+          <t>2795784893259</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Üçgeninde Aşk / Kirpiklerimden Düşen Son Damla (2 Kitap Takım)</t>
+          <t>İmparatorluk Seti</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>299</v>
+        <v>267</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786050681307</t>
+          <t>9786257234641</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Aşkın İmzası</t>
+          <t>Betaların Dansı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>299</v>
+        <v>199</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786050681369</t>
+          <t>9786257234467</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kartvizit</t>
+          <t>Sensizliğin Soyadı Ayrılık Adı Haziran</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>299</v>
+        <v>79</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259668253</t>
+          <t>9789091493717</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kayıp mı? Cinayet mi?</t>
+          <t>Kişisel Gelişim Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>164</v>
+        <v>99</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259668260</t>
+          <t>9786257234320</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Şiir Kokar Gözlerin</t>
+          <t>Alfaların Dansı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>299</v>
+        <v>199</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259668284</t>
+          <t>4440000000864</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Komikçi Dükkanı</t>
+          <t>Aşk Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>129</v>
+        <v>26</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259668277</t>
+          <t>9786057065377</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ayrılmaz E’ler Geri Dönüşüyor</t>
+          <t>Kampanya Seti 1 (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>164</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257234016</t>
+          <t>9786257234306</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kendini Öğren</t>
+          <t>Ezahir-i Efkar</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>174</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259720005</t>
+          <t>9786257234313</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kadınların Sesi</t>
+          <t>Doğunun En Batısı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>249</v>
+        <v>199</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>2724893247813</t>
+          <t>9786257234276</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Zaman Gezginleri Serisi (4 Kitap)</t>
+          <t>Kalbim Ellerine Sürgün</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>1296</v>
+        <v>99</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259671949</t>
+          <t>9786056943140</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Umudun Işığında Konuşmak</t>
+          <t>CHP ve Kürtler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>199</v>
+        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786257234290</t>
+          <t>9786058122574</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Sen Niye Kaderimin Çizgisini Çizdin</t>
+          <t>Yıldızlarda Asılı Kaldı Uçurtmam</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>229</v>
+        <v>50</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257234252</t>
+          <t>9786058122567</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Su - Durugörüm Serisi 1</t>
+          <t>Osmanlı'dan Hikayeler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>229</v>
+        <v>199</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786257234771</t>
+          <t>9786058122543</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Panter Uzaylılara Karşı</t>
+          <t>İlk Türkler</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>174</v>
+        <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257234207</t>
+          <t>9786058122536</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Aşktan Da Öte</t>
+          <t>Doğunun En Batısı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>199</v>
+        <v>20</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259668239</t>
+          <t>9786056971440</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Nikola Tesla – Bilimin Dahileri</t>
+          <t>Haziranda Üşümek</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>134</v>
+        <v>60</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259687407</t>
+          <t>9786056911668</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Isaac Newton – Bilimin Dahileri</t>
+          <t>Şehidim Şahidim</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>134</v>
+        <v>159</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259687469</t>
+          <t>9786056911682</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Marie Curie – Bilimin Dahileri</t>
+          <t>Kendini Sorgula</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>134</v>
+        <v>50</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259687414</t>
+          <t>9786056911675</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Leonardo Da Vinci – Bilimin Dahileri</t>
+          <t>Aşk’a Sarılmak</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>134</v>
+        <v>30</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259668222</t>
+          <t>9786056911699</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Galileo Galilei – Bilimin Dahileri</t>
+          <t>Aşk</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>134</v>
+        <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259720098</t>
+          <t>9786056943126</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Albert Einstein – Bilimin Dahileri</t>
+          <t>Esrarengiz Cinayetler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>134</v>
+        <v>149</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259720081</t>
+          <t>9786056943133</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Macera Geçidi - Sırlar Odası</t>
+          <t>Asla Pes Etme - Canım Okulum</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>149</v>
+        <v>40</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259612683</t>
+          <t>9786056943171</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Macera Geçidi - Gizemli Dünya</t>
+          <t>Hiç'inci Yokul Şahsın Hikayesi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>149</v>
+        <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259612690</t>
+          <t>9786056943195</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Limonata Krallığının Tembel Prensi</t>
+          <t>Bir Zamanlar Ben De Sevmiştim</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>149</v>
+        <v>45</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259668246</t>
+          <t>9786056943188</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>En Komik Nasreddin Hoca Fıkraları</t>
+          <t>Enkaz-ıTarumar-ı Beşer</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>129</v>
+        <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259668208</t>
+          <t>9786056943102</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ne Vereyim Abime?</t>
+          <t>Sakın Ha!</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>129</v>
+        <v>40</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259671994</t>
+          <t>9786056943119</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bu Da Mı Gol Diil?</t>
+          <t>Bizim Çocuklar - Kağan'ın Günlüğü</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>129</v>
+        <v>60</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259671987</t>
+          <t>9786058122581</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Çizerken Çok Güldüğüm 222 Karikatür</t>
+          <t>Nereden Çıktı Bu Deyimler?</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>129</v>
+        <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259671963</t>
+          <t>9786056911613</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk İpuçları</t>
+          <t>Arafi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>199</v>
+        <v>35</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259671970</t>
+          <t>9786058122598</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kavmime Mektuplar Başlangıç</t>
+          <t>Muhayyer Muhabbetler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>199</v>
+        <v>40</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259671956</t>
+          <t>9786056911644</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ne’yi Arıyorsan Sen O’sun</t>
+          <t>Yazmayı Sevmiyorum</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>249</v>
+        <v>124</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259668215</t>
+          <t>9786056911606</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Masal’ın İçindeki Kokulu Renkler</t>
+          <t>Kapatın Işıkları Dostları Sayacağım</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>174</v>
+        <v>30</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259671932</t>
+          <t>9786056911620</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Eskici</t>
+          <t>Gözlerindeki Umut</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>299</v>
+        <v>30</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789752172739</t>
+          <t>9786058122550</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Deneme Seti (4 Kitap Takım)</t>
+          <t>Kök Kuşağı</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>200</v>
+        <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259687483</t>
+          <t>9786058122512</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer</t>
+          <t>Kedilere Kitap Okuyan Kız</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>134</v>
+        <v>35</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259612621</t>
+          <t>9786058122529</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Define Adası</t>
+          <t>Meçhul Sevgili</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>224</v>
+        <v>40</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259687421</t>
+          <t>9786058122505</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>ABD Gölgesinde Arap Baharı ve Mısır</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>199</v>
+        <v>60</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259612645</t>
+          <t>9789772713851</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Alice Harikalar Diyarında</t>
+          <t>Tarih Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>139</v>
+        <v>69</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259612652</t>
+          <t>9786056911286</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Gülliver'in Gezileri</t>
+          <t>Edebiyat Seti (9 Kitap Takım)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>139</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259687476</t>
+          <t>9786656945990</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Robin Hood</t>
+          <t>Şiir Seti 2 - 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>224</v>
+        <v>110</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259612669</t>
+          <t>9786056911994</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Fantastik Roman Seti - 3 Kitap Takım</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>154</v>
+        <v>79</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259612638</t>
+          <t>9786058122599</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devri Alem</t>
+          <t>Eyüp Hayta Seti - 4 Kitap Takım</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>199</v>
+        <v>80</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259687490</t>
+          <t>9786056911993</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>Parana Çocuk Seti - 3 Kitap Takım</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>129</v>
+        <v>60</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259612676</t>
+          <t>9786056911992</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Karagöz ile Hacivat</t>
+          <t>Çocuk Set 1 (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>139</v>
+        <v>30</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259612607</t>
+          <t>9786056911991</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>Araştırma Set - 2 Kitap Takım</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>199</v>
+        <v>49</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259612614</t>
+          <t>9786050681352</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens</t>
+          <t>Gizemli Yolculuk</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>149</v>
+        <v>65</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259687452</t>
+          <t>9786056984891</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Robinson Cruose</t>
+          <t>İçime Deli Kaçtı</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>174</v>
+        <v>80</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259687438</t>
+          <t>9786050607598</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi</t>
+          <t>Düş mü Gördünüz?</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>229</v>
+        <v>20</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259671918</t>
+          <t>9786058413870</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Gülistan</t>
+          <t>Hasan Saraç Seti (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>199</v>
+        <v>55</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259671901</t>
+          <t>9786054283378</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Milena’ya Mektuplar</t>
+          <t>Aksiyon Seti (9 Kitap Takım)</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>249</v>
+        <v>169</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259687445</t>
+          <t>9786257234092</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Haykırış</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>99</v>
+        <v>124</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256502499</t>
+          <t>9786050607550</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Kuyuya Fısıldayan Çocuk</t>
+          <t>Korona Günlükleri</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>134</v>
+        <v>30</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259720050</t>
+          <t>9786050607529</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Kurtuluş Savaşı</t>
+          <t>Bir Kadının Mektupları</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>299</v>
+        <v>45</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259720036</t>
+          <t>9786050607536</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Çin Modern Tarihi - İmparatorluktan Cumhuriyete</t>
+          <t>Ekmek Kokan Sevdalar</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>299</v>
+        <v>45</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259720012</t>
+          <t>9786050607567</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Sorumluluk Becerisi Nasıl Geliştirilir?</t>
+          <t>Kadın Araftaysa</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>224</v>
+        <v>45</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256502932</t>
+          <t>9786257234009</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Macera Geçidi - Lanetli Köy</t>
+          <t>Kocamı Ben Doğurdum</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>149</v>
+        <v>45</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259720029</t>
+          <t>9786050607543</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Kendine Güven - Ormandaki Yarışma</t>
+          <t>Şair Çocuk</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>199</v>
+        <v>30</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256502987</t>
+          <t>9786057492258</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Allah İyiliğini Versin</t>
+          <t>Hilal Kahraman Seti (5 Kitap)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>274</v>
+        <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256502956</t>
+          <t>9789757742111</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Hoşça kal Öğretmenim – Aşkımın Bestesi</t>
+          <t>Antoloji Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>374</v>
+        <v>70</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256502970</t>
+          <t>9786257234245</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Merhamet Etmek Yok</t>
+          <t>İtirafname</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>274</v>
+        <v>50</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256502963</t>
+          <t>9786251683377</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kalemim</t>
+          <t>Kişisel Gelişim Seti (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>299</v>
+        <v>49</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>2683501369784</t>
+          <t>9786050607574</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala Seti</t>
+          <t>Kelimelerle Dans</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>262</v>
+        <v>55</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256502994</t>
+          <t>9786050681345</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala 3</t>
+          <t>Gazap Sol Omzumdaki Şeytan</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>99</v>
+        <v>60</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256502857</t>
+          <t>9786050681338</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Son Dava - Sherlock Holmes</t>
+          <t>Dünya'nın Sonu Dönüşüm</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>174</v>
+        <v>75</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256502925</t>
+          <t>9786050681376</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Mavi Yakut - Sherlock Holmes</t>
+          <t>Stella’nın Bahçesi</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>174</v>
+        <v>80</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256502888</t>
+          <t>9786257234023</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Korku Vadisi - Sherlock Holmes</t>
+          <t>Suskunluğun Rafları</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>174</v>
+        <v>80</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256502895</t>
+          <t>9786257234184</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Dosya - Sherlock Holmes</t>
+          <t>Uyanış Alparslan - Selçuklular</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>174</v>
+        <v>159</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256502871</t>
+          <t>9786257234191</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Ateş - Sherlock Holmes</t>
+          <t>Büyük Rüya: Osmanlı</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>174</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256502918</t>
+          <t>9786257234115</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Dörtlerin İmzası - Sherlock Holmes</t>
+          <t>Kahramanlar Gevşekler ve Boynu Bükükler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>174</v>
+        <v>199</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256502901</t>
+          <t>9786056971495</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Baskerville’lerin Köpeği - Sherlock Holmes</t>
+          <t>Kıymetlim</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>174</v>
+        <v>50</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>2687430268743</t>
+          <t>9786056971402</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Seti (8 Kitap Takım)</t>
+          <t>Aşk Zamanı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>1392</v>
+        <v>14</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>2843652148304</t>
+          <t>9786050681383</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler İçin Mandala Seti</t>
+          <t>Tarihten Hikayeler</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>496</v>
+        <v>199</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256502475</t>
+          <t>9786050681390</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Mahru</t>
+          <t>Kimse Yok mu?</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>324</v>
+        <v>75</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256502840</t>
+          <t>9786056984846</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Düşler Ormanı-Mandala</t>
+          <t>Zamandan Sırlar</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>124</v>
+        <v>199</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256502833</t>
+          <t>9786056984815</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Düş Bahçesi-Mandala</t>
+          <t>Can Damlası</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>124</v>
+        <v>40</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256502826</t>
+          <t>9786056984839</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Hayal Denizi-Mandala</t>
+          <t>Aşk’sızım</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>124</v>
+        <v>90</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>2786534820328</t>
+          <t>9786056971471</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sevda Türküsev Seti - Kutulu 5 Kitap</t>
+          <t>Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>1620</v>
+        <v>20</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786256502598</t>
+          <t>9786056984808</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Fındık Firarda – Galaksi Yolculuğu</t>
+          <t>Bir Zamanlar Ben</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>134</v>
+        <v>60</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256502734</t>
+          <t>9786056971488</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Dünya’nın Kısa Tarihi</t>
+          <t>Müezzinin Cinayet Listesi</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>129</v>
+        <v>60</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256502659</t>
+          <t>9786056918156</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Turgut Özal</t>
+          <t>Kültür Seti (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>79</v>
+        <v>99</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256502666</t>
+          <t>9786056911980</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Necip Fazıl Kısakürek</t>
+          <t>Roman Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>79</v>
+        <v>110</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256502673</t>
+          <t>9786056911990</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif Ersoy</t>
+          <t>Polisiye Set (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>79</v>
+        <v>129</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256502680</t>
+          <t>9786056971433</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Martin Luther King</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>79</v>
+        <v>50</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256502789</t>
+          <t>9786056971457</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Malcolm X</t>
+          <t>O Yoldan Kim Gelir?</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>79</v>
+        <v>20</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256502727</t>
+          <t>9786056971464</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Hurufilik</t>
+          <t>Küçük Kaşif’in Maceraları</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>79</v>
+        <v>60</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256502697</t>
+          <t>9786257234108</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Adolf Hitler</t>
+          <t>Sen de Özlüyor Musun?</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>79</v>
+        <v>60</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256502703</t>
+          <t>9786257234146</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Büyük İskender</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>79</v>
+        <v>60</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256502710</t>
+          <t>2384139035712</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Adnan Menderes</t>
+          <t>Kadın Yazarlar Seti (11 Kitap Takım)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>79</v>
+        <v>159</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256502802</t>
+          <t>9786052625484</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Dile Gelen Kerkük – Cüt Kahve Hatıraları</t>
+          <t>Aşka Yakalanış</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>374</v>
+        <v>30</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256502796</t>
+          <t>9786053472599</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Ergenekon Destanımız (Gül İle Bülbül)</t>
+          <t>Parana Derleme Set (11 Kitap Takım)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>399</v>
+        <v>149</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256502758</t>
+          <t>9786050607505</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Yeterli Anne Babalar Mutlu Çocuklar</t>
+          <t>Zümrüdüanka’nın Düşleri</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>324</v>
+        <v>49</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256502765</t>
+          <t>9786050607581</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Yavuz Sultan Selim Han</t>
+          <t>Elena</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>424</v>
+        <v>50</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256502772</t>
+          <t>9786056984822</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Destina</t>
+          <t>Yalnızlık Ömrümüzde</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>249</v>
+        <v>45</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256502642</t>
+          <t>9786056971419</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Kasaba</t>
+          <t>Azberin Alesmera</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>149</v>
+        <v>70</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256502574</t>
+          <t>9786056943164</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Parolamız: Kardeşlik</t>
+          <t>Mürekkebin Son Demleri</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>99</v>
+        <v>40</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256502628</t>
+          <t>9786056911970</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığımı Yitirirken</t>
+          <t>Şiir Seti 1 (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>149</v>
+        <v>110</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256502611</t>
+          <t>9786256502819</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Saliha - Bir Dünya İki Alem</t>
+          <t>Çocuklar İçin Mandala</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>324</v>
+        <v>89</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256502567</t>
+          <t>9786259362519</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Anneliğin Kitabını Yazdım</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>174</v>
+        <v>264</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256502604</t>
+          <t>9786259671925</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Cellat</t>
+          <t>Son Nefese Kadar</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>149</v>
+        <v>449</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256502581</t>
+          <t>2673036879544</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Gizem</t>
+          <t>Orta Okul Macera Kitapları Seti</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>229</v>
+        <v>671</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256502741</t>
+          <t>2671360389630</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Sade</t>
+          <t>Anne-Baba Çocuk Gelişimi Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>149</v>
+        <v>797</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256502635</t>
+          <t>2675136983015</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Lucifer Felsefenin Senfonisi</t>
+          <t>Aksiyon Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>199</v>
+        <v>806</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>2553108769327</t>
+          <t>9786259362502</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlar - Bak Öğren Kartları - İlk Bilgilerim (Ciltli)</t>
+          <t>Çocuklara Cevap Verme Sanatı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>149</v>
+        <v>299</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>2554760935785</t>
+          <t>9786257234764</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Meslekler - Bak Öğren Kartları - İlk Bilgilerim (Ciltli)</t>
+          <t>Beyin Fırtınası</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>149</v>
+        <v>174</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>2554130493105</t>
+          <t>9786257234436</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar - Bak Öğren Kartları - İlk Bilgilerim (Ciltli)</t>
+          <t>Spikerin Son Haberi</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>149</v>
+        <v>174</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786256502550</t>
+          <t>9786056984853</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dair Kıssadan Hisseler</t>
+          <t>Şeytan Üçgeninde Aşk / Kirpiklerimden Düşen Son Damla (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>379</v>
+        <v>299</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256502543</t>
+          <t>9786050681307</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Aşkın İmzası</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>174</v>
+        <v>299</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256502536</t>
+          <t>9786050681369</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Divanı</t>
+          <t>Kartvizit</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>149</v>
+        <v>299</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256502529</t>
+          <t>9786259668253</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Ölen Bir Aşk</t>
+          <t>Kayıp mı? Cinayet mi?</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>174</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256502468</t>
+          <t>9786259668260</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Etekleri Yaz Bahçesi</t>
+          <t>Şiir Kokar Gözlerin</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>199</v>
+        <v>299</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256502482</t>
+          <t>9786259668284</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Gece Avcısı Aybüke - Abura</t>
+          <t>Komikçi Dükkanı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>129</v>
+        <v>149</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786256502512</t>
+          <t>9786259668277</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Şahane Bir Şey Yaşamak</t>
+          <t>Ayrılmaz E’ler Geri Dönüşüyor</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>199</v>
+        <v>164</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786256502390</t>
+          <t>9786257234016</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Mazrub</t>
+          <t>Kendini Öğren</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>199</v>
+        <v>174</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786256502505</t>
+          <t>9786259720005</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Ölümü</t>
+          <t>Kadınların Sesi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>134</v>
+        <v>249</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786256502253</t>
+          <t>2724893247813</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Lionel Messi - Futbolun Dahileri</t>
+          <t>Zaman Gezginleri Serisi (4 Kitap)</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>149</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786256502260</t>
+          <t>9786259671949</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kylian Mbappe - Futbolun Dahileri</t>
+          <t>Umudun Işığında Konuşmak</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>149</v>
+        <v>199</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786256502291</t>
+          <t>9786257234290</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Diego Maradona - Futbolun Dahileri</t>
+          <t>Sen Niye Kaderimin Çizgisini Çizdin</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>149</v>
+        <v>229</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786256502314</t>
+          <t>9786257234252</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Erling Haaland - Futbolun Dahileri</t>
+          <t>Su - Durugörüm Serisi 1</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>149</v>
+        <v>229</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786256502338</t>
+          <t>9786257234771</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Cerrah</t>
+          <t>Dedektif Panter Uzaylılara Karşı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>229</v>
+        <v>174</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786256502307</t>
+          <t>9786257234207</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Hasat - Uyanış</t>
+          <t>Aşktan Da Öte</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>229</v>
+        <v>199</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786256502321</t>
+          <t>9786259668239</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Tek Hece Bin Cümle Aşk…</t>
+          <t>Nikola Tesla – Bilimin Dahileri</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>129</v>
+        <v>134</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786256502451</t>
+          <t>9786259687407</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>İlk Türk Devletleri</t>
+          <t>Isaac Newton – Bilimin Dahileri</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>149</v>
+        <v>134</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786256502437</t>
+          <t>9786259687469</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala</t>
+          <t>Marie Curie – Bilimin Dahileri</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>74</v>
+        <v>134</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786256502420</t>
+          <t>9786259687414</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>İlk Boyama Kitabım</t>
+          <t>Leonardo Da Vinci – Bilimin Dahileri</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>69</v>
+        <v>134</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786256502444</t>
+          <t>9786259668222</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Boyayarak Elif Ba Öğreniyorum</t>
+          <t>Galileo Galilei – Bilimin Dahileri</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>69</v>
+        <v>134</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786256502369</t>
+          <t>9786259720098</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Küçük Temas</t>
+          <t>Albert Einstein – Bilimin Dahileri</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>199</v>
+        <v>134</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786256502413</t>
+          <t>9786259720081</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Tilki</t>
+          <t>Macera Geçidi - Sırlar Odası</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>424</v>
+        <v>174</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786256502345</t>
+          <t>9786259612683</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Gece Yolcuları - Geçit</t>
+          <t>Macera Geçidi - Gizemli Dünya</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>299</v>
+        <v>174</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786256502277</t>
+          <t>9786259612690</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Da Silva Neymar - Futbolun Dahileri</t>
+          <t>Limonata Krallığının Tembel Prensi</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>149</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786256502284</t>
+          <t>9786259668246</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Cristiano Ronaldo - Futbolun Dahileri</t>
+          <t>En Komik Nasreddin Hoca Fıkraları</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>149</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786256502376</t>
+          <t>9786259668208</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı</t>
+          <t>Ne Vereyim Abime?</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>299</v>
+        <v>149</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786256502383</t>
+          <t>9786259671994</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu</t>
+          <t>Bu Da Mı Gol Diil?</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>179</v>
+        <v>149</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786257234399</t>
+          <t>9786259671987</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot’un Maceraları</t>
+          <t>Çizerken Çok Güldüğüm 222 Karikatür</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>174</v>
+        <v>149</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786257234382</t>
+          <t>9786259671963</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Mutluluk İpuçları</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>249</v>
+        <v>199</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786257234948</t>
+          <t>9786259671970</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Zerda</t>
+          <t>Kavmime Mektuplar Başlangıç</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>299</v>
+        <v>199</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786256502208</t>
+          <t>9786259671956</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>İlişkilerde Dans</t>
+          <t>Ne’yi Arıyorsan Sen O’sun</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>324</v>
+        <v>249</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786256502239</t>
+          <t>9786259668215</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Gün Düşerken</t>
+          <t>Masal’ın İçindeki Kokulu Renkler</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>134</v>
+        <v>174</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786256502215</t>
+          <t>9786259671932</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Vaveyla</t>
+          <t>Eskici</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>199</v>
+        <v>299</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786256502222</t>
+          <t>9789752172739</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Gelelim Sadede</t>
+          <t>Deneme Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>149</v>
+        <v>200</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>2944380357812</t>
+          <t>9786259687483</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Derin Devlet Seti</t>
+          <t>Tom Sawyer</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>666</v>
+        <v>134</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>2947163387549</t>
+          <t>9786259612621</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Boyama Seti</t>
+          <t>Define Adası</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>276</v>
+        <v>224</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786256502185</t>
+          <t>9786259687421</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-ı Talat ve Fitnat</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>174</v>
+        <v>199</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786256502178</t>
+          <t>9786259612645</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Karabibik</t>
+          <t>Alice Harikalar Diyarında</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>134</v>
+        <v>139</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786256502161</t>
+          <t>9786259612652</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Gülliver'in Gezileri</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786256502192</t>
+          <t>9786259687476</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Kutadgu Bilig</t>
+          <t>Robin Hood</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>229</v>
+        <v>224</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>2748510369757</t>
+          <t>9786259612669</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihi Seti</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>413</v>
+        <v>154</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786257234863</t>
+          <t>9786259612638</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Hasat - Başlangıç</t>
+          <t>80 Günde Devri Alem</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>229</v>
+        <v>199</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786257234825</t>
+          <t>9786259687490</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Güzel Şeyler Kalpten Gelir</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>249</v>
+        <v>129</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786257234818</t>
+          <t>9786259612676</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Hesaplaşma</t>
+          <t>Karagöz ile Hacivat</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>199</v>
+        <v>139</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786257234856</t>
+          <t>9786259612607</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Layemut</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>229</v>
+        <v>199</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786257234870</t>
+          <t>9786259612614</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Ömrümün Düş Kapanları</t>
+          <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>324</v>
+        <v>149</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786257234832</t>
+          <t>9786259687452</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Çok Denli Sevmek</t>
+          <t>Robinson Cruose</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>124</v>
+        <v>174</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786257234849</t>
+          <t>9786259687438</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Ölmeden Önce</t>
+          <t>Mesnevi</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>324</v>
+        <v>229</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>2985574304281</t>
+          <t>9786259671918</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Sevda Türküsev Seti 2 Kitap</t>
+          <t>Gülistan</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>648</v>
+        <v>199</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786257234894</t>
+          <t>9786259671901</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Sayıları Öğreniyorum</t>
+          <t>Milena’ya Mektuplar</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>69</v>
+        <v>249</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786257234580</t>
+          <t>9786259687445</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler İçin Boyama Kitabı - Mandala</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>124</v>
+        <v>99</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786257234344</t>
+          <t>9786256502499</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Kuyuya Fısıldayan Çocuk</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>174</v>
+        <v>139</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786257234412</t>
+          <t>9786259720050</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Öğrenciler İçin Nutuk</t>
+          <t>Mustafa Kemal Atatürk ve Kurtuluş Savaşı</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>174</v>
+        <v>299</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786257234795</t>
+          <t>9786259720036</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri</t>
+          <t>Çin Modern Tarihi - İmparatorluktan Cumhuriyete</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>229</v>
+        <v>329</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786257234726</t>
+          <t>9786259720012</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Sana Öldürmeyi Kim Öğretti</t>
+          <t>Çocuklarda Sorumluluk Becerisi Nasıl Geliştirilir?</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>124</v>
+        <v>229</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786257234719</t>
+          <t>9786256502932</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Erkeksen Aldatma Kadınsan Aldanma</t>
+          <t>Macera Geçidi - Lanetli Köy</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>324</v>
+        <v>174</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786257234702</t>
+          <t>9786259720029</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Ben Başarmak İçin Doğdum</t>
+          <t>Kendine Güven - Ormandaki Yarışma</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>324</v>
+        <v>199</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786257234733</t>
+          <t>9786256502987</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Fitil</t>
+          <t>Allah İyiliğini Versin</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>399</v>
+        <v>274</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786257234757</t>
+          <t>9786256502956</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Bir Hoş Sada Bırakalım Üşümesin Gönüller</t>
+          <t>Hoşça kal Öğretmenim – Aşkımın Bestesi</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>229</v>
+        <v>374</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786257234788</t>
+          <t>9786256502970</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Başarı Hikayeleri</t>
+          <t>Merhamet Etmek Yok</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>149</v>
+        <v>274</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786257234658</t>
+          <t>9786256502963</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Motifli Atasözleri ve Deyimlerimiz</t>
+          <t>Kalemim</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>499</v>
+        <v>299</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>2795781929739</t>
+          <t>2683501369784</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Sevda Türküsev Seti - 4 Kitap</t>
+          <t>Çocuklar İçin Mandala Seti</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>1296</v>
+        <v>262</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>2795781982635</t>
+          <t>9786256502994</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Kamil Konur Seti</t>
+          <t>Çocuklar İçin Mandala 3</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>318</v>
+        <v>99</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9129744297208</t>
+          <t>9786256502857</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Dünya Klasikleri Seti (4 Kitap)</t>
+          <t>Son Dava - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>446</v>
+        <v>184</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786257234672</t>
+          <t>9786256502925</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Yıkılmadım Ayaktayım</t>
+          <t>Mavi Yakut - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>324</v>
+        <v>184</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786257234689</t>
+          <t>9786256502888</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Kusursuz Aşk Yoktur</t>
+          <t>Korku Vadisi - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>324</v>
+        <v>184</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786257234665</t>
+          <t>9786256502895</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Duygu Kontrolü İle Kişisel Başarı</t>
+          <t>Kızıl Dosya - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>324</v>
+        <v>184</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786257234696</t>
+          <t>9786256502871</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Kadın Kalbi Erkek Aklı</t>
+          <t>Gümüş Ateş - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>324</v>
+        <v>184</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786257234634</t>
+          <t>9786256502918</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Kıssadan Hisse</t>
+          <t>Dörtlerin İmzası - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>149</v>
+        <v>174</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786257234610</t>
+          <t>9786256502901</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Geride Kalanlar</t>
+          <t>Baskerville’lerin Köpeği - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>199</v>
+        <v>184</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786257234481</t>
+          <t>2687430268743</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Zal</t>
+          <t>Sherlock Holmes Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>149</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786257234603</t>
+          <t>2843652148304</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Miras</t>
+          <t>Yetişkinler İçin Mandala Seti</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>124</v>
+        <v>496</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786257234597</t>
+          <t>9786256502475</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Zaman Gezginleri 4 – Evrenin Sırları</t>
+          <t>Mahru</t>
         </is>
       </c>
       <c r="C188" s="1">
         <v>324</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786257234627</t>
+          <t>9786256502840</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Gece Avcısı Aybüke 1 - Yolazdıran</t>
+          <t>Esrarengiz Düşler Ormanı-Mandala</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>149</v>
+        <v>124</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786257234375</t>
+          <t>9786256502833</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar</t>
+          <t>Esrarengiz Düş Bahçesi-Mandala</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>124</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786257234405</t>
+          <t>9786256502826</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Fıkraları</t>
+          <t>Esrarengiz Hayal Denizi-Mandala</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>149</v>
+        <v>124</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786257234351</t>
+          <t>2786534820328</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin'den Seçme Hikayeler</t>
+          <t>Sevda Türküsev Seti - Kutulu 5 Kitap</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>134</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786257234368</t>
+          <t>9786256502598</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist</t>
+          <t>Fındık Firarda – Galaksi Yolculuğu</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>134</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786257234337</t>
+          <t>9786256502734</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Sokratesi’in Savunması</t>
+          <t>Dünya’nın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786257234566</t>
+          <t>9786256502659</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Bağımsız Türk Devletleri</t>
+          <t>Turgut Özal</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>124</v>
+        <v>79</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786257234559</t>
+          <t>9786256502666</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Derin Terör</t>
+          <t>Necip Fazıl Kısakürek</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>199</v>
+        <v>79</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786257234542</t>
+          <t>9786256502673</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Kurt</t>
+          <t>Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>249</v>
+        <v>79</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786257234498</t>
+          <t>9786256502680</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Tarihi</t>
+          <t>Martin Luther King</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>324</v>
+        <v>79</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786257234511</t>
+          <t>9786256502789</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Öğrenciler İçin Atatürk İlke ve İnkılapları</t>
+          <t>Malcolm X</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>134</v>
+        <v>79</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786257234535</t>
+          <t>9786256502727</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Moğol İmparatorluğu</t>
+          <t>Hurufilik</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>124</v>
+        <v>79</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786257234504</t>
+          <t>9786256502697</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Safevi İmparatorluğu</t>
+          <t>Adolf Hitler</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>124</v>
+        <v>79</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786257234528</t>
+          <t>9786256502703</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Padişahları</t>
+          <t>Büyük İskender</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>229</v>
+        <v>79</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786257234573</t>
+          <t>9786256502710</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Babür İmparatorluğu</t>
+          <t>Adnan Menderes</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>124</v>
+        <v>79</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786257234429</t>
+          <t>9786256502802</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Türk İstihbarat Tarihi’nin Anahatları</t>
+          <t>Dile Gelen Kerkük – Cüt Kahve Hatıraları</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>274</v>
+        <v>374</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786257234474</t>
+          <t>9786256502796</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Limitsiz</t>
+          <t>Ergenekon Destanımız (Gül İle Bülbül)</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>229</v>
+        <v>399</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786257234450</t>
+          <t>9786256502758</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Samed Behrengi Seti (2 Kitap Takım)</t>
+          <t>Yeterli Anne Babalar Mutlu Çocuklar</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>198</v>
+        <v>324</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786257234443</t>
+          <t>9786256502765</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Klasikleri Seti (3 Kitap Takım)</t>
+          <t>Yavuz Sultan Selim Han</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>322</v>
+        <v>424</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786257234283</t>
+          <t>9786256502772</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Zaman Gezginleri -III- Paktika</t>
+          <t>Destina</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>324</v>
+        <v>249</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786257234030</t>
+          <t>9786256502642</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Esrarengiz Kasaba</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>124</v>
+        <v>149</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786257234047</t>
+          <t>9786256502574</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Parolamız: Kardeşlik</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786257234054</t>
+          <t>9786256502628</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>İnsanlığımı Yitirirken</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>99</v>
+        <v>149</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786257234269</t>
+          <t>9786256502611</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Kumarbaz Bir Doktorun Anatomisi</t>
+          <t>Saliha - Bir Dünya İki Alem</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>229</v>
+        <v>324</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786257234238</t>
+          <t>9786256502567</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Şüphe</t>
+          <t>Anneliğin Kitabını Yazdım</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>229</v>
+        <v>174</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786257234221</t>
+          <t>9786256502604</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Gece Yolcuları - Gordios’un Gizemi</t>
+          <t>Cellat</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>299</v>
+        <v>149</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786257234160</t>
+          <t>9786256502581</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Millet mi? Ulus Devlet mi? Aradaki Kürtler</t>
+          <t>Gizem</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>324</v>
+        <v>229</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786257234214</t>
+          <t>9786256502741</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Miranda – Zaman Gezginleri 2</t>
+          <t>Sade</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>324</v>
+        <v>149</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786257234139</t>
+          <t>9786256502635</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>Lucifer Felsefenin Senfonisi</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>249</v>
+        <v>199</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786257234122</t>
+          <t>2553108769327</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Taşıtlar - Bak Öğren Kartları - İlk Bilgilerim (Ciltli)</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>149</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786257234177</t>
+          <t>2554760935785</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Kerim ile Sibel - Zaman Gezginleri 1</t>
+          <t>Meslekler - Bak Öğren Kartları - İlk Bilgilerim (Ciltli)</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>324</v>
+        <v>149</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9789753172189</t>
+          <t>2554130493105</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>George Orwell Seti (2 Kitap Takım)</t>
+          <t>Hayvanlar - Bak Öğren Kartları - İlk Bilgilerim (Ciltli)</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>398</v>
+        <v>149</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786257234153</t>
+          <t>9786256502550</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Korkma</t>
+          <t>Hayata Dair Kıssadan Hisseler</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>274</v>
+        <v>379</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786257234085</t>
+          <t>9786256502543</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Hikayelere Yolculuk</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>149</v>
+        <v>174</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786257234078</t>
+          <t>9786256502536</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Tarih Okyanusundan Damlalar</t>
+          <t>Yunus Emre Divanı</t>
         </is>
       </c>
       <c r="C223" s="1">
         <v>149</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786257234061</t>
+          <t>9786256502529</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Çapraz Oyun</t>
+          <t>Ölen Bir Aşk</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>324</v>
+        <v>174</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786050681321</t>
+          <t>9786256502468</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Meslekleri Öğreniyorum Boyama Kitabı</t>
+          <t>Etekleri Yaz Bahçesi</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>69</v>
+        <v>199</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786057435255</t>
+          <t>9786256502482</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Hayvanları Öğreniyorum-Meslekleri Öğreniyorum-Alfabeyi Öğreniyorum 3 lü Boyama Kitabı Seti</t>
+          <t>Gece Avcısı Aybüke - Abura</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>207</v>
+        <v>149</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786050681314</t>
+          <t>9786256502512</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>No 112</t>
+          <t>Şahane Bir Şey Yaşamak</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>199</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786050607512</t>
+          <t>9786256502390</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Cam-ı Cihan</t>
+          <t>Mazrub</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>50</v>
+        <v>199</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786056984877</t>
+          <t>9786256502505</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Alfabeyi Öğreniyorum - Boyama Kitabı</t>
+          <t>Güneşin Ölümü</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>69</v>
+        <v>134</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786056984860</t>
+          <t>9786256502253</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Kafkas Ateşi</t>
+          <t>Lionel Messi - Futbolun Dahileri</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>324</v>
+        <v>149</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786056984884</t>
+          <t>9786256502260</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Hayvanları Öğreniyorum - Boyama Kitabı</t>
+          <t>Kylian Mbappe - Futbolun Dahileri</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>69</v>
+        <v>149</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786056971426</t>
+          <t>9786256502291</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Cumhuriyet'e Ata'yı Anlamak</t>
+          <t>Diego Maradona - Futbolun Dahileri</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>449</v>
+        <v>149</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786056943157</t>
+          <t>9786256502314</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Kod: Sevgi Dili</t>
+          <t>Erling Haaland - Futbolun Dahileri</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>199</v>
+        <v>149</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786056911651</t>
+          <t>9786256502338</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>İkizlerle Yaşam</t>
+          <t>Cerrah</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>179</v>
+        <v>229</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
+          <t>9786256502307</t>
+        </is>
+      </c>
+      <c r="B235" s="1" t="inlineStr">
+        <is>
+          <t>Hasat - Uyanış</t>
+        </is>
+      </c>
+      <c r="C235" s="1">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="236" spans="1:3">
+      <c r="A236" s="1" t="inlineStr">
+        <is>
+          <t>9786256502321</t>
+        </is>
+      </c>
+      <c r="B236" s="1" t="inlineStr">
+        <is>
+          <t>Tek Hece Bin Cümle Aşk…</t>
+        </is>
+      </c>
+      <c r="C236" s="1">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="237" spans="1:3">
+      <c r="A237" s="1" t="inlineStr">
+        <is>
+          <t>9786256502451</t>
+        </is>
+      </c>
+      <c r="B237" s="1" t="inlineStr">
+        <is>
+          <t>İlk Türk Devletleri</t>
+        </is>
+      </c>
+      <c r="C237" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="238" spans="1:3">
+      <c r="A238" s="1" t="inlineStr">
+        <is>
+          <t>9786256502437</t>
+        </is>
+      </c>
+      <c r="B238" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Mandala</t>
+        </is>
+      </c>
+      <c r="C238" s="1">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="239" spans="1:3">
+      <c r="A239" s="1" t="inlineStr">
+        <is>
+          <t>9786256502420</t>
+        </is>
+      </c>
+      <c r="B239" s="1" t="inlineStr">
+        <is>
+          <t>İlk Boyama Kitabım</t>
+        </is>
+      </c>
+      <c r="C239" s="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="240" spans="1:3">
+      <c r="A240" s="1" t="inlineStr">
+        <is>
+          <t>9786256502444</t>
+        </is>
+      </c>
+      <c r="B240" s="1" t="inlineStr">
+        <is>
+          <t>Boyayarak Elif Ba Öğreniyorum</t>
+        </is>
+      </c>
+      <c r="C240" s="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="241" spans="1:3">
+      <c r="A241" s="1" t="inlineStr">
+        <is>
+          <t>9786256502369</t>
+        </is>
+      </c>
+      <c r="B241" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Temas</t>
+        </is>
+      </c>
+      <c r="C241" s="1">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="242" spans="1:3">
+      <c r="A242" s="1" t="inlineStr">
+        <is>
+          <t>9786256502413</t>
+        </is>
+      </c>
+      <c r="B242" s="1" t="inlineStr">
+        <is>
+          <t>Tilki</t>
+        </is>
+      </c>
+      <c r="C242" s="1">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="243" spans="1:3">
+      <c r="A243" s="1" t="inlineStr">
+        <is>
+          <t>9786256502345</t>
+        </is>
+      </c>
+      <c r="B243" s="1" t="inlineStr">
+        <is>
+          <t>Gece Yolcuları - Geçit</t>
+        </is>
+      </c>
+      <c r="C243" s="1">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="244" spans="1:3">
+      <c r="A244" s="1" t="inlineStr">
+        <is>
+          <t>9786256502277</t>
+        </is>
+      </c>
+      <c r="B244" s="1" t="inlineStr">
+        <is>
+          <t>Da Silva Neymar - Futbolun Dahileri</t>
+        </is>
+      </c>
+      <c r="C244" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="245" spans="1:3">
+      <c r="A245" s="1" t="inlineStr">
+        <is>
+          <t>9786256502284</t>
+        </is>
+      </c>
+      <c r="B245" s="1" t="inlineStr">
+        <is>
+          <t>Cristiano Ronaldo - Futbolun Dahileri</t>
+        </is>
+      </c>
+      <c r="C245" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="246" spans="1:3">
+      <c r="A246" s="1" t="inlineStr">
+        <is>
+          <t>9786256502376</t>
+        </is>
+      </c>
+      <c r="B246" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı</t>
+        </is>
+      </c>
+      <c r="C246" s="1">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="247" spans="1:3">
+      <c r="A247" s="1" t="inlineStr">
+        <is>
+          <t>9786256502383</t>
+        </is>
+      </c>
+      <c r="B247" s="1" t="inlineStr">
+        <is>
+          <t>Selçuklu</t>
+        </is>
+      </c>
+      <c r="C247" s="1">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="248" spans="1:3">
+      <c r="A248" s="1" t="inlineStr">
+        <is>
+          <t>9786257234399</t>
+        </is>
+      </c>
+      <c r="B248" s="1" t="inlineStr">
+        <is>
+          <t>Don Kişot’un Maceraları</t>
+        </is>
+      </c>
+      <c r="C248" s="1">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="249" spans="1:3">
+      <c r="A249" s="1" t="inlineStr">
+        <is>
+          <t>9786257234382</t>
+        </is>
+      </c>
+      <c r="B249" s="1" t="inlineStr">
+        <is>
+          <t>İki Şehrin Hikayesi</t>
+        </is>
+      </c>
+      <c r="C249" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="250" spans="1:3">
+      <c r="A250" s="1" t="inlineStr">
+        <is>
+          <t>9786257234948</t>
+        </is>
+      </c>
+      <c r="B250" s="1" t="inlineStr">
+        <is>
+          <t>Zerda</t>
+        </is>
+      </c>
+      <c r="C250" s="1">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="251" spans="1:3">
+      <c r="A251" s="1" t="inlineStr">
+        <is>
+          <t>9786256502208</t>
+        </is>
+      </c>
+      <c r="B251" s="1" t="inlineStr">
+        <is>
+          <t>İlişkilerde Dans</t>
+        </is>
+      </c>
+      <c r="C251" s="1">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="252" spans="1:3">
+      <c r="A252" s="1" t="inlineStr">
+        <is>
+          <t>9786256502239</t>
+        </is>
+      </c>
+      <c r="B252" s="1" t="inlineStr">
+        <is>
+          <t>Gün Düşerken</t>
+        </is>
+      </c>
+      <c r="C252" s="1">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="253" spans="1:3">
+      <c r="A253" s="1" t="inlineStr">
+        <is>
+          <t>9786256502215</t>
+        </is>
+      </c>
+      <c r="B253" s="1" t="inlineStr">
+        <is>
+          <t>Vaveyla</t>
+        </is>
+      </c>
+      <c r="C253" s="1">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="254" spans="1:3">
+      <c r="A254" s="1" t="inlineStr">
+        <is>
+          <t>9786256502222</t>
+        </is>
+      </c>
+      <c r="B254" s="1" t="inlineStr">
+        <is>
+          <t>Gelelim Sadede</t>
+        </is>
+      </c>
+      <c r="C254" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="255" spans="1:3">
+      <c r="A255" s="1" t="inlineStr">
+        <is>
+          <t>2944380357812</t>
+        </is>
+      </c>
+      <c r="B255" s="1" t="inlineStr">
+        <is>
+          <t>Derin Devlet Seti</t>
+        </is>
+      </c>
+      <c r="C255" s="1">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="256" spans="1:3">
+      <c r="A256" s="1" t="inlineStr">
+        <is>
+          <t>2947163387549</t>
+        </is>
+      </c>
+      <c r="B256" s="1" t="inlineStr">
+        <is>
+          <t>Çocuklar İçin Boyama Seti</t>
+        </is>
+      </c>
+      <c r="C256" s="1">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="257" spans="1:3">
+      <c r="A257" s="1" t="inlineStr">
+        <is>
+          <t>9786256502185</t>
+        </is>
+      </c>
+      <c r="B257" s="1" t="inlineStr">
+        <is>
+          <t>Taaşşuk-ı Talat ve Fitnat</t>
+        </is>
+      </c>
+      <c r="C257" s="1">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="258" spans="1:3">
+      <c r="A258" s="1" t="inlineStr">
+        <is>
+          <t>9786256502178</t>
+        </is>
+      </c>
+      <c r="B258" s="1" t="inlineStr">
+        <is>
+          <t>Karabibik</t>
+        </is>
+      </c>
+      <c r="C258" s="1">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="259" spans="1:3">
+      <c r="A259" s="1" t="inlineStr">
+        <is>
+          <t>9786256502161</t>
+        </is>
+      </c>
+      <c r="B259" s="1" t="inlineStr">
+        <is>
+          <t>Sergüzeşt</t>
+        </is>
+      </c>
+      <c r="C259" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="260" spans="1:3">
+      <c r="A260" s="1" t="inlineStr">
+        <is>
+          <t>9786256502192</t>
+        </is>
+      </c>
+      <c r="B260" s="1" t="inlineStr">
+        <is>
+          <t>Kutadgu Bilig</t>
+        </is>
+      </c>
+      <c r="C260" s="1">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="261" spans="1:3">
+      <c r="A261" s="1" t="inlineStr">
+        <is>
+          <t>2748510369757</t>
+        </is>
+      </c>
+      <c r="B261" s="1" t="inlineStr">
+        <is>
+          <t>Türk Tarihi Seti</t>
+        </is>
+      </c>
+      <c r="C261" s="1">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="262" spans="1:3">
+      <c r="A262" s="1" t="inlineStr">
+        <is>
+          <t>9786257234863</t>
+        </is>
+      </c>
+      <c r="B262" s="1" t="inlineStr">
+        <is>
+          <t>Hasat - Başlangıç</t>
+        </is>
+      </c>
+      <c r="C262" s="1">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="263" spans="1:3">
+      <c r="A263" s="1" t="inlineStr">
+        <is>
+          <t>9786257234825</t>
+        </is>
+      </c>
+      <c r="B263" s="1" t="inlineStr">
+        <is>
+          <t>Güzel Şeyler Kalpten Gelir</t>
+        </is>
+      </c>
+      <c r="C263" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="264" spans="1:3">
+      <c r="A264" s="1" t="inlineStr">
+        <is>
+          <t>9786257234818</t>
+        </is>
+      </c>
+      <c r="B264" s="1" t="inlineStr">
+        <is>
+          <t>Hesaplaşma</t>
+        </is>
+      </c>
+      <c r="C264" s="1">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="265" spans="1:3">
+      <c r="A265" s="1" t="inlineStr">
+        <is>
+          <t>9786257234856</t>
+        </is>
+      </c>
+      <c r="B265" s="1" t="inlineStr">
+        <is>
+          <t>Layemut</t>
+        </is>
+      </c>
+      <c r="C265" s="1">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="266" spans="1:3">
+      <c r="A266" s="1" t="inlineStr">
+        <is>
+          <t>9786257234870</t>
+        </is>
+      </c>
+      <c r="B266" s="1" t="inlineStr">
+        <is>
+          <t>Ömrümün Düş Kapanları</t>
+        </is>
+      </c>
+      <c r="C266" s="1">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="267" spans="1:3">
+      <c r="A267" s="1" t="inlineStr">
+        <is>
+          <t>9786257234832</t>
+        </is>
+      </c>
+      <c r="B267" s="1" t="inlineStr">
+        <is>
+          <t>Çok Denli Sevmek</t>
+        </is>
+      </c>
+      <c r="C267" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="268" spans="1:3">
+      <c r="A268" s="1" t="inlineStr">
+        <is>
+          <t>9786257234849</t>
+        </is>
+      </c>
+      <c r="B268" s="1" t="inlineStr">
+        <is>
+          <t>Ölmeden Önce</t>
+        </is>
+      </c>
+      <c r="C268" s="1">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="269" spans="1:3">
+      <c r="A269" s="1" t="inlineStr">
+        <is>
+          <t>2985574304281</t>
+        </is>
+      </c>
+      <c r="B269" s="1" t="inlineStr">
+        <is>
+          <t>Sevda Türküsev Seti 2 Kitap</t>
+        </is>
+      </c>
+      <c r="C269" s="1">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="270" spans="1:3">
+      <c r="A270" s="1" t="inlineStr">
+        <is>
+          <t>9786257234894</t>
+        </is>
+      </c>
+      <c r="B270" s="1" t="inlineStr">
+        <is>
+          <t>Sayıları Öğreniyorum</t>
+        </is>
+      </c>
+      <c r="C270" s="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="1" t="inlineStr">
+        <is>
+          <t>9786257234580</t>
+        </is>
+      </c>
+      <c r="B271" s="1" t="inlineStr">
+        <is>
+          <t>Yetişkinler İçin Boyama Kitabı - Mandala</t>
+        </is>
+      </c>
+      <c r="C271" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="1" t="inlineStr">
+        <is>
+          <t>9786257234344</t>
+        </is>
+      </c>
+      <c r="B272" s="1" t="inlineStr">
+        <is>
+          <t>Sefiller</t>
+        </is>
+      </c>
+      <c r="C272" s="1">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="1" t="inlineStr">
+        <is>
+          <t>9786257234412</t>
+        </is>
+      </c>
+      <c r="B273" s="1" t="inlineStr">
+        <is>
+          <t>Öğrenciler İçin Nutuk</t>
+        </is>
+      </c>
+      <c r="C273" s="1">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="1" t="inlineStr">
+        <is>
+          <t>9786257234795</t>
+        </is>
+      </c>
+      <c r="B274" s="1" t="inlineStr">
+        <is>
+          <t>Bütün Şiirleri</t>
+        </is>
+      </c>
+      <c r="C274" s="1">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="1" t="inlineStr">
+        <is>
+          <t>9786257234726</t>
+        </is>
+      </c>
+      <c r="B275" s="1" t="inlineStr">
+        <is>
+          <t>Sana Öldürmeyi Kim Öğretti</t>
+        </is>
+      </c>
+      <c r="C275" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="1" t="inlineStr">
+        <is>
+          <t>9786257234719</t>
+        </is>
+      </c>
+      <c r="B276" s="1" t="inlineStr">
+        <is>
+          <t>Erkeksen Aldatma Kadınsan Aldanma</t>
+        </is>
+      </c>
+      <c r="C276" s="1">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="1" t="inlineStr">
+        <is>
+          <t>9786257234702</t>
+        </is>
+      </c>
+      <c r="B277" s="1" t="inlineStr">
+        <is>
+          <t>Ben Başarmak İçin Doğdum</t>
+        </is>
+      </c>
+      <c r="C277" s="1">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="1" t="inlineStr">
+        <is>
+          <t>9786257234733</t>
+        </is>
+      </c>
+      <c r="B278" s="1" t="inlineStr">
+        <is>
+          <t>Fitil</t>
+        </is>
+      </c>
+      <c r="C278" s="1">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="1" t="inlineStr">
+        <is>
+          <t>9786257234757</t>
+        </is>
+      </c>
+      <c r="B279" s="1" t="inlineStr">
+        <is>
+          <t>Bir Hoş Sada Bırakalım Üşümesin Gönüller</t>
+        </is>
+      </c>
+      <c r="C279" s="1">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="1" t="inlineStr">
+        <is>
+          <t>9786257234788</t>
+        </is>
+      </c>
+      <c r="B280" s="1" t="inlineStr">
+        <is>
+          <t>Başarı Hikayeleri</t>
+        </is>
+      </c>
+      <c r="C280" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="1" t="inlineStr">
+        <is>
+          <t>9786257234658</t>
+        </is>
+      </c>
+      <c r="B281" s="1" t="inlineStr">
+        <is>
+          <t>Hayvan Motifli Atasözleri ve Deyimlerimiz</t>
+        </is>
+      </c>
+      <c r="C281" s="1">
+        <v>499</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="1" t="inlineStr">
+        <is>
+          <t>2795781929739</t>
+        </is>
+      </c>
+      <c r="B282" s="1" t="inlineStr">
+        <is>
+          <t>Sevda Türküsev Seti - 4 Kitap</t>
+        </is>
+      </c>
+      <c r="C282" s="1">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="1" t="inlineStr">
+        <is>
+          <t>2795781982635</t>
+        </is>
+      </c>
+      <c r="B283" s="1" t="inlineStr">
+        <is>
+          <t>Kamil Konur Seti</t>
+        </is>
+      </c>
+      <c r="C283" s="1">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="1" t="inlineStr">
+        <is>
+          <t>9129744297208</t>
+        </is>
+      </c>
+      <c r="B284" s="1" t="inlineStr">
+        <is>
+          <t>Dünya Klasikleri Seti (4 Kitap)</t>
+        </is>
+      </c>
+      <c r="C284" s="1">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="1" t="inlineStr">
+        <is>
+          <t>9786257234672</t>
+        </is>
+      </c>
+      <c r="B285" s="1" t="inlineStr">
+        <is>
+          <t>Yıkılmadım Ayaktayım</t>
+        </is>
+      </c>
+      <c r="C285" s="1">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="1" t="inlineStr">
+        <is>
+          <t>9786257234689</t>
+        </is>
+      </c>
+      <c r="B286" s="1" t="inlineStr">
+        <is>
+          <t>Kusursuz Aşk Yoktur</t>
+        </is>
+      </c>
+      <c r="C286" s="1">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="1" t="inlineStr">
+        <is>
+          <t>9786257234665</t>
+        </is>
+      </c>
+      <c r="B287" s="1" t="inlineStr">
+        <is>
+          <t>Duygu Kontrolü İle Kişisel Başarı</t>
+        </is>
+      </c>
+      <c r="C287" s="1">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="1" t="inlineStr">
+        <is>
+          <t>9786257234696</t>
+        </is>
+      </c>
+      <c r="B288" s="1" t="inlineStr">
+        <is>
+          <t>Kadın Kalbi Erkek Aklı</t>
+        </is>
+      </c>
+      <c r="C288" s="1">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="1" t="inlineStr">
+        <is>
+          <t>9786257234634</t>
+        </is>
+      </c>
+      <c r="B289" s="1" t="inlineStr">
+        <is>
+          <t>Kıssadan Hisse</t>
+        </is>
+      </c>
+      <c r="C289" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="1" t="inlineStr">
+        <is>
+          <t>9786257234610</t>
+        </is>
+      </c>
+      <c r="B290" s="1" t="inlineStr">
+        <is>
+          <t>Geride Kalanlar</t>
+        </is>
+      </c>
+      <c r="C290" s="1">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="1" t="inlineStr">
+        <is>
+          <t>9786257234481</t>
+        </is>
+      </c>
+      <c r="B291" s="1" t="inlineStr">
+        <is>
+          <t>Zal</t>
+        </is>
+      </c>
+      <c r="C291" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="1" t="inlineStr">
+        <is>
+          <t>9786257234603</t>
+        </is>
+      </c>
+      <c r="B292" s="1" t="inlineStr">
+        <is>
+          <t>Miras</t>
+        </is>
+      </c>
+      <c r="C292" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="1" t="inlineStr">
+        <is>
+          <t>9786257234597</t>
+        </is>
+      </c>
+      <c r="B293" s="1" t="inlineStr">
+        <is>
+          <t>Zaman Gezginleri 4 – Evrenin Sırları</t>
+        </is>
+      </c>
+      <c r="C293" s="1">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="1" t="inlineStr">
+        <is>
+          <t>9786257234627</t>
+        </is>
+      </c>
+      <c r="B294" s="1" t="inlineStr">
+        <is>
+          <t>Gece Avcısı Aybüke 1 - Yolazdıran</t>
+        </is>
+      </c>
+      <c r="C294" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="1" t="inlineStr">
+        <is>
+          <t>9786257234375</t>
+        </is>
+      </c>
+      <c r="B295" s="1" t="inlineStr">
+        <is>
+          <t>İnsan Ne İle Yaşar</t>
+        </is>
+      </c>
+      <c r="C295" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="1" t="inlineStr">
+        <is>
+          <t>9786257234405</t>
+        </is>
+      </c>
+      <c r="B296" s="1" t="inlineStr">
+        <is>
+          <t>Öğrenci Fıkraları</t>
+        </is>
+      </c>
+      <c r="C296" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="1" t="inlineStr">
+        <is>
+          <t>9786257234351</t>
+        </is>
+      </c>
+      <c r="B297" s="1" t="inlineStr">
+        <is>
+          <t>Ömer Seyfettin'den Seçme Hikayeler</t>
+        </is>
+      </c>
+      <c r="C297" s="1">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="1" t="inlineStr">
+        <is>
+          <t>9786257234368</t>
+        </is>
+      </c>
+      <c r="B298" s="1" t="inlineStr">
+        <is>
+          <t>Oliver Twist</t>
+        </is>
+      </c>
+      <c r="C298" s="1">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="1" t="inlineStr">
+        <is>
+          <t>9786257234337</t>
+        </is>
+      </c>
+      <c r="B299" s="1" t="inlineStr">
+        <is>
+          <t>Sokratesi’in Savunması</t>
+        </is>
+      </c>
+      <c r="C299" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="1" t="inlineStr">
+        <is>
+          <t>9786257234566</t>
+        </is>
+      </c>
+      <c r="B300" s="1" t="inlineStr">
+        <is>
+          <t>Bağımsız Türk Devletleri</t>
+        </is>
+      </c>
+      <c r="C300" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="301" spans="1:3">
+      <c r="A301" s="1" t="inlineStr">
+        <is>
+          <t>9786257234559</t>
+        </is>
+      </c>
+      <c r="B301" s="1" t="inlineStr">
+        <is>
+          <t>Derin Terör</t>
+        </is>
+      </c>
+      <c r="C301" s="1">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="302" spans="1:3">
+      <c r="A302" s="1" t="inlineStr">
+        <is>
+          <t>9786257234542</t>
+        </is>
+      </c>
+      <c r="B302" s="1" t="inlineStr">
+        <is>
+          <t>Kurt</t>
+        </is>
+      </c>
+      <c r="C302" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="303" spans="1:3">
+      <c r="A303" s="1" t="inlineStr">
+        <is>
+          <t>9786257234498</t>
+        </is>
+      </c>
+      <c r="B303" s="1" t="inlineStr">
+        <is>
+          <t>Türklerin Tarihi</t>
+        </is>
+      </c>
+      <c r="C303" s="1">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="304" spans="1:3">
+      <c r="A304" s="1" t="inlineStr">
+        <is>
+          <t>9786257234511</t>
+        </is>
+      </c>
+      <c r="B304" s="1" t="inlineStr">
+        <is>
+          <t>Öğrenciler İçin Atatürk İlke ve İnkılapları</t>
+        </is>
+      </c>
+      <c r="C304" s="1">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="305" spans="1:3">
+      <c r="A305" s="1" t="inlineStr">
+        <is>
+          <t>9786257234535</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Moğol İmparatorluğu</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786257234504</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Safevi İmparatorluğu</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9786257234528</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı Padişahları</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9786257234573</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>Babür İmparatorluğu</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9786257234429</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>Türk İstihbarat Tarihi’nin Anahatları</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9786257234474</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Limitsiz</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9786257234450</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Samed Behrengi Seti (2 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
+          <t>9786257234443</t>
+        </is>
+      </c>
+      <c r="B312" s="1" t="inlineStr">
+        <is>
+          <t>Çocuk Klasikleri Seti (3 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C312" s="1">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="313" spans="1:3">
+      <c r="A313" s="1" t="inlineStr">
+        <is>
+          <t>9786257234283</t>
+        </is>
+      </c>
+      <c r="B313" s="1" t="inlineStr">
+        <is>
+          <t>Zaman Gezginleri -III- Paktika</t>
+        </is>
+      </c>
+      <c r="C313" s="1">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="314" spans="1:3">
+      <c r="A314" s="1" t="inlineStr">
+        <is>
+          <t>9786257234030</t>
+        </is>
+      </c>
+      <c r="B314" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Prens</t>
+        </is>
+      </c>
+      <c r="C314" s="1">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="315" spans="1:3">
+      <c r="A315" s="1" t="inlineStr">
+        <is>
+          <t>9786257234047</t>
+        </is>
+      </c>
+      <c r="B315" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Kara Balık</t>
+        </is>
+      </c>
+      <c r="C315" s="1">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="316" spans="1:3">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>9786257234054</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
+          <t>Bir Şeftali Bin Şeftali</t>
+        </is>
+      </c>
+      <c r="C316" s="1">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="317" spans="1:3">
+      <c r="A317" s="1" t="inlineStr">
+        <is>
+          <t>9786257234269</t>
+        </is>
+      </c>
+      <c r="B317" s="1" t="inlineStr">
+        <is>
+          <t>Kumarbaz Bir Doktorun Anatomisi</t>
+        </is>
+      </c>
+      <c r="C317" s="1">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="318" spans="1:3">
+      <c r="A318" s="1" t="inlineStr">
+        <is>
+          <t>9786257234238</t>
+        </is>
+      </c>
+      <c r="B318" s="1" t="inlineStr">
+        <is>
+          <t>Şüphe</t>
+        </is>
+      </c>
+      <c r="C318" s="1">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="319" spans="1:3">
+      <c r="A319" s="1" t="inlineStr">
+        <is>
+          <t>9786257234221</t>
+        </is>
+      </c>
+      <c r="B319" s="1" t="inlineStr">
+        <is>
+          <t>Gece Yolcuları - Gordios’un Gizemi</t>
+        </is>
+      </c>
+      <c r="C319" s="1">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="320" spans="1:3">
+      <c r="A320" s="1" t="inlineStr">
+        <is>
+          <t>9786257234160</t>
+        </is>
+      </c>
+      <c r="B320" s="1" t="inlineStr">
+        <is>
+          <t>Millet mi? Ulus Devlet mi? Aradaki Kürtler</t>
+        </is>
+      </c>
+      <c r="C320" s="1">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="321" spans="1:3">
+      <c r="A321" s="1" t="inlineStr">
+        <is>
+          <t>9786257234214</t>
+        </is>
+      </c>
+      <c r="B321" s="1" t="inlineStr">
+        <is>
+          <t>Miranda – Zaman Gezginleri 2</t>
+        </is>
+      </c>
+      <c r="C321" s="1">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="322" spans="1:3">
+      <c r="A322" s="1" t="inlineStr">
+        <is>
+          <t>9786257234139</t>
+        </is>
+      </c>
+      <c r="B322" s="1" t="inlineStr">
+        <is>
+          <t>1984</t>
+        </is>
+      </c>
+      <c r="C322" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="323" spans="1:3">
+      <c r="A323" s="1" t="inlineStr">
+        <is>
+          <t>9786257234122</t>
+        </is>
+      </c>
+      <c r="B323" s="1" t="inlineStr">
+        <is>
+          <t>Hayvan Çiftliği</t>
+        </is>
+      </c>
+      <c r="C323" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="324" spans="1:3">
+      <c r="A324" s="1" t="inlineStr">
+        <is>
+          <t>9786257234177</t>
+        </is>
+      </c>
+      <c r="B324" s="1" t="inlineStr">
+        <is>
+          <t>Kerim ile Sibel - Zaman Gezginleri 1</t>
+        </is>
+      </c>
+      <c r="C324" s="1">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="325" spans="1:3">
+      <c r="A325" s="1" t="inlineStr">
+        <is>
+          <t>9789753172189</t>
+        </is>
+      </c>
+      <c r="B325" s="1" t="inlineStr">
+        <is>
+          <t>George Orwell Seti (2 Kitap Takım)</t>
+        </is>
+      </c>
+      <c r="C325" s="1">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="326" spans="1:3">
+      <c r="A326" s="1" t="inlineStr">
+        <is>
+          <t>9786257234153</t>
+        </is>
+      </c>
+      <c r="B326" s="1" t="inlineStr">
+        <is>
+          <t>Korkma</t>
+        </is>
+      </c>
+      <c r="C326" s="1">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="327" spans="1:3">
+      <c r="A327" s="1" t="inlineStr">
+        <is>
+          <t>9786257234085</t>
+        </is>
+      </c>
+      <c r="B327" s="1" t="inlineStr">
+        <is>
+          <t>Sihirli Hikayelere Yolculuk</t>
+        </is>
+      </c>
+      <c r="C327" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="328" spans="1:3">
+      <c r="A328" s="1" t="inlineStr">
+        <is>
+          <t>9786257234078</t>
+        </is>
+      </c>
+      <c r="B328" s="1" t="inlineStr">
+        <is>
+          <t>Tarih Okyanusundan Damlalar</t>
+        </is>
+      </c>
+      <c r="C328" s="1">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="329" spans="1:3">
+      <c r="A329" s="1" t="inlineStr">
+        <is>
+          <t>9786257234061</t>
+        </is>
+      </c>
+      <c r="B329" s="1" t="inlineStr">
+        <is>
+          <t>Çapraz Oyun</t>
+        </is>
+      </c>
+      <c r="C329" s="1">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="330" spans="1:3">
+      <c r="A330" s="1" t="inlineStr">
+        <is>
+          <t>9786050681321</t>
+        </is>
+      </c>
+      <c r="B330" s="1" t="inlineStr">
+        <is>
+          <t>Meslekleri Öğreniyorum Boyama Kitabı</t>
+        </is>
+      </c>
+      <c r="C330" s="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="331" spans="1:3">
+      <c r="A331" s="1" t="inlineStr">
+        <is>
+          <t>9786057435255</t>
+        </is>
+      </c>
+      <c r="B331" s="1" t="inlineStr">
+        <is>
+          <t>Hayvanları Öğreniyorum-Meslekleri Öğreniyorum-Alfabeyi Öğreniyorum 3 lü Boyama Kitabı Seti</t>
+        </is>
+      </c>
+      <c r="C331" s="1">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="332" spans="1:3">
+      <c r="A332" s="1" t="inlineStr">
+        <is>
+          <t>9786050681314</t>
+        </is>
+      </c>
+      <c r="B332" s="1" t="inlineStr">
+        <is>
+          <t>No 112</t>
+        </is>
+      </c>
+      <c r="C332" s="1">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="333" spans="1:3">
+      <c r="A333" s="1" t="inlineStr">
+        <is>
+          <t>9786050607512</t>
+        </is>
+      </c>
+      <c r="B333" s="1" t="inlineStr">
+        <is>
+          <t>Cam-ı Cihan</t>
+        </is>
+      </c>
+      <c r="C333" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="334" spans="1:3">
+      <c r="A334" s="1" t="inlineStr">
+        <is>
+          <t>9786056984877</t>
+        </is>
+      </c>
+      <c r="B334" s="1" t="inlineStr">
+        <is>
+          <t>Alfabeyi Öğreniyorum - Boyama Kitabı</t>
+        </is>
+      </c>
+      <c r="C334" s="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="335" spans="1:3">
+      <c r="A335" s="1" t="inlineStr">
+        <is>
+          <t>9786056984860</t>
+        </is>
+      </c>
+      <c r="B335" s="1" t="inlineStr">
+        <is>
+          <t>Kafkas Ateşi</t>
+        </is>
+      </c>
+      <c r="C335" s="1">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="336" spans="1:3">
+      <c r="A336" s="1" t="inlineStr">
+        <is>
+          <t>9786056984884</t>
+        </is>
+      </c>
+      <c r="B336" s="1" t="inlineStr">
+        <is>
+          <t>Hayvanları Öğreniyorum - Boyama Kitabı</t>
+        </is>
+      </c>
+      <c r="C336" s="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="337" spans="1:3">
+      <c r="A337" s="1" t="inlineStr">
+        <is>
+          <t>9786056971426</t>
+        </is>
+      </c>
+      <c r="B337" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı'dan Cumhuriyet'e Ata'yı Anlamak</t>
+        </is>
+      </c>
+      <c r="C337" s="1">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="338" spans="1:3">
+      <c r="A338" s="1" t="inlineStr">
+        <is>
+          <t>9786056943157</t>
+        </is>
+      </c>
+      <c r="B338" s="1" t="inlineStr">
+        <is>
+          <t>Kod: Sevgi Dili</t>
+        </is>
+      </c>
+      <c r="C338" s="1">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="339" spans="1:3">
+      <c r="A339" s="1" t="inlineStr">
+        <is>
+          <t>9786056911651</t>
+        </is>
+      </c>
+      <c r="B339" s="1" t="inlineStr">
+        <is>
+          <t>İkizlerle Yaşam</t>
+        </is>
+      </c>
+      <c r="C339" s="1">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="340" spans="1:3">
+      <c r="A340" s="1" t="inlineStr">
+        <is>
           <t>9786056911637</t>
         </is>
       </c>
-      <c r="B235" s="1" t="inlineStr">
+      <c r="B340" s="1" t="inlineStr">
         <is>
           <t>Homeopati ve Fitoterapi Tıbbi Kenevir Özel CBD (Cannabidiol) (Ciltli)</t>
         </is>
       </c>
-      <c r="C235" s="1">
+      <c r="C340" s="1">
         <v>374</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>