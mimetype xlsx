--- v3 (2026-04-06)
+++ v4 (2026-05-27)
@@ -85,5125 +85,5245 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259362564</t>
+          <t>9786259224213</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Külce</t>
+          <t>Sessiz Melodi</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>249</v>
+        <v>174</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259362533</t>
+          <t>9786259224220</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktan Gelen Ses</t>
+          <t>Algoritma - Esir Gezegen</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>149</v>
+        <v>449</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786256502949</t>
+          <t>9786259362571</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kerküklü Hanım Hoyratçı -Mulla Dünya- Züleyha Tütüncü</t>
+          <t>Zaman Yolculuğu Matematik</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>450</v>
+        <v>249</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786256502406</t>
+          <t>9786259362540</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Gundema</t>
+          <t>Meçhul</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>299</v>
+        <v>214</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256502352</t>
+          <t>9786259362595</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Cool Life</t>
+          <t>Repokrifa</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>100</v>
+        <v>299</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786256502246</t>
+          <t>9786259362557</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Mezarlıktaki Müjde</t>
+          <t>Gökyüzü Bizden Taraf “Özgür Filistin”</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>149</v>
+        <v>299</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786257234900</t>
+          <t>9786259362588</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sara</t>
+          <t>Hasat - Son</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>74</v>
+        <v>299</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786257234887</t>
+          <t>9786259362526</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İnce Tasnif</t>
+          <t>Kanto</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>199</v>
+        <v>219</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786257234740</t>
+          <t>9786259362564</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bayrağı Asmak</t>
+          <t>Külce</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>74</v>
+        <v>249</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>2795784893259</t>
+          <t>9786259362533</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluk Seti</t>
+          <t>Karanlıktan Gelen Ses</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>267</v>
+        <v>149</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786257234641</t>
+          <t>9786256502949</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Betaların Dansı</t>
+          <t>Kerküklü Hanım Hoyratçı -Mulla Dünya- Züleyha Tütüncü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>199</v>
+        <v>450</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786257234467</t>
+          <t>9786256502406</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sensizliğin Soyadı Ayrılık Adı Haziran</t>
+          <t>Gundema</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>79</v>
+        <v>299</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789091493717</t>
+          <t>9786256502352</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Gelişim Seti (4 Kitap Takım)</t>
+          <t>Cool Life</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786257234320</t>
+          <t>9786256502246</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Alfaların Dansı</t>
+          <t>Mezarlıktaki Müjde</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>199</v>
+        <v>149</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>4440000000864</t>
+          <t>9786257234900</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Aşk Seti (4 Kitap Takım)</t>
+          <t>Sara</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>26</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057065377</t>
+          <t>9786257234887</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kampanya Seti 1 (4 Kitap Takım)</t>
+          <t>İnce Tasnif</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>74</v>
+        <v>199</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257234306</t>
+          <t>9786257234740</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ezahir-i Efkar</t>
+          <t>Bayrağı Asmak</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786257234313</t>
+          <t>2795784893259</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Doğunun En Batısı</t>
+          <t>İmparatorluk Seti</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>199</v>
+        <v>267</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257234276</t>
+          <t>9786257234641</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kalbim Ellerine Sürgün</t>
+          <t>Betaların Dansı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>99</v>
+        <v>199</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056943140</t>
+          <t>9786257234467</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>CHP ve Kürtler</t>
+          <t>Sensizliğin Soyadı Ayrılık Adı Haziran</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786058122574</t>
+          <t>9789091493717</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlarda Asılı Kaldı Uçurtmam</t>
+          <t>Kişisel Gelişim Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058122567</t>
+          <t>9786257234320</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Hikayeler</t>
+          <t>Alfaların Dansı</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>199</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058122543</t>
+          <t>4440000000864</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İlk Türkler</t>
+          <t>Aşk Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058122536</t>
+          <t>9786057065377</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Doğunun En Batısı</t>
+          <t>Kampanya Seti 1 (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>20</v>
+        <v>74</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056971440</t>
+          <t>9786257234306</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Haziranda Üşümek</t>
+          <t>Ezahir-i Efkar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>60</v>
+        <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056911668</t>
+          <t>9786257234313</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Şehidim Şahidim</t>
+          <t>Doğunun En Batısı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>159</v>
+        <v>199</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786056911682</t>
+          <t>9786257234276</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kendini Sorgula</t>
+          <t>Kalbim Ellerine Sürgün</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>50</v>
+        <v>99</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056911675</t>
+          <t>9786056943140</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Aşk’a Sarılmak</t>
+          <t>CHP ve Kürtler</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>30</v>
+        <v>80</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056911699</t>
+          <t>9786058122574</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>Yıldızlarda Asılı Kaldı Uçurtmam</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056943126</t>
+          <t>9786058122567</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Cinayetler</t>
+          <t>Osmanlı'dan Hikayeler</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>149</v>
+        <v>199</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056943133</t>
+          <t>9786058122543</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Asla Pes Etme - Canım Okulum</t>
+          <t>İlk Türkler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>40</v>
+        <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056943171</t>
+          <t>9786058122536</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hiç'inci Yokul Şahsın Hikayesi</t>
+          <t>Doğunun En Batısı</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>54</v>
+        <v>20</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056943195</t>
+          <t>9786056971440</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Ben De Sevmiştim</t>
+          <t>Haziranda Üşümek</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056943188</t>
+          <t>9786056911668</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Enkaz-ıTarumar-ı Beşer</t>
+          <t>Şehidim Şahidim</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>60</v>
+        <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056943102</t>
+          <t>9786056911682</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Sakın Ha!</t>
+          <t>Kendini Sorgula</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056943119</t>
+          <t>9786056911675</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Bizim Çocuklar - Kağan'ın Günlüğü</t>
+          <t>Aşk’a Sarılmak</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786058122581</t>
+          <t>9786056911699</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Nereden Çıktı Bu Deyimler?</t>
+          <t>Aşk</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>50</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056911613</t>
+          <t>9786056943126</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Arafi</t>
+          <t>Esrarengiz Cinayetler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>35</v>
+        <v>149</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786058122598</t>
+          <t>9786056943133</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Muhayyer Muhabbetler</t>
+          <t>Asla Pes Etme - Canım Okulum</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>40</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056911644</t>
+          <t>9786056943171</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Yazmayı Sevmiyorum</t>
+          <t>Hiç'inci Yokul Şahsın Hikayesi</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>124</v>
+        <v>54</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056911606</t>
+          <t>9786056943195</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Kapatın Işıkları Dostları Sayacağım</t>
+          <t>Bir Zamanlar Ben De Sevmiştim</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056911620</t>
+          <t>9786056943188</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Gözlerindeki Umut</t>
+          <t>Enkaz-ıTarumar-ı Beşer</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786058122550</t>
+          <t>9786056943102</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Kök Kuşağı</t>
+          <t>Sakın Ha!</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786058122512</t>
+          <t>9786056943119</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kedilere Kitap Okuyan Kız</t>
+          <t>Bizim Çocuklar - Kağan'ın Günlüğü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058122529</t>
+          <t>9786058122581</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Meçhul Sevgili</t>
+          <t>Nereden Çıktı Bu Deyimler?</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>40</v>
+        <v>50</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786058122505</t>
+          <t>9786056911613</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>ABD Gölgesinde Arap Baharı ve Mısır</t>
+          <t>Arafi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9789772713851</t>
+          <t>9786058122598</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tarih Seti (4 Kitap Takım)</t>
+          <t>Muhayyer Muhabbetler</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>69</v>
+        <v>40</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056911286</t>
+          <t>9786056911644</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Seti (9 Kitap Takım)</t>
+          <t>Yazmayı Sevmiyorum</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>124</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786656945990</t>
+          <t>9786056911606</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Şiir Seti 2 - 10 Kitap Takım</t>
+          <t>Kapatın Işıkları Dostları Sayacağım</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>110</v>
+        <v>30</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056911994</t>
+          <t>9786056911620</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Fantastik Roman Seti - 3 Kitap Takım</t>
+          <t>Gözlerindeki Umut</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>79</v>
+        <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058122599</t>
+          <t>9786058122550</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Eyüp Hayta Seti - 4 Kitap Takım</t>
+          <t>Kök Kuşağı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>80</v>
+        <v>60</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786056911993</t>
+          <t>9786058122512</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Parana Çocuk Seti - 3 Kitap Takım</t>
+          <t>Kedilere Kitap Okuyan Kız</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>60</v>
+        <v>35</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786056911992</t>
+          <t>9786058122529</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Set 1 (2 Kitap Takım)</t>
+          <t>Meçhul Sevgili</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>30</v>
+        <v>40</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786056911991</t>
+          <t>9786058122505</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Set - 2 Kitap Takım</t>
+          <t>ABD Gölgesinde Arap Baharı ve Mısır</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>49</v>
+        <v>60</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786050681352</t>
+          <t>9789772713851</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Yolculuk</t>
+          <t>Tarih Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>65</v>
+        <v>69</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056984891</t>
+          <t>9786056911286</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>İçime Deli Kaçtı</t>
+          <t>Edebiyat Seti (9 Kitap Takım)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786050607598</t>
+          <t>9786656945990</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Düş mü Gördünüz?</t>
+          <t>Şiir Seti 2 - 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>20</v>
+        <v>110</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786058413870</t>
+          <t>9786056911994</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Hasan Saraç Seti (2 Kitap Takım)</t>
+          <t>Fantastik Roman Seti - 3 Kitap Takım</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>55</v>
+        <v>79</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786054283378</t>
+          <t>9786058122599</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Aksiyon Seti (9 Kitap Takım)</t>
+          <t>Eyüp Hayta Seti - 4 Kitap Takım</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>169</v>
+        <v>80</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257234092</t>
+          <t>9786056911993</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Haykırış</t>
+          <t>Parana Çocuk Seti - 3 Kitap Takım</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>124</v>
+        <v>60</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786050607550</t>
+          <t>9786056911992</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Korona Günlükleri</t>
+          <t>Çocuk Set 1 (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786050607529</t>
+          <t>9786056911991</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Mektupları</t>
+          <t>Araştırma Set - 2 Kitap Takım</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786050607536</t>
+          <t>9786050681352</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Ekmek Kokan Sevdalar</t>
+          <t>Gizemli Yolculuk</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>45</v>
+        <v>65</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786050607567</t>
+          <t>9786056984891</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Kadın Araftaysa</t>
+          <t>İçime Deli Kaçtı</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>45</v>
+        <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786257234009</t>
+          <t>9786050607598</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Kocamı Ben Doğurdum</t>
+          <t>Düş mü Gördünüz?</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>45</v>
+        <v>20</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786050607543</t>
+          <t>9786058413870</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Şair Çocuk</t>
+          <t>Hasan Saraç Seti (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>30</v>
+        <v>55</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057492258</t>
+          <t>9786054283378</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Hilal Kahraman Seti (5 Kitap)</t>
+          <t>Aksiyon Seti (9 Kitap Takım)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>150</v>
+        <v>169</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9789757742111</t>
+          <t>9786257234092</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Antoloji Seti (4 Kitap Takım)</t>
+          <t>Haykırış</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>70</v>
+        <v>124</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786257234245</t>
+          <t>9786050607550</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İtirafname</t>
+          <t>Korona Günlükleri</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786251683377</t>
+          <t>9786050607529</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Gelişim Seti (2 Kitap Takım)</t>
+          <t>Bir Kadının Mektupları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>49</v>
+        <v>45</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786050607574</t>
+          <t>9786050607536</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kelimelerle Dans</t>
+          <t>Ekmek Kokan Sevdalar</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>55</v>
+        <v>45</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786050681345</t>
+          <t>9786050607567</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Gazap Sol Omzumdaki Şeytan</t>
+          <t>Kadın Araftaysa</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786050681338</t>
+          <t>9786257234009</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Dünya'nın Sonu Dönüşüm</t>
+          <t>Kocamı Ben Doğurdum</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>75</v>
+        <v>45</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786050681376</t>
+          <t>9786050607543</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Stella’nın Bahçesi</t>
+          <t>Şair Çocuk</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>80</v>
+        <v>30</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786257234023</t>
+          <t>9786057492258</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Suskunluğun Rafları</t>
+          <t>Hilal Kahraman Seti (5 Kitap)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786257234184</t>
+          <t>9789757742111</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Uyanış Alparslan - Selçuklular</t>
+          <t>Antoloji Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>159</v>
+        <v>70</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257234191</t>
+          <t>9786257234245</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Büyük Rüya: Osmanlı</t>
+          <t>İtirafname</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>174</v>
+        <v>50</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786257234115</t>
+          <t>9786251683377</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlar Gevşekler ve Boynu Bükükler</t>
+          <t>Kişisel Gelişim Seti (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>199</v>
+        <v>49</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786056971495</t>
+          <t>9786050607574</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kıymetlim</t>
+          <t>Kelimelerle Dans</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>50</v>
+        <v>55</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786056971402</t>
+          <t>9786050681345</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Aşk Zamanı</t>
+          <t>Gazap Sol Omzumdaki Şeytan</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>14</v>
+        <v>60</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786050681383</t>
+          <t>9786050681338</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Hikayeler</t>
+          <t>Dünya'nın Sonu Dönüşüm</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>199</v>
+        <v>75</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786050681390</t>
+          <t>9786050681376</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Kimse Yok mu?</t>
+          <t>Stella’nın Bahçesi</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056984846</t>
+          <t>9786257234023</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Zamandan Sırlar</t>
+          <t>Suskunluğun Rafları</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>199</v>
+        <v>80</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786056984815</t>
+          <t>9786257234184</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Can Damlası</t>
+          <t>Uyanış Alparslan - Selçuklular</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>40</v>
+        <v>159</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786056984839</t>
+          <t>9786257234191</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Aşk’sızım</t>
+          <t>Büyük Rüya: Osmanlı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>90</v>
+        <v>174</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786056971471</t>
+          <t>9786257234115</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yolculuk</t>
+          <t>Kahramanlar Gevşekler ve Boynu Bükükler</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>20</v>
+        <v>199</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056984808</t>
+          <t>9786056971495</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Ben</t>
+          <t>Kıymetlim</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>60</v>
+        <v>50</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056971488</t>
+          <t>9786056971402</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Müezzinin Cinayet Listesi</t>
+          <t>Aşk Zamanı</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>60</v>
+        <v>14</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786056918156</t>
+          <t>9786050681383</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Kültür Seti (6 Kitap Takım)</t>
+          <t>Tarihten Hikayeler</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>99</v>
+        <v>199</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786056911980</t>
+          <t>9786050681390</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Roman Seti (5 Kitap Takım)</t>
+          <t>Kimse Yok mu?</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>110</v>
+        <v>75</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786056911990</t>
+          <t>9786056984846</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Polisiye Set (6 Kitap Takım)</t>
+          <t>Zamandan Sırlar</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>129</v>
+        <v>199</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786056971433</t>
+          <t>9786056984815</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Can Damlası</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>50</v>
+        <v>40</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786056971457</t>
+          <t>9786056984839</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>O Yoldan Kim Gelir?</t>
+          <t>Aşk’sızım</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>20</v>
+        <v>90</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786056971464</t>
+          <t>9786056971471</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kaşif’in Maceraları</t>
+          <t>Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786257234108</t>
+          <t>9786056984808</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Sen de Özlüyor Musun?</t>
+          <t>Bir Zamanlar Ben</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786257234146</t>
+          <t>9786056971488</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>Müezzinin Cinayet Listesi</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>2384139035712</t>
+          <t>9786056918156</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kadın Yazarlar Seti (11 Kitap Takım)</t>
+          <t>Kültür Seti (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>159</v>
+        <v>99</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786052625484</t>
+          <t>9786056911980</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Aşka Yakalanış</t>
+          <t>Roman Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>30</v>
+        <v>110</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786053472599</t>
+          <t>9786056911990</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Parana Derleme Set (11 Kitap Takım)</t>
+          <t>Polisiye Set (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>149</v>
+        <v>129</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786050607505</t>
+          <t>9786056971433</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Zümrüdüanka’nın Düşleri</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786050607581</t>
+          <t>9786056971457</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Elena</t>
+          <t>O Yoldan Kim Gelir?</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>50</v>
+        <v>20</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786056984822</t>
+          <t>9786056971464</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Ömrümüzde</t>
+          <t>Küçük Kaşif’in Maceraları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>45</v>
+        <v>60</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786056971419</t>
+          <t>9786257234108</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Azberin Alesmera</t>
+          <t>Sen de Özlüyor Musun?</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>70</v>
+        <v>60</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786056943164</t>
+          <t>9786257234146</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Mürekkebin Son Demleri</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786056911970</t>
+          <t>2384139035712</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Şiir Seti 1 (10 Kitap Takım)</t>
+          <t>Kadın Yazarlar Seti (11 Kitap Takım)</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>110</v>
+        <v>159</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786256502819</t>
+          <t>9786052625484</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala</t>
+          <t>Aşka Yakalanış</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>89</v>
+        <v>30</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786259362519</t>
+          <t>9786053472599</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Parana Derleme Set (11 Kitap Takım)</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>264</v>
+        <v>149</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786259671925</t>
+          <t>9786050607505</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Son Nefese Kadar</t>
+          <t>Zümrüdüanka’nın Düşleri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>449</v>
+        <v>49</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>2673036879544</t>
+          <t>9786050607581</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Orta Okul Macera Kitapları Seti</t>
+          <t>Elena</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>671</v>
+        <v>50</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>2671360389630</t>
+          <t>9786056984822</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Anne-Baba Çocuk Gelişimi Seti (3 Kitap)</t>
+          <t>Yalnızlık Ömrümüzde</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>797</v>
+        <v>45</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>2675136983015</t>
+          <t>9786056971419</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Aksiyon Seti (4 Kitap)</t>
+          <t>Azberin Alesmera</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>806</v>
+        <v>70</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786259362502</t>
+          <t>9786056943164</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara Cevap Verme Sanatı</t>
+          <t>Mürekkebin Son Demleri</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>299</v>
+        <v>40</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786257234764</t>
+          <t>9786056911970</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Beyin Fırtınası</t>
+          <t>Şiir Seti 1 (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>174</v>
+        <v>110</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786257234436</t>
+          <t>9786256502819</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Spikerin Son Haberi</t>
+          <t>Çocuklar İçin Mandala</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>174</v>
+        <v>89</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786056984853</t>
+          <t>9786259362519</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Üçgeninde Aşk / Kirpiklerimden Düşen Son Damla (2 Kitap Takım)</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>299</v>
+        <v>264</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786050681307</t>
+          <t>9786259671925</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Aşkın İmzası</t>
+          <t>Son Nefese Kadar</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>299</v>
+        <v>449</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786050681369</t>
+          <t>2673036879544</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Kartvizit</t>
+          <t>Orta Okul Macera Kitapları Seti</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>299</v>
+        <v>671</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786259668253</t>
+          <t>2671360389630</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Kayıp mı? Cinayet mi?</t>
+          <t>Anne-Baba Çocuk Gelişimi Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>174</v>
+        <v>797</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786259668260</t>
+          <t>2675136983015</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Şiir Kokar Gözlerin</t>
+          <t>Aksiyon Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>299</v>
+        <v>806</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786259668284</t>
+          <t>9786259362502</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Komikçi Dükkanı</t>
+          <t>Çocuklara Cevap Verme Sanatı</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>149</v>
+        <v>299</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786259668277</t>
+          <t>9786257234764</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Ayrılmaz E’ler Geri Dönüşüyor</t>
+          <t>Beyin Fırtınası</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>164</v>
+        <v>174</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257234016</t>
+          <t>9786257234436</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Kendini Öğren</t>
+          <t>Spikerin Son Haberi</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>174</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786259720005</t>
+          <t>9786056984853</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Kadınların Sesi</t>
+          <t>Şeytan Üçgeninde Aşk / Kirpiklerimden Düşen Son Damla (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>249</v>
+        <v>299</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>2724893247813</t>
+          <t>9786050681307</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Zaman Gezginleri Serisi (4 Kitap)</t>
+          <t>Aşkın İmzası</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>1296</v>
+        <v>299</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786259671949</t>
+          <t>9786050681369</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Umudun Işığında Konuşmak</t>
+          <t>Kartvizit</t>
         </is>
       </c>
       <c r="C126" s="1">
-        <v>199</v>
+        <v>299</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786257234290</t>
+          <t>9786259668253</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Sen Niye Kaderimin Çizgisini Çizdin</t>
+          <t>Kayıp mı? Cinayet mi?</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>229</v>
+        <v>174</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786257234252</t>
+          <t>9786259668260</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Su - Durugörüm Serisi 1</t>
+          <t>Şiir Kokar Gözlerin</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>229</v>
+        <v>299</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786257234771</t>
+          <t>9786259668284</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Panter Uzaylılara Karşı</t>
+          <t>Komikçi Dükkanı</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>174</v>
+        <v>149</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786257234207</t>
+          <t>9786259668277</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Aşktan Da Öte</t>
+          <t>Ayrılmaz E’ler Geri Dönüşüyor</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>199</v>
+        <v>164</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786259668239</t>
+          <t>9786257234016</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Nikola Tesla – Bilimin Dahileri</t>
+          <t>Kendini Öğren</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>134</v>
+        <v>174</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786259687407</t>
+          <t>9786259720005</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Isaac Newton – Bilimin Dahileri</t>
+          <t>Kadınların Sesi</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>134</v>
+        <v>249</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786259687469</t>
+          <t>2724893247813</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Marie Curie – Bilimin Dahileri</t>
+          <t>Zaman Gezginleri Serisi (4 Kitap)</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>134</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786259687414</t>
+          <t>9786259671949</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Leonardo Da Vinci – Bilimin Dahileri</t>
+          <t>Umudun Işığında Konuşmak</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>134</v>
+        <v>199</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786259668222</t>
+          <t>9786257234290</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Galileo Galilei – Bilimin Dahileri</t>
+          <t>Sen Niye Kaderimin Çizgisini Çizdin</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>134</v>
+        <v>229</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786259720098</t>
+          <t>9786257234252</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Albert Einstein – Bilimin Dahileri</t>
+          <t>Su - Durugörüm Serisi 1</t>
         </is>
       </c>
       <c r="C136" s="1">
-        <v>134</v>
+        <v>229</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786259720081</t>
+          <t>9786257234771</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Macera Geçidi - Sırlar Odası</t>
+          <t>Dedektif Panter Uzaylılara Karşı</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>174</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786259612683</t>
+          <t>9786257234207</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Macera Geçidi - Gizemli Dünya</t>
+          <t>Aşktan Da Öte</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>174</v>
+        <v>199</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786259612690</t>
+          <t>9786259668239</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Limonata Krallığının Tembel Prensi</t>
+          <t>Nikola Tesla – Bilimin Dahileri</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>149</v>
+        <v>134</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786259668246</t>
+          <t>9786259687407</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>En Komik Nasreddin Hoca Fıkraları</t>
+          <t>Isaac Newton – Bilimin Dahileri</t>
         </is>
       </c>
       <c r="C140" s="1">
-        <v>149</v>
+        <v>134</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786259668208</t>
+          <t>9786259687469</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Ne Vereyim Abime?</t>
+          <t>Marie Curie – Bilimin Dahileri</t>
         </is>
       </c>
       <c r="C141" s="1">
-        <v>149</v>
+        <v>134</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786259671994</t>
+          <t>9786259687414</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Bu Da Mı Gol Diil?</t>
+          <t>Leonardo Da Vinci – Bilimin Dahileri</t>
         </is>
       </c>
       <c r="C142" s="1">
-        <v>149</v>
+        <v>134</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786259671987</t>
+          <t>9786259668222</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Çizerken Çok Güldüğüm 222 Karikatür</t>
+          <t>Galileo Galilei – Bilimin Dahileri</t>
         </is>
       </c>
       <c r="C143" s="1">
-        <v>149</v>
+        <v>134</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786259671963</t>
+          <t>9786259720098</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk İpuçları</t>
+          <t>Albert Einstein – Bilimin Dahileri</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>199</v>
+        <v>134</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786259671970</t>
+          <t>9786259720081</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Kavmime Mektuplar Başlangıç</t>
+          <t>Macera Geçidi - Sırlar Odası</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>199</v>
+        <v>174</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786259671956</t>
+          <t>9786259612683</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Ne’yi Arıyorsan Sen O’sun</t>
+          <t>Macera Geçidi - Gizemli Dünya</t>
         </is>
       </c>
       <c r="C146" s="1">
-        <v>249</v>
+        <v>174</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786259668215</t>
+          <t>9786259612690</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Masal’ın İçindeki Kokulu Renkler</t>
+          <t>Limonata Krallığının Tembel Prensi</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>174</v>
+        <v>149</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786259671932</t>
+          <t>9786259668246</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Eskici</t>
+          <t>En Komik Nasreddin Hoca Fıkraları</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>299</v>
+        <v>149</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9789752172739</t>
+          <t>9786259668208</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Deneme Seti (4 Kitap Takım)</t>
+          <t>Ne Vereyim Abime?</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>200</v>
+        <v>149</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786259687483</t>
+          <t>9786259671994</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer</t>
+          <t>Bu Da Mı Gol Diil?</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>134</v>
+        <v>149</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786259612621</t>
+          <t>9786259671987</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Define Adası</t>
+          <t>Çizerken Çok Güldüğüm 222 Karikatür</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>224</v>
+        <v>149</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786259687421</t>
+          <t>9786259671963</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Mutluluk İpuçları</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>199</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786259612645</t>
+          <t>9786259671970</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Alice Harikalar Diyarında</t>
+          <t>Kavmime Mektuplar Başlangıç</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>139</v>
+        <v>199</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786259612652</t>
+          <t>9786259671956</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Gülliver'in Gezileri</t>
+          <t>Ne’yi Arıyorsan Sen O’sun</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>139</v>
+        <v>249</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786259687476</t>
+          <t>9786259668215</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Robin Hood</t>
+          <t>Masal’ın İçindeki Kokulu Renkler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>224</v>
+        <v>174</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786259612669</t>
+          <t>9786259671932</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Eskici</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>154</v>
+        <v>299</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786259612638</t>
+          <t>9789752172739</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devri Alem</t>
+          <t>Deneme Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786259687490</t>
+          <t>9786259687483</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>Tom Sawyer</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>129</v>
+        <v>134</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786259612676</t>
+          <t>9786259612621</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Karagöz ile Hacivat</t>
+          <t>Define Adası</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>139</v>
+        <v>224</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786259612607</t>
+          <t>9786259687421</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>199</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786259612614</t>
+          <t>9786259612645</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens</t>
+          <t>Alice Harikalar Diyarında</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>149</v>
+        <v>139</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786259687452</t>
+          <t>9786259612652</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Robinson Cruose</t>
+          <t>Gülliver'in Gezileri</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>174</v>
+        <v>139</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786259687438</t>
+          <t>9786259687476</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi</t>
+          <t>Robin Hood</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>229</v>
+        <v>224</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786259671918</t>
+          <t>9786259612669</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Gülistan</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>199</v>
+        <v>154</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786259671901</t>
+          <t>9786259612638</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Milena’ya Mektuplar</t>
+          <t>80 Günde Devri Alem</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>249</v>
+        <v>199</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786259687445</t>
+          <t>9786259687490</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>99</v>
+        <v>129</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786256502499</t>
+          <t>9786259612676</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Kuyuya Fısıldayan Çocuk</t>
+          <t>Karagöz ile Hacivat</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>139</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786259720050</t>
+          <t>9786259612607</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Kurtuluş Savaşı</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>299</v>
+        <v>199</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786259720036</t>
+          <t>9786259612614</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Çin Modern Tarihi - İmparatorluktan Cumhuriyete</t>
+          <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>329</v>
+        <v>149</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786259720012</t>
+          <t>9786259687452</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Sorumluluk Becerisi Nasıl Geliştirilir?</t>
+          <t>Robinson Cruose</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>229</v>
+        <v>174</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786256502932</t>
+          <t>9786259687438</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Macera Geçidi - Lanetli Köy</t>
+          <t>Mesnevi</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>174</v>
+        <v>229</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786259720029</t>
+          <t>9786259671918</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Kendine Güven - Ormandaki Yarışma</t>
+          <t>Gülistan</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>199</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786256502987</t>
+          <t>9786259671901</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Allah İyiliğini Versin</t>
+          <t>Milena’ya Mektuplar</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>274</v>
+        <v>249</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786256502956</t>
+          <t>9786259687445</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Hoşça kal Öğretmenim – Aşkımın Bestesi</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>374</v>
+        <v>99</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786256502970</t>
+          <t>9786256502499</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Merhamet Etmek Yok</t>
+          <t>Kuyuya Fısıldayan Çocuk</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>274</v>
+        <v>149</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786256502963</t>
+          <t>9786259720050</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Kalemim</t>
+          <t>Mustafa Kemal Atatürk ve Kurtuluş Savaşı</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>2683501369784</t>
+          <t>9786259720036</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala Seti</t>
+          <t>Çin Modern Tarihi - İmparatorluktan Cumhuriyete</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>262</v>
+        <v>329</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786256502994</t>
+          <t>9786259720012</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala 3</t>
+          <t>Çocuklarda Sorumluluk Becerisi Nasıl Geliştirilir?</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>99</v>
+        <v>229</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786256502857</t>
+          <t>9786256502932</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Son Dava - Sherlock Holmes</t>
+          <t>Macera Geçidi - Lanetli Köy</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>184</v>
+        <v>174</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786256502925</t>
+          <t>9786259720029</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Mavi Yakut - Sherlock Holmes</t>
+          <t>Kendine Güven - Ormandaki Yarışma</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>184</v>
+        <v>224</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786256502888</t>
+          <t>9786256502987</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Korku Vadisi - Sherlock Holmes</t>
+          <t>Allah İyiliğini Versin</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>184</v>
+        <v>274</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786256502895</t>
+          <t>9786256502956</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Dosya - Sherlock Holmes</t>
+          <t>Hoşça kal Öğretmenim – Aşkımın Bestesi</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>184</v>
+        <v>374</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786256502871</t>
+          <t>9786256502970</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Ateş - Sherlock Holmes</t>
+          <t>Merhamet Etmek Yok</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>184</v>
+        <v>274</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786256502918</t>
+          <t>9786256502963</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Dörtlerin İmzası - Sherlock Holmes</t>
+          <t>Kalemim</t>
         </is>
       </c>
       <c r="C184" s="1">
-        <v>174</v>
+        <v>299</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786256502901</t>
+          <t>2683501369784</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Baskerville’lerin Köpeği - Sherlock Holmes</t>
+          <t>Çocuklar İçin Mandala Seti</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>184</v>
+        <v>262</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>2687430268743</t>
+          <t>9786256502994</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Seti (8 Kitap Takım)</t>
+          <t>Çocuklar İçin Mandala 3</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>1472</v>
+        <v>99</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>2843652148304</t>
+          <t>9786256502857</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler İçin Mandala Seti</t>
+          <t>Son Dava - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>496</v>
+        <v>184</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786256502475</t>
+          <t>9786256502925</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Mahru</t>
+          <t>Mavi Yakut - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>324</v>
+        <v>184</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786256502840</t>
+          <t>9786256502888</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Düşler Ormanı-Mandala</t>
+          <t>Korku Vadisi - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>124</v>
+        <v>184</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786256502833</t>
+          <t>9786256502895</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Düş Bahçesi-Mandala</t>
+          <t>Kızıl Dosya - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>124</v>
+        <v>184</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786256502826</t>
+          <t>9786256502871</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Hayal Denizi-Mandala</t>
+          <t>Gümüş Ateş - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>124</v>
+        <v>184</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>2786534820328</t>
+          <t>9786256502918</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Sevda Türküsev Seti - Kutulu 5 Kitap</t>
+          <t>Dörtlerin İmzası - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>1620</v>
+        <v>184</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786256502598</t>
+          <t>9786256502901</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Fındık Firarda – Galaksi Yolculuğu</t>
+          <t>Baskerville’lerin Köpeği - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>134</v>
+        <v>184</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786256502734</t>
+          <t>2687430268743</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Dünya’nın Kısa Tarihi</t>
+          <t>Sherlock Holmes Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>129</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786256502659</t>
+          <t>2843652148304</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Turgut Özal</t>
+          <t>Yetişkinler İçin Mandala Seti</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>79</v>
+        <v>496</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786256502666</t>
+          <t>9786256502475</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Necip Fazıl Kısakürek</t>
+          <t>Mahru</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>79</v>
+        <v>324</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786256502673</t>
+          <t>9786256502840</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif Ersoy</t>
+          <t>Esrarengiz Düşler Ormanı-Mandala</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>79</v>
+        <v>124</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786256502680</t>
+          <t>9786256502833</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Martin Luther King</t>
+          <t>Esrarengiz Düş Bahçesi-Mandala</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>79</v>
+        <v>124</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786256502789</t>
+          <t>9786256502826</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Malcolm X</t>
+          <t>Esrarengiz Hayal Denizi-Mandala</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>79</v>
+        <v>124</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786256502727</t>
+          <t>2786534820328</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Hurufilik</t>
+          <t>Sevda Türküsev Seti - Kutulu 5 Kitap</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>79</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786256502697</t>
+          <t>9786256502598</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Adolf Hitler</t>
+          <t>Fındık Firarda – Galaksi Yolculuğu</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>79</v>
+        <v>134</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786256502703</t>
+          <t>9786256502734</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Büyük İskender</t>
+          <t>Dünya’nın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>79</v>
+        <v>129</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786256502710</t>
+          <t>9786256502659</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Adnan Menderes</t>
+          <t>Turgut Özal</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786256502802</t>
+          <t>9786256502666</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Dile Gelen Kerkük – Cüt Kahve Hatıraları</t>
+          <t>Necip Fazıl Kısakürek</t>
         </is>
       </c>
       <c r="C204" s="1">
-        <v>374</v>
+        <v>79</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786256502796</t>
+          <t>9786256502673</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Ergenekon Destanımız (Gül İle Bülbül)</t>
+          <t>Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C205" s="1">
-        <v>399</v>
+        <v>79</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786256502758</t>
+          <t>9786256502680</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Yeterli Anne Babalar Mutlu Çocuklar</t>
+          <t>Martin Luther King</t>
         </is>
       </c>
       <c r="C206" s="1">
-        <v>324</v>
+        <v>79</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786256502765</t>
+          <t>9786256502789</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Yavuz Sultan Selim Han</t>
+          <t>Malcolm X</t>
         </is>
       </c>
       <c r="C207" s="1">
-        <v>424</v>
+        <v>79</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786256502772</t>
+          <t>9786256502727</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Destina</t>
+          <t>Hurufilik</t>
         </is>
       </c>
       <c r="C208" s="1">
-        <v>249</v>
+        <v>79</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786256502642</t>
+          <t>9786256502697</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Kasaba</t>
+          <t>Adolf Hitler</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>149</v>
+        <v>79</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786256502574</t>
+          <t>9786256502703</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Parolamız: Kardeşlik</t>
+          <t>Büyük İskender</t>
         </is>
       </c>
       <c r="C210" s="1">
-        <v>99</v>
+        <v>79</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786256502628</t>
+          <t>9786256502710</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığımı Yitirirken</t>
+          <t>Adnan Menderes</t>
         </is>
       </c>
       <c r="C211" s="1">
-        <v>149</v>
+        <v>79</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786256502611</t>
+          <t>9786256502802</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Saliha - Bir Dünya İki Alem</t>
+          <t>Dile Gelen Kerkük – Cüt Kahve Hatıraları</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>324</v>
+        <v>374</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786256502567</t>
+          <t>9786256502796</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Anneliğin Kitabını Yazdım</t>
+          <t>Ergenekon Destanımız (Gül İle Bülbül)</t>
         </is>
       </c>
       <c r="C213" s="1">
-        <v>174</v>
+        <v>399</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786256502604</t>
+          <t>9786256502758</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Cellat</t>
+          <t>Yeterli Anne Babalar Mutlu Çocuklar</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>149</v>
+        <v>324</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786256502581</t>
+          <t>9786256502765</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Gizem</t>
+          <t>Yavuz Sultan Selim Han</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>229</v>
+        <v>424</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786256502741</t>
+          <t>9786256502772</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Sade</t>
+          <t>Destina</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>149</v>
+        <v>249</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786256502635</t>
+          <t>9786256502642</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Lucifer Felsefenin Senfonisi</t>
+          <t>Esrarengiz Kasaba</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>199</v>
+        <v>149</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>2553108769327</t>
+          <t>9786256502574</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlar - Bak Öğren Kartları - İlk Bilgilerim (Ciltli)</t>
+          <t>Parolamız: Kardeşlik</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>149</v>
+        <v>99</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>2554760935785</t>
+          <t>9786256502628</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Meslekler - Bak Öğren Kartları - İlk Bilgilerim (Ciltli)</t>
+          <t>İnsanlığımı Yitirirken</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>149</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>2554130493105</t>
+          <t>9786256502611</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar - Bak Öğren Kartları - İlk Bilgilerim (Ciltli)</t>
+          <t>Saliha - Bir Dünya İki Alem</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>149</v>
+        <v>324</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786256502550</t>
+          <t>9786256502567</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dair Kıssadan Hisseler</t>
+          <t>Anneliğin Kitabını Yazdım</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>379</v>
+        <v>174</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786256502543</t>
+          <t>9786256502604</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Cellat</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>174</v>
+        <v>149</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786256502536</t>
+          <t>9786256502581</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Divanı</t>
+          <t>Gizem</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>149</v>
+        <v>229</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786256502529</t>
+          <t>9786256502741</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Ölen Bir Aşk</t>
+          <t>Sade</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>174</v>
+        <v>149</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786256502468</t>
+          <t>9786256502635</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Etekleri Yaz Bahçesi</t>
+          <t>Lucifer Felsefenin Senfonisi</t>
         </is>
       </c>
       <c r="C225" s="1">
         <v>199</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786256502482</t>
+          <t>2553108769327</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Gece Avcısı Aybüke - Abura</t>
+          <t>Taşıtlar - Bak Öğren Kartları - İlk Bilgilerim (Ciltli)</t>
         </is>
       </c>
       <c r="C226" s="1">
         <v>149</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786256502512</t>
+          <t>2554760935785</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Şahane Bir Şey Yaşamak</t>
+          <t>Meslekler - Bak Öğren Kartları - İlk Bilgilerim (Ciltli)</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>199</v>
+        <v>149</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786256502390</t>
+          <t>2554130493105</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Mazrub</t>
+          <t>Hayvanlar - Bak Öğren Kartları - İlk Bilgilerim (Ciltli)</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>199</v>
+        <v>149</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786256502505</t>
+          <t>9786256502550</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Ölümü</t>
+          <t>Hayata Dair Kıssadan Hisseler</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>134</v>
+        <v>379</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786256502253</t>
+          <t>9786256502543</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Lionel Messi - Futbolun Dahileri</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>149</v>
+        <v>174</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786256502260</t>
+          <t>9786256502536</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Kylian Mbappe - Futbolun Dahileri</t>
+          <t>Yunus Emre Divanı</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>149</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786256502291</t>
+          <t>9786256502529</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Diego Maradona - Futbolun Dahileri</t>
+          <t>Ölen Bir Aşk</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>149</v>
+        <v>174</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786256502314</t>
+          <t>9786256502468</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Erling Haaland - Futbolun Dahileri</t>
+          <t>Etekleri Yaz Bahçesi</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>149</v>
+        <v>199</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786256502338</t>
+          <t>9786256502482</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Cerrah</t>
+          <t>Gece Avcısı Aybüke - Abura</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>229</v>
+        <v>149</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786256502307</t>
+          <t>9786256502512</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Hasat - Uyanış</t>
+          <t>Şahane Bir Şey Yaşamak</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>229</v>
+        <v>199</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786256502321</t>
+          <t>9786256502390</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Tek Hece Bin Cümle Aşk…</t>
+          <t>Mazrub</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>129</v>
+        <v>199</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786256502451</t>
+          <t>9786256502505</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>İlk Türk Devletleri</t>
+          <t>Güneşin Ölümü</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>149</v>
+        <v>134</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786256502437</t>
+          <t>9786256502253</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala</t>
+          <t>Lionel Messi - Futbolun Dahileri</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>74</v>
+        <v>149</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786256502420</t>
+          <t>9786256502260</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>İlk Boyama Kitabım</t>
+          <t>Kylian Mbappe - Futbolun Dahileri</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>69</v>
+        <v>149</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786256502444</t>
+          <t>9786256502291</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Boyayarak Elif Ba Öğreniyorum</t>
+          <t>Diego Maradona - Futbolun Dahileri</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>69</v>
+        <v>149</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786256502369</t>
+          <t>9786256502314</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Küçük Temas</t>
+          <t>Erling Haaland - Futbolun Dahileri</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>199</v>
+        <v>149</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786256502413</t>
+          <t>9786256502338</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Tilki</t>
+          <t>Cerrah</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>424</v>
+        <v>229</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786256502345</t>
+          <t>9786256502307</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Gece Yolcuları - Geçit</t>
+          <t>Hasat - Uyanış</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>299</v>
+        <v>229</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786256502277</t>
+          <t>9786256502321</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Da Silva Neymar - Futbolun Dahileri</t>
+          <t>Tek Hece Bin Cümle Aşk…</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>149</v>
+        <v>129</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786256502284</t>
+          <t>9786256502451</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Cristiano Ronaldo - Futbolun Dahileri</t>
+          <t>İlk Türk Devletleri</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>149</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786256502376</t>
+          <t>9786256502437</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı</t>
+          <t>Çocuklar İçin Mandala</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>299</v>
+        <v>74</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786256502383</t>
+          <t>9786256502420</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu</t>
+          <t>İlk Boyama Kitabım</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>179</v>
+        <v>69</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786257234399</t>
+          <t>9786256502444</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot’un Maceraları</t>
+          <t>Boyayarak Elif Ba Öğreniyorum</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>174</v>
+        <v>69</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786257234382</t>
+          <t>9786256502369</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Küçük Temas</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>249</v>
+        <v>199</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786257234948</t>
+          <t>9786256502413</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Zerda</t>
+          <t>Tilki</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>299</v>
+        <v>424</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786256502208</t>
+          <t>9786256502345</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>İlişkilerde Dans</t>
+          <t>Gece Yolcuları - Geçit</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>324</v>
+        <v>299</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786256502239</t>
+          <t>9786256502277</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Gün Düşerken</t>
+          <t>Da Silva Neymar - Futbolun Dahileri</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>134</v>
+        <v>149</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786256502215</t>
+          <t>9786256502284</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Vaveyla</t>
+          <t>Cristiano Ronaldo - Futbolun Dahileri</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>199</v>
+        <v>149</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786256502222</t>
+          <t>9786256502376</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Gelelim Sadede</t>
+          <t>Osmanlı</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>149</v>
+        <v>299</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>2944380357812</t>
+          <t>9786256502383</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Derin Devlet Seti</t>
+          <t>Selçuklu</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>666</v>
+        <v>199</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>2947163387549</t>
+          <t>9786257234399</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Boyama Seti</t>
+          <t>Don Kişot’un Maceraları</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>276</v>
+        <v>174</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786256502185</t>
+          <t>9786257234382</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-ı Talat ve Fitnat</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>174</v>
+        <v>249</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786256502178</t>
+          <t>9786257234948</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Karabibik</t>
+          <t>Zerda</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>134</v>
+        <v>299</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786256502161</t>
+          <t>9786256502208</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>İlişkilerde Dans</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>149</v>
+        <v>324</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786256502192</t>
+          <t>9786256502239</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Kutadgu Bilig</t>
+          <t>Gün Düşerken</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>229</v>
+        <v>134</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>2748510369757</t>
+          <t>9786256502215</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihi Seti</t>
+          <t>Vaveyla</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>413</v>
+        <v>199</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786257234863</t>
+          <t>9786256502222</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Hasat - Başlangıç</t>
+          <t>Gelelim Sadede</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>229</v>
+        <v>149</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786257234825</t>
+          <t>2944380357812</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Güzel Şeyler Kalpten Gelir</t>
+          <t>Derin Devlet Seti</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>249</v>
+        <v>666</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786257234818</t>
+          <t>2947163387549</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Hesaplaşma</t>
+          <t>Çocuklar İçin Boyama Seti</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>224</v>
+        <v>276</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786257234856</t>
+          <t>9786256502185</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Layemut</t>
+          <t>Taaşşuk-ı Talat ve Fitnat</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>229</v>
+        <v>174</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786257234870</t>
+          <t>9786256502178</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Ömrümün Düş Kapanları</t>
+          <t>Karabibik</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>324</v>
+        <v>134</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786257234832</t>
+          <t>9786256502161</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Çok Denli Sevmek</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>124</v>
+        <v>149</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786257234849</t>
+          <t>9786256502192</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Ölmeden Önce</t>
+          <t>Kutadgu Bilig</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>324</v>
+        <v>229</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>2985574304281</t>
+          <t>2748510369757</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Sevda Türküsev Seti 2 Kitap</t>
+          <t>Türk Tarihi Seti</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>648</v>
+        <v>413</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257234894</t>
+          <t>9786257234863</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Sayıları Öğreniyorum</t>
+          <t>Hasat - Başlangıç</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>69</v>
+        <v>229</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257234580</t>
+          <t>9786257234825</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler İçin Boyama Kitabı - Mandala</t>
+          <t>Güzel Şeyler Kalpten Gelir</t>
         </is>
       </c>
       <c r="C271" s="1">
-        <v>124</v>
+        <v>249</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257234344</t>
+          <t>9786257234818</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Hesaplaşma</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>174</v>
+        <v>224</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257234412</t>
+          <t>9786257234856</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Öğrenciler İçin Nutuk</t>
+          <t>Layemut</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>174</v>
+        <v>229</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786257234795</t>
+          <t>9786257234870</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri</t>
+          <t>Ömrümün Düş Kapanları</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>229</v>
+        <v>324</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257234726</t>
+          <t>9786257234832</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Sana Öldürmeyi Kim Öğretti</t>
+          <t>Çok Denli Sevmek</t>
         </is>
       </c>
       <c r="C275" s="1">
         <v>124</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257234719</t>
+          <t>9786257234849</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Erkeksen Aldatma Kadınsan Aldanma</t>
+          <t>Ölmeden Önce</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>324</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786257234702</t>
+          <t>2985574304281</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Ben Başarmak İçin Doğdum</t>
+          <t>Sevda Türküsev Seti 2 Kitap</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>324</v>
+        <v>648</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786257234733</t>
+          <t>9786257234894</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Fitil</t>
+          <t>Sayıları Öğreniyorum</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>399</v>
+        <v>69</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257234757</t>
+          <t>9786257234580</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Bir Hoş Sada Bırakalım Üşümesin Gönüller</t>
+          <t>Yetişkinler İçin Boyama Kitabı - Mandala</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>229</v>
+        <v>124</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786257234788</t>
+          <t>9786257234344</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Başarı Hikayeleri</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>149</v>
+        <v>174</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786257234658</t>
+          <t>9786257234412</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Motifli Atasözleri ve Deyimlerimiz</t>
+          <t>Öğrenciler İçin Nutuk</t>
         </is>
       </c>
       <c r="C281" s="1">
-        <v>499</v>
+        <v>174</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>2795781929739</t>
+          <t>9786257234795</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Sevda Türküsev Seti - 4 Kitap</t>
+          <t>Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>1296</v>
+        <v>229</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>2795781982635</t>
+          <t>9786257234726</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Kamil Konur Seti</t>
+          <t>Sana Öldürmeyi Kim Öğretti</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>318</v>
+        <v>124</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9129744297208</t>
+          <t>9786257234719</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Dünya Klasikleri Seti (4 Kitap)</t>
+          <t>Erkeksen Aldatma Kadınsan Aldanma</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>446</v>
+        <v>324</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786257234672</t>
+          <t>9786257234702</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Yıkılmadım Ayaktayım</t>
+          <t>Ben Başarmak İçin Doğdum</t>
         </is>
       </c>
       <c r="C285" s="1">
         <v>324</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786257234689</t>
+          <t>9786257234733</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Kusursuz Aşk Yoktur</t>
+          <t>Fitil</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>324</v>
+        <v>399</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786257234665</t>
+          <t>9786257234757</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Duygu Kontrolü İle Kişisel Başarı</t>
+          <t>Bir Hoş Sada Bırakalım Üşümesin Gönüller</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>324</v>
+        <v>229</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786257234696</t>
+          <t>9786257234788</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Kadın Kalbi Erkek Aklı</t>
+          <t>Başarı Hikayeleri</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>324</v>
+        <v>149</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786257234634</t>
+          <t>9786257234658</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Kıssadan Hisse</t>
+          <t>Hayvan Motifli Atasözleri ve Deyimlerimiz</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>149</v>
+        <v>499</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786257234610</t>
+          <t>2795781929739</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Geride Kalanlar</t>
+          <t>Sevda Türküsev Seti - 4 Kitap</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>199</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786257234481</t>
+          <t>2795781982635</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Zal</t>
+          <t>Kamil Konur Seti</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>149</v>
+        <v>318</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786257234603</t>
+          <t>9129744297208</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Miras</t>
+          <t>Dünya Klasikleri Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>124</v>
+        <v>446</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786257234597</t>
+          <t>9786257234672</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Zaman Gezginleri 4 – Evrenin Sırları</t>
+          <t>Yıkılmadım Ayaktayım</t>
         </is>
       </c>
       <c r="C293" s="1">
         <v>324</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786257234627</t>
+          <t>9786257234689</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Gece Avcısı Aybüke 1 - Yolazdıran</t>
+          <t>Kusursuz Aşk Yoktur</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>149</v>
+        <v>324</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786257234375</t>
+          <t>9786257234665</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar</t>
+          <t>Duygu Kontrolü İle Kişisel Başarı</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>124</v>
+        <v>324</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786257234405</t>
+          <t>9786257234696</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Fıkraları</t>
+          <t>Kadın Kalbi Erkek Aklı</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>149</v>
+        <v>324</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786257234351</t>
+          <t>9786257234634</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin'den Seçme Hikayeler</t>
+          <t>Kıssadan Hisse</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>134</v>
+        <v>149</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786257234368</t>
+          <t>9786257234610</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist</t>
+          <t>Geride Kalanlar</t>
         </is>
       </c>
       <c r="C298" s="1">
-        <v>134</v>
+        <v>199</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786257234337</t>
+          <t>9786257234481</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Sokratesi’in Savunması</t>
+          <t>Zal</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>124</v>
+        <v>149</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786257234566</t>
+          <t>9786257234603</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Bağımsız Türk Devletleri</t>
+          <t>Miras</t>
         </is>
       </c>
       <c r="C300" s="1">
         <v>124</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786257234559</t>
+          <t>9786257234597</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Derin Terör</t>
+          <t>Zaman Gezginleri 4 – Evrenin Sırları</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>199</v>
+        <v>324</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786257234542</t>
+          <t>9786257234627</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Kurt</t>
+          <t>Gece Avcısı Aybüke 1 - Yolazdıran</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>249</v>
+        <v>149</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786257234498</t>
+          <t>9786257234375</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Tarihi</t>
+          <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>324</v>
+        <v>124</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786257234511</t>
+          <t>9786257234405</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Öğrenciler İçin Atatürk İlke ve İnkılapları</t>
+          <t>Öğrenci Fıkraları</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>134</v>
+        <v>149</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786257234535</t>
+          <t>9786257234351</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Moğol İmparatorluğu</t>
+          <t>Ömer Seyfettin'den Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>124</v>
+        <v>134</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786257234504</t>
+          <t>9786257234368</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Safevi İmparatorluğu</t>
+          <t>Oliver Twist</t>
         </is>
       </c>
       <c r="C306" s="1">
-        <v>124</v>
+        <v>134</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786257234528</t>
+          <t>9786257234337</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Padişahları</t>
+          <t>Sokratesi’in Savunması</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>229</v>
+        <v>124</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786257234573</t>
+          <t>9786257234566</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Babür İmparatorluğu</t>
+          <t>Bağımsız Türk Devletleri</t>
         </is>
       </c>
       <c r="C308" s="1">
         <v>124</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786257234429</t>
+          <t>9786257234559</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Türk İstihbarat Tarihi’nin Anahatları</t>
+          <t>Derin Terör</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>274</v>
+        <v>199</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786257234474</t>
+          <t>9786257234542</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Limitsiz</t>
+          <t>Kurt</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>229</v>
+        <v>249</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786257234450</t>
+          <t>9786257234498</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Samed Behrengi Seti (2 Kitap Takım)</t>
+          <t>Türklerin Tarihi</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>198</v>
+        <v>324</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786257234443</t>
+          <t>9786257234511</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Klasikleri Seti (3 Kitap Takım)</t>
+          <t>Öğrenciler İçin Atatürk İlke ve İnkılapları</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>322</v>
+        <v>134</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786257234283</t>
+          <t>9786257234535</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Zaman Gezginleri -III- Paktika</t>
+          <t>Moğol İmparatorluğu</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>324</v>
+        <v>124</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786257234030</t>
+          <t>9786257234504</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Safevi İmparatorluğu</t>
         </is>
       </c>
       <c r="C314" s="1">
         <v>124</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786257234047</t>
+          <t>9786257234528</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Osmanlı Padişahları</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>99</v>
+        <v>229</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786257234054</t>
+          <t>9786257234573</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Babür İmparatorluğu</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>99</v>
+        <v>124</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786257234269</t>
+          <t>9786257234429</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Kumarbaz Bir Doktorun Anatomisi</t>
+          <t>Türk İstihbarat Tarihi’nin Anahatları</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>229</v>
+        <v>274</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786257234238</t>
+          <t>9786257234474</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Şüphe</t>
+          <t>Limitsiz</t>
         </is>
       </c>
       <c r="C318" s="1">
         <v>229</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786257234221</t>
+          <t>9786257234450</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Gece Yolcuları - Gordios’un Gizemi</t>
+          <t>Samed Behrengi Seti (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>299</v>
+        <v>198</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786257234160</t>
+          <t>9786257234443</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Millet mi? Ulus Devlet mi? Aradaki Kürtler</t>
+          <t>Çocuk Klasikleri Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786257234214</t>
+          <t>9786257234283</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Miranda – Zaman Gezginleri 2</t>
+          <t>Zaman Gezginleri -III- Paktika</t>
         </is>
       </c>
       <c r="C321" s="1">
         <v>324</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786257234139</t>
+          <t>9786257234030</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>249</v>
+        <v>124</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786257234122</t>
+          <t>9786257234047</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>149</v>
+        <v>99</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786257234177</t>
+          <t>9786257234054</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Kerim ile Sibel - Zaman Gezginleri 1</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C324" s="1">
-        <v>324</v>
+        <v>99</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9789753172189</t>
+          <t>9786257234269</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>George Orwell Seti (2 Kitap Takım)</t>
+          <t>Kumarbaz Bir Doktorun Anatomisi</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>398</v>
+        <v>229</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786257234153</t>
+          <t>9786257234238</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Korkma</t>
+          <t>Şüphe</t>
         </is>
       </c>
       <c r="C326" s="1">
-        <v>274</v>
+        <v>229</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786257234085</t>
+          <t>9786257234221</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Hikayelere Yolculuk</t>
+          <t>Gece Yolcuları - Gordios’un Gizemi</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>149</v>
+        <v>299</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786257234078</t>
+          <t>9786257234160</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Tarih Okyanusundan Damlalar</t>
+          <t>Millet mi? Ulus Devlet mi? Aradaki Kürtler</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>149</v>
+        <v>324</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786257234061</t>
+          <t>9786257234214</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Çapraz Oyun</t>
+          <t>Miranda – Zaman Gezginleri 2</t>
         </is>
       </c>
       <c r="C329" s="1">
         <v>324</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786050681321</t>
+          <t>9786257234139</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>Meslekleri Öğreniyorum Boyama Kitabı</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>69</v>
+        <v>249</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786057435255</t>
+          <t>9786257234122</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Hayvanları Öğreniyorum-Meslekleri Öğreniyorum-Alfabeyi Öğreniyorum 3 lü Boyama Kitabı Seti</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>207</v>
+        <v>149</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786050681314</t>
+          <t>9786257234177</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>No 112</t>
+          <t>Kerim ile Sibel - Zaman Gezginleri 1</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>199</v>
+        <v>324</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9786050607512</t>
+          <t>9789753172189</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>Cam-ı Cihan</t>
+          <t>George Orwell Seti (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>50</v>
+        <v>398</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786056984877</t>
+          <t>9786257234153</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Alfabeyi Öğreniyorum - Boyama Kitabı</t>
+          <t>Korkma</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>69</v>
+        <v>274</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786056984860</t>
+          <t>9786257234085</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Kafkas Ateşi</t>
+          <t>Sihirli Hikayelere Yolculuk</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>324</v>
+        <v>149</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786056984884</t>
+          <t>9786257234078</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Hayvanları Öğreniyorum - Boyama Kitabı</t>
+          <t>Tarih Okyanusundan Damlalar</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>69</v>
+        <v>149</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786056971426</t>
+          <t>9786257234061</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Cumhuriyet'e Ata'yı Anlamak</t>
+          <t>Çapraz Oyun</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>449</v>
+        <v>324</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786056943157</t>
+          <t>9786050681321</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Kod: Sevgi Dili</t>
+          <t>Meslekleri Öğreniyorum Boyama Kitabı</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>199</v>
+        <v>69</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786056911651</t>
+          <t>9786057435255</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>İkizlerle Yaşam</t>
+          <t>Hayvanları Öğreniyorum-Meslekleri Öğreniyorum-Alfabeyi Öğreniyorum 3 lü Boyama Kitabı Seti</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>179</v>
+        <v>207</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
+          <t>9786050681314</t>
+        </is>
+      </c>
+      <c r="B340" s="1" t="inlineStr">
+        <is>
+          <t>No 112</t>
+        </is>
+      </c>
+      <c r="C340" s="1">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="341" spans="1:3">
+      <c r="A341" s="1" t="inlineStr">
+        <is>
+          <t>9786050607512</t>
+        </is>
+      </c>
+      <c r="B341" s="1" t="inlineStr">
+        <is>
+          <t>Cam-ı Cihan</t>
+        </is>
+      </c>
+      <c r="C341" s="1">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="342" spans="1:3">
+      <c r="A342" s="1" t="inlineStr">
+        <is>
+          <t>9786056984877</t>
+        </is>
+      </c>
+      <c r="B342" s="1" t="inlineStr">
+        <is>
+          <t>Alfabeyi Öğreniyorum - Boyama Kitabı</t>
+        </is>
+      </c>
+      <c r="C342" s="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="343" spans="1:3">
+      <c r="A343" s="1" t="inlineStr">
+        <is>
+          <t>9786056984860</t>
+        </is>
+      </c>
+      <c r="B343" s="1" t="inlineStr">
+        <is>
+          <t>Kafkas Ateşi</t>
+        </is>
+      </c>
+      <c r="C343" s="1">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="344" spans="1:3">
+      <c r="A344" s="1" t="inlineStr">
+        <is>
+          <t>9786056984884</t>
+        </is>
+      </c>
+      <c r="B344" s="1" t="inlineStr">
+        <is>
+          <t>Hayvanları Öğreniyorum - Boyama Kitabı</t>
+        </is>
+      </c>
+      <c r="C344" s="1">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="345" spans="1:3">
+      <c r="A345" s="1" t="inlineStr">
+        <is>
+          <t>9786056971426</t>
+        </is>
+      </c>
+      <c r="B345" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı'dan Cumhuriyet'e Ata'yı Anlamak</t>
+        </is>
+      </c>
+      <c r="C345" s="1">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="346" spans="1:3">
+      <c r="A346" s="1" t="inlineStr">
+        <is>
+          <t>9786056943157</t>
+        </is>
+      </c>
+      <c r="B346" s="1" t="inlineStr">
+        <is>
+          <t>Kod: Sevgi Dili</t>
+        </is>
+      </c>
+      <c r="C346" s="1">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="347" spans="1:3">
+      <c r="A347" s="1" t="inlineStr">
+        <is>
+          <t>9786056911651</t>
+        </is>
+      </c>
+      <c r="B347" s="1" t="inlineStr">
+        <is>
+          <t>İkizlerle Yaşam</t>
+        </is>
+      </c>
+      <c r="C347" s="1">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="348" spans="1:3">
+      <c r="A348" s="1" t="inlineStr">
+        <is>
           <t>9786056911637</t>
         </is>
       </c>
-      <c r="B340" s="1" t="inlineStr">
+      <c r="B348" s="1" t="inlineStr">
         <is>
           <t>Homeopati ve Fitoterapi Tıbbi Kenevir Özel CBD (Cannabidiol) (Ciltli)</t>
         </is>
       </c>
-      <c r="C340" s="1">
+      <c r="C348" s="1">
         <v>374</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>