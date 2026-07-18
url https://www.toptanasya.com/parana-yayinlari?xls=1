--- v4 (2026-05-27)
+++ v5 (2026-07-18)
@@ -85,5245 +85,5260 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259224213</t>
+          <t>9786259224206</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Melodi</t>
+          <t>Koca Dede ile Koca Ayı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>174</v>
+        <v>224</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259224220</t>
+          <t>9786259224213</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Algoritma - Esir Gezegen</t>
+          <t>Sessiz Melodi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>449</v>
+        <v>174</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259362571</t>
+          <t>9786259224220</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Zaman Yolculuğu Matematik</t>
+          <t>Algoritma - Esir Gezegen</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>249</v>
+        <v>449</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259362540</t>
+          <t>9786259362571</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Meçhul</t>
+          <t>Zaman Yolculuğu Matematik</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>214</v>
+        <v>249</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259362595</t>
+          <t>9786259362540</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Repokrifa</t>
+          <t>Meçhul</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>299</v>
+        <v>224</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259362557</t>
+          <t>9786259362595</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzü Bizden Taraf “Özgür Filistin”</t>
+          <t>Repokrifa</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259362588</t>
+          <t>9786259362557</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Hasat - Son</t>
+          <t>Gökyüzü Bizden Taraf “Özgür Filistin”</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259362526</t>
+          <t>9786259362588</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kanto</t>
+          <t>Hasat - Son</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>219</v>
+        <v>299</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259362564</t>
+          <t>9786259362526</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Külce</t>
+          <t>Kanto</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>249</v>
+        <v>224</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259362533</t>
+          <t>9786259362564</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktan Gelen Ses</t>
+          <t>Külce</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>149</v>
+        <v>274</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786256502949</t>
+          <t>9786259362533</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kerküklü Hanım Hoyratçı -Mulla Dünya- Züleyha Tütüncü</t>
+          <t>Karanlıktan Gelen Ses</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>450</v>
+        <v>149</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786256502406</t>
+          <t>9786256502949</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gundema</t>
+          <t>Kerküklü Hanım Hoyratçı -Mulla Dünya- Züleyha Tütüncü</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>299</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256502352</t>
+          <t>9786256502406</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Cool Life</t>
+          <t>Gundema</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>100</v>
+        <v>299</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256502246</t>
+          <t>9786256502352</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Mezarlıktaki Müjde</t>
+          <t>Cool Life</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>149</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786257234900</t>
+          <t>9786256502246</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Sara</t>
+          <t>Mezarlıktaki Müjde</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>74</v>
+        <v>149</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786257234887</t>
+          <t>9786257234900</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İnce Tasnif</t>
+          <t>Sara</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>199</v>
+        <v>74</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786257234740</t>
+          <t>9786257234887</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Bayrağı Asmak</t>
+          <t>İnce Tasnif</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>74</v>
+        <v>199</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>2795784893259</t>
+          <t>9786257234740</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İmparatorluk Seti</t>
+          <t>Bayrağı Asmak</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>267</v>
+        <v>74</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786257234641</t>
+          <t>2795784893259</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Betaların Dansı</t>
+          <t>İmparatorluk Seti</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>199</v>
+        <v>267</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786257234467</t>
+          <t>9786257234641</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sensizliğin Soyadı Ayrılık Adı Haziran</t>
+          <t>Betaların Dansı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>79</v>
+        <v>199</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789091493717</t>
+          <t>9786257234467</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Gelişim Seti (4 Kitap Takım)</t>
+          <t>Sensizliğin Soyadı Ayrılık Adı Haziran</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>99</v>
+        <v>79</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786257234320</t>
+          <t>9789091493717</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Alfaların Dansı</t>
+          <t>Kişisel Gelişim Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>199</v>
+        <v>99</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>4440000000864</t>
+          <t>9786257234320</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Aşk Seti (4 Kitap Takım)</t>
+          <t>Alfaların Dansı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>26</v>
+        <v>199</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057065377</t>
+          <t>4440000000864</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kampanya Seti 1 (4 Kitap Takım)</t>
+          <t>Aşk Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>74</v>
+        <v>26</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257234306</t>
+          <t>9786057065377</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Ezahir-i Efkar</t>
+          <t>Kampanya Seti 1 (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>74</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257234313</t>
+          <t>9786257234306</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Doğunun En Batısı</t>
+          <t>Ezahir-i Efkar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>199</v>
+        <v>74</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786257234276</t>
+          <t>9786257234313</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kalbim Ellerine Sürgün</t>
+          <t>Doğunun En Batısı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>99</v>
+        <v>199</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786056943140</t>
+          <t>9786257234276</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>CHP ve Kürtler</t>
+          <t>Kalbim Ellerine Sürgün</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>80</v>
+        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058122574</t>
+          <t>9786056943140</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Yıldızlarda Asılı Kaldı Uçurtmam</t>
+          <t>CHP ve Kürtler</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>50</v>
+        <v>80</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058122567</t>
+          <t>9786058122574</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Hikayeler</t>
+          <t>Yıldızlarda Asılı Kaldı Uçurtmam</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>199</v>
+        <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058122543</t>
+          <t>9786058122567</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İlk Türkler</t>
+          <t>Osmanlı'dan Hikayeler</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>25</v>
+        <v>199</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058122536</t>
+          <t>9786058122543</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Doğunun En Batısı</t>
+          <t>İlk Türkler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>20</v>
+        <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056971440</t>
+          <t>9786058122536</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Haziranda Üşümek</t>
+          <t>Doğunun En Batısı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056911668</t>
+          <t>9786056971440</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Şehidim Şahidim</t>
+          <t>Haziranda Üşümek</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>159</v>
+        <v>60</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056911682</t>
+          <t>9786056911668</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Kendini Sorgula</t>
+          <t>Şehidim Şahidim</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>50</v>
+        <v>159</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056911675</t>
+          <t>9786056911682</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Aşk’a Sarılmak</t>
+          <t>Kendini Sorgula</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>30</v>
+        <v>50</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056911699</t>
+          <t>9786056911675</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Aşk</t>
+          <t>Aşk’a Sarılmak</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>50</v>
+        <v>30</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056943126</t>
+          <t>9786056911699</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Cinayetler</t>
+          <t>Aşk</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>149</v>
+        <v>50</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056943133</t>
+          <t>9786056943126</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Asla Pes Etme - Canım Okulum</t>
+          <t>Esrarengiz Cinayetler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>40</v>
+        <v>149</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056943171</t>
+          <t>9786056943133</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Hiç'inci Yokul Şahsın Hikayesi</t>
+          <t>Asla Pes Etme - Canım Okulum</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>54</v>
+        <v>40</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056943195</t>
+          <t>9786056943171</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Ben De Sevmiştim</t>
+          <t>Hiç'inci Yokul Şahsın Hikayesi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>45</v>
+        <v>54</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056943188</t>
+          <t>9786056943195</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Enkaz-ıTarumar-ı Beşer</t>
+          <t>Bir Zamanlar Ben De Sevmiştim</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>60</v>
+        <v>45</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056943102</t>
+          <t>9786056943188</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sakın Ha!</t>
+          <t>Enkaz-ıTarumar-ı Beşer</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>40</v>
+        <v>60</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786056943119</t>
+          <t>9786056943102</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Bizim Çocuklar - Kağan'ın Günlüğü</t>
+          <t>Sakın Ha!</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786058122581</t>
+          <t>9786056943119</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Nereden Çıktı Bu Deyimler?</t>
+          <t>Bizim Çocuklar - Kağan'ın Günlüğü</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>50</v>
+        <v>60</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786056911613</t>
+          <t>9786058122581</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Arafi</t>
+          <t>Nereden Çıktı Bu Deyimler?</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>35</v>
+        <v>50</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786058122598</t>
+          <t>9786056911613</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Muhayyer Muhabbetler</t>
+          <t>Arafi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786056911644</t>
+          <t>9786058122598</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yazmayı Sevmiyorum</t>
+          <t>Muhayyer Muhabbetler</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>124</v>
+        <v>40</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786056911606</t>
+          <t>9786056911644</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kapatın Işıkları Dostları Sayacağım</t>
+          <t>Yazmayı Sevmiyorum</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>30</v>
+        <v>124</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786056911620</t>
+          <t>9786056911606</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Gözlerindeki Umut</t>
+          <t>Kapatın Işıkları Dostları Sayacağım</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>30</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786058122550</t>
+          <t>9786056911620</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kök Kuşağı</t>
+          <t>Gözlerindeki Umut</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>60</v>
+        <v>30</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786058122512</t>
+          <t>9786058122550</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kedilere Kitap Okuyan Kız</t>
+          <t>Kök Kuşağı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>35</v>
+        <v>60</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786058122529</t>
+          <t>9786058122512</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Meçhul Sevgili</t>
+          <t>Kedilere Kitap Okuyan Kız</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>40</v>
+        <v>35</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786058122505</t>
+          <t>9786058122529</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>ABD Gölgesinde Arap Baharı ve Mısır</t>
+          <t>Meçhul Sevgili</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>60</v>
+        <v>40</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789772713851</t>
+          <t>9786058122505</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Tarih Seti (4 Kitap Takım)</t>
+          <t>ABD Gölgesinde Arap Baharı ve Mısır</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>69</v>
+        <v>60</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786056911286</t>
+          <t>9789772713851</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Edebiyat Seti (9 Kitap Takım)</t>
+          <t>Tarih Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>69</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786656945990</t>
+          <t>9786056911286</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Şiir Seti 2 - 10 Kitap Takım</t>
+          <t>Edebiyat Seti (9 Kitap Takım)</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786056911994</t>
+          <t>9786656945990</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Fantastik Roman Seti - 3 Kitap Takım</t>
+          <t>Şiir Seti 2 - 10 Kitap Takım</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>79</v>
+        <v>110</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786058122599</t>
+          <t>9786056911994</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Eyüp Hayta Seti - 4 Kitap Takım</t>
+          <t>Fantastik Roman Seti - 3 Kitap Takım</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>80</v>
+        <v>79</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786056911993</t>
+          <t>9786058122599</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Parana Çocuk Seti - 3 Kitap Takım</t>
+          <t>Eyüp Hayta Seti - 4 Kitap Takım</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>60</v>
+        <v>80</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786056911992</t>
+          <t>9786056911993</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Set 1 (2 Kitap Takım)</t>
+          <t>Parana Çocuk Seti - 3 Kitap Takım</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>30</v>
+        <v>60</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786056911991</t>
+          <t>9786056911992</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Araştırma Set - 2 Kitap Takım</t>
+          <t>Çocuk Set 1 (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>49</v>
+        <v>30</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786050681352</t>
+          <t>9786056911991</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Yolculuk</t>
+          <t>Araştırma Set - 2 Kitap Takım</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>65</v>
+        <v>49</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786056984891</t>
+          <t>9786050681352</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İçime Deli Kaçtı</t>
+          <t>Gizemli Yolculuk</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>80</v>
+        <v>65</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786050607598</t>
+          <t>9786056984891</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Düş mü Gördünüz?</t>
+          <t>İçime Deli Kaçtı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>20</v>
+        <v>80</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786058413870</t>
+          <t>9786050607598</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hasan Saraç Seti (2 Kitap Takım)</t>
+          <t>Düş mü Gördünüz?</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>55</v>
+        <v>20</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054283378</t>
+          <t>9786058413870</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Aksiyon Seti (9 Kitap Takım)</t>
+          <t>Hasan Saraç Seti (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>169</v>
+        <v>55</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786257234092</t>
+          <t>9786054283378</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Haykırış</t>
+          <t>Aksiyon Seti (9 Kitap Takım)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>124</v>
+        <v>169</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786050607550</t>
+          <t>9786257234092</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Korona Günlükleri</t>
+          <t>Haykırış</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>30</v>
+        <v>124</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786050607529</t>
+          <t>9786050607550</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Bir Kadının Mektupları</t>
+          <t>Korona Günlükleri</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>45</v>
+        <v>30</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786050607536</t>
+          <t>9786050607529</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ekmek Kokan Sevdalar</t>
+          <t>Bir Kadının Mektupları</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786050607567</t>
+          <t>9786050607536</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kadın Araftaysa</t>
+          <t>Ekmek Kokan Sevdalar</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786257234009</t>
+          <t>9786050607567</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kocamı Ben Doğurdum</t>
+          <t>Kadın Araftaysa</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>45</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786050607543</t>
+          <t>9786257234009</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Şair Çocuk</t>
+          <t>Kocamı Ben Doğurdum</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>30</v>
+        <v>45</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786057492258</t>
+          <t>9786050607543</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Hilal Kahraman Seti (5 Kitap)</t>
+          <t>Şair Çocuk</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>150</v>
+        <v>30</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9789757742111</t>
+          <t>9786057492258</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Antoloji Seti (4 Kitap Takım)</t>
+          <t>Hilal Kahraman Seti (5 Kitap)</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>70</v>
+        <v>150</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786257234245</t>
+          <t>9789757742111</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>İtirafname</t>
+          <t>Antoloji Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>50</v>
+        <v>70</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786251683377</t>
+          <t>9786257234245</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kişisel Gelişim Seti (2 Kitap Takım)</t>
+          <t>İtirafname</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786050607574</t>
+          <t>9786251683377</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Kelimelerle Dans</t>
+          <t>Kişisel Gelişim Seti (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>55</v>
+        <v>49</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786050681345</t>
+          <t>9786050607574</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Gazap Sol Omzumdaki Şeytan</t>
+          <t>Kelimelerle Dans</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>60</v>
+        <v>55</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786050681338</t>
+          <t>9786050681345</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Dünya'nın Sonu Dönüşüm</t>
+          <t>Gazap Sol Omzumdaki Şeytan</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>75</v>
+        <v>60</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786050681376</t>
+          <t>9786050681338</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Stella’nın Bahçesi</t>
+          <t>Dünya'nın Sonu Dönüşüm</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786257234023</t>
+          <t>9786050681376</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Suskunluğun Rafları</t>
+          <t>Stella’nın Bahçesi</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786257234184</t>
+          <t>9786257234023</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Uyanış Alparslan - Selçuklular</t>
+          <t>Suskunluğun Rafları</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>159</v>
+        <v>80</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786257234191</t>
+          <t>9786257234184</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Büyük Rüya: Osmanlı</t>
+          <t>Uyanış Alparslan - Selçuklular</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>174</v>
+        <v>159</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786257234115</t>
+          <t>9786257234191</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Kahramanlar Gevşekler ve Boynu Bükükler</t>
+          <t>Büyük Rüya: Osmanlı</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>199</v>
+        <v>174</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056971495</t>
+          <t>9786257234115</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Kıymetlim</t>
+          <t>Kahramanlar Gevşekler ve Boynu Bükükler</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>50</v>
+        <v>199</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056971402</t>
+          <t>9786056971495</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Aşk Zamanı</t>
+          <t>Kıymetlim</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>14</v>
+        <v>50</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786050681383</t>
+          <t>9786056971402</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Tarihten Hikayeler</t>
+          <t>Aşk Zamanı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>199</v>
+        <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786050681390</t>
+          <t>9786050681383</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Kimse Yok mu?</t>
+          <t>Tarihten Hikayeler</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>75</v>
+        <v>199</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786056984846</t>
+          <t>9786050681390</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Zamandan Sırlar</t>
+          <t>Kimse Yok mu?</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>199</v>
+        <v>75</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786056984815</t>
+          <t>9786056984846</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Can Damlası</t>
+          <t>Zamandan Sırlar</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>40</v>
+        <v>199</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786056984839</t>
+          <t>9786056984815</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Aşk’sızım</t>
+          <t>Can Damlası</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>90</v>
+        <v>40</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786056971471</t>
+          <t>9786056984839</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yolculuk</t>
+          <t>Aşk’sızım</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>20</v>
+        <v>90</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786056984808</t>
+          <t>9786056971471</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Bir Zamanlar Ben</t>
+          <t>Umuda Yolculuk</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786056971488</t>
+          <t>9786056984808</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Müezzinin Cinayet Listesi</t>
+          <t>Bir Zamanlar Ben</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786056918156</t>
+          <t>9786056971488</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Kültür Seti (6 Kitap Takım)</t>
+          <t>Müezzinin Cinayet Listesi</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>99</v>
+        <v>60</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786056911980</t>
+          <t>9786056918156</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Roman Seti (5 Kitap Takım)</t>
+          <t>Kültür Seti (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>110</v>
+        <v>99</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786056911990</t>
+          <t>9786056911980</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Polisiye Set (6 Kitap Takım)</t>
+          <t>Roman Seti (5 Kitap Takım)</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>129</v>
+        <v>110</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786056971433</t>
+          <t>9786056911990</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Arayış</t>
+          <t>Polisiye Set (6 Kitap Takım)</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>50</v>
+        <v>129</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786056971457</t>
+          <t>9786056971433</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>O Yoldan Kim Gelir?</t>
+          <t>Arayış</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>20</v>
+        <v>50</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786056971464</t>
+          <t>9786056971457</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kaşif’in Maceraları</t>
+          <t>O Yoldan Kim Gelir?</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>60</v>
+        <v>20</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786257234108</t>
+          <t>9786056971464</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Sen de Özlüyor Musun?</t>
+          <t>Küçük Kaşif’in Maceraları</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786257234146</t>
+          <t>9786257234108</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>1977</t>
+          <t>Sen de Özlüyor Musun?</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>2384139035712</t>
+          <t>9786257234146</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Kadın Yazarlar Seti (11 Kitap Takım)</t>
+          <t>1977</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>159</v>
+        <v>60</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786052625484</t>
+          <t>2384139035712</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Aşka Yakalanış</t>
+          <t>Kadın Yazarlar Seti (11 Kitap Takım)</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>30</v>
+        <v>159</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786053472599</t>
+          <t>9786052625484</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Parana Derleme Set (11 Kitap Takım)</t>
+          <t>Aşka Yakalanış</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>149</v>
+        <v>30</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786050607505</t>
+          <t>9786053472599</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Zümrüdüanka’nın Düşleri</t>
+          <t>Parana Derleme Set (11 Kitap Takım)</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>49</v>
+        <v>149</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786050607581</t>
+          <t>9786050607505</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Elena</t>
+          <t>Zümrüdüanka’nın Düşleri</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786056984822</t>
+          <t>9786050607581</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Ömrümüzde</t>
+          <t>Elena</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>45</v>
+        <v>50</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786056971419</t>
+          <t>9786056984822</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Azberin Alesmera</t>
+          <t>Yalnızlık Ömrümüzde</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>70</v>
+        <v>45</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786056943164</t>
+          <t>9786056971419</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Mürekkebin Son Demleri</t>
+          <t>Azberin Alesmera</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>40</v>
+        <v>70</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786056911970</t>
+          <t>9786056943164</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Şiir Seti 1 (10 Kitap Takım)</t>
+          <t>Mürekkebin Son Demleri</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>110</v>
+        <v>40</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786256502819</t>
+          <t>9786056911970</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala</t>
+          <t>Şiir Seti 1 (10 Kitap Takım)</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>89</v>
+        <v>110</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786259362519</t>
+          <t>9786256502819</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Devlet</t>
+          <t>Çocuklar İçin Mandala</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>264</v>
+        <v>89</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786259671925</t>
+          <t>9786259362519</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Son Nefese Kadar</t>
+          <t>Devlet</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>449</v>
+        <v>264</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>2673036879544</t>
+          <t>9786259671925</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Orta Okul Macera Kitapları Seti</t>
+          <t>Son Nefese Kadar</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>671</v>
+        <v>449</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>2671360389630</t>
+          <t>2673036879544</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Anne-Baba Çocuk Gelişimi Seti (3 Kitap)</t>
+          <t>Orta Okul Macera Kitapları Seti</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>797</v>
+        <v>671</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>2675136983015</t>
+          <t>2671360389630</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Aksiyon Seti (4 Kitap)</t>
+          <t>Anne-Baba Çocuk Gelişimi Seti (3 Kitap)</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>806</v>
+        <v>797</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786259362502</t>
+          <t>2675136983015</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Çocuklara Cevap Verme Sanatı</t>
+          <t>Aksiyon Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>299</v>
+        <v>806</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786257234764</t>
+          <t>9786259362502</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Beyin Fırtınası</t>
+          <t>Çocuklara Cevap Verme Sanatı</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>174</v>
+        <v>299</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786257234436</t>
+          <t>9786257234764</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Spikerin Son Haberi</t>
+          <t>Beyin Fırtınası</t>
         </is>
       </c>
       <c r="C123" s="1">
         <v>174</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786056984853</t>
+          <t>9786257234436</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Şeytan Üçgeninde Aşk / Kirpiklerimden Düşen Son Damla (2 Kitap Takım)</t>
+          <t>Spikerin Son Haberi</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>299</v>
+        <v>174</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786050681307</t>
+          <t>9786056984853</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Aşkın İmzası</t>
+          <t>Şeytan Üçgeninde Aşk / Kirpiklerimden Düşen Son Damla (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C125" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786050681369</t>
+          <t>9786050681307</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Kartvizit</t>
+          <t>Aşkın İmzası</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786259668253</t>
+          <t>9786050681369</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Kayıp mı? Cinayet mi?</t>
+          <t>Kartvizit</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>174</v>
+        <v>299</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786259668260</t>
+          <t>9786259668253</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Şiir Kokar Gözlerin</t>
+          <t>Kayıp mı? Cinayet mi?</t>
         </is>
       </c>
       <c r="C128" s="1">
-        <v>299</v>
+        <v>174</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786259668284</t>
+          <t>9786259668260</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Komikçi Dükkanı</t>
+          <t>Şiir Kokar Gözlerin</t>
         </is>
       </c>
       <c r="C129" s="1">
-        <v>149</v>
+        <v>299</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786259668277</t>
+          <t>9786259668284</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Ayrılmaz E’ler Geri Dönüşüyor</t>
+          <t>Komikçi Dükkanı</t>
         </is>
       </c>
       <c r="C130" s="1">
-        <v>164</v>
+        <v>149</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786257234016</t>
+          <t>9786259668277</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Kendini Öğren</t>
+          <t>Ayrılmaz E’ler Geri Dönüşüyor</t>
         </is>
       </c>
       <c r="C131" s="1">
-        <v>174</v>
+        <v>164</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786259720005</t>
+          <t>9786257234016</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Kadınların Sesi</t>
+          <t>Kendini Öğren</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>249</v>
+        <v>174</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>2724893247813</t>
+          <t>9786259720005</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Zaman Gezginleri Serisi (4 Kitap)</t>
+          <t>Kadınların Sesi</t>
         </is>
       </c>
       <c r="C133" s="1">
-        <v>1296</v>
+        <v>249</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786259671949</t>
+          <t>2724893247813</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Umudun Işığında Konuşmak</t>
+          <t>Zaman Gezginleri Serisi (4 Kitap)</t>
         </is>
       </c>
       <c r="C134" s="1">
-        <v>199</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786257234290</t>
+          <t>9786259671949</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Sen Niye Kaderimin Çizgisini Çizdin</t>
+          <t>Umudun Işığında Konuşmak</t>
         </is>
       </c>
       <c r="C135" s="1">
-        <v>229</v>
+        <v>199</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786257234252</t>
+          <t>9786257234290</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Su - Durugörüm Serisi 1</t>
+          <t>Sen Niye Kaderimin Çizgisini Çizdin</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>229</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786257234771</t>
+          <t>9786257234252</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Dedektif Panter Uzaylılara Karşı</t>
+          <t>Su - Durugörüm Serisi 1</t>
         </is>
       </c>
       <c r="C137" s="1">
-        <v>174</v>
+        <v>229</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786257234207</t>
+          <t>9786257234771</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Aşktan Da Öte</t>
+          <t>Dedektif Panter Uzaylılara Karşı</t>
         </is>
       </c>
       <c r="C138" s="1">
-        <v>199</v>
+        <v>174</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786259668239</t>
+          <t>9786257234207</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Nikola Tesla – Bilimin Dahileri</t>
+          <t>Aşktan Da Öte</t>
         </is>
       </c>
       <c r="C139" s="1">
-        <v>134</v>
+        <v>199</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786259687407</t>
+          <t>9786259668239</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Isaac Newton – Bilimin Dahileri</t>
+          <t>Nikola Tesla – Bilimin Dahileri</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>134</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786259687469</t>
+          <t>9786259687407</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Marie Curie – Bilimin Dahileri</t>
+          <t>Isaac Newton – Bilimin Dahileri</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>134</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786259687414</t>
+          <t>9786259687469</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Leonardo Da Vinci – Bilimin Dahileri</t>
+          <t>Marie Curie – Bilimin Dahileri</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>134</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786259668222</t>
+          <t>9786259687414</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Galileo Galilei – Bilimin Dahileri</t>
+          <t>Leonardo Da Vinci – Bilimin Dahileri</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>134</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786259720098</t>
+          <t>9786259668222</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Albert Einstein – Bilimin Dahileri</t>
+          <t>Galileo Galilei – Bilimin Dahileri</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>134</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786259720081</t>
+          <t>9786259720098</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Macera Geçidi - Sırlar Odası</t>
+          <t>Albert Einstein – Bilimin Dahileri</t>
         </is>
       </c>
       <c r="C145" s="1">
-        <v>174</v>
+        <v>134</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786259612683</t>
+          <t>9786259720081</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Macera Geçidi - Gizemli Dünya</t>
+          <t>Macera Geçidi - Sırlar Odası</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>174</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786259612690</t>
+          <t>9786259612683</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Limonata Krallığının Tembel Prensi</t>
+          <t>Macera Geçidi - Gizemli Dünya</t>
         </is>
       </c>
       <c r="C147" s="1">
-        <v>149</v>
+        <v>174</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786259668246</t>
+          <t>9786259612690</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>En Komik Nasreddin Hoca Fıkraları</t>
+          <t>Limonata Krallığının Tembel Prensi</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>149</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786259668208</t>
+          <t>9786259668246</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Ne Vereyim Abime?</t>
+          <t>En Komik Nasreddin Hoca Fıkraları</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>149</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786259671994</t>
+          <t>9786259668208</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Bu Da Mı Gol Diil?</t>
+          <t>Ne Vereyim Abime?</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>149</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786259671987</t>
+          <t>9786259671994</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Çizerken Çok Güldüğüm 222 Karikatür</t>
+          <t>Bu Da Mı Gol Diil?</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>149</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786259671963</t>
+          <t>9786259671987</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk İpuçları</t>
+          <t>Çizerken Çok Güldüğüm 222 Karikatür</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>199</v>
+        <v>149</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786259671970</t>
+          <t>9786259671963</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Kavmime Mektuplar Başlangıç</t>
+          <t>Mutluluk İpuçları</t>
         </is>
       </c>
       <c r="C153" s="1">
-        <v>199</v>
+        <v>249</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786259671956</t>
+          <t>9786259671970</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Ne’yi Arıyorsan Sen O’sun</t>
+          <t>Kavmime Mektuplar Başlangıç</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>249</v>
+        <v>224</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786259668215</t>
+          <t>9786259671956</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Masal’ın İçindeki Kokulu Renkler</t>
+          <t>Ne’yi Arıyorsan Sen O’sun</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>174</v>
+        <v>274</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786259671932</t>
+          <t>9786259668215</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Eskici</t>
+          <t>Masal’ın İçindeki Kokulu Renkler</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>299</v>
+        <v>224</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9789752172739</t>
+          <t>9786259671932</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Deneme Seti (4 Kitap Takım)</t>
+          <t>Eskici</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>200</v>
+        <v>299</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786259687483</t>
+          <t>9789752172739</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Tom Sawyer</t>
+          <t>Deneme Seti (4 Kitap Takım)</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>134</v>
+        <v>200</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786259612621</t>
+          <t>9786259687483</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Define Adası</t>
+          <t>Tom Sawyer</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>224</v>
+        <v>134</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786259687421</t>
+          <t>9786259612621</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Diş</t>
+          <t>Define Adası</t>
         </is>
       </c>
       <c r="C160" s="1">
-        <v>199</v>
+        <v>224</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786259612645</t>
+          <t>9786259687421</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Alice Harikalar Diyarında</t>
+          <t>Beyaz Diş</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>139</v>
+        <v>199</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786259612652</t>
+          <t>9786259612645</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Gülliver'in Gezileri</t>
+          <t>Alice Harikalar Diyarında</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>139</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786259687476</t>
+          <t>9786259612652</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Robin Hood</t>
+          <t>Gülliver'in Gezileri</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>224</v>
+        <v>139</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786259612669</t>
+          <t>9786259687476</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Heidi</t>
+          <t>Robin Hood</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>154</v>
+        <v>224</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786259612638</t>
+          <t>9786259612669</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>80 Günde Devri Alem</t>
+          <t>Heidi</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>199</v>
+        <v>154</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786259687490</t>
+          <t>9786259612638</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Üç Silahşörler</t>
+          <t>80 Günde Devri Alem</t>
         </is>
       </c>
       <c r="C166" s="1">
-        <v>129</v>
+        <v>199</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786259612676</t>
+          <t>9786259687490</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Karagöz ile Hacivat</t>
+          <t>Üç Silahşörler</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>139</v>
+        <v>129</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786259612607</t>
+          <t>9786259612676</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Peter Pan</t>
+          <t>Karagöz ile Hacivat</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>199</v>
+        <v>139</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786259612614</t>
+          <t>9786259612607</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens</t>
+          <t>Peter Pan</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>149</v>
+        <v>199</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786259687452</t>
+          <t>9786259612614</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Robinson Cruose</t>
+          <t>Mutlu Prens</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>174</v>
+        <v>149</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786259687438</t>
+          <t>9786259687452</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Mesnevi</t>
+          <t>Robinson Cruose</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>229</v>
+        <v>174</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786259671918</t>
+          <t>9786259687438</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Gülistan</t>
+          <t>Mesnevi</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>199</v>
+        <v>229</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786259671901</t>
+          <t>9786259671918</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Milena’ya Mektuplar</t>
+          <t>Gülistan</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>249</v>
+        <v>199</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786259687445</t>
+          <t>9786259671901</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Dönüşüm</t>
+          <t>Milena’ya Mektuplar</t>
         </is>
       </c>
       <c r="C174" s="1">
-        <v>99</v>
+        <v>249</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786256502499</t>
+          <t>9786259687445</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Kuyuya Fısıldayan Çocuk</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C175" s="1">
-        <v>149</v>
+        <v>99</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786259720050</t>
+          <t>9786256502499</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Mustafa Kemal Atatürk ve Kurtuluş Savaşı</t>
+          <t>Kuyuya Fısıldayan Çocuk</t>
         </is>
       </c>
       <c r="C176" s="1">
-        <v>299</v>
+        <v>199</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786259720036</t>
+          <t>9786259720050</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Çin Modern Tarihi - İmparatorluktan Cumhuriyete</t>
+          <t>Mustafa Kemal Atatürk ve Kurtuluş Savaşı</t>
         </is>
       </c>
       <c r="C177" s="1">
-        <v>329</v>
+        <v>299</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786259720012</t>
+          <t>9786259720036</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Çocuklarda Sorumluluk Becerisi Nasıl Geliştirilir?</t>
+          <t>Çin Modern Tarihi - İmparatorluktan Cumhuriyete</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>229</v>
+        <v>349</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786256502932</t>
+          <t>9786259720012</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Macera Geçidi - Lanetli Köy</t>
+          <t>Çocuklarda Sorumluluk Becerisi Nasıl Geliştirilir?</t>
         </is>
       </c>
       <c r="C179" s="1">
-        <v>174</v>
+        <v>249</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786259720029</t>
+          <t>9786256502932</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Kendine Güven - Ormandaki Yarışma</t>
+          <t>Macera Geçidi - Lanetli Köy</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>224</v>
+        <v>174</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786256502987</t>
+          <t>9786259720029</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Allah İyiliğini Versin</t>
+          <t>Kendine Güven - Ormandaki Yarışma</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>274</v>
+        <v>224</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786256502956</t>
+          <t>9786256502987</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Hoşça kal Öğretmenim – Aşkımın Bestesi</t>
+          <t>Allah İyiliğini Versin</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>374</v>
+        <v>274</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786256502970</t>
+          <t>9786256502956</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Merhamet Etmek Yok</t>
+          <t>Hoşça kal Öğretmenim – Aşkımın Bestesi</t>
         </is>
       </c>
       <c r="C183" s="1">
-        <v>274</v>
+        <v>399</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786256502963</t>
+          <t>9786256502970</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Kalemim</t>
+          <t>Merhamet Etmek Yok</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>2683501369784</t>
+          <t>9786256502963</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala Seti</t>
+          <t>Kalemim</t>
         </is>
       </c>
       <c r="C185" s="1">
-        <v>262</v>
+        <v>299</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786256502994</t>
+          <t>2683501369784</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala 3</t>
+          <t>Çocuklar İçin Mandala Seti</t>
         </is>
       </c>
       <c r="C186" s="1">
-        <v>99</v>
+        <v>262</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786256502857</t>
+          <t>9786256502994</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Son Dava - Sherlock Holmes</t>
+          <t>Çocuklar İçin Mandala 3</t>
         </is>
       </c>
       <c r="C187" s="1">
-        <v>184</v>
+        <v>99</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786256502925</t>
+          <t>9786256502857</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Mavi Yakut - Sherlock Holmes</t>
+          <t>Son Dava - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>184</v>
+        <v>199</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786256502888</t>
+          <t>9786256502925</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Korku Vadisi - Sherlock Holmes</t>
+          <t>Mavi Yakut - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>184</v>
+        <v>199</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786256502895</t>
+          <t>9786256502888</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Kızıl Dosya - Sherlock Holmes</t>
+          <t>Korku Vadisi - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C190" s="1">
-        <v>184</v>
+        <v>199</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786256502871</t>
+          <t>9786256502895</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Gümüş Ateş - Sherlock Holmes</t>
+          <t>Kızıl Dosya - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C191" s="1">
-        <v>184</v>
+        <v>199</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786256502918</t>
+          <t>9786256502871</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Dörtlerin İmzası - Sherlock Holmes</t>
+          <t>Gümüş Ateş - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C192" s="1">
-        <v>184</v>
+        <v>199</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786256502901</t>
+          <t>9786256502918</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Baskerville’lerin Köpeği - Sherlock Holmes</t>
+          <t>Dörtlerin İmzası - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C193" s="1">
-        <v>184</v>
+        <v>199</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>2687430268743</t>
+          <t>9786256502901</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Sherlock Holmes Seti (8 Kitap Takım)</t>
+          <t>Baskerville’lerin Köpeği - Sherlock Holmes</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>1472</v>
+        <v>199</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>2843652148304</t>
+          <t>2687430268743</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler İçin Mandala Seti</t>
+          <t>Sherlock Holmes Seti (8 Kitap Takım)</t>
         </is>
       </c>
       <c r="C195" s="1">
-        <v>496</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786256502475</t>
+          <t>2843652148304</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Mahru</t>
+          <t>Yetişkinler İçin Mandala Seti</t>
         </is>
       </c>
       <c r="C196" s="1">
-        <v>324</v>
+        <v>596</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786256502840</t>
+          <t>9786256502475</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Düşler Ormanı-Mandala</t>
+          <t>Mahru</t>
         </is>
       </c>
       <c r="C197" s="1">
-        <v>124</v>
+        <v>324</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786256502833</t>
+          <t>9786256502840</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Düş Bahçesi-Mandala</t>
+          <t>Esrarengiz Düşler Ormanı-Mandala</t>
         </is>
       </c>
       <c r="C198" s="1">
-        <v>124</v>
+        <v>149</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786256502826</t>
+          <t>9786256502833</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Hayal Denizi-Mandala</t>
+          <t>Esrarengiz Düş Bahçesi-Mandala</t>
         </is>
       </c>
       <c r="C199" s="1">
-        <v>124</v>
+        <v>149</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>2786534820328</t>
+          <t>9786256502826</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Sevda Türküsev Seti - Kutulu 5 Kitap</t>
+          <t>Esrarengiz Hayal Denizi-Mandala</t>
         </is>
       </c>
       <c r="C200" s="1">
-        <v>1620</v>
+        <v>149</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786256502598</t>
+          <t>2786534820328</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Fındık Firarda – Galaksi Yolculuğu</t>
+          <t>Sevda Türküsev Seti - Kutulu 5 Kitap</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>134</v>
+        <v>1620</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786256502734</t>
+          <t>9786256502598</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Dünya’nın Kısa Tarihi</t>
+          <t>Fındık Firarda – Galaksi Yolculuğu</t>
         </is>
       </c>
       <c r="C202" s="1">
-        <v>129</v>
+        <v>174</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786256502659</t>
+          <t>9786256502734</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Turgut Özal</t>
+          <t>Dünya’nın Kısa Tarihi</t>
         </is>
       </c>
       <c r="C203" s="1">
-        <v>79</v>
+        <v>129</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786256502666</t>
+          <t>9786256502659</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Necip Fazıl Kısakürek</t>
+          <t>Turgut Özal</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786256502673</t>
+          <t>9786256502666</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Mehmet Akif Ersoy</t>
+          <t>Necip Fazıl Kısakürek</t>
         </is>
       </c>
       <c r="C205" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786256502680</t>
+          <t>9786256502673</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Martin Luther King</t>
+          <t>Mehmet Akif Ersoy</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786256502789</t>
+          <t>9786256502680</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Malcolm X</t>
+          <t>Martin Luther King</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786256502727</t>
+          <t>9786256502789</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Hurufilik</t>
+          <t>Malcolm X</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786256502697</t>
+          <t>9786256502727</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Adolf Hitler</t>
+          <t>Hurufilik</t>
         </is>
       </c>
       <c r="C209" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786256502703</t>
+          <t>9786256502697</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Büyük İskender</t>
+          <t>Adolf Hitler</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786256502710</t>
+          <t>9786256502703</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Adnan Menderes</t>
+          <t>Büyük İskender</t>
         </is>
       </c>
       <c r="C211" s="1">
         <v>79</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786256502802</t>
+          <t>9786256502710</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Dile Gelen Kerkük – Cüt Kahve Hatıraları</t>
+          <t>Adnan Menderes</t>
         </is>
       </c>
       <c r="C212" s="1">
-        <v>374</v>
+        <v>79</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786256502796</t>
+          <t>9786256502802</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Ergenekon Destanımız (Gül İle Bülbül)</t>
+          <t>Dile Gelen Kerkük – Cüt Kahve Hatıraları</t>
         </is>
       </c>
       <c r="C213" s="1">
         <v>399</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786256502758</t>
+          <t>9786256502796</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Yeterli Anne Babalar Mutlu Çocuklar</t>
+          <t>Ergenekon Destanımız (Gül İle Bülbül)</t>
         </is>
       </c>
       <c r="C214" s="1">
-        <v>324</v>
+        <v>399</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786256502765</t>
+          <t>9786256502758</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Yavuz Sultan Selim Han</t>
+          <t>Yeterli Anne Babalar Mutlu Çocuklar</t>
         </is>
       </c>
       <c r="C215" s="1">
-        <v>424</v>
+        <v>324</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786256502772</t>
+          <t>9786256502765</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Destina</t>
+          <t>Yavuz Sultan Selim Han</t>
         </is>
       </c>
       <c r="C216" s="1">
-        <v>249</v>
+        <v>449</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786256502642</t>
+          <t>9786256502772</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Esrarengiz Kasaba</t>
+          <t>Destina</t>
         </is>
       </c>
       <c r="C217" s="1">
-        <v>149</v>
+        <v>274</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786256502574</t>
+          <t>9786256502642</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Parolamız: Kardeşlik</t>
+          <t>Esrarengiz Kasaba</t>
         </is>
       </c>
       <c r="C218" s="1">
-        <v>99</v>
+        <v>174</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786256502628</t>
+          <t>9786256502574</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığımı Yitirirken</t>
+          <t>Parolamız: Kardeşlik</t>
         </is>
       </c>
       <c r="C219" s="1">
-        <v>149</v>
+        <v>99</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786256502611</t>
+          <t>9786256502628</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Saliha - Bir Dünya İki Alem</t>
+          <t>İnsanlığımı Yitirirken</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>324</v>
+        <v>149</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786256502567</t>
+          <t>9786256502611</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Anneliğin Kitabını Yazdım</t>
+          <t>Saliha - Bir Dünya İki Alem</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>174</v>
+        <v>324</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786256502604</t>
+          <t>9786256502567</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Cellat</t>
+          <t>Anneliğin Kitabını Yazdım</t>
         </is>
       </c>
       <c r="C222" s="1">
-        <v>149</v>
+        <v>224</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786256502581</t>
+          <t>9786256502604</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Gizem</t>
+          <t>Cellat</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>229</v>
+        <v>174</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786256502741</t>
+          <t>9786256502581</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Sade</t>
+          <t>Gizem</t>
         </is>
       </c>
       <c r="C224" s="1">
-        <v>149</v>
+        <v>249</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786256502635</t>
+          <t>9786256502741</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Lucifer Felsefenin Senfonisi</t>
+          <t>Sade</t>
         </is>
       </c>
       <c r="C225" s="1">
-        <v>199</v>
+        <v>249</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>2553108769327</t>
+          <t>9786256502635</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Taşıtlar - Bak Öğren Kartları - İlk Bilgilerim (Ciltli)</t>
+          <t>Lucifer Felsefenin Senfonisi</t>
         </is>
       </c>
       <c r="C226" s="1">
-        <v>149</v>
+        <v>249</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>2554760935785</t>
+          <t>2553108769327</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Meslekler - Bak Öğren Kartları - İlk Bilgilerim (Ciltli)</t>
+          <t>Taşıtlar - Bak Öğren Kartları - İlk Bilgilerim (Ciltli)</t>
         </is>
       </c>
       <c r="C227" s="1">
         <v>149</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>2554130493105</t>
+          <t>2554760935785</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar - Bak Öğren Kartları - İlk Bilgilerim (Ciltli)</t>
+          <t>Meslekler - Bak Öğren Kartları - İlk Bilgilerim (Ciltli)</t>
         </is>
       </c>
       <c r="C228" s="1">
         <v>149</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786256502550</t>
+          <t>2554130493105</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Hayata Dair Kıssadan Hisseler</t>
+          <t>Hayvanlar - Bak Öğren Kartları - İlk Bilgilerim (Ciltli)</t>
         </is>
       </c>
       <c r="C229" s="1">
-        <v>379</v>
+        <v>149</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786256502543</t>
+          <t>9786256502550</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Dede Korkut Hikayeleri</t>
+          <t>Hayata Dair Kıssadan Hisseler</t>
         </is>
       </c>
       <c r="C230" s="1">
-        <v>174</v>
+        <v>399</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786256502536</t>
+          <t>9786256502543</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Yunus Emre Divanı</t>
+          <t>Dede Korkut Hikayeleri</t>
         </is>
       </c>
       <c r="C231" s="1">
-        <v>149</v>
+        <v>174</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786256502529</t>
+          <t>9786256502536</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Ölen Bir Aşk</t>
+          <t>Yunus Emre Divanı</t>
         </is>
       </c>
       <c r="C232" s="1">
-        <v>174</v>
+        <v>164</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786256502468</t>
+          <t>9786256502529</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Etekleri Yaz Bahçesi</t>
+          <t>Ölen Bir Aşk</t>
         </is>
       </c>
       <c r="C233" s="1">
-        <v>199</v>
+        <v>224</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786256502482</t>
+          <t>9786256502468</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Gece Avcısı Aybüke - Abura</t>
+          <t>Etekleri Yaz Bahçesi</t>
         </is>
       </c>
       <c r="C234" s="1">
-        <v>149</v>
+        <v>224</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786256502512</t>
+          <t>9786256502482</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Şahane Bir Şey Yaşamak</t>
+          <t>Gece Avcısı Aybüke - Abura</t>
         </is>
       </c>
       <c r="C235" s="1">
-        <v>199</v>
+        <v>149</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786256502390</t>
+          <t>9786256502512</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Mazrub</t>
+          <t>Şahane Bir Şey Yaşamak</t>
         </is>
       </c>
       <c r="C236" s="1">
-        <v>199</v>
+        <v>249</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786256502505</t>
+          <t>9786256502390</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Ölümü</t>
+          <t>Mazrub</t>
         </is>
       </c>
       <c r="C237" s="1">
-        <v>134</v>
+        <v>249</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786256502253</t>
+          <t>9786256502505</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Lionel Messi - Futbolun Dahileri</t>
+          <t>Güneşin Ölümü</t>
         </is>
       </c>
       <c r="C238" s="1">
-        <v>149</v>
+        <v>134</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786256502260</t>
+          <t>9786256502253</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Kylian Mbappe - Futbolun Dahileri</t>
+          <t>Lionel Messi - Futbolun Dahileri</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>149</v>
+        <v>199</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786256502291</t>
+          <t>9786256502260</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Diego Maradona - Futbolun Dahileri</t>
+          <t>Kylian Mbappe - Futbolun Dahileri</t>
         </is>
       </c>
       <c r="C240" s="1">
-        <v>149</v>
+        <v>199</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786256502314</t>
+          <t>9786256502291</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Erling Haaland - Futbolun Dahileri</t>
+          <t>Diego Maradona - Futbolun Dahileri</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>149</v>
+        <v>199</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786256502338</t>
+          <t>9786256502314</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Cerrah</t>
+          <t>Erling Haaland - Futbolun Dahileri</t>
         </is>
       </c>
       <c r="C242" s="1">
-        <v>229</v>
+        <v>199</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786256502307</t>
+          <t>9786256502338</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Hasat - Uyanış</t>
+          <t>Cerrah</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>229</v>
+        <v>249</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786256502321</t>
+          <t>9786256502307</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Tek Hece Bin Cümle Aşk…</t>
+          <t>Hasat - Uyanış</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>129</v>
+        <v>249</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786256502451</t>
+          <t>9786256502321</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>İlk Türk Devletleri</t>
+          <t>Tek Hece Bin Cümle Aşk…</t>
         </is>
       </c>
       <c r="C245" s="1">
-        <v>149</v>
+        <v>199</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786256502437</t>
+          <t>9786256502451</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Mandala</t>
+          <t>İlk Türk Devletleri</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>74</v>
+        <v>174</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786256502420</t>
+          <t>9786256502437</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>İlk Boyama Kitabım</t>
+          <t>Çocuklar İçin Mandala</t>
         </is>
       </c>
       <c r="C247" s="1">
-        <v>69</v>
+        <v>74</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786256502444</t>
+          <t>9786256502420</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Boyayarak Elif Ba Öğreniyorum</t>
+          <t>İlk Boyama Kitabım</t>
         </is>
       </c>
       <c r="C248" s="1">
         <v>69</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786256502369</t>
+          <t>9786256502444</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Küçük Temas</t>
+          <t>Boyayarak Elif Ba Öğreniyorum</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>199</v>
+        <v>69</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786256502413</t>
+          <t>9786256502369</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Tilki</t>
+          <t>Küçük Temas</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>424</v>
+        <v>199</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786256502345</t>
+          <t>9786256502413</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Gece Yolcuları - Geçit</t>
+          <t>Tilki</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>299</v>
+        <v>449</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786256502277</t>
+          <t>9786256502345</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Da Silva Neymar - Futbolun Dahileri</t>
+          <t>Gece Yolcuları - Geçit</t>
         </is>
       </c>
       <c r="C252" s="1">
-        <v>149</v>
+        <v>299</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786256502284</t>
+          <t>9786256502277</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Cristiano Ronaldo - Futbolun Dahileri</t>
+          <t>Da Silva Neymar - Futbolun Dahileri</t>
         </is>
       </c>
       <c r="C253" s="1">
-        <v>149</v>
+        <v>199</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786256502376</t>
+          <t>9786256502284</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı</t>
+          <t>Cristiano Ronaldo - Futbolun Dahileri</t>
         </is>
       </c>
       <c r="C254" s="1">
-        <v>299</v>
+        <v>199</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786256502383</t>
+          <t>9786256502376</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Selçuklu</t>
+          <t>Osmanlı</t>
         </is>
       </c>
       <c r="C255" s="1">
-        <v>199</v>
+        <v>299</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786257234399</t>
+          <t>9786256502383</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Don Kişot’un Maceraları</t>
+          <t>Selçuklu</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>174</v>
+        <v>199</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786257234382</t>
+          <t>9786257234399</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>İki Şehrin Hikayesi</t>
+          <t>Don Kişot’un Maceraları</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>249</v>
+        <v>174</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786257234948</t>
+          <t>9786257234382</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Zerda</t>
+          <t>İki Şehrin Hikayesi</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>299</v>
+        <v>249</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786256502208</t>
+          <t>9786257234948</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>İlişkilerde Dans</t>
+          <t>Zerda</t>
         </is>
       </c>
       <c r="C259" s="1">
-        <v>324</v>
+        <v>299</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786256502239</t>
+          <t>9786256502208</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Gün Düşerken</t>
+          <t>İlişkilerde Dans</t>
         </is>
       </c>
       <c r="C260" s="1">
-        <v>134</v>
+        <v>324</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786256502215</t>
+          <t>9786256502239</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>Vaveyla</t>
+          <t>Gün Düşerken</t>
         </is>
       </c>
       <c r="C261" s="1">
-        <v>199</v>
+        <v>134</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786256502222</t>
+          <t>9786256502215</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>Gelelim Sadede</t>
+          <t>Vaveyla</t>
         </is>
       </c>
       <c r="C262" s="1">
-        <v>149</v>
+        <v>249</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>2944380357812</t>
+          <t>9786256502222</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Derin Devlet Seti</t>
+          <t>Gelelim Sadede</t>
         </is>
       </c>
       <c r="C263" s="1">
-        <v>666</v>
+        <v>199</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>2947163387549</t>
+          <t>2944380357812</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Boyama Seti</t>
+          <t>Derin Devlet Seti</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>276</v>
+        <v>666</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786256502185</t>
+          <t>2947163387549</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Taaşşuk-ı Talat ve Fitnat</t>
+          <t>Çocuklar İçin Boyama Seti</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>174</v>
+        <v>276</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786256502178</t>
+          <t>9786256502185</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Karabibik</t>
+          <t>Taaşşuk-ı Talat ve Fitnat</t>
         </is>
       </c>
       <c r="C266" s="1">
-        <v>134</v>
+        <v>174</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786256502161</t>
+          <t>9786256502178</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Sergüzeşt</t>
+          <t>Karabibik</t>
         </is>
       </c>
       <c r="C267" s="1">
-        <v>149</v>
+        <v>134</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786256502192</t>
+          <t>9786256502161</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Kutadgu Bilig</t>
+          <t>Sergüzeşt</t>
         </is>
       </c>
       <c r="C268" s="1">
-        <v>229</v>
+        <v>149</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>2748510369757</t>
+          <t>9786256502192</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Türk Tarihi Seti</t>
+          <t>Kutadgu Bilig</t>
         </is>
       </c>
       <c r="C269" s="1">
-        <v>413</v>
+        <v>234</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786257234863</t>
+          <t>2748510369757</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Hasat - Başlangıç</t>
+          <t>Türk Tarihi Seti</t>
         </is>
       </c>
       <c r="C270" s="1">
-        <v>229</v>
+        <v>413</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786257234825</t>
+          <t>9786257234863</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Güzel Şeyler Kalpten Gelir</t>
+          <t>Hasat - Başlangıç</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>249</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786257234818</t>
+          <t>9786257234825</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Hesaplaşma</t>
+          <t>Güzel Şeyler Kalpten Gelir</t>
         </is>
       </c>
       <c r="C272" s="1">
-        <v>224</v>
+        <v>274</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786257234856</t>
+          <t>9786257234818</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Layemut</t>
+          <t>Hesaplaşma</t>
         </is>
       </c>
       <c r="C273" s="1">
-        <v>229</v>
+        <v>249</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786257234870</t>
+          <t>9786257234856</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Ömrümün Düş Kapanları</t>
+          <t>Layemut</t>
         </is>
       </c>
       <c r="C274" s="1">
-        <v>324</v>
+        <v>249</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786257234832</t>
+          <t>9786257234870</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Çok Denli Sevmek</t>
+          <t>Ömrümün Düş Kapanları</t>
         </is>
       </c>
       <c r="C275" s="1">
-        <v>124</v>
+        <v>324</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786257234849</t>
+          <t>9786257234832</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Ölmeden Önce</t>
+          <t>Çok Denli Sevmek</t>
         </is>
       </c>
       <c r="C276" s="1">
-        <v>324</v>
+        <v>124</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>2985574304281</t>
+          <t>9786257234849</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Sevda Türküsev Seti 2 Kitap</t>
+          <t>Ölmeden Önce</t>
         </is>
       </c>
       <c r="C277" s="1">
-        <v>648</v>
+        <v>324</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786257234894</t>
+          <t>2985574304281</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Sayıları Öğreniyorum</t>
+          <t>Sevda Türküsev Seti 2 Kitap</t>
         </is>
       </c>
       <c r="C278" s="1">
-        <v>69</v>
+        <v>648</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786257234580</t>
+          <t>9786257234894</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Yetişkinler İçin Boyama Kitabı - Mandala</t>
+          <t>Sayıları Öğreniyorum</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>124</v>
+        <v>69</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786257234344</t>
+          <t>9786257234580</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Sefiller</t>
+          <t>Yetişkinler İçin Boyama Kitabı - Mandala</t>
         </is>
       </c>
       <c r="C280" s="1">
-        <v>174</v>
+        <v>149</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786257234412</t>
+          <t>9786257234344</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>Öğrenciler İçin Nutuk</t>
+          <t>Sefiller</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>174</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786257234795</t>
+          <t>9786257234412</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Bütün Şiirleri</t>
+          <t>Öğrenciler İçin Nutuk</t>
         </is>
       </c>
       <c r="C282" s="1">
-        <v>229</v>
+        <v>174</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786257234726</t>
+          <t>9786257234795</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Sana Öldürmeyi Kim Öğretti</t>
+          <t>Bütün Şiirleri</t>
         </is>
       </c>
       <c r="C283" s="1">
-        <v>124</v>
+        <v>229</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786257234719</t>
+          <t>9786257234726</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Erkeksen Aldatma Kadınsan Aldanma</t>
+          <t>Sana Öldürmeyi Kim Öğretti</t>
         </is>
       </c>
       <c r="C284" s="1">
-        <v>324</v>
+        <v>124</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786257234702</t>
+          <t>9786257234719</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Ben Başarmak İçin Doğdum</t>
+          <t>Erkeksen Aldatma Kadınsan Aldanma</t>
         </is>
       </c>
       <c r="C285" s="1">
         <v>324</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786257234733</t>
+          <t>9786257234702</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Fitil</t>
+          <t>Ben Başarmak İçin Doğdum</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>399</v>
+        <v>324</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786257234757</t>
+          <t>9786257234733</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Bir Hoş Sada Bırakalım Üşümesin Gönüller</t>
+          <t>Fitil</t>
         </is>
       </c>
       <c r="C287" s="1">
-        <v>229</v>
+        <v>449</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786257234788</t>
+          <t>9786257234757</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Başarı Hikayeleri</t>
+          <t>Bir Hoş Sada Bırakalım Üşümesin Gönüller</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>149</v>
+        <v>229</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786257234658</t>
+          <t>9786257234788</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Motifli Atasözleri ve Deyimlerimiz</t>
+          <t>Başarı Hikayeleri</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>499</v>
+        <v>199</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>2795781929739</t>
+          <t>9786257234658</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Sevda Türküsev Seti - 4 Kitap</t>
+          <t>Hayvan Motifli Atasözleri ve Deyimlerimiz</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>1296</v>
+        <v>499</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>2795781982635</t>
+          <t>2795781929739</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Kamil Konur Seti</t>
+          <t>Sevda Türküsev Seti - 4 Kitap</t>
         </is>
       </c>
       <c r="C291" s="1">
-        <v>318</v>
+        <v>1296</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9129744297208</t>
+          <t>2795781982635</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Dünya Klasikleri Seti (4 Kitap)</t>
+          <t>Kamil Konur Seti</t>
         </is>
       </c>
       <c r="C292" s="1">
-        <v>446</v>
+        <v>318</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786257234672</t>
+          <t>9129744297208</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>Yıkılmadım Ayaktayım</t>
+          <t>Dünya Klasikleri Seti (4 Kitap)</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>324</v>
+        <v>446</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786257234689</t>
+          <t>9786257234672</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Kusursuz Aşk Yoktur</t>
+          <t>Yıkılmadım Ayaktayım</t>
         </is>
       </c>
       <c r="C294" s="1">
         <v>324</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786257234665</t>
+          <t>9786257234689</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Duygu Kontrolü İle Kişisel Başarı</t>
+          <t>Kusursuz Aşk Yoktur</t>
         </is>
       </c>
       <c r="C295" s="1">
         <v>324</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786257234696</t>
+          <t>9786257234665</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Kadın Kalbi Erkek Aklı</t>
+          <t>Duygu Kontrolü İle Kişisel Başarı</t>
         </is>
       </c>
       <c r="C296" s="1">
         <v>324</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786257234634</t>
+          <t>9786257234696</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Kıssadan Hisse</t>
+          <t>Kadın Kalbi Erkek Aklı</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>149</v>
+        <v>324</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786257234610</t>
+          <t>9786257234634</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Geride Kalanlar</t>
+          <t>Kıssadan Hisse</t>
         </is>
       </c>
       <c r="C298" s="1">
         <v>199</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786257234481</t>
+          <t>9786257234610</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Zal</t>
+          <t>Geride Kalanlar</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>149</v>
+        <v>249</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786257234603</t>
+          <t>9786257234481</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>Miras</t>
+          <t>Zal</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>124</v>
+        <v>174</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786257234597</t>
+          <t>9786257234603</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Zaman Gezginleri 4 – Evrenin Sırları</t>
+          <t>Miras</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>324</v>
+        <v>124</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786257234627</t>
+          <t>9786257234597</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>Gece Avcısı Aybüke 1 - Yolazdıran</t>
+          <t>Zaman Gezginleri 4 – Evrenin Sırları</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>149</v>
+        <v>324</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786257234375</t>
+          <t>9786257234627</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>İnsan Ne İle Yaşar</t>
+          <t>Gece Avcısı Aybüke 1 - Yolazdıran</t>
         </is>
       </c>
       <c r="C303" s="1">
-        <v>124</v>
+        <v>149</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786257234405</t>
+          <t>9786257234375</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Öğrenci Fıkraları</t>
+          <t>İnsan Ne İle Yaşar</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>149</v>
+        <v>124</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
-          <t>9786257234351</t>
+          <t>9786257234405</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>Ömer Seyfettin'den Seçme Hikayeler</t>
+          <t>Öğrenci Fıkraları</t>
         </is>
       </c>
       <c r="C305" s="1">
-        <v>134</v>
+        <v>149</v>
       </c>
     </row>
     <row r="306" spans="1:3">
       <c r="A306" s="1" t="inlineStr">
         <is>
-          <t>9786257234368</t>
+          <t>9786257234351</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>Oliver Twist</t>
+          <t>Ömer Seyfettin'den Seçme Hikayeler</t>
         </is>
       </c>
       <c r="C306" s="1">
         <v>134</v>
       </c>
     </row>
     <row r="307" spans="1:3">
       <c r="A307" s="1" t="inlineStr">
         <is>
-          <t>9786257234337</t>
+          <t>9786257234368</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>Sokratesi’in Savunması</t>
+          <t>Oliver Twist</t>
         </is>
       </c>
       <c r="C307" s="1">
-        <v>124</v>
+        <v>134</v>
       </c>
     </row>
     <row r="308" spans="1:3">
       <c r="A308" s="1" t="inlineStr">
         <is>
-          <t>9786257234566</t>
+          <t>9786257234337</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>Bağımsız Türk Devletleri</t>
+          <t>Sokratesi’in Savunması</t>
         </is>
       </c>
       <c r="C308" s="1">
         <v>124</v>
       </c>
     </row>
     <row r="309" spans="1:3">
       <c r="A309" s="1" t="inlineStr">
         <is>
-          <t>9786257234559</t>
+          <t>9786257234566</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>Derin Terör</t>
+          <t>Bağımsız Türk Devletleri</t>
         </is>
       </c>
       <c r="C309" s="1">
-        <v>199</v>
+        <v>149</v>
       </c>
     </row>
     <row r="310" spans="1:3">
       <c r="A310" s="1" t="inlineStr">
         <is>
-          <t>9786257234542</t>
+          <t>9786257234559</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>Kurt</t>
+          <t>Derin Terör</t>
         </is>
       </c>
       <c r="C310" s="1">
-        <v>249</v>
+        <v>199</v>
       </c>
     </row>
     <row r="311" spans="1:3">
       <c r="A311" s="1" t="inlineStr">
         <is>
-          <t>9786257234498</t>
+          <t>9786257234542</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>Türklerin Tarihi</t>
+          <t>Kurt</t>
         </is>
       </c>
       <c r="C311" s="1">
-        <v>324</v>
+        <v>249</v>
       </c>
     </row>
     <row r="312" spans="1:3">
       <c r="A312" s="1" t="inlineStr">
         <is>
-          <t>9786257234511</t>
+          <t>9786257234498</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>Öğrenciler İçin Atatürk İlke ve İnkılapları</t>
+          <t>Türklerin Tarihi</t>
         </is>
       </c>
       <c r="C312" s="1">
-        <v>134</v>
+        <v>324</v>
       </c>
     </row>
     <row r="313" spans="1:3">
       <c r="A313" s="1" t="inlineStr">
         <is>
-          <t>9786257234535</t>
+          <t>9786257234511</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>Moğol İmparatorluğu</t>
+          <t>Öğrenciler İçin Atatürk İlke ve İnkılapları</t>
         </is>
       </c>
       <c r="C313" s="1">
-        <v>124</v>
+        <v>149</v>
       </c>
     </row>
     <row r="314" spans="1:3">
       <c r="A314" s="1" t="inlineStr">
         <is>
-          <t>9786257234504</t>
+          <t>9786257234535</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>Safevi İmparatorluğu</t>
+          <t>Moğol İmparatorluğu</t>
         </is>
       </c>
       <c r="C314" s="1">
-        <v>124</v>
+        <v>149</v>
       </c>
     </row>
     <row r="315" spans="1:3">
       <c r="A315" s="1" t="inlineStr">
         <is>
-          <t>9786257234528</t>
+          <t>9786257234504</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Padişahları</t>
+          <t>Safevi İmparatorluğu</t>
         </is>
       </c>
       <c r="C315" s="1">
-        <v>229</v>
+        <v>149</v>
       </c>
     </row>
     <row r="316" spans="1:3">
       <c r="A316" s="1" t="inlineStr">
         <is>
-          <t>9786257234573</t>
+          <t>9786257234528</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>Babür İmparatorluğu</t>
+          <t>Osmanlı Padişahları</t>
         </is>
       </c>
       <c r="C316" s="1">
-        <v>124</v>
+        <v>249</v>
       </c>
     </row>
     <row r="317" spans="1:3">
       <c r="A317" s="1" t="inlineStr">
         <is>
-          <t>9786257234429</t>
+          <t>9786257234573</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>Türk İstihbarat Tarihi’nin Anahatları</t>
+          <t>Babür İmparatorluğu</t>
         </is>
       </c>
       <c r="C317" s="1">
-        <v>274</v>
+        <v>149</v>
       </c>
     </row>
     <row r="318" spans="1:3">
       <c r="A318" s="1" t="inlineStr">
         <is>
-          <t>9786257234474</t>
+          <t>9786257234429</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>Limitsiz</t>
+          <t>Türk İstihbarat Tarihi’nin Anahatları</t>
         </is>
       </c>
       <c r="C318" s="1">
-        <v>229</v>
+        <v>299</v>
       </c>
     </row>
     <row r="319" spans="1:3">
       <c r="A319" s="1" t="inlineStr">
         <is>
-          <t>9786257234450</t>
+          <t>9786257234474</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>Samed Behrengi Seti (2 Kitap Takım)</t>
+          <t>Limitsiz</t>
         </is>
       </c>
       <c r="C319" s="1">
-        <v>198</v>
+        <v>249</v>
       </c>
     </row>
     <row r="320" spans="1:3">
       <c r="A320" s="1" t="inlineStr">
         <is>
-          <t>9786257234443</t>
+          <t>9786257234450</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>Çocuk Klasikleri Seti (3 Kitap Takım)</t>
+          <t>Samed Behrengi Seti (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C320" s="1">
-        <v>322</v>
+        <v>198</v>
       </c>
     </row>
     <row r="321" spans="1:3">
       <c r="A321" s="1" t="inlineStr">
         <is>
-          <t>9786257234283</t>
+          <t>9786257234443</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>Zaman Gezginleri -III- Paktika</t>
+          <t>Çocuk Klasikleri Seti (3 Kitap Takım)</t>
         </is>
       </c>
       <c r="C321" s="1">
-        <v>324</v>
+        <v>322</v>
       </c>
     </row>
     <row r="322" spans="1:3">
       <c r="A322" s="1" t="inlineStr">
         <is>
-          <t>9786257234030</t>
+          <t>9786257234283</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>Küçük Prens</t>
+          <t>Zaman Gezginleri -III- Paktika</t>
         </is>
       </c>
       <c r="C322" s="1">
-        <v>124</v>
+        <v>324</v>
       </c>
     </row>
     <row r="323" spans="1:3">
       <c r="A323" s="1" t="inlineStr">
         <is>
-          <t>9786257234047</t>
+          <t>9786257234030</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kara Balık</t>
+          <t>Küçük Prens</t>
         </is>
       </c>
       <c r="C323" s="1">
-        <v>99</v>
+        <v>124</v>
       </c>
     </row>
     <row r="324" spans="1:3">
       <c r="A324" s="1" t="inlineStr">
         <is>
-          <t>9786257234054</t>
+          <t>9786257234047</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>Bir Şeftali Bin Şeftali</t>
+          <t>Küçük Kara Balık</t>
         </is>
       </c>
       <c r="C324" s="1">
         <v>99</v>
       </c>
     </row>
     <row r="325" spans="1:3">
       <c r="A325" s="1" t="inlineStr">
         <is>
-          <t>9786257234269</t>
+          <t>9786257234054</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>Kumarbaz Bir Doktorun Anatomisi</t>
+          <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C325" s="1">
-        <v>229</v>
+        <v>99</v>
       </c>
     </row>
     <row r="326" spans="1:3">
       <c r="A326" s="1" t="inlineStr">
         <is>
-          <t>9786257234238</t>
+          <t>9786257234269</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>Şüphe</t>
+          <t>Kumarbaz Bir Doktorun Anatomisi</t>
         </is>
       </c>
       <c r="C326" s="1">
         <v>229</v>
       </c>
     </row>
     <row r="327" spans="1:3">
       <c r="A327" s="1" t="inlineStr">
         <is>
-          <t>9786257234221</t>
+          <t>9786257234238</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>Gece Yolcuları - Gordios’un Gizemi</t>
+          <t>Şüphe</t>
         </is>
       </c>
       <c r="C327" s="1">
-        <v>299</v>
+        <v>229</v>
       </c>
     </row>
     <row r="328" spans="1:3">
       <c r="A328" s="1" t="inlineStr">
         <is>
-          <t>9786257234160</t>
+          <t>9786257234221</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>Millet mi? Ulus Devlet mi? Aradaki Kürtler</t>
+          <t>Gece Yolcuları - Gordios’un Gizemi</t>
         </is>
       </c>
       <c r="C328" s="1">
-        <v>324</v>
+        <v>299</v>
       </c>
     </row>
     <row r="329" spans="1:3">
       <c r="A329" s="1" t="inlineStr">
         <is>
-          <t>9786257234214</t>
+          <t>9786257234160</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>Miranda – Zaman Gezginleri 2</t>
+          <t>Millet mi? Ulus Devlet mi? Aradaki Kürtler</t>
         </is>
       </c>
       <c r="C329" s="1">
         <v>324</v>
       </c>
     </row>
     <row r="330" spans="1:3">
       <c r="A330" s="1" t="inlineStr">
         <is>
-          <t>9786257234139</t>
+          <t>9786257234214</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>1984</t>
+          <t>Miranda – Zaman Gezginleri 2</t>
         </is>
       </c>
       <c r="C330" s="1">
-        <v>249</v>
+        <v>324</v>
       </c>
     </row>
     <row r="331" spans="1:3">
       <c r="A331" s="1" t="inlineStr">
         <is>
-          <t>9786257234122</t>
+          <t>9786257234139</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>Hayvan Çiftliği</t>
+          <t>1984</t>
         </is>
       </c>
       <c r="C331" s="1">
-        <v>149</v>
+        <v>249</v>
       </c>
     </row>
     <row r="332" spans="1:3">
       <c r="A332" s="1" t="inlineStr">
         <is>
-          <t>9786257234177</t>
+          <t>9786257234122</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>Kerim ile Sibel - Zaman Gezginleri 1</t>
+          <t>Hayvan Çiftliği</t>
         </is>
       </c>
       <c r="C332" s="1">
-        <v>324</v>
+        <v>149</v>
       </c>
     </row>
     <row r="333" spans="1:3">
       <c r="A333" s="1" t="inlineStr">
         <is>
-          <t>9789753172189</t>
+          <t>9786257234177</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>George Orwell Seti (2 Kitap Takım)</t>
+          <t>Kerim ile Sibel - Zaman Gezginleri 1</t>
         </is>
       </c>
       <c r="C333" s="1">
-        <v>398</v>
+        <v>324</v>
       </c>
     </row>
     <row r="334" spans="1:3">
       <c r="A334" s="1" t="inlineStr">
         <is>
-          <t>9786257234153</t>
+          <t>9789753172189</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>Korkma</t>
+          <t>George Orwell Seti (2 Kitap Takım)</t>
         </is>
       </c>
       <c r="C334" s="1">
-        <v>274</v>
+        <v>398</v>
       </c>
     </row>
     <row r="335" spans="1:3">
       <c r="A335" s="1" t="inlineStr">
         <is>
-          <t>9786257234085</t>
+          <t>9786257234153</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Hikayelere Yolculuk</t>
+          <t>Korkma</t>
         </is>
       </c>
       <c r="C335" s="1">
-        <v>149</v>
+        <v>274</v>
       </c>
     </row>
     <row r="336" spans="1:3">
       <c r="A336" s="1" t="inlineStr">
         <is>
-          <t>9786257234078</t>
+          <t>9786257234085</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>Tarih Okyanusundan Damlalar</t>
+          <t>Sihirli Hikayelere Yolculuk</t>
         </is>
       </c>
       <c r="C336" s="1">
-        <v>149</v>
+        <v>174</v>
       </c>
     </row>
     <row r="337" spans="1:3">
       <c r="A337" s="1" t="inlineStr">
         <is>
-          <t>9786257234061</t>
+          <t>9786257234078</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>Çapraz Oyun</t>
+          <t>Tarih Okyanusundan Damlalar</t>
         </is>
       </c>
       <c r="C337" s="1">
-        <v>324</v>
+        <v>149</v>
       </c>
     </row>
     <row r="338" spans="1:3">
       <c r="A338" s="1" t="inlineStr">
         <is>
-          <t>9786050681321</t>
+          <t>9786257234061</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>Meslekleri Öğreniyorum Boyama Kitabı</t>
+          <t>Çapraz Oyun</t>
         </is>
       </c>
       <c r="C338" s="1">
-        <v>69</v>
+        <v>324</v>
       </c>
     </row>
     <row r="339" spans="1:3">
       <c r="A339" s="1" t="inlineStr">
         <is>
-          <t>9786057435255</t>
+          <t>9786050681321</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>Hayvanları Öğreniyorum-Meslekleri Öğreniyorum-Alfabeyi Öğreniyorum 3 lü Boyama Kitabı Seti</t>
+          <t>Meslekleri Öğreniyorum Boyama Kitabı</t>
         </is>
       </c>
       <c r="C339" s="1">
-        <v>207</v>
+        <v>69</v>
       </c>
     </row>
     <row r="340" spans="1:3">
       <c r="A340" s="1" t="inlineStr">
         <is>
-          <t>9786050681314</t>
+          <t>9786057435255</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>No 112</t>
+          <t>Hayvanları Öğreniyorum-Meslekleri Öğreniyorum-Alfabeyi Öğreniyorum 3 lü Boyama Kitabı Seti</t>
         </is>
       </c>
       <c r="C340" s="1">
-        <v>199</v>
+        <v>207</v>
       </c>
     </row>
     <row r="341" spans="1:3">
       <c r="A341" s="1" t="inlineStr">
         <is>
-          <t>9786050607512</t>
+          <t>9786050681314</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>Cam-ı Cihan</t>
+          <t>No 112</t>
         </is>
       </c>
       <c r="C341" s="1">
-        <v>50</v>
+        <v>224</v>
       </c>
     </row>
     <row r="342" spans="1:3">
       <c r="A342" s="1" t="inlineStr">
         <is>
-          <t>9786056984877</t>
+          <t>9786050607512</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>Alfabeyi Öğreniyorum - Boyama Kitabı</t>
+          <t>Cam-ı Cihan</t>
         </is>
       </c>
       <c r="C342" s="1">
-        <v>69</v>
+        <v>50</v>
       </c>
     </row>
     <row r="343" spans="1:3">
       <c r="A343" s="1" t="inlineStr">
         <is>
-          <t>9786056984860</t>
+          <t>9786056984877</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>Kafkas Ateşi</t>
+          <t>Alfabeyi Öğreniyorum - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C343" s="1">
-        <v>324</v>
+        <v>69</v>
       </c>
     </row>
     <row r="344" spans="1:3">
       <c r="A344" s="1" t="inlineStr">
         <is>
-          <t>9786056984884</t>
+          <t>9786056984860</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>Hayvanları Öğreniyorum - Boyama Kitabı</t>
+          <t>Kafkas Ateşi</t>
         </is>
       </c>
       <c r="C344" s="1">
-        <v>69</v>
+        <v>324</v>
       </c>
     </row>
     <row r="345" spans="1:3">
       <c r="A345" s="1" t="inlineStr">
         <is>
-          <t>9786056971426</t>
+          <t>9786056984884</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı'dan Cumhuriyet'e Ata'yı Anlamak</t>
+          <t>Hayvanları Öğreniyorum - Boyama Kitabı</t>
         </is>
       </c>
       <c r="C345" s="1">
-        <v>449</v>
+        <v>69</v>
       </c>
     </row>
     <row r="346" spans="1:3">
       <c r="A346" s="1" t="inlineStr">
         <is>
-          <t>9786056943157</t>
+          <t>9786056971426</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>Kod: Sevgi Dili</t>
+          <t>Osmanlı'dan Cumhuriyet'e Ata'yı Anlamak</t>
         </is>
       </c>
       <c r="C346" s="1">
-        <v>199</v>
+        <v>474</v>
       </c>
     </row>
     <row r="347" spans="1:3">
       <c r="A347" s="1" t="inlineStr">
         <is>
-          <t>9786056911651</t>
+          <t>9786056943157</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>İkizlerle Yaşam</t>
+          <t>Kod: Sevgi Dili</t>
         </is>
       </c>
       <c r="C347" s="1">
-        <v>179</v>
+        <v>224</v>
       </c>
     </row>
     <row r="348" spans="1:3">
       <c r="A348" s="1" t="inlineStr">
         <is>
+          <t>9786056911651</t>
+        </is>
+      </c>
+      <c r="B348" s="1" t="inlineStr">
+        <is>
+          <t>İkizlerle Yaşam</t>
+        </is>
+      </c>
+      <c r="C348" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="349" spans="1:3">
+      <c r="A349" s="1" t="inlineStr">
+        <is>
           <t>9786056911637</t>
         </is>
       </c>
-      <c r="B348" s="1" t="inlineStr">
+      <c r="B349" s="1" t="inlineStr">
         <is>
           <t>Homeopati ve Fitoterapi Tıbbi Kenevir Özel CBD (Cannabidiol) (Ciltli)</t>
         </is>
       </c>
-      <c r="C348" s="1">
-        <v>374</v>
+      <c r="C349" s="1">
+        <v>399</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>