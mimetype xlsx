--- v1 (2026-02-14)
+++ v2 (2026-04-06)
@@ -1429,51 +1429,51 @@
         <is>
           <t>9789752811027</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>İçimizdeki Şeytan</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9789752810990</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Ben Bir Gürgen Dalıyım</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>275</v>
+        <v>345</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9789752810853</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Kayıp Hayaller Kitabı</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9789752810907</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
@@ -1609,51 +1609,51 @@
         <is>
           <t>9789752810976</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Gecenin Gecesi</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9789752810891</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Kuşlar Yasına Gider</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>245</v>
+        <v>325</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9789752810969</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Başlarken Yalnızsın, Bitirdiğinde Daha Da Yalnız</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9789752810846</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
@@ -1729,51 +1729,51 @@
         <is>
           <t>9789752810792</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Canlılar ve Ölüler İçin Fırtına</t>
         </is>
       </c>
       <c r="C110" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9789752810754</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Charles Bukowski’yi Sevmek ve Nefret Etmek</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>225</v>
+        <v>375</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9789758441068</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Toza Sor</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9789758441785</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>