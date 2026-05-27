--- v2 (2026-04-06)
+++ v3 (2026-05-27)
@@ -1504,81 +1504,81 @@
         <is>
           <t>9789752810884</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Sonsuzluğa Nokta</t>
         </is>
       </c>
       <c r="C95" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9789752810860</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Uykuların Doğusu</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>275</v>
+        <v>375</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9789752810877</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Ölü Zaman Gezginleri</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>155</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9789752810952</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Geçmiş Şimdi Gelecek</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>135</v>
+        <v>175</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9789752810921</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Bin Hüzünlü Haz</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9789752810914</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
@@ -1714,186 +1714,186 @@
         <is>
           <t>9789752810808</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Cehenneme Giden Yol</t>
         </is>
       </c>
       <c r="C109" s="1">
         <v>275</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9789752810792</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Canlılar ve Ölüler İçin Fırtına</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>225</v>
+        <v>295</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9789752810754</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Charles Bukowski’yi Sevmek ve Nefret Etmek</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>375</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9789758441068</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Toza Sor</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9789758441785</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Postane</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>165</v>
+        <v>225</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9789752810648</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Pis Moruk İtiraf Ediyor</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9789752810693</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Yalnızsam Düzelt</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9789758441358</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Sarhoş Çal Piyanoyu Vurmalı Çalgı Gibi Parmaklar Biraz Kanamaya Başlayana Dek</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>195</v>
+        <v>275</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>9789752810532</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Gece Çılgın Ayak Sesleriyle Yırtıldı Cilt 1</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9789752810280</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>En Kısa Andır Mucize</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>249</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9789752810679</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Kahramanın Yokluğu</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>245</v>
+        <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9789758441792</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>Kadınlar</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>295</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>9789757939559</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
@@ -1909,46 +1909,46 @@
         <is>
           <t>9789758441728</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>Sanal Uyku</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>6.5</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>9789758441501</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>Kasabanın En Güzel Kızı</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>195</v>
+        <v>315</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>