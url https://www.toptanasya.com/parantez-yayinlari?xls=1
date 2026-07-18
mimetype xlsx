--- v3 (2026-05-27)
+++ v4 (2026-07-18)
@@ -1579,51 +1579,51 @@
         <is>
           <t>9789752810914</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Gölgesizler</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>245</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9789752810938</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Beni Kör Kuyularda</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>235</v>
+        <v>295</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9789752810976</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Gecenin Gecesi</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9789752810891</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
@@ -1774,51 +1774,51 @@
         <is>
           <t>9789758441785</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Postane</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>225</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9789752810648</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Pis Moruk İtiraf Ediyor</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>195</v>
+        <v>295</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9789752810693</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Yalnızsam Düzelt</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9789758441358</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
@@ -1834,51 +1834,51 @@
         <is>
           <t>9789752810532</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>Gece Çılgın Ayak Sesleriyle Yırtıldı Cilt 1</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>145</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>9789752810280</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>En Kısa Andır Mucize</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>249</v>
+        <v>375</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>9789752810679</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>Kahramanın Yokluğu</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>325</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>9789758441792</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>