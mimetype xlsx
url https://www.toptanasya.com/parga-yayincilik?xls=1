--- v1 (2026-02-14)
+++ v2 (2026-04-06)
@@ -85,325 +85,745 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786058096417</t>
+          <t>9786056802720</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Surıen / Gök Suvarileri</t>
+          <t>Bir Tutam Güneş - Çocuklar İçin Resimli Ayetler ve Dualar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>390</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057004666</t>
+          <t>9786057004642</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>The Dark Cavarlry / Kara Süvari Bir İntikam Avı</t>
+          <t>Yarım Kalan Hayatlar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786056802737</t>
+          <t>9786056870330</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kayıp Sevgiliye Mektuplar</t>
+          <t>Araba Sevdası (2 Farklı Kapak)</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786056802706</t>
+          <t>9786056870354</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Sahte Masal</t>
+          <t>Kuyucaklı Yusuf</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056870309</t>
+          <t>9786056870361</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Yemekte Boşanma Var</t>
+          <t>Kürk Mantolu Madonna</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786056662041</t>
+          <t>9786056802799</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Dikkat! Koca Aranıyor</t>
+          <t>Savunmasız Geçmiş</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786056662072</t>
+          <t>3990000018790</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Londra Tatili - Küçük Şeyler</t>
+          <t>Bulut Yükü</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>60</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056597398</t>
+          <t>3996056802713</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Mai ve Siyah</t>
+          <t>Ponçik Boyama Serisi (Şekilli Kesim, 5 Kitap Set)</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>15</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786056802775</t>
+          <t>9786056662058</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kokun Yalan Söylemez</t>
+          <t>Elzem</t>
         </is>
       </c>
       <c r="C10" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786056802782</t>
+          <t>9786056870316</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Asya Günlükleri</t>
+          <t>Eylül</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>25</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786056597374</t>
+          <t>9786056662065</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gulyabani</t>
+          <t>Gözlerindeki Karanlık</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056597367</t>
+          <t>9786056802744</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Çağlayanlar</t>
+          <t>Mavirane</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>60</v>
+        <v>70</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056662089</t>
+          <t>9786056662003</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Renda İkizleri 2 - Ejderin Gölgesi</t>
+          <t>Boşver</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786056662027</t>
+          <t>9786056597381</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Renda İkizleri Üç Krallık Akademisi Birinci Kitap (Ciltli)</t>
+          <t>Aşk-ı Memnu (Özel Baskı)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786058096448</t>
+          <t>9786056662096</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Renda İkizleri 4 - Kan Çağı</t>
+          <t>Yar</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>300</v>
+        <v>60</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058096431</t>
+          <t>9786056597312</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Renda İkizleri 3</t>
+          <t>Dönüşüm</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786056802751</t>
+          <t>9786056597336</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Yeni Dünyanın Dini Futbol</t>
+          <t>Türkçülüğün Esasları</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>135</v>
+        <v>11.11</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056597305</t>
+          <t>9786056662034</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kavgam</t>
+          <t>Kuralsız Lise</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
+          <t>9786056597329</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Prens</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>3996056802714</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Ponçik Boyama Serisi 5</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786057004628</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Yasemin Kokusu</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786057004611</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Bay Ego Yığını</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786057004604</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Her Şeye Rağmen</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786058096462</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Ekru Aşk</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786056662010</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Esrarengiz Karmaşa</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786056870378</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>İçimizdeki Şeytan</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786056870392</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Sırça Köşk</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786058096424</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Atatürk'le 365 Gün (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786058096417</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Surıen / Gök Suvarileri</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786057004666</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>The Dark Cavarlry / Kara Süvari Bir İntikam Avı</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786056802737</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Kayıp Sevgiliye Mektuplar</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786056802706</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Sahte Masal</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>9786056870309</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Yemekte Boşanma Var</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786056662041</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Dikkat! Koca Aranıyor</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786056662072</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Londra Tatili - Küçük Şeyler</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786056597398</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Mai ve Siyah</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786056802775</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Kokun Yalan Söylemez</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786056802782</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Asya Günlükleri</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786056597374</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Gulyabani</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786056597367</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Çağlayanlar</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786056662089</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Renda İkizleri 2 - Ejderin Gölgesi</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786056662027</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Renda İkizleri Üç Krallık Akademisi Birinci Kitap (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786058096448</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Renda İkizleri 4 - Kan Çağı</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786058096431</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Renda İkizleri 3</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786056802751</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Yeni Dünyanın Dini Futbol</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786056597305</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Kavgam</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
           <t>9786057004635</t>
         </is>
       </c>
-      <c r="B20" s="1" t="inlineStr">
+      <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Kelebeğin Ömrü</t>
         </is>
       </c>
-      <c r="C20" s="1">
+      <c r="C48" s="1">
         <v>125</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>