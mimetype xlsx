--- v0 (2026-03-15)
+++ v1 (2026-05-13)
@@ -85,235 +85,535 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259003313</t>
+          <t>9786259244136</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Minik Monsi İle Büyüyorum Cesur Bir Nefes Küçük Bir Kalpten Başlar (Ciltli)</t>
+          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar Oyun Zamanı (Ciltli)</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259003306</t>
+          <t>9786259244129</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Minik Monsi İle Büyüyorum Keşfetmek Küçük Bir Kalpten Başlar (Ciltli)</t>
+          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar Minik Dostlar (Ciltli)</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259325996</t>
+          <t>9786259244112</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Minik Monsi İle Büyüyorum Paylaşmak Küçük Bir Kalpten Başlar (Ciltli)</t>
+          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar (Ciltli)</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259325989</t>
+          <t>9786259244143</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Minik Monsi ile Büyüyorum İyilik Küçük Bir Kalpten Başlar (Ciltli)</t>
+          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar İlk Keşiflerim (Ciltli)</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259003320</t>
+          <t>9786259244167</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Minik Monsi İle Büyüyorum Kendine Güven Küçük Bir Kalpten Başlar (Ciltli)</t>
+          <t>Monsi ile Oyna Öğren Eğlenceli Bulmacalar</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>290</v>
+        <v>249</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259308739</t>
+          <t>9786259244150</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Işığı Tut, Bul Renkli Günler!</t>
+          <t>Monsi ile Oyna Öğren Renkli Oyunlar</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>260</v>
+        <v>249</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259308715</t>
+          <t>9786259244181</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Işığı Tut, Bul Gizli Dünyalar!</t>
+          <t>Monsi ile Oyna Öğren Keşfet ve Öğren</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>260</v>
+        <v>249</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259308722</t>
+          <t>9786259244174</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Işığı Tut, Bul Dünyamızı Tanıyalım!</t>
+          <t>Monsi ile Oyna Öğren Harika Maceralar</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>260</v>
+        <v>249</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259308708</t>
+          <t>9786259331881</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Işığı Tut, Bul Keşfe Çıkıyoruz!</t>
+          <t>Gözümü Açtım! Kim Ne Yer? (Ciltli)</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>260</v>
+        <v>249</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259308777</t>
+          <t>9786259331898</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Minik Keşifler - Sayıları Keşfediyorum (Ciltli)</t>
+          <t>Gözümü Açtım! Nasıl Hareket Ederim? (Ciltli)</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>249</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259308746</t>
+          <t>9786259331874</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Minik Keşifler - Renkleri Keşfediyorum (Ciltli)</t>
+          <t>Gözümü Açtıım! Burada Kim Yaşar? (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>249</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259308753</t>
+          <t>9786259331867</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Minik Keşifler - Zıtlıkları Keşfediyorum (Ciltli)</t>
+          <t>Gözümü Açtım! Meslekler (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>249</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
+          <t>9786259003399</t>
+        </is>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>Trend Stil Boya-Yapıştır-Tasarla</t>
+        </is>
+      </c>
+      <c r="C14" s="1">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
+      <c r="A15" s="1" t="inlineStr">
+        <is>
+          <t>9786259003375</t>
+        </is>
+      </c>
+      <c r="B15" s="1" t="inlineStr">
+        <is>
+          <t>Işıltılı Tırnaklar Boya-Yapıştır-Tasarla</t>
+        </is>
+      </c>
+      <c r="C15" s="1">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
+      <c r="A16" s="1" t="inlineStr">
+        <is>
+          <t>9786259244105</t>
+        </is>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>Süper Kahramanım Boya-Yapıştır-Tasarla</t>
+        </is>
+      </c>
+      <c r="C16" s="1">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3">
+      <c r="A17" s="1" t="inlineStr">
+        <is>
+          <t>9786259003382</t>
+        </is>
+      </c>
+      <c r="B17" s="1" t="inlineStr">
+        <is>
+          <t>Şampiyon Formam Boya-Yapıştır-Tasarla</t>
+        </is>
+      </c>
+      <c r="C17" s="1">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3">
+      <c r="A18" s="1" t="inlineStr">
+        <is>
+          <t>9786259308784</t>
+        </is>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>Hayvanlar - Karıştır ve Değiştir (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C18" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3">
+      <c r="A19" s="1" t="inlineStr">
+        <is>
+          <t>9786259331812</t>
+        </is>
+      </c>
+      <c r="B19" s="1" t="inlineStr">
+        <is>
+          <t>Araçlar - Karıştır ve Değiştir (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C19" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3">
+      <c r="A20" s="1" t="inlineStr">
+        <is>
+          <t>9786259308791</t>
+        </is>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>Mevsimler - Karıştır ve Değiştir (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C20" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3">
+      <c r="A21" s="1" t="inlineStr">
+        <is>
+          <t>9786259331805</t>
+        </is>
+      </c>
+      <c r="B21" s="1" t="inlineStr">
+        <is>
+          <t>Kim Ne Sever? Karıştır ve Değiştir (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C21" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3">
+      <c r="A22" s="1" t="inlineStr">
+        <is>
+          <t>9786259003313</t>
+        </is>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>Minik Monsi İle Büyüyorum Cesur Bir Nefes Küçük Bir Kalpten Başlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C22" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3">
+      <c r="A23" s="1" t="inlineStr">
+        <is>
+          <t>9786259003306</t>
+        </is>
+      </c>
+      <c r="B23" s="1" t="inlineStr">
+        <is>
+          <t>Minik Monsi İle Büyüyorum Keşfetmek Küçük Bir Kalpten Başlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C23" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3">
+      <c r="A24" s="1" t="inlineStr">
+        <is>
+          <t>9786259325996</t>
+        </is>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>Minik Monsi İle Büyüyorum Paylaşmak Küçük Bir Kalpten Başlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C24" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3">
+      <c r="A25" s="1" t="inlineStr">
+        <is>
+          <t>9786259325989</t>
+        </is>
+      </c>
+      <c r="B25" s="1" t="inlineStr">
+        <is>
+          <t>Minik Monsi ile Büyüyorum İyilik Küçük Bir Kalpten Başlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C25" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3">
+      <c r="A26" s="1" t="inlineStr">
+        <is>
+          <t>9786259003320</t>
+        </is>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>Minik Monsi İle Büyüyorum Kendine Güven Küçük Bir Kalpten Başlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C26" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3">
+      <c r="A27" s="1" t="inlineStr">
+        <is>
+          <t>9786259308739</t>
+        </is>
+      </c>
+      <c r="B27" s="1" t="inlineStr">
+        <is>
+          <t>Işığı Tut, Bul Renkli Günler!</t>
+        </is>
+      </c>
+      <c r="C27" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3">
+      <c r="A28" s="1" t="inlineStr">
+        <is>
+          <t>9786259308715</t>
+        </is>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>Işığı Tut, Bul Gizli Dünyalar!</t>
+        </is>
+      </c>
+      <c r="C28" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3">
+      <c r="A29" s="1" t="inlineStr">
+        <is>
+          <t>9786259308722</t>
+        </is>
+      </c>
+      <c r="B29" s="1" t="inlineStr">
+        <is>
+          <t>Işığı Tut, Bul Dünyamızı Tanıyalım!</t>
+        </is>
+      </c>
+      <c r="C29" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3">
+      <c r="A30" s="1" t="inlineStr">
+        <is>
+          <t>9786259308708</t>
+        </is>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>Işığı Tut, Bul Keşfe Çıkıyoruz!</t>
+        </is>
+      </c>
+      <c r="C30" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3">
+      <c r="A31" s="1" t="inlineStr">
+        <is>
+          <t>9786259308777</t>
+        </is>
+      </c>
+      <c r="B31" s="1" t="inlineStr">
+        <is>
+          <t>Minik Keşifler - Sayıları Keşfediyorum (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C31" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3">
+      <c r="A32" s="1" t="inlineStr">
+        <is>
+          <t>9786259308746</t>
+        </is>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>Minik Keşifler - Renkleri Keşfediyorum (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C32" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3">
+      <c r="A33" s="1" t="inlineStr">
+        <is>
+          <t>9786259308753</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Minik Keşifler - Zıtlıkları Keşfediyorum (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
           <t>9786259308760</t>
         </is>
       </c>
-      <c r="B14" s="1" t="inlineStr">
+      <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Minik Keşifler - Duygularımı Keşfediyorum (Ciltli)</t>
         </is>
       </c>
-      <c r="C14" s="1">
+      <c r="C34" s="1">
         <v>249</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>