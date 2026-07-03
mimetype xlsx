--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,535 +85,805 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259244136</t>
+          <t>9786259218502</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar Oyun Zamanı (Ciltli)</t>
+          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Deniz Dünyası</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>290</v>
+        <v>229</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259244129</t>
+          <t>9786259218533</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar Minik Dostlar (Ciltli)</t>
+          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Afacanlar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>290</v>
+        <v>229</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259244112</t>
+          <t>9786259244198</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar (Ciltli)</t>
+          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Hayvanlar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>290</v>
+        <v>229</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259244143</t>
+          <t>9786259218526</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar İlk Keşiflerim (Ciltli)</t>
+          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Meyveler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>290</v>
+        <v>229</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259244167</t>
+          <t>9786259218519</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Monsi ile Oyna Öğren Eğlenceli Bulmacalar</t>
+          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Yaz</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>249</v>
+        <v>229</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259244150</t>
+          <t>9786259033860</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Monsi ile Oyna Öğren Renkli Oyunlar</t>
+          <t>Çocuklar İçin Yaz Akademisi Okul Öncesi Tatil Kitabı</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>249</v>
+        <v>210</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259244181</t>
+          <t>9786259033822</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Monsi ile Oyna Öğren Keşfet ve Öğren</t>
+          <t>Çocuklar İçin Yaz Akademisi 1. Sınıf Tatil Kitabı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>249</v>
+        <v>210</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259244174</t>
+          <t>9786259033839</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Monsi ile Oyna Öğren Harika Maceralar</t>
+          <t>Çocuklar İçin Yaz Akademisi 2. Sınıf Tatil Kitabı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>249</v>
+        <v>210</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259331881</t>
+          <t>9786259033846</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Gözümü Açtım! Kim Ne Yer? (Ciltli)</t>
+          <t>Çocuklar İçin Yaz Akademisi 3. Sınıf Tatil Kitabı</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>249</v>
+        <v>210</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259331898</t>
+          <t>9786259033853</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Gözümü Açtım! Nasıl Hareket Ederim? (Ciltli)</t>
+          <t>Çocuklar İçin Yaz Akademisi 4. Sınıf Tatil Kitabı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>249</v>
+        <v>210</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259331874</t>
+          <t>9786259003351</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Gözümü Açtıım! Burada Kim Yaşar? (Ciltli)</t>
+          <t>Ejdo İle Duygular Büyüyor - Mavi Bulutun Sırrı (Ciltli)</t>
         </is>
       </c>
       <c r="C12" s="1">
         <v>249</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259331867</t>
+          <t>9786259003344</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Gözümü Açtım! Meslekler (Ciltli)</t>
+          <t>Ejdo İle Duygular Büyüyor - Özür Dilemek Zor mu? (Ciltli)</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>249</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259003399</t>
+          <t>9786259003368</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Trend Stil Boya-Yapıştır-Tasarla</t>
+          <t>Ejdo İle Duygular Büyüyor - Parlayan Cesaret (Ciltli)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>229</v>
+        <v>249</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259003375</t>
+          <t>9786259003337</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Işıltılı Tırnaklar Boya-Yapıştır-Tasarla</t>
+          <t>Ejdo İle Duygular Büyüyor - Ejdo ve Dino'nun Farklı Güçleri (Ciltli)</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>229</v>
+        <v>249</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259244105</t>
+          <t>9786259325903</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Süper Kahramanım Boya-Yapıştır-Tasarla</t>
+          <t>Çek İttir Eğlenceyi Büyüt Renkli Dev Dostlar (Ciltli)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>229</v>
+        <v>259</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259003382</t>
+          <t>9786259325910</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Şampiyon Formam Boya-Yapıştır-Tasarla</t>
+          <t>Çek İttir Eğlenceyi Büyüt Oyun Başlasın (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>229</v>
+        <v>259</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259308784</t>
+          <t>9786259325934</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar - Karıştır ve Değiştir (Ciltli)</t>
+          <t>Çek İttir Eğlenceyi Büyüt Kim Daha Hızlı (Ciltli)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>249</v>
+        <v>259</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259331812</t>
+          <t>9786259325927</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Araçlar - Karıştır ve Değiştir (Ciltli)</t>
+          <t>Çek İttir Eğlenceyi Büyüt Hadi Hareket Et (Ciltli)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>249</v>
+        <v>259</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259308791</t>
+          <t>9786259244136</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Mevsimler - Karıştır ve Değiştir (Ciltli)</t>
+          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar Oyun Zamanı (Ciltli)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>249</v>
+        <v>290</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259331805</t>
+          <t>9786259244129</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kim Ne Sever? Karıştır ve Değiştir (Ciltli)</t>
+          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar Minik Dostlar (Ciltli)</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>249</v>
+        <v>290</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259003313</t>
+          <t>9786259244112</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Minik Monsi İle Büyüyorum Cesur Bir Nefes Küçük Bir Kalpten Başlar (Ciltli)</t>
+          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar (Ciltli)</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259003306</t>
+          <t>9786259244143</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Minik Monsi İle Büyüyorum Keşfetmek Küçük Bir Kalpten Başlar (Ciltli)</t>
+          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar İlk Keşiflerim (Ciltli)</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>290</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259325996</t>
+          <t>9786259244167</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Minik Monsi İle Büyüyorum Paylaşmak Küçük Bir Kalpten Başlar (Ciltli)</t>
+          <t>Monsi ile Oyna Öğren Eğlenceli Bulmacalar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>290</v>
+        <v>249</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259325989</t>
+          <t>9786259244150</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Minik Monsi ile Büyüyorum İyilik Küçük Bir Kalpten Başlar (Ciltli)</t>
+          <t>Monsi ile Oyna Öğren Renkli Oyunlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>290</v>
+        <v>249</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259003320</t>
+          <t>9786259244181</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Minik Monsi İle Büyüyorum Kendine Güven Küçük Bir Kalpten Başlar (Ciltli)</t>
+          <t>Monsi ile Oyna Öğren Keşfet ve Öğren</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>290</v>
+        <v>249</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259308739</t>
+          <t>9786259244174</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Işığı Tut, Bul Renkli Günler!</t>
+          <t>Monsi ile Oyna Öğren Harika Maceralar</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>260</v>
+        <v>249</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259308715</t>
+          <t>9786259331881</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Işığı Tut, Bul Gizli Dünyalar!</t>
+          <t>Gözümü Açtım! Kim Ne Yer? (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>260</v>
+        <v>249</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259308722</t>
+          <t>9786259331898</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Işığı Tut, Bul Dünyamızı Tanıyalım!</t>
+          <t>Gözümü Açtım! Nasıl Hareket Ederim? (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>260</v>
+        <v>249</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259308708</t>
+          <t>9786259331874</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Işığı Tut, Bul Keşfe Çıkıyoruz!</t>
+          <t>Gözümü Açtıım! Burada Kim Yaşar? (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>260</v>
+        <v>249</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259308777</t>
+          <t>9786259331867</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Minik Keşifler - Sayıları Keşfediyorum (Ciltli)</t>
+          <t>Gözümü Açtım! Meslekler (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>249</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259308746</t>
+          <t>9786259003399</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Minik Keşifler - Renkleri Keşfediyorum (Ciltli)</t>
+          <t>Trend Stil Boya-Yapıştır-Tasarla</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>249</v>
+        <v>229</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259308753</t>
+          <t>9786259003375</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Minik Keşifler - Zıtlıkları Keşfediyorum (Ciltli)</t>
+          <t>Işıltılı Tırnaklar Boya-Yapıştır-Tasarla</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>249</v>
+        <v>229</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
+          <t>9786259244105</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Süper Kahramanım Boya-Yapıştır-Tasarla</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>9786259003382</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Şampiyon Formam Boya-Yapıştır-Tasarla</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>9786259308784</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Hayvanlar - Karıştır ve Değiştir (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>9786259331812</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Araçlar - Karıştır ve Değiştir (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9786259308791</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Mevsimler - Karıştır ve Değiştir (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9786259331805</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Kim Ne Sever? Karıştır ve Değiştir (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9786259003313</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Minik Monsi İle Büyüyorum Cesur Bir Nefes Küçük Bir Kalpten Başlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786259003306</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Minik Monsi İle Büyüyorum Keşfetmek Küçük Bir Kalpten Başlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786259325996</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Minik Monsi İle Büyüyorum Paylaşmak Küçük Bir Kalpten Başlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786259325989</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Minik Monsi ile Büyüyorum İyilik Küçük Bir Kalpten Başlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786259003320</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Minik Monsi İle Büyüyorum Kendine Güven Küçük Bir Kalpten Başlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9786259308739</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Işığı Tut, Bul Renkli Günler!</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9786259308715</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Işığı Tut, Bul Gizli Dünyalar!</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>9786259308722</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Işığı Tut, Bul Dünyamızı Tanıyalım!</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>9786259308708</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Işığı Tut, Bul Keşfe Çıkıyoruz!</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>9786259308777</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Minik Keşifler - Sayıları Keşfediyorum (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9786259308746</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Minik Keşifler - Renkleri Keşfediyorum (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9786259308753</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Minik Keşifler - Zıtlıkları Keşfediyorum (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
           <t>9786259308760</t>
         </is>
       </c>
-      <c r="B34" s="1" t="inlineStr">
+      <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Minik Keşifler - Duygularımı Keşfediyorum (Ciltli)</t>
         </is>
       </c>
-      <c r="C34" s="1">
+      <c r="C52" s="1">
         <v>249</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>