--- v2 (2026-07-03)
+++ v3 (2026-09-12)
@@ -85,805 +85,1045 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259218502</t>
+          <t>9786259033884</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Deniz Dünyası</t>
+          <t>Kazı &amp; Keşfet Renkleri Ortaya Çıkar - Taşıtlar</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>229</v>
+        <v>290</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259218533</t>
+          <t>9786259033877</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Afacanlar</t>
+          <t>Kazı &amp; Keşfet Renkleri Ortaya Çıkar - Müzik Aletleri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>229</v>
+        <v>290</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259244198</t>
+          <t>9786259033891</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Hayvanlar</t>
+          <t>Kazı &amp; Keşfet Renkleri Ortaya Çıkar - Meyveler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>229</v>
+        <v>290</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259218526</t>
+          <t>9786259050805</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Meyveler</t>
+          <t>Kazı &amp; Keşfet Renkleri Ortaya Çıkar - Spor</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>229</v>
+        <v>290</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259218519</t>
+          <t>9786259050874</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Yaz</t>
+          <t>Hareketli Gözler - Ormanın Gizemi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>229</v>
+        <v>249</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259033860</t>
+          <t>9786259050850</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Yaz Akademisi Okul Öncesi Tatil Kitabı</t>
+          <t>Hareketli Gözler - Denizleri Keşfet</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>210</v>
+        <v>249</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259033822</t>
+          <t>9786259173108</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Yaz Akademisi 1. Sınıf Tatil Kitabı</t>
+          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Taşıtlar</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>210</v>
+        <v>229</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259033839</t>
+          <t>9786259173139</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Yaz Akademisi 2. Sınıf Tatil Kitabı</t>
+          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Bahçemiz</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>210</v>
+        <v>229</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259033846</t>
+          <t>9786259173115</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Yaz Akademisi 3. Sınıf Tatil Kitabı</t>
+          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Kış</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>210</v>
+        <v>229</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259033853</t>
+          <t>9786259173122</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Çocuklar İçin Yaz Akademisi 4. Sınıf Tatil Kitabı</t>
+          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Sporcular</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>210</v>
+        <v>229</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259003351</t>
+          <t>9786259050898</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ejdo İle Duygular Büyüyor - Mavi Bulutun Sırrı (Ciltli)</t>
+          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Evimiz</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>249</v>
+        <v>229</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259003344</t>
+          <t>9786259325972</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Ejdo İle Duygular Büyüyor - Özür Dilemek Zor mu? (Ciltli)</t>
+          <t>Dokun Hisset - Orman Karıştı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>249</v>
+        <v>290</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259003368</t>
+          <t>9786259325958</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Ejdo İle Duygular Büyüyor - Parlayan Cesaret (Ciltli)</t>
+          <t>Dokun Hisset - Kutup Karıştı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>249</v>
+        <v>290</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259003337</t>
+          <t>9786259325941</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ejdo İle Duygular Büyüyor - Ejdo ve Dino'nun Farklı Güçleri (Ciltli)</t>
+          <t>Dokun Hisset - Çiftlik Karıştı</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>249</v>
+        <v>290</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259325903</t>
+          <t>9786259325965</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çek İttir Eğlenceyi Büyüt Renkli Dev Dostlar (Ciltli)</t>
+          <t>Dokun Hisset - Deniz Karıştı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>259</v>
+        <v>290</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259325910</t>
+          <t>2731000001053</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Çek İttir Eğlenceyi Büyüt Oyun Başlasın (Ciltli)</t>
+          <t>Minik Monsi ile Büyüyorum 5 Kitaplık Kutulu Set (Ciltli)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>259</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259325934</t>
+          <t>9786259218502</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Çek İttir Eğlenceyi Büyüt Kim Daha Hızlı (Ciltli)</t>
+          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Deniz Dünyası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>259</v>
+        <v>229</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259325927</t>
+          <t>9786259218533</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Çek İttir Eğlenceyi Büyüt Hadi Hareket Et (Ciltli)</t>
+          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Afacanlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>259</v>
+        <v>229</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259244136</t>
+          <t>9786259244198</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar Oyun Zamanı (Ciltli)</t>
+          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Hayvanlar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>290</v>
+        <v>229</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259244129</t>
+          <t>9786259218526</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar Minik Dostlar (Ciltli)</t>
+          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Meyveler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>290</v>
+        <v>229</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259244112</t>
+          <t>9786259218519</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar (Ciltli)</t>
+          <t>Kendi Posterini Yap! Boya Kopart As! Sevimli Yaz</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>290</v>
+        <v>229</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259244143</t>
+          <t>9786259033860</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar İlk Keşiflerim (Ciltli)</t>
+          <t>Çocuklar İçin Yaz Akademisi Okul Öncesi Tatil Kitabı</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>290</v>
+        <v>210</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259244167</t>
+          <t>9786259033822</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Monsi ile Oyna Öğren Eğlenceli Bulmacalar</t>
+          <t>Çocuklar İçin Yaz Akademisi 1. Sınıf Tatil Kitabı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>249</v>
+        <v>210</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259244150</t>
+          <t>9786259033839</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Monsi ile Oyna Öğren Renkli Oyunlar</t>
+          <t>Çocuklar İçin Yaz Akademisi 2. Sınıf Tatil Kitabı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>249</v>
+        <v>210</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259244181</t>
+          <t>9786259033846</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Monsi ile Oyna Öğren Keşfet ve Öğren</t>
+          <t>Çocuklar İçin Yaz Akademisi 3. Sınıf Tatil Kitabı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>249</v>
+        <v>210</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259244174</t>
+          <t>9786259033853</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Monsi ile Oyna Öğren Harika Maceralar</t>
+          <t>Çocuklar İçin Yaz Akademisi 4. Sınıf Tatil Kitabı</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>249</v>
+        <v>210</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259331881</t>
+          <t>9786259003351</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Gözümü Açtım! Kim Ne Yer? (Ciltli)</t>
+          <t>Ejdo İle Duygular Büyüyor - Mavi Bulutun Sırrı (Ciltli)</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>249</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259331898</t>
+          <t>9786259003344</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Gözümü Açtım! Nasıl Hareket Ederim? (Ciltli)</t>
+          <t>Ejdo İle Duygular Büyüyor - Özür Dilemek Zor mu? (Ciltli)</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>249</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259331874</t>
+          <t>9786259003368</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Gözümü Açtıım! Burada Kim Yaşar? (Ciltli)</t>
+          <t>Ejdo İle Duygular Büyüyor - Parlayan Cesaret (Ciltli)</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>249</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259331867</t>
+          <t>9786259003337</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Gözümü Açtım! Meslekler (Ciltli)</t>
+          <t>Ejdo İle Duygular Büyüyor - Ejdo ve Dino'nun Farklı Güçleri (Ciltli)</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>249</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259003399</t>
+          <t>9786259325903</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Trend Stil Boya-Yapıştır-Tasarla</t>
+          <t>Çek İttir Eğlenceyi Büyüt Renkli Dev Dostlar (Ciltli)</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>229</v>
+        <v>259</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259003375</t>
+          <t>9786259325910</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Işıltılı Tırnaklar Boya-Yapıştır-Tasarla</t>
+          <t>Çek İttir Eğlenceyi Büyüt Oyun Başlasın (Ciltli)</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>229</v>
+        <v>259</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259244105</t>
+          <t>9786259325934</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Süper Kahramanım Boya-Yapıştır-Tasarla</t>
+          <t>Çek İttir Eğlenceyi Büyüt Kim Daha Hızlı (Ciltli)</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>229</v>
+        <v>259</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259003382</t>
+          <t>9786259325927</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Şampiyon Formam Boya-Yapıştır-Tasarla</t>
+          <t>Çek İttir Eğlenceyi Büyüt Hadi Hareket Et (Ciltli)</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>229</v>
+        <v>259</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259308784</t>
+          <t>9786259244136</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hayvanlar - Karıştır ve Değiştir (Ciltli)</t>
+          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar Oyun Zamanı (Ciltli)</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>249</v>
+        <v>290</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259331812</t>
+          <t>9786259244129</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Araçlar - Karıştır ve Değiştir (Ciltli)</t>
+          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar Minik Dostlar (Ciltli)</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>249</v>
+        <v>290</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259308791</t>
+          <t>9786259244112</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Mevsimler - Karıştır ve Değiştir (Ciltli)</t>
+          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar (Ciltli)</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>249</v>
+        <v>290</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259331805</t>
+          <t>9786259244143</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Kim Ne Sever? Karıştır ve Değiştir (Ciltli)</t>
+          <t>Zekâ Geliştiren Siyah Beyaz Kitaplar İlk Keşiflerim (Ciltli)</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>249</v>
+        <v>290</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259003313</t>
+          <t>9786259244167</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Minik Monsi İle Büyüyorum Cesur Bir Nefes Küçük Bir Kalpten Başlar (Ciltli)</t>
+          <t>Monsi ile Oyna Öğren Eğlenceli Bulmacalar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>290</v>
+        <v>249</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259003306</t>
+          <t>9786259244150</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Minik Monsi İle Büyüyorum Keşfetmek Küçük Bir Kalpten Başlar (Ciltli)</t>
+          <t>Monsi ile Oyna Öğren Renkli Oyunlar</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>290</v>
+        <v>249</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259325996</t>
+          <t>9786259244181</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Minik Monsi İle Büyüyorum Paylaşmak Küçük Bir Kalpten Başlar (Ciltli)</t>
+          <t>Monsi ile Oyna Öğren Keşfet ve Öğren</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>290</v>
+        <v>249</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259325989</t>
+          <t>9786259244174</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Minik Monsi ile Büyüyorum İyilik Küçük Bir Kalpten Başlar (Ciltli)</t>
+          <t>Monsi ile Oyna Öğren Harika Maceralar</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>290</v>
+        <v>249</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259003320</t>
+          <t>9786259331881</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Minik Monsi İle Büyüyorum Kendine Güven Küçük Bir Kalpten Başlar (Ciltli)</t>
+          <t>Gözümü Açtım! Kim Ne Yer? (Ciltli)</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>290</v>
+        <v>249</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259308739</t>
+          <t>9786259331898</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Işığı Tut, Bul Renkli Günler!</t>
+          <t>Gözümü Açtım! Nasıl Hareket Ederim? (Ciltli)</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>260</v>
+        <v>249</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259308715</t>
+          <t>9786259331874</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Işığı Tut, Bul Gizli Dünyalar!</t>
+          <t>Gözümü Açtıım! Burada Kim Yaşar? (Ciltli)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>260</v>
+        <v>249</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259308722</t>
+          <t>9786259331867</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Işığı Tut, Bul Dünyamızı Tanıyalım!</t>
+          <t>Gözümü Açtım! Meslekler (Ciltli)</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>260</v>
+        <v>249</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259308708</t>
+          <t>9786259003399</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Işığı Tut, Bul Keşfe Çıkıyoruz!</t>
+          <t>Trend Stil Boya-Yapıştır-Tasarla</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>260</v>
+        <v>229</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259308777</t>
+          <t>9786259003375</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Minik Keşifler - Sayıları Keşfediyorum (Ciltli)</t>
+          <t>Işıltılı Tırnaklar Boya-Yapıştır-Tasarla</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>249</v>
+        <v>229</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259308746</t>
+          <t>9786259244105</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Minik Keşifler - Renkleri Keşfediyorum (Ciltli)</t>
+          <t>Süper Kahramanım Boya-Yapıştır-Tasarla</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>249</v>
+        <v>229</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259308753</t>
+          <t>9786259003382</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Minik Keşifler - Zıtlıkları Keşfediyorum (Ciltli)</t>
+          <t>Şampiyon Formam Boya-Yapıştır-Tasarla</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>249</v>
+        <v>229</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
+          <t>9786259308784</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Hayvanlar - Karıştır ve Değiştir (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9786259331812</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Araçlar - Karıştır ve Değiştir (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9786259308791</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Mevsimler - Karıştır ve Değiştir (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9786259331805</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Kim Ne Sever? Karıştır ve Değiştir (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9786259003313</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Minik Monsi İle Büyüyorum Cesur Bir Nefes Küçük Bir Kalpten Başlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9786259003306</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Minik Monsi İle Büyüyorum Keşfetmek Küçük Bir Kalpten Başlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9786259325996</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Minik Monsi İle Büyüyorum Paylaşmak Küçük Bir Kalpten Başlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786259325989</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Minik Monsi ile Büyüyorum İyilik Küçük Bir Kalpten Başlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786259003320</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Minik Monsi İle Büyüyorum Kendine Güven Küçük Bir Kalpten Başlar (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786259308739</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Işığı Tut, Bul Renkli Günler!</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786259308715</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Işığı Tut, Bul Gizli Dünyalar!</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786259308722</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Işığı Tut, Bul Dünyamızı Tanıyalım!</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786259308708</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Işığı Tut, Bul Keşfe Çıkıyoruz!</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786259308777</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Minik Keşifler - Sayıları Keşfediyorum (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786259308746</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Minik Keşifler - Renkleri Keşfediyorum (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786259308753</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Minik Keşifler - Zıtlıkları Keşfediyorum (Ciltli)</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
           <t>9786259308760</t>
         </is>
       </c>
-      <c r="B52" s="1" t="inlineStr">
+      <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Minik Keşifler - Duygularımı Keşfediyorum (Ciltli)</t>
         </is>
       </c>
-      <c r="C52" s="1">
+      <c r="C68" s="1">
         <v>249</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>