--- v1 (2026-02-14)
+++ v2 (2026-07-18)
@@ -274,51 +274,51 @@
         <is>
           <t>9786257796934</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>Küçük Dünya Büyük Nokta</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>205</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>9786257796927</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>En Paytak Gösteri</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786256068001</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Hayalet Avcıları - Korkunç Bir Kamp Gezisi</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786257796897</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
@@ -334,141 +334,141 @@
         <is>
           <t>9786257796453</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Hayalet Avcıları - Benden Önce Yakala</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786257796910</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Ben Akıllıyım Çünkü Kitap Okumayı Seviyorum</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786257796996</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>Kitap Baba</t>
         </is>
       </c>
       <c r="C19" s="1">
         <v>205</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>9786257796989</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>Coscorron Kardeşler Dedektiflik Ajansı - Kayıp Mumyanın Gizemi</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>9786257796972</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>Coscorron Kardeşler Dedektiflik Ajansı - Futbol Kulübü Felaketinin Gizemi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>9786257796965</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>Coscorron Kardeşler Dedektiflik Ajansı - Uçan Tuvalet Kağıtlarının Gizemi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>9786257796958</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>Coscorron Kardeşler Dedektiflik Ajansı - Levreğin Gizemi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>9786257796941</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>Coscorron Kardeşler Dedektiflik Ajansı - Terk Edilmiş Köpek Kakasının Gizemi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>9786257796873</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>Uzaylı Arkadaşım Nuki</t>
         </is>
       </c>
       <c r="C25" s="1">
         <v>205</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>9786257796903</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
@@ -529,51 +529,51 @@
         <is>
           <t>9786257796859</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>Sisi’nin Sihri</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>205</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>9786257796835</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Işık ve Renk</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786257796842</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>Mavi Gözlü Tilki</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>205</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786257796880</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
@@ -859,51 +859,51 @@
         <is>
           <t>9786257796644</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Mariana Çukuru'nda Yaşam</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>205</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786257796651</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>Ah Kalbim</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>9786257796668</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>Mavi Yumurtanın Hikayesi</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>205</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>9786257796675</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
@@ -1024,201 +1024,201 @@
         <is>
           <t>9786257796460</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Tombik Balık Mutluluk Peşinde</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>230</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786257796286</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Yardımlaşma - Sen Yeter Ki İste, Çözüm Sende</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786257796385</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Uyumluluk - Kurallar Herkes İçindir</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786257796378</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Sorumluluk - Bizim Evde Herkes İşini Yapar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786257796354</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Nezaket - Biz Akraba mıyız?</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786257796361</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>İyilik - Pırt Böceği Nasıl Kahraman Oldu?</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786257796347</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>Disiplin - Kuralları Sevmeyen Çocuk</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786257796309</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>Çözüm Üretme - Küçük Maymun ve Timsah</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786257796323</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Duyarlılık - Yağmur Kuşları ve Minik Kızın Öyküsü</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786257796330</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Dostluk - Dostluk, Özveri İster</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786257796316</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Doğa Sevgisi - Küskün Gökkuşağı</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786257796293</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Cesaret - Kuyruğu Yoklar Ailesi Uçmayı Nasıl Öğrendi?</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786257796446</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Geliştiren Değerler ve Beceriler Eğitim Seti (11 Kitap Takım)</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>2255</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786257796422</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
@@ -1264,51 +1264,51 @@
         <is>
           <t>9786257796231</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>10'suz Olmaz Lippola</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>205</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786257796392</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Omzumdaki Maymun</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786257796262</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Kedi Mi Sokakta</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786257796255</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
@@ -1414,51 +1414,51 @@
         <is>
           <t>9786257796163</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Vapurda Kim Var?</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>205</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786257796026</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Kar Tanesinin Serüveni</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786257796125</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Bir Şeftali Bin Şeftali</t>
         </is>
       </c>
       <c r="C91" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786257796217</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
@@ -1564,96 +1564,96 @@
         <is>
           <t>9786050666861</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Sülün Kız’la Ayseren</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>165</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786257796040</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Bir Karga Masalı</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786257796057</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Zeytin Perisi Zizi</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>205</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786050666809</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Kedi Bakıcısı</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>205</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786050666885</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Kırık Kanatlı Kargalar Ülkesi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>205</v>
+        <v>250</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786050666854</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Çiçekoğlan</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>180</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786050666878</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>