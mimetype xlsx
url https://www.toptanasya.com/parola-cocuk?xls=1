--- v0 (2025-11-03)
+++ v1 (2026-04-06)
@@ -85,625 +85,640 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259525334</t>
+          <t>9786259525358</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Okul Sonrası Dedektiflik Kulübü – Gizemli İcatlar Fuarı</t>
+          <t>Hayaletler Oteli 1 – Evrenin En Korkunç Yeri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>299</v>
+        <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259525327</t>
+          <t>9786259525334</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Okul Sonrası Dedektiflik Kulübü – Huzurevindeki Gizemli Kaçırılma</t>
+          <t>Okul Sonrası Dedektiflik Kulübü – Gizemli İcatlar Fuarı</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259430492</t>
+          <t>9786259525327</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Uzay Maceraları – Hanuman Gezegeni</t>
+          <t>Okul Sonrası Dedektiflik Kulübü – Huzurevindeki Gizemli Kaçırılma</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>150</v>
+        <v>299</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259430485</t>
+          <t>9786259430492</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Uzay Maceraları – Mısır’daki Gizemler</t>
+          <t>Uzay Maceraları – Hanuman Gezegeni</t>
         </is>
       </c>
       <c r="C5" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259430478</t>
+          <t>9786259430485</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Uzay Maceraları – Grup Ödevi</t>
+          <t>Uzay Maceraları – Mısır’daki Gizemler</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259525310</t>
+          <t>9786259430478</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Okul Sonrası Dedektiflik Kulübü – Antika Dükkanında Gizemli Soygun</t>
+          <t>Uzay Maceraları – Grup Ödevi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259525303</t>
+          <t>9786259525310</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Okul Sonrası Dedektiflik Kulübü – Kütüphanedeki Gizemli Değişiklik</t>
+          <t>Okul Sonrası Dedektiflik Kulübü – Antika Dükkanında Gizemli Soygun</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259430461</t>
+          <t>9786259525303</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sonundaki Deniz Feneri</t>
+          <t>Okul Sonrası Dedektiflik Kulübü – Kütüphanedeki Gizemli Değişiklik</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259430454</t>
+          <t>9786259430461</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğun Ötesi’ndeki Kitapçı</t>
+          <t>Dünyanın Sonundaki Deniz Feneri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259430447</t>
+          <t>9786259430454</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kötüler Akademisi: Ürkütücü Oyunlar</t>
+          <t>Sonsuzluğun Ötesi’ndeki Kitapçı</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259430430</t>
+          <t>9786259430447</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Sonundaki Kule</t>
+          <t>Kötüler Akademisi: Ürkütücü Oyunlar</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259430423</t>
+          <t>9786259430430</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sihrin Kıyısındaki Ev</t>
+          <t>Zamanın Sonundaki Kule</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259430416</t>
+          <t>9786259430423</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Okuldaki Üç Canavar Bir Çocuk: Vam - Kurt - Zom Gecesi</t>
+          <t>Sihrin Kıyısındaki Ev</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>255</v>
+        <v>200</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259983882</t>
+          <t>9786259430416</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Okuldaki Üç Canavar Bir Çocuk: Vam – Kurt – Zom</t>
+          <t>Okuldaki Üç Canavar Bir Çocuk: Vam - Kurt - Zom Gecesi</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>320</v>
+        <v>255</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259983899</t>
+          <t>9786259983882</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Okuldaki Üç Canavar Bir Çocuk: İntikam Arayışı</t>
+          <t>Okuldaki Üç Canavar Bir Çocuk: Vam – Kurt – Zom</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259430409</t>
+          <t>9786259983899</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kötüler Akademisi: Ejderha Nasıl Çalınır</t>
+          <t>Okuldaki Üç Canavar Bir Çocuk: İntikam Arayışı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259983875</t>
+          <t>9786259430409</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Okuldaki Üç Canavar Bir Çocuk: Yarasa – Tom</t>
+          <t>Kötüler Akademisi: Ejderha Nasıl Çalınır</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>380</v>
+        <v>270</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259983851</t>
+          <t>9786259983875</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Şeker Fabrikası</t>
+          <t>Okuldaki Üç Canavar Bir Çocuk: Yarasa – Tom</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259983868</t>
+          <t>9786259983851</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ruh Hırsızı</t>
+          <t>Sihirli Şeker Fabrikası</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259983837</t>
+          <t>9786259983868</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Kötüler Akademisi</t>
+          <t>Ruh Hırsızı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259983844</t>
+          <t>9786259983837</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Geveze Kedi</t>
+          <t>Kötüler Akademisi</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259983820</t>
+          <t>9786259983844</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Fırını</t>
+          <t>Geveze Kedi</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259983813</t>
+          <t>9786259983820</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Büyübozanlar</t>
+          <t>Mutluluk Fırını</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786257522458</t>
+          <t>9786259983813</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Neden? Serisi (8 Kitap Kutulu Takım)</t>
+          <t>Büyübozanlar</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>600</v>
+        <v>230</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259983806</t>
+          <t>9786257522458</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Nazar Malik’in Maceraları - Dinozor İskeleti</t>
+          <t>Neden? Serisi (8 Kitap Kutulu Takım)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>130</v>
+        <v>600</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259912387</t>
+          <t>9786259983806</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Nazar Malik’in Maceraları - Şefin Sırrı</t>
+          <t>Nazar Malik’in Maceraları - Dinozor İskeleti</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259912394</t>
+          <t>9786259912387</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Nazar Malik’in Maceraları - Kunduz Çetesi</t>
+          <t>Nazar Malik’in Maceraları - Şefin Sırrı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786257522472</t>
+          <t>9786259912394</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Leo ve Notsch</t>
+          <t>Nazar Malik’in Maceraları - Kunduz Çetesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057271204</t>
+          <t>9786257522472</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Süper Dünya: Noah’yı Kurtarmak</t>
+          <t>Leo ve Notsch</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057271211</t>
+          <t>9786057271204</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Viking Maceraları</t>
+          <t>Süper Dünya: Noah’yı Kurtarmak</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>170</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057347596</t>
+          <t>9786057271211</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Thor'un Maceraları</t>
+          <t>Viking Maceraları</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>750</v>
+        <v>170</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057347589</t>
+          <t>9786057347596</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Thor'un Maceraları - Çekiç Arayışı</t>
+          <t>Thor'un Maceraları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057347572</t>
+          <t>9786057347589</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Thor'un Maceraları - Loki'nin Kaçısı</t>
+          <t>Thor'un Maceraları - Çekiç Arayışı</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057347565</t>
+          <t>9786057347572</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Thor'un Maceraları - Ragnarök Savaşı</t>
+          <t>Thor'un Maceraları - Loki'nin Kaçısı</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057347527</t>
+          <t>9786057347565</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mozart</t>
+          <t>Thor'un Maceraları - Ragnarök Savaşı</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057347541</t>
+          <t>9786057347527</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Cahit Arf</t>
+          <t>Mozart</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057347558</t>
+          <t>9786057347541</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Steve Jobs</t>
+          <t>Cahit Arf</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057347534</t>
+          <t>9786057347558</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Bill Gates</t>
+          <t>Steve Jobs</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
+          <t>9786057347534</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Bill Gates</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
           <t>9786057347510</t>
         </is>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B41" s="1" t="inlineStr">
         <is>
           <t>Her Çocuk Özeldir</t>
         </is>
       </c>
-      <c r="C40" s="1">
+      <c r="C41" s="1">
         <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>