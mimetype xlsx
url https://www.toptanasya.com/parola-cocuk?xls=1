--- v1 (2026-04-06)
+++ v2 (2026-05-27)
@@ -85,640 +85,655 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259525358</t>
+          <t>9786259525365</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Hayaletler Oteli 1 – Evrenin En Korkunç Yeri</t>
+          <t>Hayaletler Oteli 2 – Korkunç Bir Karmaşa</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>190</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259525334</t>
+          <t>9786259525358</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Okul Sonrası Dedektiflik Kulübü – Gizemli İcatlar Fuarı</t>
+          <t>Hayaletler Oteli 1 – Evrenin En Korkunç Yeri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>299</v>
+        <v>190</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259525327</t>
+          <t>9786259525334</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Okul Sonrası Dedektiflik Kulübü – Huzurevindeki Gizemli Kaçırılma</t>
+          <t>Okul Sonrası Dedektiflik Kulübü – Gizemli İcatlar Fuarı</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>299</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259430492</t>
+          <t>9786259525327</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Uzay Maceraları – Hanuman Gezegeni</t>
+          <t>Okul Sonrası Dedektiflik Kulübü – Huzurevindeki Gizemli Kaçırılma</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>150</v>
+        <v>299</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259430485</t>
+          <t>9786259430492</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Uzay Maceraları – Mısır’daki Gizemler</t>
+          <t>Uzay Maceraları – Hanuman Gezegeni</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259430478</t>
+          <t>9786259430485</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Uzay Maceraları – Grup Ödevi</t>
+          <t>Uzay Maceraları – Mısır’daki Gizemler</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259525310</t>
+          <t>9786259430478</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Okul Sonrası Dedektiflik Kulübü – Antika Dükkanında Gizemli Soygun</t>
+          <t>Uzay Maceraları – Grup Ödevi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259525303</t>
+          <t>9786259525310</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Okul Sonrası Dedektiflik Kulübü – Kütüphanedeki Gizemli Değişiklik</t>
+          <t>Okul Sonrası Dedektiflik Kulübü – Antika Dükkanında Gizemli Soygun</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259430461</t>
+          <t>9786259525303</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sonundaki Deniz Feneri</t>
+          <t>Okul Sonrası Dedektiflik Kulübü – Kütüphanedeki Gizemli Değişiklik</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>240</v>
+        <v>250</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259430454</t>
+          <t>9786259430461</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğun Ötesi’ndeki Kitapçı</t>
+          <t>Dünyanın Sonundaki Deniz Feneri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>240</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259430447</t>
+          <t>9786259430454</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Kötüler Akademisi: Ürkütücü Oyunlar</t>
+          <t>Sonsuzluğun Ötesi’ndeki Kitapçı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>270</v>
+        <v>250</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259430430</t>
+          <t>9786259430447</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Sonundaki Kule</t>
+          <t>Kötüler Akademisi: Ürkütücü Oyunlar</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>270</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259430423</t>
+          <t>9786259430430</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Sihrin Kıyısındaki Ev</t>
+          <t>Zamanın Sonundaki Kule</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259430416</t>
+          <t>9786259430423</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Okuldaki Üç Canavar Bir Çocuk: Vam - Kurt - Zom Gecesi</t>
+          <t>Sihrin Kıyısındaki Ev</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>255</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259983882</t>
+          <t>9786259430416</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Okuldaki Üç Canavar Bir Çocuk: Vam – Kurt – Zom</t>
+          <t>Okuldaki Üç Canavar Bir Çocuk: Vam - Kurt - Zom Gecesi</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>320</v>
+        <v>255</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259983899</t>
+          <t>9786259983882</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Okuldaki Üç Canavar Bir Çocuk: İntikam Arayışı</t>
+          <t>Okuldaki Üç Canavar Bir Çocuk: Vam – Kurt – Zom</t>
         </is>
       </c>
       <c r="C17" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259430409</t>
+          <t>9786259983899</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kötüler Akademisi: Ejderha Nasıl Çalınır</t>
+          <t>Okuldaki Üç Canavar Bir Çocuk: İntikam Arayışı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>270</v>
+        <v>320</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259983875</t>
+          <t>9786259430409</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Okuldaki Üç Canavar Bir Çocuk: Yarasa – Tom</t>
+          <t>Kötüler Akademisi: Ejderha Nasıl Çalınır</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>380</v>
+        <v>270</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259983851</t>
+          <t>9786259983875</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Şeker Fabrikası</t>
+          <t>Okuldaki Üç Canavar Bir Çocuk: Yarasa – Tom</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259983868</t>
+          <t>9786259983851</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Ruh Hırsızı</t>
+          <t>Sihirli Şeker Fabrikası</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259983837</t>
+          <t>9786259983868</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kötüler Akademisi</t>
+          <t>Ruh Hırsızı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>240</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259983844</t>
+          <t>9786259983837</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Geveze Kedi</t>
+          <t>Kötüler Akademisi</t>
         </is>
       </c>
       <c r="C23" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259983820</t>
+          <t>9786259983844</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Fırını</t>
+          <t>Geveze Kedi</t>
         </is>
       </c>
       <c r="C24" s="1">
         <v>240</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259983813</t>
+          <t>9786259983820</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Büyübozanlar</t>
+          <t>Mutluluk Fırını</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>230</v>
+        <v>240</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786257522458</t>
+          <t>9786259983813</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Neden? Serisi (8 Kitap Kutulu Takım)</t>
+          <t>Büyübozanlar</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>600</v>
+        <v>230</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259983806</t>
+          <t>9786257522458</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Nazar Malik’in Maceraları - Dinozor İskeleti</t>
+          <t>Neden? Serisi (8 Kitap Kutulu Takım)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>130</v>
+        <v>600</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259912387</t>
+          <t>9786259983806</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Nazar Malik’in Maceraları - Şefin Sırrı</t>
+          <t>Nazar Malik’in Maceraları - Dinozor İskeleti</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259912394</t>
+          <t>9786259912387</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Nazar Malik’in Maceraları - Kunduz Çetesi</t>
+          <t>Nazar Malik’in Maceraları - Şefin Sırrı</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>140</v>
+        <v>130</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786257522472</t>
+          <t>9786259912394</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Leo ve Notsch</t>
+          <t>Nazar Malik’in Maceraları - Kunduz Çetesi</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>240</v>
+        <v>140</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057271204</t>
+          <t>9786257522472</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Süper Dünya: Noah’yı Kurtarmak</t>
+          <t>Leo ve Notsch</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057271211</t>
+          <t>9786057271204</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Viking Maceraları</t>
+          <t>Süper Dünya: Noah’yı Kurtarmak</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>170</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057347596</t>
+          <t>9786057271211</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Thor'un Maceraları</t>
+          <t>Viking Maceraları</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>750</v>
+        <v>170</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057347589</t>
+          <t>9786057347596</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Thor'un Maceraları - Çekiç Arayışı</t>
+          <t>Thor'un Maceraları</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>750</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057347572</t>
+          <t>9786057347589</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Thor'un Maceraları - Loki'nin Kaçısı</t>
+          <t>Thor'un Maceraları - Çekiç Arayışı</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057347565</t>
+          <t>9786057347572</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Thor'un Maceraları - Ragnarök Savaşı</t>
+          <t>Thor'un Maceraları - Loki'nin Kaçısı</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057347527</t>
+          <t>9786057347565</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Mozart</t>
+          <t>Thor'un Maceraları - Ragnarök Savaşı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057347541</t>
+          <t>9786057347527</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Cahit Arf</t>
+          <t>Mozart</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057347558</t>
+          <t>9786057347541</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Steve Jobs</t>
+          <t>Cahit Arf</t>
         </is>
       </c>
       <c r="C39" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057347534</t>
+          <t>9786057347558</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Bill Gates</t>
+          <t>Steve Jobs</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
+          <t>9786057347534</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Bill Gates</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
           <t>9786057347510</t>
         </is>
       </c>
-      <c r="B41" s="1" t="inlineStr">
+      <c r="B42" s="1" t="inlineStr">
         <is>
           <t>Her Çocuk Özeldir</t>
         </is>
       </c>
-      <c r="C41" s="1">
+      <c r="C42" s="1">
         <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>