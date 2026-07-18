--- v2 (2026-05-27)
+++ v3 (2026-07-18)
@@ -85,655 +85,685 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259525365</t>
+          <t>9786259525396</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Hayaletler Oteli 2 – Korkunç Bir Karmaşa</t>
+          <t>Gizli Yeteneklerin Uyanışı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>190</v>
+        <v>340</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259525358</t>
+          <t>9786259525389</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Hayaletler Oteli 1 – Evrenin En Korkunç Yeri</t>
+          <t>Valentine Crow ve Bay Ölüm</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>190</v>
+        <v>320</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259525334</t>
+          <t>9786259525365</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Okul Sonrası Dedektiflik Kulübü – Gizemli İcatlar Fuarı</t>
+          <t>Hayaletler Oteli 2 – Korkunç Bir Karmaşa</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>299</v>
+        <v>210</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259525327</t>
+          <t>9786259525358</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Okul Sonrası Dedektiflik Kulübü – Huzurevindeki Gizemli Kaçırılma</t>
+          <t>Hayaletler Oteli 1 – Evrenin En Korkunç Yeri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>299</v>
+        <v>210</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259430492</t>
+          <t>9786259525334</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Uzay Maceraları – Hanuman Gezegeni</t>
+          <t>Okul Sonrası Dedektiflik Kulübü – Gizemli İcatlar Fuarı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>150</v>
+        <v>330</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259430485</t>
+          <t>9786259525327</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Uzay Maceraları – Mısır’daki Gizemler</t>
+          <t>Okul Sonrası Dedektiflik Kulübü – Huzurevindeki Gizemli Kaçırılma</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>330</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259430478</t>
+          <t>9786259430492</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Uzay Maceraları – Grup Ödevi</t>
+          <t>Uzay Maceraları – Hanuman Gezegeni</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259525310</t>
+          <t>9786259430485</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Okul Sonrası Dedektiflik Kulübü – Antika Dükkanında Gizemli Soygun</t>
+          <t>Uzay Maceraları – Mısır’daki Gizemler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>280</v>
+        <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259525303</t>
+          <t>9786259430478</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Okul Sonrası Dedektiflik Kulübü – Kütüphanedeki Gizemli Değişiklik</t>
+          <t>Uzay Maceraları – Grup Ödevi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259430461</t>
+          <t>9786259525310</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın Sonundaki Deniz Feneri</t>
+          <t>Okul Sonrası Dedektiflik Kulübü – Antika Dükkanında Gizemli Soygun</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>240</v>
+        <v>310</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259430454</t>
+          <t>9786259525303</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Sonsuzluğun Ötesi’ndeki Kitapçı</t>
+          <t>Okul Sonrası Dedektiflik Kulübü – Kütüphanedeki Gizemli Değişiklik</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259430447</t>
+          <t>9786259430461</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kötüler Akademisi: Ürkütücü Oyunlar</t>
+          <t>Dünyanın Sonundaki Deniz Feneri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>270</v>
+        <v>275</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259430430</t>
+          <t>9786259430454</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Zamanın Sonundaki Kule</t>
+          <t>Sonsuzluğun Ötesi’ndeki Kitapçı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>280</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259430423</t>
+          <t>9786259430447</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sihrin Kıyısındaki Ev</t>
+          <t>Kötüler Akademisi: Ürkütücü Oyunlar</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>320</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259430416</t>
+          <t>9786259430430</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Okuldaki Üç Canavar Bir Çocuk: Vam - Kurt - Zom Gecesi</t>
+          <t>Zamanın Sonundaki Kule</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>255</v>
+        <v>280</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259983882</t>
+          <t>9786259430423</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Okuldaki Üç Canavar Bir Çocuk: Vam – Kurt – Zom</t>
+          <t>Sihrin Kıyısındaki Ev</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>320</v>
+        <v>220</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259983899</t>
+          <t>9786259430416</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Okuldaki Üç Canavar Bir Çocuk: İntikam Arayışı</t>
+          <t>Okuldaki Üç Canavar Bir Çocuk: Vam - Kurt - Zom Gecesi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>320</v>
+        <v>340</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259430409</t>
+          <t>9786259983882</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kötüler Akademisi: Ejderha Nasıl Çalınır</t>
+          <t>Okuldaki Üç Canavar Bir Çocuk: Vam – Kurt – Zom</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>270</v>
+        <v>350</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259983875</t>
+          <t>9786259983899</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Okuldaki Üç Canavar Bir Çocuk: Yarasa – Tom</t>
+          <t>Okuldaki Üç Canavar Bir Çocuk: İntikam Arayışı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>380</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259983851</t>
+          <t>9786259430409</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Sihirli Şeker Fabrikası</t>
+          <t>Kötüler Akademisi: Ejderha Nasıl Çalınır</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259983868</t>
+          <t>9786259983875</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ruh Hırsızı</t>
+          <t>Okuldaki Üç Canavar Bir Çocuk: Yarasa – Tom</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259983837</t>
+          <t>9786259983851</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Kötüler Akademisi</t>
+          <t>Sihirli Şeker Fabrikası</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>240</v>
+        <v>280</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259983844</t>
+          <t>9786259983868</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Geveze Kedi</t>
+          <t>Ruh Hırsızı</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>240</v>
+        <v>220</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259983820</t>
+          <t>9786259983837</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Fırını</t>
+          <t>Kötüler Akademisi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>240</v>
+        <v>275</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259983813</t>
+          <t>9786259983844</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Büyübozanlar</t>
+          <t>Geveze Kedi</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>230</v>
+        <v>265</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786257522458</t>
+          <t>9786259983820</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Neden? Serisi (8 Kitap Kutulu Takım)</t>
+          <t>Mutluluk Fırını</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>600</v>
+        <v>275</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259983806</t>
+          <t>9786259983813</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Nazar Malik’in Maceraları - Dinozor İskeleti</t>
+          <t>Büyübozanlar</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>130</v>
+        <v>275</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259912387</t>
+          <t>9786257522458</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Nazar Malik’in Maceraları - Şefin Sırrı</t>
+          <t>Neden? Serisi (8 Kitap Kutulu Takım)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>130</v>
+        <v>600</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259912394</t>
+          <t>9786259983806</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Nazar Malik’in Maceraları - Kunduz Çetesi</t>
+          <t>Nazar Malik’in Maceraları - Dinozor İskeleti</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786257522472</t>
+          <t>9786259912387</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Leo ve Notsch</t>
+          <t>Nazar Malik’in Maceraları - Şefin Sırrı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>240</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057271204</t>
+          <t>9786259912394</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Süper Dünya: Noah’yı Kurtarmak</t>
+          <t>Nazar Malik’in Maceraları - Kunduz Çetesi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>400</v>
+        <v>160</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057271211</t>
+          <t>9786257522472</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Viking Maceraları</t>
+          <t>Leo ve Notsch</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>170</v>
+        <v>275</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786057347596</t>
+          <t>9786057271204</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Thor'un Maceraları</t>
+          <t>Süper Dünya: Noah’yı Kurtarmak</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>750</v>
+        <v>440</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057347589</t>
+          <t>9786057271211</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Thor'un Maceraları - Çekiç Arayışı</t>
+          <t>Viking Maceraları</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>250</v>
+        <v>190</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057347572</t>
+          <t>9786057347596</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Thor'un Maceraları - Loki'nin Kaçısı</t>
+          <t>Thor'un Maceraları</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>250</v>
+        <v>825</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057347565</t>
+          <t>9786057347589</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Thor'un Maceraları - Ragnarök Savaşı</t>
+          <t>Thor'un Maceraları - Çekiç Arayışı</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>250</v>
+        <v>275</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057347527</t>
+          <t>9786057347572</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Mozart</t>
+          <t>Thor'un Maceraları - Loki'nin Kaçısı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>275</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057347541</t>
+          <t>9786057347565</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Cahit Arf</t>
+          <t>Thor'un Maceraları - Ragnarök Savaşı</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>100</v>
+        <v>275</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057347558</t>
+          <t>9786057347527</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Steve Jobs</t>
+          <t>Mozart</t>
         </is>
       </c>
       <c r="C40" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786057347534</t>
+          <t>9786057347541</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bill Gates</t>
+          <t>Cahit Arf</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
+          <t>9786057347558</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Steve Jobs</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786057347534</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Bill Gates</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
           <t>9786057347510</t>
         </is>
       </c>
-      <c r="B42" s="1" t="inlineStr">
+      <c r="B44" s="1" t="inlineStr">
         <is>
           <t>Her Çocuk Özeldir</t>
         </is>
       </c>
-      <c r="C42" s="1">
+      <c r="C44" s="1">
         <v>160</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>