--- v0 (2025-11-03)
+++ v1 (2026-04-06)
@@ -85,895 +85,1780 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055391546</t>
+          <t>9786055391126</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Postmodernizm ve Popüler Kültür</t>
+          <t>Yüzü Gergefte Zamanın</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>400</v>
+        <v>6</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786256005181</t>
+          <t>9786055391768</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Karezza Metodu</t>
+          <t>Türkiye'de Neo-Liberal Yıkım Süreci</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>120</v>
+        <v>70</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786055391645</t>
+          <t>9786054452125</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Medya ve Modernlik</t>
+          <t>Cengiz Han Bozkırın Efendisi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>320</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055935146</t>
+          <t>9786055391720</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Mitler ve Efsaneler</t>
+          <t>Vegan Diyeti</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786255518910</t>
+          <t>9786054452576</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Voltaire'in Felsefe Sözlüğü Kitap 1</t>
+          <t>Nietzche - Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1250</v>
+        <v>50</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786054452095</t>
+          <t>9786055391577</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Televizyon İçin Nasıl Yazmalı?</t>
+          <t>Zaman Küser Sen Gidersen</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>500</v>
+        <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786055391744</t>
+          <t>9786053711162</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Sanat Üretimi</t>
+          <t>Vahşetin Çağrısı - Beyaz Diş</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>320</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054452477</t>
+          <t>9786054452453</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Kafir</t>
+          <t>Üçüncü Hayat</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>350</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786053710059</t>
+          <t>9786054452514</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>İskele</t>
+          <t>Türk ve Dünya Sineması Üzerine Sentezler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>85</v>
+        <v>28</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786055391201</t>
+          <t>9786054452521</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>İlklerin Padişahı Sultan Abdülmecit</t>
+          <t>Terleten Sorular</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>80</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786054452897</t>
+          <t>9786055935023</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ganj’ın Gözyaşları</t>
+          <t>Tasavvufa Giriş</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>250</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055935801</t>
+          <t>9786055935160</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Aleviliğin Vazgeçilmez ve Değiştirilemez Temel İlkeleri</t>
+          <t>Tartuffe - Moliere</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>300</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786055391515</t>
+          <t>9786054452217</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Durgun Akar Sular</t>
+          <t>Tarih Onları Haklı Çıkardı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>75</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055935856</t>
+          <t>9786055935610</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Avukatsız Halk Kürtler</t>
+          <t>Şiva’nın Gözü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256005051</t>
+          <t>9786055935030</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Onu Baştan Çıkart</t>
+          <t>Simgeler ve Rıza Kenti: Alevilik - Bektaşilik (2 Cilt)</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>140</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786256885172</t>
+          <t>9786054452866</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Toplumu Tartışmaları</t>
+          <t>Seyirlik Cümbüşler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>270</v>
+        <v>195</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258349603</t>
+          <t>9786054452705</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Yolunda</t>
+          <t>Sanatçının Bir Genç Adam Olarak Portresi</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>170</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786057115737</t>
+          <t>9786055391539</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Hannibal</t>
+          <t>Popüler Kültürü Anlamak</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>220</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057115720</t>
+          <t>9786055935900</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Neron</t>
+          <t>Podyumda Cinayet</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>220</v>
+        <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057115744</t>
+          <t>9786055935788</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Han - Bozkırın Efendisi</t>
+          <t>Osmanlının Kanlı Tarihi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>220</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057115751</t>
+          <t>9786054452835</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Büyük Petro - Deli Dahi Arasında</t>
+          <t>Osmanlı Tiyatrosu - 19. Yüzyıl İstanbul'unda Kültürel Dönüşümün Sahnesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>220</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057115706</t>
+          <t>9786054452200</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Burcunuza Göre Seks Hayatınız</t>
+          <t>Osmanlı Sarayında Cinsel Sapkınlıklar</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>220</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057115713</t>
+          <t>9786054452262</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Sezar</t>
+          <t>Nietzsche: Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>220</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256005846</t>
+          <t>9786054452798</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Çakalın Çileği</t>
+          <t>Ne Varsa Onun İçinde Var  Fihi Ma-Fih</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>170</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786055935894</t>
+          <t>9786054452965</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yogayla Seks</t>
+          <t>Nazlı</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>350</v>
+        <v>21</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258349627</t>
+          <t>9786053711261</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bir Köpeğin Yüreği</t>
+          <t>Mutlu Prens - Dorian Gray’ın Portresi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258349498</t>
+          <t>9786055391348</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Şeyh - Çöl Çiçeği</t>
+          <t>Medya Okuryazarlığı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>320</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786055391737</t>
+          <t>3990000016118</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Eleştirellik</t>
+          <t>Lazarus ve Aziz Dostu ve Haberci</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>320</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054452491</t>
+          <t>9786054452026</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tepedelenli Ali Paşa</t>
+          <t>Kültürlerarası İletişim</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055935115</t>
+          <t>9786055391676</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Hesaplaşma ve Sosyalizmin Yeni Stratejisi</t>
+          <t>Kar Tanesi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>280</v>
+        <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055935009</t>
+          <t>9786055935368</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Senfoni C Minör</t>
+          <t>İstanbul Yolunda</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055391591</t>
+          <t>9786055935412</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sarıkamış</t>
+          <t>İnsan Neresi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>220</v>
+        <v>70</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786054452637</t>
+          <t>9786053711223</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Sosyalist Gerçekçilik</t>
+          <t>Ivan Ilyic’in Ölümü - Kazaklar</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>150</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054452927</t>
+          <t>9786054452804</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Çukurcuma’da Masumiyet</t>
+          <t>Hegemonya Aracı ve İdeolojik Aygıt Olarak Medya</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>75</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055935924</t>
+          <t>9786055391317</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Zeki, Çevik ve Ahlaklı</t>
+          <t>Hadji Murad</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>75</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786054452859</t>
+          <t>9786055935658</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Tan Vakti</t>
+          <t>Gavur Halil ve Deli</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>60</v>
+        <v>17</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786055935948</t>
+          <t>9786054452392</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tahakkümün Anatomisi</t>
+          <t>Ermişin Bahçesi ve Yeryüzü Tanrıları</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>135</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055391232</t>
+          <t>9786055935153</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Sılada Gurbet - Zahit Kevseri</t>
+          <t>Ermiş ve Gezgin</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>100</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786055935399</t>
+          <t>3990000001853</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Roma’nın Efendisi Sezar</t>
+          <t>En Güzel Vampir Hikayeleri</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>200</v>
+        <v>20</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054452651</t>
+          <t>9786054452224</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Güç ve İktidar Yasaları</t>
+          <t>En Güzel Kızılderili Hikayeleri</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>225</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786055391140</t>
+          <t>9786054452330</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’dan Hayatımıza Işık Tutacak Aforizmalar</t>
+          <t>Emile Ya Da Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>85</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055391355</t>
+          <t>9786055391706</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Mestur</t>
+          <t>Anneme Gezi Parkı'nda Olduğumu Söyleme O Beni Okulda Sanıyor...</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055391652</t>
+          <t>9786055935825</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Medya ve Sanat</t>
+          <t>Aleviliğin Vazgeçilemez ve Değiştirilemez Temel İlkeleri</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>320</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786055935047</t>
+          <t>9786053711346</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Mardinli Telkari</t>
+          <t>Dörtlükler - Rubailer</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>170</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786054452040</t>
+          <t>9786055391324</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Korsan Ütopyaları</t>
+          <t>Çöl Çiçeği</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>110</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786055391362</t>
+          <t>9786054057269</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>İza</t>
+          <t>Çoban Ateşi</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>75</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786054452347</t>
+          <t>9786055935603</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Şarabı</t>
+          <t>Cehennem Sembolleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>75</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054452590</t>
+          <t>9786054452071</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Efendisi</t>
+          <t>Burcunuza Göre Seks Yaşamınız</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>180</v>
+        <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786055935122</t>
+          <t>9786053711377</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Fülüt Nağmeleri</t>
+          <t>Bizans Çöplüğü</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>80</v>
+        <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786054452767</t>
+          <t>9786055391621</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Eşzamansız Marifetler</t>
+          <t>Birler ve Sıfırlar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>140</v>
+        <v>70</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786054452293</t>
+          <t>9786055935344</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Büyük Peter</t>
+          <t>Bir Çöl Rüzgarı Ömrümüz</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>100</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786055935641</t>
+          <t>9786054452910</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bir Gözyaşı Bir Tebessüm - Kum ve Köpük</t>
+          <t>Bilebilmenin Mutluluğu</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>75</v>
+        <v>110</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786054452545</t>
+          <t>9786055932071</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Beyin Zindeliği ve İş</t>
+          <t>Burcunuz ve Seks</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>100</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055391508</t>
+          <t>9786055935887</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Ayna</t>
+          <t>Alevilikte Cenaze Kaldırma</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>80</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055935382</t>
+          <t>9786055935016</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ayevi</t>
+          <t>Alevilik Felsefesinin  Doğuşu</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>150</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786055391331</t>
+          <t>3990000029744</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ayastefanos’un Üç Aslanı</t>
+          <t>Acemi Yaşamlar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
+          <t>9786054452934</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>2. Dünya Savaşında Seks ve Propaganda</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>9.26</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9786055935597</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>1944 Arabat Türkleri</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9786055391775</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Bir Devrin Efendisi Hafız Hasan Şen</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9786055391546</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Postmodernizm ve Popüler Kültür</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9786256005181</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Karezza Metodu</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9786055391645</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Medya ve Modernlik</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9786055935146</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Mitler ve Efsaneler</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9786255518910</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Voltaire'in Felsefe Sözlüğü Kitap 1</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>1250</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9786054452095</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>Televizyon İçin Nasıl Yazmalı?</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9786055391744</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Türkiye’de Sanat Üretimi</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>9786054452477</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Kafir</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>9786053710059</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>İskele</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>9786055391201</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>İlklerin Padişahı Sultan Abdülmecit</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9786054452897</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Ganj’ın Gözyaşları</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9786055935801</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Aleviliğin Vazgeçilmez ve Değiştirilemez Temel İlkeleri</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9786055391515</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Durgun Akar Sular</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786055935856</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Avukatsız Halk Kürtler</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786256005051</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Onu Baştan Çıkart</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
+          <t>9786256885172</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Bilgi Toplumu Tartışmaları</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786258349603</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>İstanbul Yolunda</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786057115737</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>Hannibal</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786057115720</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Neron</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786057115744</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Cengiz Han - Bozkırın Efendisi</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786057115751</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Petro - Deli Dahi Arasında</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
+          <t>9786057115706</t>
+        </is>
+      </c>
+      <c r="B82" s="1" t="inlineStr">
+        <is>
+          <t>Burcunuza Göre Seks Hayatınız</t>
+        </is>
+      </c>
+      <c r="C82" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="83" spans="1:3">
+      <c r="A83" s="1" t="inlineStr">
+        <is>
+          <t>9786057115713</t>
+        </is>
+      </c>
+      <c r="B83" s="1" t="inlineStr">
+        <is>
+          <t>Sezar</t>
+        </is>
+      </c>
+      <c r="C83" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="84" spans="1:3">
+      <c r="A84" s="1" t="inlineStr">
+        <is>
+          <t>9786256005846</t>
+        </is>
+      </c>
+      <c r="B84" s="1" t="inlineStr">
+        <is>
+          <t>Çakalın Çileği</t>
+        </is>
+      </c>
+      <c r="C84" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="85" spans="1:3">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>9786055935894</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>Yogayla Seks</t>
+        </is>
+      </c>
+      <c r="C85" s="1">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="86" spans="1:3">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>9786258349627</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>Bir Köpeğin Yüreği</t>
+        </is>
+      </c>
+      <c r="C86" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="87" spans="1:3">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>9786258349498</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>Şeyh - Çöl Çiçeği</t>
+        </is>
+      </c>
+      <c r="C87" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="88" spans="1:3">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>9786055391737</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>Sanatta Eleştirellik</t>
+        </is>
+      </c>
+      <c r="C88" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="89" spans="1:3">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>9786054452491</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>Tepedelenli Ali Paşa</t>
+        </is>
+      </c>
+      <c r="C89" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="90" spans="1:3">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>9786055935115</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>Tarihsel Hesaplaşma ve Sosyalizmin Yeni Stratejisi</t>
+        </is>
+      </c>
+      <c r="C90" s="1">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="91" spans="1:3">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>9786055935009</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>Senfoni C Minör</t>
+        </is>
+      </c>
+      <c r="C91" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="92" spans="1:3">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>9786055391591</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
+          <t>Sarıkamış</t>
+        </is>
+      </c>
+      <c r="C92" s="1">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="93" spans="1:3">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>9786054452637</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Sanatta Sosyalist Gerçekçilik</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786054452927</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Çukurcuma’da Masumiyet</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
+          <t>9786055935924</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Zeki, Çevik ve Ahlaklı</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786054452859</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Tan Vakti</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786055935948</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Tahakkümün Anatomisi</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>135</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
+          <t>9786055391232</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Sılada Gurbet - Zahit Kevseri</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786055935399</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Roma’nın Efendisi Sezar</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786054452651</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Osmanlı’da Güç ve İktidar Yasaları</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786055391140</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Mevlana’dan Hayatımıza Işık Tutacak Aforizmalar</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786055391355</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Mestur</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786055391652</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Medya ve Sanat</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786055935047</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Mardinli Telkari</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786054452040</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>Korsan Ütopyaları</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786055391362</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>İza</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
+          <t>9786054452347</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>Hayatın Şarabı</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786054452590</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>Güneşin Efendisi</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786055935122</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>Fülüt Nağmeleri</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786054452767</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>Eşzamansız Marifetler</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786054452293</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Peter</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786055935641</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>Bir Gözyaşı Bir Tebessüm - Kum ve Köpük</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786054452545</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>Beyin Zindeliği ve İş</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786055391508</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>Ayna</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786055935382</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>Ayevi</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786055391331</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>Ayastefanos’un Üç Aslanı</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
           <t>3990000009617</t>
         </is>
       </c>
-      <c r="B58" s="1" t="inlineStr">
+      <c r="B117" s="1" t="inlineStr">
         <is>
           <t>68 Mayısında Paris</t>
         </is>
       </c>
-      <c r="C58" s="1">
+      <c r="C117" s="1">
         <v>60</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>