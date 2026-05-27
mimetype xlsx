--- v1 (2026-04-06)
+++ v2 (2026-05-27)
@@ -289,81 +289,81 @@
         <is>
           <t>9786054452217</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>Tarih Onları Haklı Çıkardı</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>20.37</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>9786055935610</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>Şiva’nın Gözü</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>9786055935030</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>Simgeler ve Rıza Kenti: Alevilik - Bektaşilik (2 Cilt)</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>46.3</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>9786054452866</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>Seyirlik Cümbüşler</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>195</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>9786054452705</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>Sanatçının Bir Genç Adam Olarak Portresi</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>14.81</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>9786055391539</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
@@ -544,66 +544,66 @@
         <is>
           <t>9786055391676</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>Kar Tanesi</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>9786055935368</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>İstanbul Yolunda</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>9786055935412</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>İnsan Neresi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>9786053711223</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>Ivan Ilyic’in Ölümü - Kazaklar</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>9.17</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>9786054452804</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
@@ -784,96 +784,96 @@
         <is>
           <t>9786054057269</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>Çoban Ateşi</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>25.93</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>9786055935603</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>Cehennem Sembolleri</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>9786054452071</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>Burcunuza Göre Seks Yaşamınız</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>19</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>9786053711377</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>Bizans Çöplüğü</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>90</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>9786055391621</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>Birler ve Sıfırlar</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>70</v>
+        <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>9786055935344</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>Bir Çöl Rüzgarı Ömrümüz</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>10.19</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>9786054452910</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
@@ -1099,126 +1099,126 @@
         <is>
           <t>9786054452477</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Kafir</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786053710059</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>İskele</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>85</v>
+        <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>9786055391201</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>İlklerin Padişahı Sultan Abdülmecit</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786054452897</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Ganj’ın Gözyaşları</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786055935801</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Aleviliğin Vazgeçilmez ve Değiştirilemez Temel İlkeleri</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786055391515</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>Durgun Akar Sular</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>9786055935856</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Avukatsız Halk Kürtler</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786256005051</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Onu Baştan Çıkart</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>140</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786256885172</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
@@ -1339,51 +1339,51 @@
         <is>
           <t>9786256005846</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Çakalın Çileği</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>170</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786055935894</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Yogayla Seks</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>350</v>
+        <v>500</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786258349627</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Bir Köpeğin Yüreği</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786258349498</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
@@ -1429,436 +1429,436 @@
         <is>
           <t>9786055935115</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Tarihsel Hesaplaşma ve Sosyalizmin Yeni Stratejisi</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786055935009</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>Senfoni C Minör</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>9786055391591</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>Sarıkamış</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>220</v>
+        <v>350</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>9786054452637</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>Sanatta Sosyalist Gerçekçilik</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>9786054452927</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>Çukurcuma’da Masumiyet</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>9786055935924</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Zeki, Çevik ve Ahlaklı</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>9786054452859</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>Tan Vakti</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>9786055935948</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>Tahakkümün Anatomisi</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>135</v>
+        <v>150</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>9786055391232</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Sılada Gurbet - Zahit Kevseri</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>9786055935399</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>Roma’nın Efendisi Sezar</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>9786054452651</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>Osmanlı’da Güç ve İktidar Yasaları</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>225</v>
+        <v>300</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>9786055391140</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>Mevlana’dan Hayatımıza Işık Tutacak Aforizmalar</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>9786055391355</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Mestur</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>85</v>
+        <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786055391652</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Medya ve Sanat</t>
         </is>
       </c>
       <c r="C103" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786055935047</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Mardinli Telkari</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786054452040</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Korsan Ütopyaları</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>110</v>
+        <v>150</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>9786055391362</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>İza</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>9786054452347</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Hayatın Şarabı</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>9786054452590</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>Güneşin Efendisi</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>180</v>
+        <v>250</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>9786055935122</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>Fülüt Nağmeleri</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>80</v>
+        <v>100</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>9786054452767</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>Eşzamansız Marifetler</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>140</v>
+        <v>170</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>9786054452293</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>Büyük Peter</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>9786055935641</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>Bir Gözyaşı Bir Tebessüm - Kum ve Köpük</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>75</v>
+        <v>100</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>9786054452545</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>Beyin Zindeliği ve İş</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>9786055391508</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>Ayna</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>9786055935382</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>Ayevi</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>9786055391331</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>Ayastefanos’un Üç Aslanı</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>3990000009617</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>68 Mayısında Paris</t>
         </is>
       </c>
       <c r="C117" s="1">
-        <v>60</v>
+        <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>