--- v2 (2026-05-27)
+++ v3 (2026-07-18)
@@ -979,141 +979,141 @@
         <is>
           <t>9786055391775</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>Bir Devrin Efendisi Hafız Hasan Şen</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>9786055391546</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>Postmodernizm ve Popüler Kültür</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>9786256005181</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>Karezza Metodu</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>120</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>9786055391645</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>Medya ve Modernlik</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>9786055935146</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>Mitler ve Efsaneler</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>9786255518910</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>Voltaire'in Felsefe Sözlüğü Kitap 1</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>1250</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>9786054452095</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>Televizyon İçin Nasıl Yazmalı?</t>
         </is>
       </c>
       <c r="C66" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>9786055391744</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>Türkiye’de Sanat Üretimi</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>9786054452477</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>Kafir</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>9786053710059</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
@@ -1129,51 +1129,51 @@
         <is>
           <t>9786055391201</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>İlklerin Padişahı Sultan Abdülmecit</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>9786054452897</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>Ganj’ın Gözyaşları</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>9786055935801</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>Aleviliğin Vazgeçilmez ve Değiştirilemez Temel İlkeleri</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>9786055391515</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
@@ -1189,261 +1189,261 @@
         <is>
           <t>9786055935856</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Avukatsız Halk Kürtler</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>9786256005051</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Onu Baştan Çıkart</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>9786256885172</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Bilgi Toplumu Tartışmaları</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>270</v>
+        <v>300</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>9786258349603</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>İstanbul Yolunda</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>170</v>
+        <v>250</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>9786057115737</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>Hannibal</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>9786057115720</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>Neron</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>9786057115744</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>Cengiz Han - Bozkırın Efendisi</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>9786057115751</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>Büyük Petro - Deli Dahi Arasında</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>9786057115706</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Burcunuza Göre Seks Hayatınız</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>9786057115713</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>Sezar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>9786256005846</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>Çakalın Çileği</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>9786055935894</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>Yogayla Seks</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>500</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>9786258349627</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>Bir Köpeğin Yüreği</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>9786258349498</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>Şeyh - Çöl Çiçeği</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>9786055391737</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>Sanatta Eleştirellik</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>9786054452491</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>Tepedelenli Ali Paşa</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>9786055935115</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>Tarihsel Hesaplaşma ve Sosyalizmin Yeni Stratejisi</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>9786055935009</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
@@ -1609,51 +1609,51 @@
         <is>
           <t>9786055391355</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>Mestur</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>9786055391652</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>Medya ve Sanat</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>320</v>
+        <v>400</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>9786055935047</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>Mardinli Telkari</t>
         </is>
       </c>
       <c r="C104" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>9786054452040</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>