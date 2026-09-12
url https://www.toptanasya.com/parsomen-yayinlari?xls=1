--- v3 (2026-07-18)
+++ v4 (2026-09-12)
@@ -85,1780 +85,1870 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786055391126</t>
+          <t>9786259656540</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Yüzü Gergefte Zamanın</t>
+          <t>Voltaire'in Felsefe Sözlüğü Cilt 2</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>6</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786055391768</t>
+          <t>9786258693652</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Türkiye'de Neo-Liberal Yıkım Süreci</t>
+          <t>Wabi-Sabi</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>70</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786054452125</t>
+          <t>9786258693676</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Han Bozkırın Efendisi</t>
+          <t>Shinrin-Yoku</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>13.89</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786055391720</t>
+          <t>9786258693522</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Vegan Diyeti</t>
+          <t>Kintsugi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>13.89</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786054452576</t>
+          <t>9786258693638</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Nietzche - Hayatı ve Eserleri</t>
+          <t>Kaizen</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>50</v>
+        <v>300</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786055391577</t>
+          <t>9786258693683</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Zaman Küser Sen Gidersen</t>
+          <t>İkigai</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>28</v>
+        <v>250</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786053711162</t>
+          <t>9786055391126</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Vahşetin Çağrısı - Beyaz Diş</t>
+          <t>Yüzü Gergefte Zamanın</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>9.17</v>
+        <v>6</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786054452453</t>
+          <t>9786055391768</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Üçüncü Hayat</t>
+          <t>Türkiye'de Neo-Liberal Yıkım Süreci</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>14.81</v>
+        <v>70</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786054452514</t>
+          <t>9786054452125</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Türk ve Dünya Sineması Üzerine Sentezler</t>
+          <t>Cengiz Han Bozkırın Efendisi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>28</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786054452521</t>
+          <t>9786055391720</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Terleten Sorular</t>
+          <t>Vegan Diyeti</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>13.89</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786055935023</t>
+          <t>9786054452576</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Tasavvufa Giriş</t>
+          <t>Nietzche - Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>26.85</v>
+        <v>50</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786055935160</t>
+          <t>9786055391577</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Tartuffe - Moliere</t>
+          <t>Zaman Küser Sen Gidersen</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>10.19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786054452217</t>
+          <t>9786053711162</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Tarih Onları Haklı Çıkardı</t>
+          <t>Vahşetin Çağrısı - Beyaz Diş</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>20.37</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786055935610</t>
+          <t>9786054452453</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Şiva’nın Gözü</t>
+          <t>Üçüncü Hayat</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786055935030</t>
+          <t>9786054452514</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Simgeler ve Rıza Kenti: Alevilik - Bektaşilik (2 Cilt)</t>
+          <t>Türk ve Dünya Sineması Üzerine Sentezler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>46.3</v>
+        <v>28</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786054452866</t>
+          <t>9786054452521</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Seyirlik Cümbüşler</t>
+          <t>Terleten Sorular</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>250</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786054452705</t>
+          <t>9786055935023</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sanatçının Bir Genç Adam Olarak Portresi</t>
+          <t>Tasavvufa Giriş</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>14.81</v>
+        <v>26.85</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786055391539</t>
+          <t>9786055935160</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Popüler Kültürü Anlamak</t>
+          <t>Tartuffe - Moliere</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>18.52</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786055935900</t>
+          <t>9786054452217</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Podyumda Cinayet</t>
+          <t>Tarih Onları Haklı Çıkardı</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>80</v>
+        <v>20.37</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786055935788</t>
+          <t>9786055935610</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Osmanlının Kanlı Tarihi</t>
+          <t>Şiva’nın Gözü</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>21.3</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786054452835</t>
+          <t>9786055935030</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Tiyatrosu - 19. Yüzyıl İstanbul'unda Kültürel Dönüşümün Sahnesi</t>
+          <t>Simgeler ve Rıza Kenti: Alevilik - Bektaşilik (2 Cilt)</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>22.22</v>
+        <v>46.3</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786054452200</t>
+          <t>9786054452866</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı Sarayında Cinsel Sapkınlıklar</t>
+          <t>Seyirlik Cümbüşler</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>16.67</v>
+        <v>250</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786054452262</t>
+          <t>9786054452705</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Nietzsche: Hayatı ve Eserleri</t>
+          <t>Sanatçının Bir Genç Adam Olarak Portresi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>9.26</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786054452798</t>
+          <t>9786055391539</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Ne Varsa Onun İçinde Var  Fihi Ma-Fih</t>
+          <t>Popüler Kültürü Anlamak</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>13.89</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786054452965</t>
+          <t>9786055935900</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Nazlı</t>
+          <t>Podyumda Cinayet</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>21</v>
+        <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786053711261</t>
+          <t>9786055935788</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Prens - Dorian Gray’ın Portresi</t>
+          <t>Osmanlının Kanlı Tarihi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>9.17</v>
+        <v>21.3</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786055391348</t>
+          <t>9786054452835</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Medya Okuryazarlığı</t>
+          <t>Osmanlı Tiyatrosu - 19. Yüzyıl İstanbul'unda Kültürel Dönüşümün Sahnesi</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>18.52</v>
+        <v>22.22</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>3990000016118</t>
+          <t>9786054452200</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Lazarus ve Aziz Dostu ve Haberci</t>
+          <t>Osmanlı Sarayında Cinsel Sapkınlıklar</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>9.26</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786054452026</t>
+          <t>9786054452262</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kültürlerarası İletişim</t>
+          <t>Nietzsche: Hayatı ve Eserleri</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>13.89</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786055391676</t>
+          <t>9786054452798</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Kar Tanesi</t>
+          <t>Ne Varsa Onun İçinde Var  Fihi Ma-Fih</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>120</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786055935368</t>
+          <t>9786054452965</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Yolunda</t>
+          <t>Nazlı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>21</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786055935412</t>
+          <t>9786053711261</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>İnsan Neresi</t>
+          <t>Mutlu Prens - Dorian Gray’ın Portresi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>100</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786053711223</t>
+          <t>9786055391348</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Ivan Ilyic’in Ölümü - Kazaklar</t>
+          <t>Medya Okuryazarlığı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>9.17</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786054452804</t>
+          <t>3990000016118</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hegemonya Aracı ve İdeolojik Aygıt Olarak Medya</t>
+          <t>Lazarus ve Aziz Dostu ve Haberci</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>18.52</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786055391317</t>
+          <t>9786054452026</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Hadji Murad</t>
+          <t>Kültürlerarası İletişim</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>9.26</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786055935658</t>
+          <t>9786055391676</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Gavur Halil ve Deli</t>
+          <t>Kar Tanesi</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>17</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786054452392</t>
+          <t>9786055935368</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Ermişin Bahçesi ve Yeryüzü Tanrıları</t>
+          <t>İstanbul Yolunda</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>16.67</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786055935153</t>
+          <t>9786055935412</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ermiş ve Gezgin</t>
+          <t>İnsan Neresi</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>13.89</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>3990000001853</t>
+          <t>9786053711223</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Vampir Hikayeleri</t>
+          <t>Ivan Ilyic’in Ölümü - Kazaklar</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>20</v>
+        <v>9.17</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786054452224</t>
+          <t>9786054452804</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>En Güzel Kızılderili Hikayeleri</t>
+          <t>Hegemonya Aracı ve İdeolojik Aygıt Olarak Medya</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>9.26</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786054452330</t>
+          <t>9786055391317</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Emile Ya Da Çocuk Eğitimi</t>
+          <t>Hadji Murad</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>32.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786055391706</t>
+          <t>9786055935658</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Anneme Gezi Parkı'nda Olduğumu Söyleme O Beni Okulda Sanıyor...</t>
+          <t>Gavur Halil ve Deli</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>50</v>
+        <v>17</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786055935825</t>
+          <t>9786054452392</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Aleviliğin Vazgeçilemez ve Değiştirilemez Temel İlkeleri</t>
+          <t>Ermişin Bahçesi ve Yeryüzü Tanrıları</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>14.81</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786053711346</t>
+          <t>9786055935153</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Dörtlükler - Rubailer</t>
+          <t>Ermiş ve Gezgin</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>16.67</v>
+        <v>13.89</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786055391324</t>
+          <t>3990000001853</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çöl Çiçeği</t>
+          <t>En Güzel Vampir Hikayeleri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>18.52</v>
+        <v>20</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786054057269</t>
+          <t>9786054452224</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Çoban Ateşi</t>
+          <t>En Güzel Kızılderili Hikayeleri</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>25.93</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786055935603</t>
+          <t>9786054452330</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Cehennem Sembolleri</t>
+          <t>Emile Ya Da Çocuk Eğitimi</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>200</v>
+        <v>32.41</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786054452071</t>
+          <t>9786055391706</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Burcunuza Göre Seks Yaşamınız</t>
+          <t>Anneme Gezi Parkı'nda Olduğumu Söyleme O Beni Okulda Sanıyor...</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>19</v>
+        <v>50</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786053711377</t>
+          <t>9786055935825</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Bizans Çöplüğü</t>
+          <t>Aleviliğin Vazgeçilemez ve Değiştirilemez Temel İlkeleri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>90</v>
+        <v>14.81</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786055391621</t>
+          <t>9786053711346</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Birler ve Sıfırlar</t>
+          <t>Dörtlükler - Rubailer</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>100</v>
+        <v>16.67</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786055935344</t>
+          <t>9786055391324</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Bir Çöl Rüzgarı Ömrümüz</t>
+          <t>Çöl Çiçeği</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>10.19</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786054452910</t>
+          <t>9786054057269</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Bilebilmenin Mutluluğu</t>
+          <t>Çoban Ateşi</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>110</v>
+        <v>25.93</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786055932071</t>
+          <t>9786055935603</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Burcunuz ve Seks</t>
+          <t>Cehennem Sembolleri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>12.96</v>
+        <v>200</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786055935887</t>
+          <t>9786054452071</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Alevilikte Cenaze Kaldırma</t>
+          <t>Burcunuza Göre Seks Yaşamınız</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>10.19</v>
+        <v>19</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786055935016</t>
+          <t>9786053711377</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Alevilik Felsefesinin  Doğuşu</t>
+          <t>Bizans Çöplüğü</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>19.44</v>
+        <v>90</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>3990000029744</t>
+          <t>9786055391621</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Acemi Yaşamlar</t>
+          <t>Birler ve Sıfırlar</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>5.56</v>
+        <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786054452934</t>
+          <t>9786055935344</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>2. Dünya Savaşında Seks ve Propaganda</t>
+          <t>Bir Çöl Rüzgarı Ömrümüz</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>9.26</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786055935597</t>
+          <t>9786054452910</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>1944 Arabat Türkleri</t>
+          <t>Bilebilmenin Mutluluğu</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>110</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786055391775</t>
+          <t>9786055932071</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bir Devrin Efendisi Hafız Hasan Şen</t>
+          <t>Burcunuz ve Seks</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>25</v>
+        <v>12.96</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786055391546</t>
+          <t>9786055935887</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Postmodernizm ve Popüler Kültür</t>
+          <t>Alevilikte Cenaze Kaldırma</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>500</v>
+        <v>10.19</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256005181</t>
+          <t>9786055935016</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Karezza Metodu</t>
+          <t>Alevilik Felsefesinin  Doğuşu</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>120</v>
+        <v>19.44</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786055391645</t>
+          <t>3990000029744</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Medya ve Modernlik</t>
+          <t>Acemi Yaşamlar</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>400</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786055935146</t>
+          <t>9786054452934</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Mitler ve Efsaneler</t>
+          <t>2. Dünya Savaşında Seks ve Propaganda</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>500</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255518910</t>
+          <t>9786055935597</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Voltaire'in Felsefe Sözlüğü Kitap 1</t>
+          <t>1944 Arabat Türkleri</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>1500</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786054452095</t>
+          <t>9786055391775</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Televizyon İçin Nasıl Yazmalı?</t>
+          <t>Bir Devrin Efendisi Hafız Hasan Şen</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>500</v>
+        <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786055391744</t>
+          <t>9786055391546</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’de Sanat Üretimi</t>
+          <t>Postmodernizm ve Popüler Kültür</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786054452477</t>
+          <t>9786256005181</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Kafir</t>
+          <t>Karezza Metodu</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>350</v>
+        <v>120</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786053710059</t>
+          <t>9786055391645</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İskele</t>
+          <t>Medya ve Modernlik</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>400</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786055391201</t>
+          <t>9786055935146</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İlklerin Padişahı Sultan Abdülmecit</t>
+          <t>Mitler ve Efsaneler</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786054452897</t>
+          <t>9786255518910</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ganj’ın Gözyaşları</t>
+          <t>Voltaire'in Felsefe Sözlüğü Kitap 1</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>300</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786055935801</t>
+          <t>9786054452095</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Aleviliğin Vazgeçilmez ve Değiştirilemez Temel İlkeleri</t>
+          <t>Televizyon İçin Nasıl Yazmalı?</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>300</v>
+        <v>500</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786055391515</t>
+          <t>9786055391744</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Durgun Akar Sular</t>
+          <t>Türkiye’de Sanat Üretimi</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786055935856</t>
+          <t>9786054452477</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Avukatsız Halk Kürtler</t>
+          <t>Kafir</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256005051</t>
+          <t>9786053710059</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Onu Baştan Çıkart</t>
+          <t>İskele</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256885172</t>
+          <t>9786055391201</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Bilgi Toplumu Tartışmaları</t>
+          <t>İlklerin Padişahı Sultan Abdülmecit</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786258349603</t>
+          <t>9786054452897</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>İstanbul Yolunda</t>
+          <t>Ganj’ın Gözyaşları</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786057115737</t>
+          <t>9786055935801</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Hannibal</t>
+          <t>Aleviliğin Vazgeçilmez ve Değiştirilemez Temel İlkeleri</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786057115720</t>
+          <t>9786055391515</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Neron</t>
+          <t>Durgun Akar Sular</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057115744</t>
+          <t>9786055935856</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Cengiz Han - Bozkırın Efendisi</t>
+          <t>Avukatsız Halk Kürtler</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057115751</t>
+          <t>9786256005051</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Büyük Petro - Deli Dahi Arasında</t>
+          <t>Onu Baştan Çıkart</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057115706</t>
+          <t>9786256885172</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Burcunuza Göre Seks Hayatınız</t>
+          <t>Bilgi Toplumu Tartışmaları</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057115713</t>
+          <t>9786258349603</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Sezar</t>
+          <t>İstanbul Yolunda</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256005846</t>
+          <t>9786057115737</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Çakalın Çileği</t>
+          <t>Hannibal</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786055935894</t>
+          <t>9786057115720</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yogayla Seks</t>
+          <t>Neron</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258349627</t>
+          <t>9786057115744</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Bir Köpeğin Yüreği</t>
+          <t>Cengiz Han - Bozkırın Efendisi</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258349498</t>
+          <t>9786057115751</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Şeyh - Çöl Çiçeği</t>
+          <t>Büyük Petro - Deli Dahi Arasında</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786055391737</t>
+          <t>9786057115706</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Eleştirellik</t>
+          <t>Burcunuza Göre Seks Hayatınız</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786054452491</t>
+          <t>9786057115713</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Tepedelenli Ali Paşa</t>
+          <t>Sezar</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786055935115</t>
+          <t>9786256005846</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Tarihsel Hesaplaşma ve Sosyalizmin Yeni Stratejisi</t>
+          <t>Çakalın Çileği</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>280</v>
+        <v>200</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786055935009</t>
+          <t>9786055935894</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Senfoni C Minör</t>
+          <t>Yogayla Seks</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>100</v>
+        <v>500</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786055391591</t>
+          <t>9786258349627</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sarıkamış</t>
+          <t>Bir Köpeğin Yüreği</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786054452637</t>
+          <t>9786258349498</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Sanatta Sosyalist Gerçekçilik</t>
+          <t>Şeyh - Çöl Çiçeği</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>170</v>
+        <v>400</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786054452927</t>
+          <t>9786055391737</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Çukurcuma’da Masumiyet</t>
+          <t>Sanatta Eleştirellik</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786055935924</t>
+          <t>9786054452491</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Zeki, Çevik ve Ahlaklı</t>
+          <t>Tepedelenli Ali Paşa</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786054452859</t>
+          <t>9786055935115</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Tan Vakti</t>
+          <t>Tarihsel Hesaplaşma ve Sosyalizmin Yeni Stratejisi</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>100</v>
+        <v>280</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786055935948</t>
+          <t>9786055935009</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Tahakkümün Anatomisi</t>
+          <t>Senfoni C Minör</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786055391232</t>
+          <t>9786055391591</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sılada Gurbet - Zahit Kevseri</t>
+          <t>Sarıkamış</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>120</v>
+        <v>350</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786055935399</t>
+          <t>9786054452637</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Roma’nın Efendisi Sezar</t>
+          <t>Sanatta Sosyalist Gerçekçilik</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>200</v>
+        <v>170</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786054452651</t>
+          <t>9786054452927</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>Osmanlı’da Güç ve İktidar Yasaları</t>
+          <t>Çukurcuma’da Masumiyet</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>300</v>
+        <v>100</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786055391140</t>
+          <t>9786055935924</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Mevlana’dan Hayatımıza Işık Tutacak Aforizmalar</t>
+          <t>Zeki, Çevik ve Ahlaklı</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786055391355</t>
+          <t>9786054452859</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Mestur</t>
+          <t>Tan Vakti</t>
         </is>
       </c>
       <c r="C102" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786055391652</t>
+          <t>9786055935948</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Medya ve Sanat</t>
+          <t>Tahakkümün Anatomisi</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>400</v>
+        <v>150</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786055935047</t>
+          <t>9786055391232</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Mardinli Telkari</t>
+          <t>Sılada Gurbet - Zahit Kevseri</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>200</v>
+        <v>120</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786054452040</t>
+          <t>9786055935399</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Korsan Ütopyaları</t>
+          <t>Roma’nın Efendisi Sezar</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786055391362</t>
+          <t>9786054452651</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>İza</t>
+          <t>Osmanlı’da Güç ve İktidar Yasaları</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786054452347</t>
+          <t>9786055391140</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Hayatın Şarabı</t>
+          <t>Mevlana’dan Hayatımıza Işık Tutacak Aforizmalar</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786054452590</t>
+          <t>9786055391355</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Efendisi</t>
+          <t>Mestur</t>
         </is>
       </c>
       <c r="C108" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786055935122</t>
+          <t>9786055391652</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Fülüt Nağmeleri</t>
+          <t>Medya ve Sanat</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>100</v>
+        <v>400</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786054452767</t>
+          <t>9786055935047</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Eşzamansız Marifetler</t>
+          <t>Mardinli Telkari</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786054452293</t>
+          <t>9786054452040</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Büyük Peter</t>
+          <t>Korsan Ütopyaları</t>
         </is>
       </c>
       <c r="C111" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786055935641</t>
+          <t>9786055391362</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Bir Gözyaşı Bir Tebessüm - Kum ve Köpük</t>
+          <t>İza</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786054452545</t>
+          <t>9786054452347</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Beyin Zindeliği ve İş</t>
+          <t>Hayatın Şarabı</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786055391508</t>
+          <t>9786054452590</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Ayna</t>
+          <t>Güneşin Efendisi</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>80</v>
+        <v>250</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786055935382</t>
+          <t>9786055935122</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Ayevi</t>
+          <t>Fülüt Nağmeleri</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786055391331</t>
+          <t>9786054452767</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Ayastefanos’un Üç Aslanı</t>
+          <t>Eşzamansız Marifetler</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>300</v>
+        <v>170</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
+          <t>9786054452293</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>Büyük Peter</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786055935641</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>Bir Gözyaşı Bir Tebessüm - Kum ve Köpük</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786054452545</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>Beyin Zindeliği ve İş</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786055391508</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>Ayna</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786055935382</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>Ayevi</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786055391331</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>Ayastefanos’un Üç Aslanı</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
           <t>3990000009617</t>
         </is>
       </c>
-      <c r="B117" s="1" t="inlineStr">
+      <c r="B123" s="1" t="inlineStr">
         <is>
           <t>68 Mayısında Paris</t>
         </is>
       </c>
-      <c r="C117" s="1">
+      <c r="C123" s="1">
         <v>100</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>