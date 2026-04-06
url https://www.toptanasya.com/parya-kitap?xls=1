--- v1 (2026-02-14)
+++ v2 (2026-04-06)
@@ -85,4600 +85,4705 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258388909</t>
+          <t>9786256578128</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Daldan Düşen Eğlence</t>
+          <t>Kristal Şehrin Çocukları</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786057076564</t>
+          <t>9786057221438</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Türkiye’nin İktisadi ve Siyasi Tarihi</t>
+          <t>İnsana Dair Her Şey</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258388947</t>
+          <t>9786258388657</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ayasofya’da Gün Doğarken</t>
+          <t>Elif’in Cüz Günlüğü</t>
         </is>
       </c>
       <c r="C4" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786057196781</t>
+          <t>9786258388640</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Disleksi Okuma Yazma Kitabı</t>
+          <t>Cambridge Zooloji Müzesi’nde - Alacakaranlık</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>600</v>
+        <v>150</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258388749</t>
+          <t>9786258388398</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Gizemli Kumanda</t>
+          <t>Ormandaki Minik Max</t>
         </is>
       </c>
       <c r="C6" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258388077</t>
+          <t>9786057130662</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çiçek Kız ve Kraliçe Arı</t>
+          <t>Danişmend Gazi</t>
         </is>
       </c>
       <c r="C7" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786057138064</t>
+          <t>9786050609745</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Off Puff Hatalar Çuff</t>
+          <t>Şanslı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786057138095</t>
+          <t>9786258388909</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Eşek Tony</t>
+          <t>Daldan Düşen Eğlence</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057138002</t>
+          <t>9786057076564</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Of! Yine Canım Sıkıldı</t>
+          <t>Türkiye’nin İktisadi ve Siyasi Tarihi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>80</v>
+        <v>180</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057103932</t>
+          <t>9786258388947</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>21 Günde Mucize</t>
+          <t>Ayasofya’da Gün Doğarken</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057415660</t>
+          <t>9786057196781</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Okyanusta Saklambaç</t>
+          <t>Disleksi Okuma Yazma Kitabı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>80</v>
+        <v>600</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786057103918</t>
+          <t>9786258388749</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kaptanın Seyir Defteri</t>
+          <t>Gizemli Kumanda</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786057449542</t>
+          <t>9786258388077</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Zero’nun Sıfırı</t>
+          <t>Çiçek Kız ve Kraliçe Arı</t>
         </is>
       </c>
       <c r="C14" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057056610</t>
+          <t>9786057138064</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Geveze Dünyanın Yaramaz Orkestrası</t>
+          <t>Off Puff Hatalar Çuff</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>80</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057449504</t>
+          <t>9786057138095</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Gözyaşı Konuşur Mu?</t>
+          <t>Yaramaz Eşek Tony</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786058479005</t>
+          <t>9786057138002</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Zindandan Göklere Açılan Kapı - Mevlana</t>
+          <t>Of! Yine Canım Sıkıldı</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>48.6</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786058479036</t>
+          <t>9786057103932</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Varsın Allah’ım Varsın</t>
+          <t>21 Günde Mucize</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>40.5</v>
+        <v>100</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786050310368</t>
+          <t>9786057415660</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>İhtiyar - Hesaplaşma</t>
+          <t>Okyanusta Saklambaç</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>130</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786058479012</t>
+          <t>9786057103918</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Aşkı Cehenneme Attılar "Habibe"</t>
+          <t>Deniz Kaptanın Seyir Defteri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>56.7</v>
+        <v>80</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786057433749</t>
+          <t>9786057449542</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mucizarı</t>
+          <t>Zero’nun Sıfırı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786250098851</t>
+          <t>9786057056610</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kaderle Savaşılmaz</t>
+          <t>Geveze Dünyanın Yaramaz Orkestrası</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>56.7</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>3990000015200</t>
+          <t>9786057449504</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Gelin Ayşe - Dinmeyen Gözyaşları</t>
+          <t>Gözyaşı Konuşur Mu?</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058479043</t>
+          <t>9786058479005</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Masal Mıydı?</t>
+          <t>Zindandan Göklere Açılan Kapı - Mevlana</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>48.6</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057449566</t>
+          <t>9786058479036</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>İyilik Elçisi</t>
+          <t>Varsın Allah’ım Varsın</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>80</v>
+        <v>40.5</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786050609714</t>
+          <t>9786050310368</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Gezgin Ayraç</t>
+          <t>İhtiyar - Hesaplaşma</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786256578432</t>
+          <t>9786058479012</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Küçük Bubi'nin Büyük Yolculuğu</t>
+          <t>Aşkı Cehenneme Attılar "Habibe"</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>56.7</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256578425</t>
+          <t>9786057433749</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Şipşak 7</t>
+          <t>Mucizarı</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>200</v>
+        <v>80</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256578401</t>
+          <t>9786250098851</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Selimo Sana Bir Şey Deyim Mi?</t>
+          <t>Kaderle Savaşılmaz</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>56.7</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786256578418</t>
+          <t>3990000015200</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Cebelitarık Diye Bir Ülke Var Mı?</t>
+          <t>Gelin Ayşe - Dinmeyen Gözyaşları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256578388</t>
+          <t>9786058479043</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Hadi ile Öğreniyorum - Mimar Sinan</t>
+          <t>Masal Mıydı?</t>
         </is>
       </c>
       <c r="C31" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786256578395</t>
+          <t>9786057449566</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Dünyanın En İyi Şakası</t>
+          <t>İyilik Elçisi</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256578371</t>
+          <t>9786050609714</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Bir Sevgi Masalı</t>
+          <t>Gezgin Ayraç</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786256578364</t>
+          <t>9786256578432</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Marteniçka’ya Ne Oldu?</t>
+          <t>Küçük Bubi'nin Büyük Yolculuğu</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786256578296</t>
+          <t>9786256578425</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Şipşak 6</t>
+          <t>Şipşak 7</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259970172</t>
+          <t>9786256578401</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Ümmetin Kanayan Yarası Filistin</t>
+          <t>Selimo Sana Bir Şey Deyim Mi?</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786256578265</t>
+          <t>9786256578418</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Baykuşlar Büyülü Bitkinin Peşinde</t>
+          <t>Cebelitarık Diye Bir Ülke Var Mı?</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>120</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786256578333</t>
+          <t>9786256578388</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Mor Ayı</t>
+          <t>Hadi ile Öğreniyorum - Mimar Sinan</t>
         </is>
       </c>
       <c r="C38" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256578357</t>
+          <t>9786256578395</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Üfledim Pastamın Mumunu, Bulamadım Umduğumu</t>
+          <t>Dünyanın En İyi Şakası</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786256578340</t>
+          <t>9786256578371</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Yaz</t>
+          <t>Bir Sevgi Masalı</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>140</v>
+        <v>150</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256578302</t>
+          <t>9786256578364</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kaan’dan Masallar</t>
+          <t>Marteniçka’ya Ne Oldu?</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786256578319</t>
+          <t>9786256578296</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ben De Başarabilirim</t>
+          <t>Şipşak 6</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256578227</t>
+          <t>9786259970172</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Bulut Fotoğrafçısı</t>
+          <t>Ümmetin Kanayan Yarası Filistin</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256578180</t>
+          <t>9786256578265</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Uğur’un Karavan Kütüphanesi</t>
+          <t>Baykuşlar Büyülü Bitkinin Peşinde</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256578258</t>
+          <t>9786256578333</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Kağıttan Düşlerim Var</t>
+          <t>Mor Ayı</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786256578234</t>
+          <t>9786256578357</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünde Kayak Yapan İlk Leylek</t>
+          <t>Üfledim Pastamın Mumunu, Bulamadım Umduğumu</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256578272</t>
+          <t>9786256578340</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Zor Görev - Mavi Ay Gülleri (Ciltli)</t>
+          <t>Yaz</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256578289</t>
+          <t>9786256578302</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Korku Neye Benzer?</t>
+          <t>Kaan’dan Masallar</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256578210</t>
+          <t>9786256578319</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Uçmak İsteyen Mert</t>
+          <t>Ben De Başarabilirim</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786256578197</t>
+          <t>9786256578227</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Keni</t>
+          <t>Bulut Fotoğrafçısı</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256578203</t>
+          <t>9786256578180</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Umut Oyuncak Müzesinde</t>
+          <t>Uğur’un Karavan Kütüphanesi</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256578241</t>
+          <t>9786256578258</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Uzaklara Doğru</t>
+          <t>Kağıttan Düşlerim Var</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256578159</t>
+          <t>9786256578234</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Sevimli Köpek Karamel</t>
+          <t>Gökyüzünde Kayak Yapan İlk Leylek</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786256578135</t>
+          <t>9786256578272</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Birinci</t>
+          <t>Zor Görev - Mavi Ay Gülleri (Ciltli)</t>
         </is>
       </c>
       <c r="C54" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786256578166</t>
+          <t>9786256578289</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Filozof Geyik</t>
+          <t>Korku Neye Benzer?</t>
         </is>
       </c>
       <c r="C55" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256578142</t>
+          <t>9786256578210</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Abra Kadabra: Kutudan Tavşan Çıkarma</t>
+          <t>Uçmak İsteyen Mert</t>
         </is>
       </c>
       <c r="C56" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256578173</t>
+          <t>9786256578197</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Fırfır Doğum Günü Partisinde</t>
+          <t>Yaramaz Keni</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259970165</t>
+          <t>9786256578203</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Teber Mafyan</t>
+          <t>Umut Oyuncak Müzesinde</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259970158</t>
+          <t>9786256578241</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Oluşum Dergisi – Söyleşi Soruşturma ve Notlar</t>
+          <t>Uzaklara Doğru</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>350</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256578111</t>
+          <t>9786256578159</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Şipşak - 5</t>
+          <t>Sevimli Köpek Karamel</t>
         </is>
       </c>
       <c r="C60" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256578050</t>
+          <t>9786256578135</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Uç Uç Budi</t>
+          <t>Birinci</t>
         </is>
       </c>
       <c r="C61" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786256578036</t>
+          <t>9786256578166</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Bir Parça Kumaş Bin Parça Mutluluk</t>
+          <t>Filozof Geyik</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259970110</t>
+          <t>9786256578142</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Merhamet Okyanusları-Saklı Hazineler</t>
+          <t>Abra Kadabra: Kutudan Tavşan Çıkarma</t>
         </is>
       </c>
       <c r="C63" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256578098</t>
+          <t>9786256578173</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Küçük Tavşan Ayda</t>
+          <t>Fırfır Doğum Günü Partisinde</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256578081</t>
+          <t>9786259970165</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Öpücük Çiçeği</t>
+          <t>Teber Mafyan</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256578067</t>
+          <t>9786259970158</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Geleceğe Düşen Patpat</t>
+          <t>Oluşum Dergisi – Söyleşi Soruşturma ve Notlar</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>150</v>
+        <v>350</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256578104</t>
+          <t>9786256578111</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Hangi Timsah Yüzmek İstemez Ki?</t>
+          <t>Şipşak - 5</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256578043</t>
+          <t>9786256578050</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Upuzun Kısa Bir Gün</t>
+          <t>Uç Uç Budi</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786258388954</t>
+          <t>9786256578036</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Balli ve Kaybolan Minik Kirpicik</t>
+          <t>Bir Parça Kumaş Bin Parça Mutluluk</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256578005</t>
+          <t>9786259970110</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Ben Kıvırcık Salata Değilim</t>
+          <t>Merhamet Okyanusları-Saklı Hazineler</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256578012</t>
+          <t>9786256578098</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Pastanedeki Gizem</t>
+          <t>Küçük Tavşan Ayda</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786258388992</t>
+          <t>9786256578081</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Beklenmedik Bir Yolculuk</t>
+          <t>Öpücük Çiçeği</t>
         </is>
       </c>
       <c r="C72" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786258388978</t>
+          <t>9786256578067</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Sahipsiz Kitap</t>
+          <t>Geleceğe Düşen Patpat</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256578029</t>
+          <t>9786256578104</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Tırtıllar Ne Zaman Kanguru Olur?</t>
+          <t>Hangi Timsah Yüzmek İstemez Ki?</t>
         </is>
       </c>
       <c r="C74" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786258388985</t>
+          <t>9786256578043</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Bilmiş Baykuş’un Bilmedikleri</t>
+          <t>Upuzun Kısa Bir Gün</t>
         </is>
       </c>
       <c r="C75" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259970134</t>
+          <t>9786258388954</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Sisli Ruhlar</t>
+          <t>Balli ve Kaybolan Minik Kirpicik</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259970127</t>
+          <t>9786256578005</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yedirenk (Bahware) Köyü Monografisi</t>
+          <t>Ben Kıvırcık Salata Değilim</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786258388961</t>
+          <t>9786256578012</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sıkılmış Porti’nin Vitamin Yolculuğu</t>
+          <t>Pastanedeki Gizem</t>
         </is>
       </c>
       <c r="C78" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786258388923</t>
+          <t>9786258388992</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ağaçların Dili Olsa</t>
+          <t>Beklenmedik Bir Yolculuk</t>
         </is>
       </c>
       <c r="C79" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786258388916</t>
+          <t>9786258388978</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Şipşak-4</t>
+          <t>Sahipsiz Kitap</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786258388930</t>
+          <t>9786256578029</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Dünya Macerası-1 Singapur’da Sakız Çiğnemek Neden Yasak?</t>
+          <t>Tırtıllar Ne Zaman Kanguru Olur?</t>
         </is>
       </c>
       <c r="C81" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786258388886</t>
+          <t>9786258388985</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>İkiz Aşkına 1 - Bayram Parası</t>
+          <t>Bilmiş Baykuş’un Bilmedikleri</t>
         </is>
       </c>
       <c r="C82" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786258388893</t>
+          <t>9786259970134</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Bir Cesaret Öyküsü - Kabuk Ormanı</t>
+          <t>Sisli Ruhlar</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259970103</t>
+          <t>9786259970127</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Sahabe Gibi Olmak</t>
+          <t>Yedirenk (Bahware) Köyü Monografisi</t>
         </is>
       </c>
       <c r="C84" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786258388879</t>
+          <t>9786258388961</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Ejderhamın Dişi Nerede?</t>
+          <t>Sıkılmış Porti’nin Vitamin Yolculuğu</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786258388855</t>
+          <t>9786258388923</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Hayallerim Suya Düştü</t>
+          <t>Ağaçların Dili Olsa</t>
         </is>
       </c>
       <c r="C86" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786258388862</t>
+          <t>9786258388916</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Tikli Minik</t>
+          <t>Şipşak-4</t>
         </is>
       </c>
       <c r="C87" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057196798</t>
+          <t>9786258388930</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Ben Başardım</t>
+          <t>Dünya Macerası-1 Singapur’da Sakız Çiğnemek Neden Yasak?</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786258388831</t>
+          <t>9786258388886</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Masal Perisi</t>
+          <t>İkiz Aşkına 1 - Bayram Parası</t>
         </is>
       </c>
       <c r="C89" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786258388404</t>
+          <t>9786258388893</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sihirbaz Sincap</t>
+          <t>Bir Cesaret Öyküsü - Kabuk Ormanı</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786258388848</t>
+          <t>9786259970103</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Pelikan Örümceği Madagaskar’da</t>
+          <t>Sahabe Gibi Olmak</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786258388824</t>
+          <t>9786258388879</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Kocaman Mavi Kabuk</t>
+          <t>Ejderhamın Dişi Nerede?</t>
         </is>
       </c>
       <c r="C92" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786258388817</t>
+          <t>9786258388855</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Jena</t>
+          <t>Hayallerim Suya Düştü</t>
         </is>
       </c>
       <c r="C93" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786258388800</t>
+          <t>9786258388862</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Bulbul Nine İle Bora- Taş Devri</t>
+          <t>Tikli Minik</t>
         </is>
       </c>
       <c r="C94" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786258388763</t>
+          <t>9786057196798</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Şipşak - 3</t>
+          <t>Ben Başardım</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786258388787</t>
+          <t>9786258388831</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Çağrı İle Karanlık Canavarları</t>
+          <t>Masal Perisi</t>
         </is>
       </c>
       <c r="C96" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786258388794</t>
+          <t>9786258388404</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Leylek Timoti</t>
+          <t>Sihirbaz Sincap</t>
         </is>
       </c>
       <c r="C97" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786258388770</t>
+          <t>9786258388848</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>Sular Gitti</t>
+          <t>Pelikan Örümceği Madagaskar’da</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786258388619</t>
+          <t>9786258388824</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>Salıncakta Düş Görmek</t>
+          <t>Kocaman Mavi Kabuk</t>
         </is>
       </c>
       <c r="C99" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786057196774</t>
+          <t>9786258388817</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>İmsomnik Gecelerin Öyküleri</t>
+          <t>Jena</t>
         </is>
       </c>
       <c r="C100" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786057196750</t>
+          <t>9786258388800</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>Sahipsiz Mısralar</t>
+          <t>Bulbul Nine İle Bora- Taş Devri</t>
         </is>
       </c>
       <c r="C101" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786057196767</t>
+          <t>9786258388763</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>Günlük Hayatın Felsefesi</t>
+          <t>Şipşak - 3</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786258388756</t>
+          <t>9786258388787</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>Böğürtlen İle Bebek Eşek</t>
+          <t>Çağrı İle Karanlık Canavarları</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786258388725</t>
+          <t>9786258388794</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>Sincap Tau ve Erik Ağacı</t>
+          <t>Leylek Timoti</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786258388732</t>
+          <t>9786258388770</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>Limon’un Kanatları Altında Bergama</t>
+          <t>Sular Gitti</t>
         </is>
       </c>
       <c r="C105" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786258388718</t>
+          <t>9786258388619</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>Avucumdaki Ağaçlar</t>
+          <t>Salıncakta Düş Görmek</t>
         </is>
       </c>
       <c r="C106" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786258388701</t>
+          <t>9786057196774</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>Hiperaktif Kanguru Sungur</t>
+          <t>İmsomnik Gecelerin Öyküleri</t>
         </is>
       </c>
       <c r="C107" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786258388695</t>
+          <t>9786057196750</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Başlıklı Domuzcuk</t>
+          <t>Sahipsiz Mısralar</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786258388671</t>
+          <t>9786057196767</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>Dört Kafadar</t>
+          <t>Günlük Hayatın Felsefesi</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786057196743</t>
+          <t>9786258388756</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>Malazgirt</t>
+          <t>Böğürtlen İle Bebek Eşek</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786258388664</t>
+          <t>9786258388725</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>Kahraman Arı</t>
+          <t>Sincap Tau ve Erik Ağacı</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786258388688</t>
+          <t>9786258388732</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>Rana’nın Gizemli Balığı</t>
+          <t>Limon’un Kanatları Altında Bergama</t>
         </is>
       </c>
       <c r="C112" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786258388633</t>
+          <t>9786258388718</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>Bir Gök Taşı Macerası</t>
+          <t>Avucumdaki Ağaçlar</t>
         </is>
       </c>
       <c r="C113" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786258388558</t>
+          <t>9786258388701</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>Şipşak Çocuk Edebiyatı 2</t>
+          <t>Hiperaktif Kanguru Sungur</t>
         </is>
       </c>
       <c r="C114" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786258388626</t>
+          <t>9786258388695</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>Aybayyu Ve Karpuzistan Macerası</t>
+          <t>Kırmızı Başlıklı Domuzcuk</t>
         </is>
       </c>
       <c r="C115" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786057196712</t>
+          <t>9786258388671</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>Huş</t>
+          <t>Dört Kafadar</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>170</v>
+        <v>130</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786258388596</t>
+          <t>9786057196743</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>Baykaş</t>
+          <t>Malazgirt</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786258388565</t>
+          <t>9786258388664</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>Hayali Dünya</t>
+          <t>Kahraman Arı</t>
         </is>
       </c>
       <c r="C118" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786258388602</t>
+          <t>9786258388688</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>Coach Seda Ders - Yüzme</t>
+          <t>Rana’nın Gizemli Balığı</t>
         </is>
       </c>
       <c r="C119" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786258388572</t>
+          <t>9786258388633</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>Aklı Hazineye Yolculuk - 7 Bulut Diyarı</t>
+          <t>Bir Gök Taşı Macerası</t>
         </is>
       </c>
       <c r="C120" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786258388589</t>
+          <t>9786258388558</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>Mirket Mirko</t>
+          <t>Şipşak Çocuk Edebiyatı 2</t>
         </is>
       </c>
       <c r="C121" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786057169705</t>
+          <t>9786258388626</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>Hanefi Mezhebinin Işığı Numan Bin Sabit - İmam-ı Azam Ebu Hanife</t>
+          <t>Aybayyu Ve Karpuzistan Macerası</t>
         </is>
       </c>
       <c r="C122" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786258388510</t>
+          <t>9786057196712</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>Aybayyu</t>
+          <t>Huş</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786057130693</t>
+          <t>9786258388596</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>Manevi Kahraman - Mehmet Akif Ersoy - Merak Edilen Ve Tartışılan Yanları İle</t>
+          <t>Baykaş</t>
         </is>
       </c>
       <c r="C124" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786258388428</t>
+          <t>9786258388565</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>Tarçın İle Kurabiye</t>
+          <t>Hayali Dünya</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
-          <t>9786258388541</t>
+          <t>9786258388602</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
-          <t>Hatalı Kurabiye</t>
+          <t>Coach Seda Ders - Yüzme</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
-          <t>9786258388534</t>
+          <t>9786258388572</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>Esmer Kedi Cafer 2 Yeni Yuva</t>
+          <t>Aklı Hazineye Yolculuk - 7 Bulut Diyarı</t>
         </is>
       </c>
       <c r="C127" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
-          <t>9786258388527</t>
+          <t>9786258388589</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>Bu Şemsiye Kimin?</t>
+          <t>Mirket Mirko</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
-          <t>9786057196729</t>
+          <t>9786057169705</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
-          <t>Torosların Ağıtları</t>
+          <t>Hanefi Mezhebinin Işığı Numan Bin Sabit - İmam-ı Azam Ebu Hanife</t>
         </is>
       </c>
       <c r="C129" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="1" t="inlineStr">
         <is>
-          <t>9786258388497</t>
+          <t>9786258388510</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
-          <t>Kütüphane Faresi Çiço</t>
+          <t>Aybayyu</t>
         </is>
       </c>
       <c r="C130" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="1" t="inlineStr">
         <is>
-          <t>9786258388503</t>
+          <t>9786057130693</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Civciv</t>
+          <t>Manevi Kahraman - Mehmet Akif Ersoy - Merak Edilen Ve Tartışılan Yanları İle</t>
         </is>
       </c>
       <c r="C131" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="1" t="inlineStr">
         <is>
-          <t>9786258388190</t>
+          <t>9786258388428</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>Hımbıl - Tekerlekli Armadillo</t>
+          <t>Tarçın İle Kurabiye</t>
         </is>
       </c>
       <c r="C132" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="1" t="inlineStr">
         <is>
-          <t>9786258388480</t>
+          <t>9786258388541</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>Ayrıntılar</t>
+          <t>Hatalı Kurabiye</t>
         </is>
       </c>
       <c r="C133" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="1" t="inlineStr">
         <is>
-          <t>9786258388466</t>
+          <t>9786258388534</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>Saklı Hazineye Yolculuk-6 Sihirli Tohumlar</t>
+          <t>Esmer Kedi Cafer 2 Yeni Yuva</t>
         </is>
       </c>
       <c r="C134" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="1" t="inlineStr">
         <is>
-          <t>9786058388473</t>
+          <t>9786258388527</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>Eymen İle Limon</t>
+          <t>Bu Şemsiye Kimin?</t>
         </is>
       </c>
       <c r="C135" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="1" t="inlineStr">
         <is>
-          <t>9786258388459</t>
+          <t>9786057196729</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
-          <t>Saklı Hazineye Yolculuk-5 Yaralı İstiridye</t>
+          <t>Torosların Ağıtları</t>
         </is>
       </c>
       <c r="C136" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="1" t="inlineStr">
         <is>
-          <t>9786258388442</t>
+          <t>9786258388497</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
-          <t>Yaramaz Tavşan Pipet</t>
+          <t>Kütüphane Faresi Çiço</t>
         </is>
       </c>
       <c r="C137" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="1" t="inlineStr">
         <is>
-          <t>9786258388435</t>
+          <t>9786258388503</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
-          <t>Arkadaşım Bir Canavar</t>
+          <t>Yaramaz Civciv</t>
         </is>
       </c>
       <c r="C138" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="1" t="inlineStr">
         <is>
-          <t>9786258388411</t>
+          <t>9786258388190</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
-          <t>Pozitif Psikoloji Temelli Hikayeler</t>
+          <t>Hımbıl - Tekerlekli Armadillo</t>
         </is>
       </c>
       <c r="C139" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="1" t="inlineStr">
         <is>
-          <t>9786258388220</t>
+          <t>9786258388480</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
-          <t>Şipşak Çocuk Edebiyatı - 1</t>
+          <t>Ayrıntılar</t>
         </is>
       </c>
       <c r="C140" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="1" t="inlineStr">
         <is>
-          <t>9786258388374</t>
+          <t>9786258388466</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
-          <t>Dikkat Bu Hikayede Miniklerin Parmağı Var</t>
+          <t>Saklı Hazineye Yolculuk-6 Sihirli Tohumlar</t>
         </is>
       </c>
       <c r="C141" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="1" t="inlineStr">
         <is>
-          <t>9786258388367</t>
+          <t>9786058388473</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
-          <t>Barış İle Oyuncu Tablet Turi</t>
+          <t>Eymen İle Limon</t>
         </is>
       </c>
       <c r="C142" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="1" t="inlineStr">
         <is>
-          <t>9786258388381</t>
+          <t>9786258388459</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>Mümkün Mü Mükemmel - Şaşkın Bir Doğum Günü Hikayesi</t>
+          <t>Saklı Hazineye Yolculuk-5 Yaralı İstiridye</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
-          <t>9786057130686</t>
+          <t>9786258388442</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
-          <t>Doğu Türkistan: Durmadan Kanayan Yaramız</t>
+          <t>Yaramaz Tavşan Pipet</t>
         </is>
       </c>
       <c r="C144" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
-          <t>9786258388275</t>
+          <t>9786258388435</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
-          <t>Ceylin Sağlıklı Beslenmeyi Öğreniyor</t>
+          <t>Arkadaşım Bir Canavar</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
-          <t>9786258388350</t>
+          <t>9786258388411</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>Kikirik ve Arkadaşları</t>
+          <t>Pozitif Psikoloji Temelli Hikayeler</t>
         </is>
       </c>
       <c r="C146" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="1" t="inlineStr">
         <is>
-          <t>9786258388305</t>
+          <t>9786258388220</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
-          <t>Hayal Dürbünün Boynunda mı?</t>
+          <t>Şipşak Çocuk Edebiyatı - 1</t>
         </is>
       </c>
       <c r="C147" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="1" t="inlineStr">
         <is>
-          <t>9786057130679</t>
+          <t>9786258388374</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
-          <t>Yüce Allah'ın İsimleri - Vurud'tan Delalet'e Latifler</t>
+          <t>Dikkat Bu Hikayede Miniklerin Parmağı Var</t>
         </is>
       </c>
       <c r="C148" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
-          <t>9786258388343</t>
+          <t>9786258388367</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>Eymen Karanlık Ormanda</t>
+          <t>Barış İle Oyuncu Tablet Turi</t>
         </is>
       </c>
       <c r="C149" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
-          <t>9786258388237</t>
+          <t>9786258388381</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>Babam Peri Olup Bacadan Çıktı</t>
+          <t>Mümkün Mü Mükemmel - Şaşkın Bir Doğum Günü Hikayesi</t>
         </is>
       </c>
       <c r="C150" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
-          <t>9786258388251</t>
+          <t>9786057130686</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>Başımdaki Misafirler</t>
+          <t>Doğu Türkistan: Durmadan Kanayan Yaramız</t>
         </is>
       </c>
       <c r="C151" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
-          <t>9786258388299</t>
+          <t>9786258388275</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
-          <t>Fıskiye Ecmoş</t>
+          <t>Ceylin Sağlıklı Beslenmeyi Öğreniyor</t>
         </is>
       </c>
       <c r="C152" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
-          <t>9786258388282</t>
+          <t>9786258388350</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
-          <t>Dudi ile Sese</t>
+          <t>Kikirik ve Arkadaşları</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
-          <t>9786258388312</t>
+          <t>9786258388305</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
-          <t>Profesör Talha</t>
+          <t>Hayal Dürbünün Boynunda mı?</t>
         </is>
       </c>
       <c r="C154" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
-          <t>9786258388329</t>
+          <t>9786057130679</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
-          <t>Kara ve Beyaz Kuzu</t>
+          <t>Yüce Allah'ın İsimleri - Vurud'tan Delalet'e Latifler</t>
         </is>
       </c>
       <c r="C155" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
-          <t>9786258388121</t>
+          <t>9786258388343</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>Saklı Hazineye Yolculuk - 3 (Öfkeli Kaplumbağa ve Haylaz Çocuklar)</t>
+          <t>Eymen Karanlık Ormanda</t>
         </is>
       </c>
       <c r="C156" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
-          <t>9786258388268</t>
+          <t>9786258388237</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>Kırmızı Saçlı Masal Perisi - Badem Ağacı</t>
+          <t>Babam Peri Olup Bacadan Çıktı</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
-          <t>9786258388244</t>
+          <t>9786258388251</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
-          <t>Bizimle Kalabilir Mi?</t>
+          <t>Başımdaki Misafirler</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
-          <t>9786258388206</t>
+          <t>9786258388299</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
-          <t>Karanlık Orman</t>
+          <t>Fıskiye Ecmoş</t>
         </is>
       </c>
       <c r="C159" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
-          <t>9786057371287</t>
+          <t>9786258388282</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
-          <t>Tıstıs Bilgitos Okulunda</t>
+          <t>Dudi ile Sese</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
-          <t>9786057130631</t>
+          <t>9786258388312</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>Seng-i Jade</t>
+          <t>Profesör Talha</t>
         </is>
       </c>
       <c r="C161" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
-          <t>9786057130655</t>
+          <t>9786258388329</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>Sesler Yüzler Sokaklar</t>
+          <t>Kara ve Beyaz Kuzu</t>
         </is>
       </c>
       <c r="C162" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
-          <t>9786258388169</t>
+          <t>9786258388121</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
-          <t>Öğrencilerini Özleyen Okul</t>
+          <t>Saklı Hazineye Yolculuk - 3 (Öfkeli Kaplumbağa ve Haylaz Çocuklar)</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
-          <t>9786057138088</t>
+          <t>9786258388268</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
-          <t>Ne Olacaktı Bu Octobus’un Hali</t>
+          <t>Kırmızı Saçlı Masal Perisi - Badem Ağacı</t>
         </is>
       </c>
       <c r="C164" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
-          <t>9786258388213</t>
+          <t>9786258388244</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>Minik Yıldız Hanya</t>
+          <t>Bizimle Kalabilir Mi?</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
-          <t>9786258380152</t>
+          <t>9786258388206</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
-          <t>Evin Küçük Prensesi</t>
+          <t>Karanlık Orman</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
-          <t>9786258380145</t>
+          <t>9786057371287</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>Dinazor Çocuk</t>
+          <t>Tıstıs Bilgitos Okulunda</t>
         </is>
       </c>
       <c r="C167" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
-          <t>9786258388183</t>
+          <t>9786057130631</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
-          <t>Uçan Kaplumbağa</t>
+          <t>Seng-i Jade</t>
         </is>
       </c>
       <c r="C168" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
-          <t>9786057138019</t>
+          <t>9786057130655</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
-          <t>Karmakarışık</t>
+          <t>Sesler Yüzler Sokaklar</t>
         </is>
       </c>
       <c r="C169" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
-          <t>9786258388091</t>
+          <t>9786258388169</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
-          <t>Git Başımdan Yaramaz Sinek</t>
+          <t>Öğrencilerini Özleyen Okul</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
-          <t>9786057130624</t>
+          <t>9786057138088</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
-          <t>Evrenin Enerji Atölyesi</t>
+          <t>Ne Olacaktı Bu Octobus’un Hali</t>
         </is>
       </c>
       <c r="C171" s="1">
-        <v>80</v>
+        <v>150</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
-          <t>9786258388046</t>
+          <t>9786258388213</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Benekli Uğur Böceği</t>
+          <t>Minik Yıldız Hanya</t>
         </is>
       </c>
       <c r="C172" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
-          <t>9786258388176</t>
+          <t>9786258380152</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>Dr. Oran'dan Fabllar</t>
+          <t>Evin Küçük Prensesi</t>
         </is>
       </c>
       <c r="C173" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="1" t="inlineStr">
         <is>
-          <t>9786057130648</t>
+          <t>9786258380145</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
-          <t>Mai - Bir Mehmet Akif İnan Romanı</t>
+          <t>Dinazor Çocuk</t>
         </is>
       </c>
       <c r="C174" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="1" t="inlineStr">
         <is>
-          <t>9786258388107</t>
+          <t>9786258388183</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>Minik Mabel'in Tanışmaları</t>
+          <t>Uçan Kaplumbağa</t>
         </is>
       </c>
       <c r="C175" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="1" t="inlineStr">
         <is>
-          <t>9786258380138</t>
+          <t>9786057138019</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>Saklı Hazineye Yolculuk 2 - Ayıcık ve Kandırıkçı Porsuk</t>
+          <t>Karmakarışık</t>
         </is>
       </c>
       <c r="C176" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="1" t="inlineStr">
         <is>
-          <t>9786258388084</t>
+          <t>9786258388091</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>Anne Vapurda Tırtıl Var</t>
+          <t>Git Başımdan Yaramaz Sinek</t>
         </is>
       </c>
       <c r="C177" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="1" t="inlineStr">
         <is>
-          <t>9786258380114</t>
+          <t>9786057130624</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>Saklı Hazineye Yolculuk 1 - Sihirli Akrepçik</t>
+          <t>Evrenin Enerji Atölyesi</t>
         </is>
       </c>
       <c r="C178" s="1">
-        <v>150</v>
+        <v>80</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="1" t="inlineStr">
         <is>
-          <t>9786258388015</t>
+          <t>9786258388046</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>Ben Bir Süper Kahramanım</t>
+          <t>Beyaz Benekli Uğur Böceği</t>
         </is>
       </c>
       <c r="C179" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="1" t="inlineStr">
         <is>
-          <t>9786057367273</t>
+          <t>9786258388176</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>Evde Kilitli</t>
+          <t>Dr. Oran'dan Fabllar</t>
         </is>
       </c>
       <c r="C180" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="1" t="inlineStr">
         <is>
-          <t>9786057130600</t>
+          <t>9786057130648</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
-          <t>Ayneyn</t>
+          <t>Mai - Bir Mehmet Akif İnan Romanı</t>
         </is>
       </c>
       <c r="C181" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="1" t="inlineStr">
         <is>
-          <t>9786057130617</t>
+          <t>9786258388107</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>Ahi Evran</t>
+          <t>Minik Mabel'in Tanışmaları</t>
         </is>
       </c>
       <c r="C182" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="1" t="inlineStr">
         <is>
-          <t>9786057138033</t>
+          <t>9786258380138</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>Mutluluğun Sesi</t>
+          <t>Saklı Hazineye Yolculuk 2 - Ayıcık ve Kandırıkçı Porsuk</t>
         </is>
       </c>
       <c r="C183" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="1" t="inlineStr">
         <is>
-          <t>9786258388039</t>
+          <t>9786258388084</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>Kanguru Kav</t>
+          <t>Anne Vapurda Tırtıl Var</t>
         </is>
       </c>
       <c r="C184" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="1" t="inlineStr">
         <is>
-          <t>9786057138057</t>
+          <t>9786258380114</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>Anneannem Kocaman</t>
+          <t>Saklı Hazineye Yolculuk 1 - Sihirli Akrepçik</t>
         </is>
       </c>
       <c r="C185" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="1" t="inlineStr">
         <is>
-          <t>9786057138026</t>
+          <t>9786258388015</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>Pino Kitaplarda Yolculuk</t>
+          <t>Ben Bir Süper Kahramanım</t>
         </is>
       </c>
       <c r="C186" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="1" t="inlineStr">
         <is>
-          <t>9786258388008</t>
+          <t>9786057367273</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>Kostüm Partisine Davetlisiniz</t>
+          <t>Evde Kilitli</t>
         </is>
       </c>
       <c r="C187" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="1" t="inlineStr">
         <is>
-          <t>9786057367242</t>
+          <t>9786057130600</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Orman’da Bir Ayıcık Çok Güzelsin Kara’cık</t>
+          <t>Ayneyn</t>
         </is>
       </c>
       <c r="C188" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="1" t="inlineStr">
         <is>
-          <t>9786057138071</t>
+          <t>9786057130617</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>Mucize Gözlüğün Yanında Mı?</t>
+          <t>Ahi Evran</t>
         </is>
       </c>
       <c r="C189" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="1" t="inlineStr">
         <is>
-          <t>9786057367259</t>
+          <t>9786057138033</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>Gökyüzünün Tavanında Uçmak</t>
+          <t>Mutluluğun Sesi</t>
         </is>
       </c>
       <c r="C190" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="1" t="inlineStr">
         <is>
-          <t>9786057367266</t>
+          <t>9786258388039</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>Acayip Bir Tayfa</t>
+          <t>Kanguru Kav</t>
         </is>
       </c>
       <c r="C191" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="1" t="inlineStr">
         <is>
-          <t>9786057109859</t>
+          <t>9786057138057</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>Öpücük Çiçeği</t>
+          <t>Anneannem Kocaman</t>
         </is>
       </c>
       <c r="C192" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="1" t="inlineStr">
         <is>
-          <t>9786057109835</t>
+          <t>9786057138026</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>Lolo İle Birgün</t>
+          <t>Pino Kitaplarda Yolculuk</t>
         </is>
       </c>
       <c r="C193" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="1" t="inlineStr">
         <is>
-          <t>9786057109866</t>
+          <t>9786258388008</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>Kediler Kralı Papyon’un Maceraları 2</t>
+          <t>Kostüm Partisine Davetlisiniz</t>
         </is>
       </c>
       <c r="C194" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="1" t="inlineStr">
         <is>
-          <t>9786057109897</t>
+          <t>9786057367242</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>Kalem Çocuk</t>
+          <t>Mutlu Orman’da Bir Ayıcık Çok Güzelsin Kara’cık</t>
         </is>
       </c>
       <c r="C195" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="1" t="inlineStr">
         <is>
-          <t>9786057371232</t>
+          <t>9786057138071</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>Gökkuşağı Ressamlar Şehri</t>
+          <t>Mucize Gözlüğün Yanında Mı?</t>
         </is>
       </c>
       <c r="C196" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="1" t="inlineStr">
         <is>
-          <t>9786057371201</t>
+          <t>9786057367259</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>Ezik Büzük Birazcık Çürük</t>
+          <t>Gökyüzünün Tavanında Uçmak</t>
         </is>
       </c>
       <c r="C197" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="1" t="inlineStr">
         <is>
-          <t>9786057367204</t>
+          <t>9786057367266</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>En İyi Arkadaşım Büyüyor</t>
+          <t>Acayip Bir Tayfa</t>
         </is>
       </c>
       <c r="C198" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="1" t="inlineStr">
         <is>
-          <t>9786258388336</t>
+          <t>9786057109859</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>Saklı Hazineye Yolculuk - 4</t>
+          <t>Öpücük Çiçeği</t>
         </is>
       </c>
       <c r="C199" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="1" t="inlineStr">
         <is>
-          <t>9786258388060</t>
+          <t>9786057109835</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>Şampiyon Afacanlar Takımı</t>
+          <t>Lolo İle Birgün</t>
         </is>
       </c>
       <c r="C200" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="1" t="inlineStr">
         <is>
-          <t>9786258388022</t>
+          <t>9786057109866</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>Neşeli Papağanlar Orkestrası</t>
+          <t>Kediler Kralı Papyon’un Maceraları 2</t>
         </is>
       </c>
       <c r="C201" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="1" t="inlineStr">
         <is>
-          <t>9786258388053</t>
+          <t>9786057109897</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>Aşçı Salyangoz’un İksiri Tılsım</t>
+          <t>Kalem Çocuk</t>
         </is>
       </c>
       <c r="C202" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="1" t="inlineStr">
         <is>
-          <t>9786057138040</t>
+          <t>9786057371232</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>Esmer Kedi Cafer Mırrr’haba</t>
+          <t>Gökkuşağı Ressamlar Şehri</t>
         </is>
       </c>
       <c r="C203" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="1" t="inlineStr">
         <is>
-          <t>9786057371218</t>
+          <t>9786057371201</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>Dev Ne Sever?</t>
+          <t>Ezik Büzük Birazcık Çürük</t>
         </is>
       </c>
       <c r="C204" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="1" t="inlineStr">
         <is>
-          <t>9786057367228</t>
+          <t>9786057367204</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>Pankreasımın Mektubu</t>
+          <t>En İyi Arkadaşım Büyüyor</t>
         </is>
       </c>
       <c r="C205" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="1" t="inlineStr">
         <is>
-          <t>9786057367211</t>
+          <t>9786258388336</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>Kaplumbağa Kap ile Spor</t>
+          <t>Saklı Hazineye Yolculuk - 4</t>
         </is>
       </c>
       <c r="C206" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="1" t="inlineStr">
         <is>
-          <t>9786057367280</t>
+          <t>9786258388060</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>Rüya Kovalayan Tavşan</t>
+          <t>Şampiyon Afacanlar Takımı</t>
         </is>
       </c>
       <c r="C207" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="1" t="inlineStr">
         <is>
-          <t>9786057367235</t>
+          <t>9786258388022</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>Kapıyı Aç Bilyeleri Say</t>
+          <t>Neşeli Papağanlar Orkestrası</t>
         </is>
       </c>
       <c r="C208" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="1" t="inlineStr">
         <is>
-          <t>9786057109880</t>
+          <t>9786258388053</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>Cam Şato</t>
+          <t>Aşçı Salyangoz’un İksiri Tılsım</t>
         </is>
       </c>
       <c r="C209" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="1" t="inlineStr">
         <is>
-          <t>9786057371270</t>
+          <t>9786057138040</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>Mert - Okullar Açılıyor</t>
+          <t>Esmer Kedi Cafer Mırrr’haba</t>
         </is>
       </c>
       <c r="C210" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="1" t="inlineStr">
         <is>
-          <t>9786057371263</t>
+          <t>9786057371218</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>Mert - Tatil Başlıyor</t>
+          <t>Dev Ne Sever?</t>
         </is>
       </c>
       <c r="C211" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="1" t="inlineStr">
         <is>
-          <t>9786057371249</t>
+          <t>9786057367228</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>Mert - Kara Yılan</t>
+          <t>Pankreasımın Mektubu</t>
         </is>
       </c>
       <c r="C212" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="1" t="inlineStr">
         <is>
-          <t>9786057371256</t>
+          <t>9786057367211</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>Mert - Şişedeki Balık</t>
+          <t>Kaplumbağa Kap ile Spor</t>
         </is>
       </c>
       <c r="C213" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="1" t="inlineStr">
         <is>
-          <t>9786057371225</t>
+          <t>9786057367280</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>Bir Dilek Tut Ve Mumları Üfle</t>
+          <t>Rüya Kovalayan Tavşan</t>
         </is>
       </c>
       <c r="C214" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="1" t="inlineStr">
         <is>
-          <t>9786057109828</t>
+          <t>9786057367235</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>Mobil Hayri</t>
+          <t>Kapıyı Aç Bilyeleri Say</t>
         </is>
       </c>
       <c r="C215" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="1" t="inlineStr">
         <is>
-          <t>9786057109842</t>
+          <t>9786057109880</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>Ajanlar İz Peşinde - Kayıp Metrenin Gizemi</t>
+          <t>Cam Şato</t>
         </is>
       </c>
       <c r="C216" s="1">
         <v>130</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="1" t="inlineStr">
         <is>
-          <t>9786057109811</t>
+          <t>9786057371270</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>Sevgili Çocuk Bir Mesajın Var</t>
+          <t>Mert - Okullar Açılıyor</t>
         </is>
       </c>
       <c r="C217" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="1" t="inlineStr">
         <is>
-          <t>9786057109873</t>
+          <t>9786057371263</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>Mutlu Bir Gürültü</t>
+          <t>Mert - Tatil Başlıyor</t>
         </is>
       </c>
       <c r="C218" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="1" t="inlineStr">
         <is>
-          <t>9786057076588</t>
+          <t>9786057371249</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>Anahtar</t>
+          <t>Mert - Kara Yılan</t>
         </is>
       </c>
       <c r="C219" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="1" t="inlineStr">
         <is>
-          <t>9786057415684</t>
+          <t>9786057371256</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>Kediler Kralı Papyon’un Maceraları 1</t>
+          <t>Mert - Şişedeki Balık</t>
         </is>
       </c>
       <c r="C220" s="1">
-        <v>180</v>
+        <v>150</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="1" t="inlineStr">
         <is>
-          <t>9786057076571</t>
+          <t>9786057371225</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>Yaraya Kül Basan Yazılar</t>
+          <t>Bir Dilek Tut Ve Mumları Üfle</t>
         </is>
       </c>
       <c r="C221" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="1" t="inlineStr">
         <is>
-          <t>9786057076557</t>
+          <t>9786057109828</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>Kur'an Kılavuzluğunda İncil</t>
+          <t>Mobil Hayri</t>
         </is>
       </c>
       <c r="C222" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="1" t="inlineStr">
         <is>
-          <t>9786057103963</t>
+          <t>9786057109842</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>Melekli Öyküler 1 – Melek Öz Bakım Becerilerini Öğreniyor</t>
+          <t>Ajanlar İz Peşinde - Kayıp Metrenin Gizemi</t>
         </is>
       </c>
       <c r="C223" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="1" t="inlineStr">
         <is>
-          <t>9786057103970</t>
+          <t>9786057109811</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>Konuşan Sayılar</t>
+          <t>Sevgili Çocuk Bir Mesajın Var</t>
         </is>
       </c>
       <c r="C224" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="1" t="inlineStr">
         <is>
-          <t>9786057103925</t>
+          <t>9786057109873</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>Su Kuşu Bahri</t>
+          <t>Mutlu Bir Gürültü</t>
         </is>
       </c>
       <c r="C225" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="1" t="inlineStr">
         <is>
-          <t>9786057415691</t>
+          <t>9786057076588</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>Çağrı ile Karanlık Canavarları</t>
+          <t>Anahtar</t>
         </is>
       </c>
       <c r="C226" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="1" t="inlineStr">
         <is>
-          <t>9786057103956</t>
+          <t>9786057415684</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>Biraz Saklı Bazen Üç Ayaklı</t>
+          <t>Kediler Kralı Papyon’un Maceraları 1</t>
         </is>
       </c>
       <c r="C227" s="1">
-        <v>150</v>
+        <v>180</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="1" t="inlineStr">
         <is>
-          <t>9786057103987</t>
+          <t>9786057076571</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>Süper Yoğurt İş Başında</t>
+          <t>Yaraya Kül Basan Yazılar</t>
         </is>
       </c>
       <c r="C228" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="1" t="inlineStr">
         <is>
-          <t>9786057103949</t>
+          <t>9786057076557</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>Lila'nın Seçimi</t>
+          <t>Kur'an Kılavuzluğunda İncil</t>
         </is>
       </c>
       <c r="C229" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="1" t="inlineStr">
         <is>
-          <t>9786057103994</t>
+          <t>9786057103963</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>Kumbaramdaki Hayaller</t>
+          <t>Melekli Öyküler 1 – Melek Öz Bakım Becerilerini Öğreniyor</t>
         </is>
       </c>
       <c r="C230" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="1" t="inlineStr">
         <is>
-          <t>9786057103901</t>
+          <t>9786057103970</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>Hopla Zıpla Kızma</t>
+          <t>Konuşan Sayılar</t>
         </is>
       </c>
       <c r="C231" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="1" t="inlineStr">
         <is>
-          <t>9786057109804</t>
+          <t>9786057103925</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>Çilek Limon Vanilya</t>
+          <t>Su Kuşu Bahri</t>
         </is>
       </c>
       <c r="C232" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="1" t="inlineStr">
         <is>
-          <t>9786057415653</t>
+          <t>9786057415691</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>Miras</t>
+          <t>Çağrı ile Karanlık Canavarları</t>
         </is>
       </c>
       <c r="C233" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="1" t="inlineStr">
         <is>
-          <t>9786057415677</t>
+          <t>9786057103956</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>Altın Kedi’nin Hikayesi</t>
+          <t>Biraz Saklı Bazen Üç Ayaklı</t>
         </is>
       </c>
       <c r="C234" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="1" t="inlineStr">
         <is>
-          <t>9786057415646</t>
+          <t>9786057103987</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>Süslü Salyangoz Melodi</t>
+          <t>Süper Yoğurt İş Başında</t>
         </is>
       </c>
       <c r="C235" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="1" t="inlineStr">
         <is>
-          <t>9786057076502</t>
+          <t>9786057103949</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>Sembollerin Peşinde</t>
+          <t>Lila'nın Seçimi</t>
         </is>
       </c>
       <c r="C236" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="1" t="inlineStr">
         <is>
-          <t>9786057415639</t>
+          <t>9786057103994</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>Kiki Dikkatli Olmak İstiyor!</t>
+          <t>Kumbaramdaki Hayaller</t>
         </is>
       </c>
       <c r="C237" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="1" t="inlineStr">
         <is>
-          <t>9786057415622</t>
+          <t>9786057103901</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>Nar Tanem Çok Tanem</t>
+          <t>Hopla Zıpla Kızma</t>
         </is>
       </c>
       <c r="C238" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="1" t="inlineStr">
         <is>
-          <t>9786057076519</t>
+          <t>9786057109804</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>Mut - Maniah'ın Yolculuğu</t>
+          <t>Çilek Limon Vanilya</t>
         </is>
       </c>
       <c r="C239" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="1" t="inlineStr">
         <is>
-          <t>9786057415608</t>
+          <t>9786057415653</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>Konuralp Küçük Kaşif</t>
+          <t>Miras</t>
         </is>
       </c>
       <c r="C240" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="1" t="inlineStr">
         <is>
-          <t>9786056971747</t>
+          <t>9786057415677</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>Kayıt Dışı Din 3</t>
+          <t>Altın Kedi’nin Hikayesi</t>
         </is>
       </c>
       <c r="C241" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="1" t="inlineStr">
         <is>
-          <t>9786057415615</t>
+          <t>9786057415646</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
-          <t>Paslı Kısa Kuyruk Uzun Hayaller</t>
+          <t>Süslü Salyangoz Melodi</t>
         </is>
       </c>
       <c r="C242" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="1" t="inlineStr">
         <is>
-          <t>9786057076540</t>
+          <t>9786057076502</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
-          <t>Bu Gidiş Nereye?</t>
+          <t>Sembollerin Peşinde</t>
         </is>
       </c>
       <c r="C243" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="1" t="inlineStr">
         <is>
-          <t>9786057433794</t>
+          <t>9786057415639</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
-          <t>Kids’ Cozy Tales</t>
+          <t>Kiki Dikkatli Olmak İstiyor!</t>
         </is>
       </c>
       <c r="C244" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="1" t="inlineStr">
         <is>
-          <t>9786057076533</t>
+          <t>9786057415622</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
-          <t>Süt Gibi Beyaz - Aforizmalar</t>
+          <t>Nar Tanem Çok Tanem</t>
         </is>
       </c>
       <c r="C245" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="1" t="inlineStr">
         <is>
-          <t>9786057076526</t>
+          <t>9786057076519</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
-          <t>Fahrettin Altay - Süvari</t>
+          <t>Mut - Maniah'ın Yolculuğu</t>
         </is>
       </c>
       <c r="C246" s="1">
-        <v>150</v>
+        <v>170</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="1" t="inlineStr">
         <is>
-          <t>9786057433787</t>
+          <t>9786057415608</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
-          <t>Hep Bana Yok Sana</t>
+          <t>Konuralp Küçük Kaşif</t>
         </is>
       </c>
       <c r="C247" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="1" t="inlineStr">
         <is>
-          <t>9786057433725</t>
+          <t>9786056971747</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Dev Elleri</t>
+          <t>Kayıt Dışı Din 3</t>
         </is>
       </c>
       <c r="C248" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="1" t="inlineStr">
         <is>
-          <t>9786057444660</t>
+          <t>9786057415615</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>Sırr-ı Kadim</t>
+          <t>Paslı Kısa Kuyruk Uzun Hayaller</t>
         </is>
       </c>
       <c r="C249" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="1" t="inlineStr">
         <is>
-          <t>9786057433756</t>
+          <t>9786057076540</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>Fark Ettim ki Fark Yok</t>
+          <t>Bu Gidiş Nereye?</t>
         </is>
       </c>
       <c r="C250" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="1" t="inlineStr">
         <is>
-          <t>9786057444684</t>
+          <t>9786057433794</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
-          <t>Tess - Kendini Kaybedenler</t>
+          <t>Kids’ Cozy Tales</t>
         </is>
       </c>
       <c r="C251" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="1" t="inlineStr">
         <is>
-          <t>9786057433732</t>
+          <t>9786057076533</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>Yaşlı Kurt ve Çaylak Köpek</t>
+          <t>Süt Gibi Beyaz - Aforizmalar</t>
         </is>
       </c>
       <c r="C252" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="1" t="inlineStr">
         <is>
-          <t>9786057444677</t>
+          <t>9786057076526</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
-          <t>Kur’an Kılavuzluğunda Tevrat</t>
+          <t>Fahrettin Altay - Süvari</t>
         </is>
       </c>
       <c r="C253" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="1" t="inlineStr">
         <is>
-          <t>9786057433770</t>
+          <t>9786057433787</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
-          <t>Bilge Baykuş'un Akıllı Çözümü</t>
+          <t>Hep Bana Yok Sana</t>
         </is>
       </c>
       <c r="C254" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="1" t="inlineStr">
         <is>
-          <t>9786057433763</t>
+          <t>9786057433725</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>Yüreğinle Konuş Mucizenle Tanış</t>
+          <t>Dedemin Dev Elleri</t>
         </is>
       </c>
       <c r="C255" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="1" t="inlineStr">
         <is>
-          <t>9786057056672</t>
+          <t>9786057444660</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>Ta Ta Ti Taam Yardımsever Olmaya Ne Dersin?</t>
+          <t>Sırr-ı Kadim</t>
         </is>
       </c>
       <c r="C256" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="1" t="inlineStr">
         <is>
-          <t>9786057444653</t>
+          <t>9786057433756</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>Her Güne Bir Motto</t>
+          <t>Fark Ettim ki Fark Yok</t>
         </is>
       </c>
       <c r="C257" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="1" t="inlineStr">
         <is>
-          <t>9786057433701</t>
+          <t>9786057444684</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>Beyaz Kitap</t>
+          <t>Tess - Kendini Kaybedenler</t>
         </is>
       </c>
       <c r="C258" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="1" t="inlineStr">
         <is>
-          <t>9786057444691</t>
+          <t>9786057433732</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>Büyük Kadınlara Hükmeden Küçük Adamlar</t>
+          <t>Yaşlı Kurt ve Çaylak Köpek</t>
         </is>
       </c>
       <c r="C259" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="1" t="inlineStr">
         <is>
-          <t>9786057056634</t>
+          <t>9786057444677</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
-          <t>Nefes Kesen Minik Hırsız Çetesi - Virüsgiller</t>
+          <t>Kur’an Kılavuzluğunda Tevrat</t>
         </is>
       </c>
       <c r="C260" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="1" t="inlineStr">
         <is>
-          <t>9786057056641</t>
+          <t>9786057433770</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
-          <t>La La La İyi ki Doğdun Yogala</t>
+          <t>Bilge Baykuş'un Akıllı Çözümü</t>
         </is>
       </c>
       <c r="C261" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="1" t="inlineStr">
         <is>
-          <t>9786057433718</t>
+          <t>9786057433763</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>İremce - Sokak Patileriyle Eğlence</t>
+          <t>Yüreğinle Konuş Mucizenle Tanış</t>
         </is>
       </c>
       <c r="C262" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="1" t="inlineStr">
         <is>
-          <t>9786057056658</t>
+          <t>9786057056672</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>Bilgisayar Bilgileri Saysın Kitap Kurtları Maceraya Dalsın</t>
+          <t>Ta Ta Ti Taam Yardımsever Olmaya Ne Dersin?</t>
         </is>
       </c>
       <c r="C263" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="1" t="inlineStr">
         <is>
-          <t>9786057056689</t>
+          <t>9786057444653</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>Ahtapot Mucit</t>
+          <t>Her Güne Bir Motto</t>
         </is>
       </c>
       <c r="C264" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="1" t="inlineStr">
         <is>
-          <t>9786057444639</t>
+          <t>9786057433701</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>Kazdağlı</t>
+          <t>Beyaz Kitap</t>
         </is>
       </c>
       <c r="C265" s="1">
-        <v>160</v>
+        <v>150</v>
       </c>
     </row>
     <row r="266" spans="1:3">
       <c r="A266" s="1" t="inlineStr">
         <is>
-          <t>9786057444646</t>
+          <t>9786057444691</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>Sarı Başbuğ</t>
+          <t>Büyük Kadınlara Hükmeden Küçük Adamlar</t>
         </is>
       </c>
       <c r="C266" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="267" spans="1:3">
       <c r="A267" s="1" t="inlineStr">
         <is>
-          <t>9786057449597</t>
+          <t>9786057056634</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>Çılgın Yemek Adası</t>
+          <t>Nefes Kesen Minik Hırsız Çetesi - Virüsgiller</t>
         </is>
       </c>
       <c r="C267" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="268" spans="1:3">
       <c r="A268" s="1" t="inlineStr">
         <is>
-          <t>9786057056665</t>
+          <t>9786057056641</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
-          <t>Cüceleşen Dev</t>
+          <t>La La La İyi ki Doğdun Yogala</t>
         </is>
       </c>
       <c r="C268" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="1" t="inlineStr">
         <is>
-          <t>9786057449559</t>
+          <t>9786057433718</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>Karya Rüyalar Diyarı</t>
+          <t>İremce - Sokak Patileriyle Eğlence</t>
         </is>
       </c>
       <c r="C269" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="1" t="inlineStr">
         <is>
-          <t>9786057056627</t>
+          <t>9786057056658</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
-          <t>Melisle Taş Merakı</t>
+          <t>Bilgisayar Bilgileri Saysın Kitap Kurtları Maceraya Dalsın</t>
         </is>
       </c>
       <c r="C270" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="271" spans="1:3">
       <c r="A271" s="1" t="inlineStr">
         <is>
-          <t>9786057444622</t>
+          <t>9786057056689</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>Nalıncı Baba</t>
+          <t>Ahtapot Mucit</t>
         </is>
       </c>
       <c r="C271" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="272" spans="1:3">
       <c r="A272" s="1" t="inlineStr">
         <is>
-          <t>9786057444615</t>
+          <t>9786057444639</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
-          <t>Uçurumun Kenarında</t>
+          <t>Kazdağlı</t>
         </is>
       </c>
       <c r="C272" s="1">
         <v>160</v>
       </c>
     </row>
     <row r="273" spans="1:3">
       <c r="A273" s="1" t="inlineStr">
         <is>
-          <t>9786057018892</t>
+          <t>9786057444646</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
-          <t>Güzelliğin Kitabı</t>
+          <t>Sarı Başbuğ</t>
         </is>
       </c>
       <c r="C273" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="274" spans="1:3">
       <c r="A274" s="1" t="inlineStr">
         <is>
-          <t>9786057449580</t>
+          <t>9786057449597</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
-          <t>Zizu Göz Doktorunda</t>
+          <t>Çılgın Yemek Adası</t>
         </is>
       </c>
       <c r="C274" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="275" spans="1:3">
       <c r="A275" s="1" t="inlineStr">
         <is>
-          <t>9786057056603</t>
+          <t>9786057056665</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>Aren ve Siren</t>
+          <t>Cüceleşen Dev</t>
         </is>
       </c>
       <c r="C275" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="276" spans="1:3">
       <c r="A276" s="1" t="inlineStr">
         <is>
-          <t>9786057449528</t>
+          <t>9786057449559</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>Kurabiye Seven Panda</t>
+          <t>Karya Rüyalar Diyarı</t>
         </is>
       </c>
       <c r="C276" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="277" spans="1:3">
       <c r="A277" s="1" t="inlineStr">
         <is>
-          <t>9786057449573</t>
+          <t>9786057056627</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>Avucumdaki Şakacı Fındık</t>
+          <t>Melisle Taş Merakı</t>
         </is>
       </c>
       <c r="C277" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="278" spans="1:3">
       <c r="A278" s="1" t="inlineStr">
         <is>
-          <t>9786057444608</t>
+          <t>9786057444622</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>Bir Muhsin'den Bir Muhsin'e</t>
+          <t>Nalıncı Baba</t>
         </is>
       </c>
       <c r="C278" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="279" spans="1:3">
       <c r="A279" s="1" t="inlineStr">
         <is>
-          <t>9786057018861</t>
+          <t>9786057444615</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>Vasatlık Terapisi (Ciltli)</t>
+          <t>Uçurumun Kenarında</t>
         </is>
       </c>
       <c r="C279" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="280" spans="1:3">
       <c r="A280" s="1" t="inlineStr">
         <is>
-          <t>9786057018885</t>
+          <t>9786057018892</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>Kurt Sillesi Akdeniz</t>
+          <t>Güzelliğin Kitabı</t>
         </is>
       </c>
       <c r="C280" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="281" spans="1:3">
       <c r="A281" s="1" t="inlineStr">
         <is>
-          <t>9786057018878</t>
+          <t>9786057449580</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>En Çok Eleştirilen Padişah 2. Abdülhamid</t>
+          <t>Zizu Göz Doktorunda</t>
         </is>
       </c>
       <c r="C281" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="282" spans="1:3">
       <c r="A282" s="1" t="inlineStr">
         <is>
-          <t>9786057449535</t>
+          <t>9786057056603</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
-          <t>Benden Güzel Torunlarıma</t>
+          <t>Aren ve Siren</t>
         </is>
       </c>
       <c r="C282" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="283" spans="1:3">
       <c r="A283" s="1" t="inlineStr">
         <is>
-          <t>9786057018854</t>
+          <t>9786057449528</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
-          <t>Liderlik Rehberi</t>
+          <t>Kurabiye Seven Panda</t>
         </is>
       </c>
       <c r="C283" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="284" spans="1:3">
       <c r="A284" s="1" t="inlineStr">
         <is>
-          <t>9786050609790</t>
+          <t>9786057449573</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
-          <t>Mutluluk Oyunum</t>
+          <t>Avucumdaki Şakacı Fındık</t>
         </is>
       </c>
       <c r="C284" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="1" t="inlineStr">
         <is>
-          <t>9786057449511</t>
+          <t>9786057444608</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>Hazine Avcılarıyla Köşe Kapmaca</t>
+          <t>Bir Muhsin'den Bir Muhsin'e</t>
         </is>
       </c>
       <c r="C285" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="1" t="inlineStr">
         <is>
-          <t>9786057018847</t>
+          <t>9786057018861</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>Hacı Rukiye Sultan'dan Şehr-u Ramazan Sohbetleri</t>
+          <t>Vasatlık Terapisi (Ciltli)</t>
         </is>
       </c>
       <c r="C286" s="1">
-        <v>170</v>
+        <v>200</v>
       </c>
     </row>
     <row r="287" spans="1:3">
       <c r="A287" s="1" t="inlineStr">
         <is>
-          <t>9786057018830</t>
+          <t>9786057018885</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
-          <t>Merhamet Okyanusları - Pembe İnciler</t>
+          <t>Kurt Sillesi Akdeniz</t>
         </is>
       </c>
       <c r="C287" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="288" spans="1:3">
       <c r="A288" s="1" t="inlineStr">
         <is>
-          <t>9786056971730</t>
+          <t>9786057018878</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>Akıl, Bilim ve Kur'an Işığında Kayıt Dışı Din 2</t>
+          <t>En Çok Eleştirilen Padişah 2. Abdülhamid</t>
         </is>
       </c>
       <c r="C288" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="289" spans="1:3">
       <c r="A289" s="1" t="inlineStr">
         <is>
-          <t>9786050609783</t>
+          <t>9786057449535</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>Kuş Uçurtma Çocuk</t>
+          <t>Benden Güzel Torunlarıma</t>
         </is>
       </c>
       <c r="C289" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="290" spans="1:3">
       <c r="A290" s="1" t="inlineStr">
         <is>
-          <t>9786050609776</t>
+          <t>9786057018854</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>Balet Bulut</t>
+          <t>Liderlik Rehberi</t>
         </is>
       </c>
       <c r="C290" s="1">
-        <v>130</v>
+        <v>150</v>
       </c>
     </row>
     <row r="291" spans="1:3">
       <c r="A291" s="1" t="inlineStr">
         <is>
-          <t>9786056971778</t>
+          <t>9786050609790</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
-          <t>Isparta - Keçiborlu Türk Devri Yapıları</t>
+          <t>Mutluluk Oyunum</t>
         </is>
       </c>
       <c r="C291" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="292" spans="1:3">
       <c r="A292" s="1" t="inlineStr">
         <is>
-          <t>9786050609769</t>
+          <t>9786057449511</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>Deniz Kıyısındaki Balıklar</t>
+          <t>Hazine Avcılarıyla Köşe Kapmaca</t>
         </is>
       </c>
       <c r="C292" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="293" spans="1:3">
       <c r="A293" s="1" t="inlineStr">
         <is>
-          <t>9786057018823</t>
+          <t>9786057018847</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>İran 19.Yüzyıldan 21.Yüzyıla</t>
+          <t>Hacı Rukiye Sultan'dan Şehr-u Ramazan Sohbetleri</t>
         </is>
       </c>
       <c r="C293" s="1">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="294" spans="1:3">
       <c r="A294" s="1" t="inlineStr">
         <is>
-          <t>9786056971792</t>
+          <t>9786057018830</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>Çırpınış - Vatan ve Milletin Bekası Adına</t>
+          <t>Merhamet Okyanusları - Pembe İnciler</t>
         </is>
       </c>
       <c r="C294" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="295" spans="1:3">
       <c r="A295" s="1" t="inlineStr">
         <is>
-          <t>9786057018809</t>
+          <t>9786056971730</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>Elazığ’ın Gönül Mimarları</t>
+          <t>Akıl, Bilim ve Kur'an Işığında Kayıt Dışı Din 2</t>
         </is>
       </c>
       <c r="C295" s="1">
-        <v>160</v>
+        <v>200</v>
       </c>
     </row>
     <row r="296" spans="1:3">
       <c r="A296" s="1" t="inlineStr">
         <is>
-          <t>9786050609752</t>
+          <t>9786050609783</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>Aslan Kral ve Tavşan</t>
+          <t>Kuş Uçurtma Çocuk</t>
         </is>
       </c>
       <c r="C296" s="1">
-        <v>150</v>
+        <v>130</v>
       </c>
     </row>
     <row r="297" spans="1:3">
       <c r="A297" s="1" t="inlineStr">
         <is>
-          <t>9786056971723</t>
+          <t>9786050609776</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>Akıl, Bilim ve Kur'an Işığında Kayıt Dışı Din 1</t>
+          <t>Balet Bulut</t>
         </is>
       </c>
       <c r="C297" s="1">
-        <v>200</v>
+        <v>130</v>
       </c>
     </row>
     <row r="298" spans="1:3">
       <c r="A298" s="1" t="inlineStr">
         <is>
-          <t>9786056971754</t>
+          <t>9786056971778</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>Hasan Tahsin Bir Garip Çerkez Efe</t>
+          <t>Isparta - Keçiborlu Türk Devri Yapıları</t>
         </is>
       </c>
       <c r="C298" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="299" spans="1:3">
       <c r="A299" s="1" t="inlineStr">
         <is>
-          <t>9786056971761</t>
+          <t>9786050609769</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>Çerkez Ethem Muamma</t>
+          <t>Deniz Kıyısındaki Balıklar</t>
         </is>
       </c>
       <c r="C299" s="1">
-        <v>170</v>
+        <v>150</v>
       </c>
     </row>
     <row r="300" spans="1:3">
       <c r="A300" s="1" t="inlineStr">
         <is>
-          <t>9786056971785</t>
+          <t>9786057018823</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>İlk Aşk Hz. Muhammed’in (S.A.V.) İsim ve Sıfatları</t>
+          <t>İran 19.Yüzyıldan 21.Yüzyıla</t>
         </is>
       </c>
       <c r="C300" s="1">
-        <v>150</v>
+        <v>160</v>
       </c>
     </row>
     <row r="301" spans="1:3">
       <c r="A301" s="1" t="inlineStr">
         <is>
-          <t>9786050609738</t>
+          <t>9786056971792</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>Kar Duası</t>
+          <t>Çırpınış - Vatan ve Milletin Bekası Adına</t>
         </is>
       </c>
       <c r="C301" s="1">
-        <v>130</v>
+        <v>200</v>
       </c>
     </row>
     <row r="302" spans="1:3">
       <c r="A302" s="1" t="inlineStr">
         <is>
-          <t>9786056971716</t>
+          <t>9786057018809</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>İnsanlığın Yalnızlık Haritasında Soylu Düşünceler</t>
+          <t>Elazığ’ın Gönül Mimarları</t>
         </is>
       </c>
       <c r="C302" s="1">
-        <v>200</v>
+        <v>160</v>
       </c>
     </row>
     <row r="303" spans="1:3">
       <c r="A303" s="1" t="inlineStr">
         <is>
-          <t>9786050609721</t>
+          <t>9786050609752</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>Küçük Kibirli Yazar</t>
+          <t>Aslan Kral ve Tavşan</t>
         </is>
       </c>
       <c r="C303" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="304" spans="1:3">
       <c r="A304" s="1" t="inlineStr">
         <is>
-          <t>9786050609707</t>
+          <t>9786056971723</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>Beyin Deneyi</t>
+          <t>Akıl, Bilim ve Kur'an Işığında Kayıt Dışı Din 1</t>
         </is>
       </c>
       <c r="C304" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="305" spans="1:3">
       <c r="A305" s="1" t="inlineStr">
         <is>
+          <t>9786056971754</t>
+        </is>
+      </c>
+      <c r="B305" s="1" t="inlineStr">
+        <is>
+          <t>Hasan Tahsin Bir Garip Çerkez Efe</t>
+        </is>
+      </c>
+      <c r="C305" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="306" spans="1:3">
+      <c r="A306" s="1" t="inlineStr">
+        <is>
+          <t>9786056971761</t>
+        </is>
+      </c>
+      <c r="B306" s="1" t="inlineStr">
+        <is>
+          <t>Çerkez Ethem Muamma</t>
+        </is>
+      </c>
+      <c r="C306" s="1">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="307" spans="1:3">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>9786056971785</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>İlk Aşk Hz. Muhammed’in (S.A.V.) İsim ve Sıfatları</t>
+        </is>
+      </c>
+      <c r="C307" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="308" spans="1:3">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>9786050609738</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>Kar Duası</t>
+        </is>
+      </c>
+      <c r="C308" s="1">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="309" spans="1:3">
+      <c r="A309" s="1" t="inlineStr">
+        <is>
+          <t>9786056971716</t>
+        </is>
+      </c>
+      <c r="B309" s="1" t="inlineStr">
+        <is>
+          <t>İnsanlığın Yalnızlık Haritasında Soylu Düşünceler</t>
+        </is>
+      </c>
+      <c r="C309" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="310" spans="1:3">
+      <c r="A310" s="1" t="inlineStr">
+        <is>
+          <t>9786050609721</t>
+        </is>
+      </c>
+      <c r="B310" s="1" t="inlineStr">
+        <is>
+          <t>Küçük Kibirli Yazar</t>
+        </is>
+      </c>
+      <c r="C310" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="311" spans="1:3">
+      <c r="A311" s="1" t="inlineStr">
+        <is>
+          <t>9786050609707</t>
+        </is>
+      </c>
+      <c r="B311" s="1" t="inlineStr">
+        <is>
+          <t>Beyin Deneyi</t>
+        </is>
+      </c>
+      <c r="C311" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="312" spans="1:3">
+      <c r="A312" s="1" t="inlineStr">
+        <is>
           <t>9786056971709</t>
         </is>
       </c>
-      <c r="B305" s="1" t="inlineStr">
+      <c r="B312" s="1" t="inlineStr">
         <is>
           <t>Monoton Bir Gün</t>
         </is>
       </c>
-      <c r="C305" s="1">
+      <c r="C312" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>