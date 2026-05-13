--- v0 (2026-02-26)
+++ v1 (2026-05-13)
@@ -85,1120 +85,1165 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259622590</t>
+          <t>9786259311838</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Roman Halkının Büyük Tarihi</t>
+          <t>Köyden Kente Tarladan Enstitüye</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259622583</t>
+          <t>9786259311814</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Döngü</t>
+          <t>BBB: Bakmadan Görmek</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259311807</t>
+          <t>9786259311821</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kısa Hikayeler</t>
+          <t>Kün</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>450</v>
+        <v>350</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259622576</t>
+          <t>9786259622590</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kader-i Esas Kader-i Özğür</t>
+          <t>Roman Halkının Büyük Tarihi</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>400</v>
+        <v>300</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259622552</t>
+          <t>9786259622583</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Son Düşünceler</t>
+          <t>Döngü</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259622569</t>
+          <t>9786259311807</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bitmiş Hayatlar Üzerine Şiirler</t>
+          <t>Kısa Hikayeler</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259622538</t>
+          <t>9786259622576</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Savaşın İzleri ve Ortak Kader</t>
+          <t>Kader-i Esas Kader-i Özğür</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259622545</t>
+          <t>9786259622552</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Pastel Kırmızı</t>
+          <t>Son Düşünceler</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259622521</t>
+          <t>9786259622569</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kaldı Sen Gittin</t>
+          <t>Bitmiş Hayatlar Üzerine Şiirler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259622514</t>
+          <t>9786259622538</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kaos: Ruhun Kanatları ve Dualitedeki Denge</t>
+          <t>Savaşın İzleri ve Ortak Kader</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259622507</t>
+          <t>9786259622545</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Savaştan Kalan Barışta Geçen Hikayeler</t>
+          <t>Pastel Kırmızı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>350</v>
+        <v>200</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259515991</t>
+          <t>9786259622521</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Çatlaklar Atlası</t>
+          <t>Aşk Kaldı Sen Gittin</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259515984</t>
+          <t>9786259622514</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kertenkele Kehanetleri (Kırık Aynadan Yansıyan Hikayeler)</t>
+          <t>Kaos: Ruhun Kanatları ve Dualitedeki Denge</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>250</v>
+        <v>350</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259515977</t>
+          <t>9786259622507</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Kemter Abdal'ın Aynası</t>
+          <t>Savaştan Kalan Barışta Geçen Hikayeler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259515960</t>
+          <t>9786259515991</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Bir Annunaki Destanı (Buzul Bekçisi)</t>
+          <t>Çatlaklar Atlası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259515953</t>
+          <t>9786259515984</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Ben ve Benler</t>
+          <t>Kertenkele Kehanetleri (Kırık Aynadan Yansıyan Hikayeler)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>300</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259515946</t>
+          <t>9786259515977</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Tekne Kazıntısı ve Diğerleri</t>
+          <t>Kemter Abdal'ın Aynası</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259515939</t>
+          <t>9786259515960</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Ayrılık Çeşmesi’nin Aşıkları</t>
+          <t>Bir Annunaki Destanı (Buzul Bekçisi)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786057254016</t>
+          <t>9786259515953</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>1970-1980 Yılları Arasında Yunanistan Örneği ile Ekonomik Kalkınmanın Demokratikleşme Sürecindeki Rolünün İncelenmesi</t>
+          <t>Ben ve Benler</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259515922</t>
+          <t>9786259515946</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Şömine Kafası Gizemli Dostlar</t>
+          <t>Tekne Kazıntısı ve Diğerleri</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786057296061</t>
+          <t>9786259515939</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Papatya Buketi</t>
+          <t>Ayrılık Çeşmesi’nin Aşıkları</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057296047</t>
+          <t>9786057254016</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Yansıma</t>
+          <t>1970-1980 Yılları Arasında Yunanistan Örneği ile Ekonomik Kalkınmanın Demokratikleşme Sürecindeki Rolünün İncelenmesi</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786057254023</t>
+          <t>9786259515922</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İris: Bulutların Gölgesinde</t>
+          <t>Şömine Kafası Gizemli Dostlar</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057254092</t>
+          <t>9786057296061</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bal</t>
+          <t>Papatya Buketi</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057166876</t>
+          <t>9786057296047</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Rızarya</t>
+          <t>Yansıma</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>120</v>
+        <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057166852</t>
+          <t>9786057254023</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Kara Çakmak</t>
+          <t>İris: Bulutların Gölgesinde</t>
         </is>
       </c>
       <c r="C27" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057296092</t>
+          <t>9786057254092</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Öyle Bir Kadın Sevdim Ki</t>
+          <t>Bal</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057254078</t>
+          <t>9786057166876</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Ben Gri</t>
+          <t>Rızarya</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057166821</t>
+          <t>9786057166852</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Toprağın Altındaki Düşünceler</t>
+          <t>Kara Çakmak</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259515915</t>
+          <t>9786057296092</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Söz Kırılınca</t>
+          <t>Öyle Bir Kadın Sevdim Ki</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057296016</t>
+          <t>9786057254078</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Hayat Hikayeleri ve Hayal Şiirleri</t>
+          <t>Ben Gri</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057254009</t>
+          <t>9786057166821</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Tutaste</t>
+          <t>Toprağın Altındaki Düşünceler</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259515908</t>
+          <t>9786259515915</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zaman Hikayeleri Şiirleri ve Denemeleri</t>
+          <t>Söz Kırılınca</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057254054</t>
+          <t>9786057296016</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Tılsım Saplantısı</t>
+          <t>Hayat Hikayeleri ve Hayal Şiirleri</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057296009</t>
+          <t>9786057254009</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Üç Küçük Tavşan ve Gıdıklanan Keman</t>
+          <t>Tutaste</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786057296054</t>
+          <t>9786259515908</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Kurşuni Rüya</t>
+          <t>Geçmiş Zaman Hikayeleri Şiirleri ve Denemeleri</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259887326</t>
+          <t>9786057254054</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Milletimin Marşı İstiklal Marşı</t>
+          <t>Tılsım Saplantısı</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259887340</t>
+          <t>9786057296009</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Ağladıkça</t>
+          <t>Üç Küçük Tavşan ve Gıdıklanan Keman</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057166869</t>
+          <t>9786057296054</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Dört Melek</t>
+          <t>Kurşuni Rüya</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259887319</t>
+          <t>9786259887326</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Erdemin'in Kedileri</t>
+          <t>Milletimin Marşı İstiklal Marşı</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786057166838</t>
+          <t>9786259887340</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sakin ve Cesur Güzel</t>
+          <t>Ağladıkça</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057166890</t>
+          <t>9786057166869</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yıllar Önce Bugün</t>
+          <t>Dört Melek</t>
         </is>
       </c>
       <c r="C43" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259887395</t>
+          <t>9786259887319</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Müzik Dünyasını Keşif Enstrümanlara Yolculuk 1</t>
+          <t>Erdemin'in Kedileri</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259887388</t>
+          <t>9786057166838</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>İslam’la Güzel Yaşa</t>
+          <t>Sakin ve Cesur Güzel</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057254061</t>
+          <t>9786057166890</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Elli Yıla Veda</t>
+          <t>Yıllar Önce Bugün</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259887371</t>
+          <t>9786259887395</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’nın Ruhu: Kutsal Kitap 1</t>
+          <t>Müzik Dünyasını Keşif Enstrümanlara Yolculuk 1</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>120</v>
+        <v>300</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786057166807</t>
+          <t>9786259887388</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yolun Sonundaki Kardan Adam</t>
+          <t>İslam’la Güzel Yaşa</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057254085</t>
+          <t>9786057254061</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Öyküler Sepeti</t>
+          <t>Elli Yıla Veda</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259887364</t>
+          <t>9786259887371</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kara Kalem</t>
+          <t>Tanrı’nın Ruhu: Kutsal Kitap 1</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786059887302</t>
+          <t>9786057166807</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Elif’in Masa Tenisi Serüveni</t>
+          <t>Yolun Sonundaki Kardan Adam</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259887333</t>
+          <t>9786057254085</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>İran Dış Politikasında Vekalet Savaşları: Lübnan, Yemen, Irak ve Suriye Örneği</t>
+          <t>Şiir ve Öyküler Sepeti</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>190</v>
+        <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259887357</t>
+          <t>9786259887364</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Jeopolitiğinde İran – ABD Stratejik Rekabetinin Analizi</t>
+          <t>Kara Kalem</t>
         </is>
       </c>
       <c r="C53" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786057166814</t>
+          <t>9786059887302</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Rüya Odası</t>
+          <t>Elif’in Masa Tenisi Serüveni</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>250</v>
+        <v>100</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786057124692</t>
+          <t>9786259887333</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Yağmuru</t>
+          <t>İran Dış Politikasında Vekalet Savaşları: Lübnan, Yemen, Irak ve Suriye Örneği</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786057124678</t>
+          <t>9786259887357</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Fazıl</t>
+          <t>Ortadoğu Jeopolitiğinde İran – ABD Stratejik Rekabetinin Analizi</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057124661</t>
+          <t>9786057166814</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Acı Rüya</t>
+          <t>Rüya Odası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>100</v>
+        <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057124685</t>
+          <t>9786057124692</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Mira'dan Masallar</t>
+          <t>Sevgi Yağmuru</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057124654</t>
+          <t>9786057124678</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ege’nin Yaz Tatili</t>
+          <t>Fazıl</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057124647</t>
+          <t>9786057124661</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Gamer - Oyuncu</t>
+          <t>Acı Rüya</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057124630</t>
+          <t>9786057124685</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>1950 Sonrası</t>
+          <t>Mira'dan Masallar</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057124623</t>
+          <t>9786057124654</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Der Erfolg Ist Der Macht Von Dir</t>
+          <t>Ege’nin Yaz Tatili</t>
         </is>
       </c>
       <c r="C62" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057124616</t>
+          <t>9786057124647</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Die Schreie in Mir</t>
+          <t>Gamer - Oyuncu</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057124609</t>
+          <t>9786057124630</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Patatos İle Birlikte</t>
+          <t>1950 Sonrası</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057057198</t>
+          <t>9786057124623</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Patatos ve Arkadaşları</t>
+          <t>Der Erfolg Ist Der Macht Von Dir</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057057181</t>
+          <t>9786057124616</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Patatos'un Serüvenleri</t>
+          <t>Die Schreie in Mir</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057057174</t>
+          <t>9786057124609</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Zilan Deresi</t>
+          <t>Patatos İle Birlikte</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>20</v>
+        <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057057150</t>
+          <t>9786057057198</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Noksan - Koma</t>
+          <t>Patatos ve Arkadaşları</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057057167</t>
+          <t>9786057057181</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>İyi Ki Varsın Dostum</t>
+          <t>Patatos'un Serüvenleri</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057057143</t>
+          <t>9786057057174</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Hiç</t>
+          <t>Zilan Deresi</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057057129</t>
+          <t>9786057057150</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Son Kadeh</t>
+          <t>Noksan - Koma</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057057112</t>
+          <t>9786057057167</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Şiirle Bir Yudum</t>
+          <t>İyi Ki Varsın Dostum</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
+          <t>9786057057143</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Hiç</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
+          <t>9786057057129</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Son Kadeh</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
+          <t>9786057057112</t>
+        </is>
+      </c>
+      <c r="B75" s="1" t="inlineStr">
+        <is>
+          <t>Şiirle Bir Yudum</t>
+        </is>
+      </c>
+      <c r="C75" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="76" spans="1:3">
+      <c r="A76" s="1" t="inlineStr">
+        <is>
           <t>9786057057105</t>
         </is>
       </c>
-      <c r="B73" s="1" t="inlineStr">
+      <c r="B76" s="1" t="inlineStr">
         <is>
           <t>Yüreğindeki Güzellik</t>
         </is>
       </c>
-      <c r="C73" s="1">
-        <v>100</v>
+      <c r="C76" s="1">
+        <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>