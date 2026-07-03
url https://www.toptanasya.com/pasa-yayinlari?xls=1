--- v1 (2026-05-13)
+++ v2 (2026-07-03)
@@ -85,1165 +85,1255 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259311838</t>
+          <t>9786259311883</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Köyden Kente Tarladan Enstitüye</t>
+          <t>Deniz Takvimi</t>
         </is>
       </c>
       <c r="C2" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259311814</t>
+          <t>9786259311890</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>BBB: Bakmadan Görmek</t>
+          <t>Mecburiyetler Mevcut</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259311821</t>
+          <t>9786259311876</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kün</t>
+          <t>Dört Dört Yüzlük Şiirler</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>350</v>
+        <v>300</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259622590</t>
+          <t>9786259311869</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Roman Halkının Büyük Tarihi</t>
+          <t>Ayrı Hayallerde Ayna Hayatlar</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259622583</t>
+          <t>9786259311845</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Döngü</t>
+          <t>Hayatın Bittiği Yer</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>350</v>
+        <v>250</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259311807</t>
+          <t>9786259311852</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kısa Hikayeler</t>
+          <t>Milli Devlet Değil Dilli Devlet</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>450</v>
+        <v>200</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259622576</t>
+          <t>9786259311838</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kader-i Esas Kader-i Özğür</t>
+          <t>Köyden Kente Tarladan Enstitüye</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>450</v>
+        <v>250</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259622552</t>
+          <t>9786259311814</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Son Düşünceler</t>
+          <t>BBB: Bakmadan Görmek</t>
         </is>
       </c>
       <c r="C9" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259622569</t>
+          <t>9786259311821</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Bitmiş Hayatlar Üzerine Şiirler</t>
+          <t>Kün</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259622538</t>
+          <t>9786259622590</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Savaşın İzleri ve Ortak Kader</t>
+          <t>Roman Halkının Büyük Tarihi</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259622545</t>
+          <t>9786259622583</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Pastel Kırmızı</t>
+          <t>Döngü</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259622521</t>
+          <t>9786259311807</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Aşk Kaldı Sen Gittin</t>
+          <t>Kısa Hikayeler</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>250</v>
+        <v>450</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259622514</t>
+          <t>9786259622576</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Kaos: Ruhun Kanatları ve Dualitedeki Denge</t>
+          <t>Kader-i Esas Kader-i Özğür</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>350</v>
+        <v>450</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259622507</t>
+          <t>9786259622552</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Savaştan Kalan Barışta Geçen Hikayeler</t>
+          <t>Son Düşünceler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>400</v>
+        <v>250</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259515991</t>
+          <t>9786259622569</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Çatlaklar Atlası</t>
+          <t>Bitmiş Hayatlar Üzerine Şiirler</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259515984</t>
+          <t>9786259622538</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Kertenkele Kehanetleri (Kırık Aynadan Yansıyan Hikayeler)</t>
+          <t>Savaşın İzleri ve Ortak Kader</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>300</v>
+        <v>250</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259515977</t>
+          <t>9786259622545</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Kemter Abdal'ın Aynası</t>
+          <t>Pastel Kırmızı</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259515960</t>
+          <t>9786259622521</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bir Annunaki Destanı (Buzul Bekçisi)</t>
+          <t>Aşk Kaldı Sen Gittin</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259515953</t>
+          <t>9786259622514</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ben ve Benler</t>
+          <t>Kaos: Ruhun Kanatları ve Dualitedeki Denge</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>200</v>
+        <v>350</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259515946</t>
+          <t>9786259622507</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Tekne Kazıntısı ve Diğerleri</t>
+          <t>Savaştan Kalan Barışta Geçen Hikayeler</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>500</v>
+        <v>400</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259515939</t>
+          <t>9786259515991</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Ayrılık Çeşmesi’nin Aşıkları</t>
+          <t>Çatlaklar Atlası</t>
         </is>
       </c>
       <c r="C22" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786057254016</t>
+          <t>9786259515984</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>1970-1980 Yılları Arasında Yunanistan Örneği ile Ekonomik Kalkınmanın Demokratikleşme Sürecindeki Rolünün İncelenmesi</t>
+          <t>Kertenkele Kehanetleri (Kırık Aynadan Yansıyan Hikayeler)</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259515922</t>
+          <t>9786259515977</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Şömine Kafası Gizemli Dostlar</t>
+          <t>Kemter Abdal'ın Aynası</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786057296061</t>
+          <t>9786259515960</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Papatya Buketi</t>
+          <t>Bir Annunaki Destanı (Buzul Bekçisi)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>100</v>
+        <v>200</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786057296047</t>
+          <t>9786259515953</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yansıma</t>
+          <t>Ben ve Benler</t>
         </is>
       </c>
       <c r="C26" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786057254023</t>
+          <t>9786259515946</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>İris: Bulutların Gölgesinde</t>
+          <t>Tekne Kazıntısı ve Diğerleri</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>500</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786057254092</t>
+          <t>9786259515939</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Bal</t>
+          <t>Ayrılık Çeşmesi’nin Aşıkları</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786057166876</t>
+          <t>9786057254016</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Rızarya</t>
+          <t>1970-1980 Yılları Arasında Yunanistan Örneği ile Ekonomik Kalkınmanın Demokratikleşme Sürecindeki Rolünün İncelenmesi</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786057166852</t>
+          <t>9786259515922</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kara Çakmak</t>
+          <t>Şömine Kafası Gizemli Dostlar</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786057296092</t>
+          <t>9786057296061</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Öyle Bir Kadın Sevdim Ki</t>
+          <t>Papatya Buketi</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786057254078</t>
+          <t>9786057296047</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Ben Gri</t>
+          <t>Yansıma</t>
         </is>
       </c>
       <c r="C32" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786057166821</t>
+          <t>9786057254023</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Toprağın Altındaki Düşünceler</t>
+          <t>İris: Bulutların Gölgesinde</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259515915</t>
+          <t>9786057254092</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Söz Kırılınca</t>
+          <t>Bal</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786057296016</t>
+          <t>9786057166876</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hayat Hikayeleri ve Hayal Şiirleri</t>
+          <t>Rızarya</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786057254009</t>
+          <t>9786057166852</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Tutaste</t>
+          <t>Kara Çakmak</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259515908</t>
+          <t>9786057296092</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Geçmiş Zaman Hikayeleri Şiirleri ve Denemeleri</t>
+          <t>Öyle Bir Kadın Sevdim Ki</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786057254054</t>
+          <t>9786057254078</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Tılsım Saplantısı</t>
+          <t>Ben Gri</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786057296009</t>
+          <t>9786057166821</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Üç Küçük Tavşan ve Gıdıklanan Keman</t>
+          <t>Toprağın Altındaki Düşünceler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786057296054</t>
+          <t>9786259515915</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kurşuni Rüya</t>
+          <t>Söz Kırılınca</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259887326</t>
+          <t>9786057296016</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Milletimin Marşı İstiklal Marşı</t>
+          <t>Hayat Hikayeleri ve Hayal Şiirleri</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259887340</t>
+          <t>9786057254009</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Ağladıkça</t>
+          <t>Tutaste</t>
         </is>
       </c>
       <c r="C42" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786057166869</t>
+          <t>9786259515908</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dört Melek</t>
+          <t>Geçmiş Zaman Hikayeleri Şiirleri ve Denemeleri</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259887319</t>
+          <t>9786057254054</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Erdemin'in Kedileri</t>
+          <t>Tılsım Saplantısı</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786057166838</t>
+          <t>9786057296009</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Sakin ve Cesur Güzel</t>
+          <t>Üç Küçük Tavşan ve Gıdıklanan Keman</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786057166890</t>
+          <t>9786057296054</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Yıllar Önce Bugün</t>
+          <t>Kurşuni Rüya</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259887395</t>
+          <t>9786259887326</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Müzik Dünyasını Keşif Enstrümanlara Yolculuk 1</t>
+          <t>Milletimin Marşı İstiklal Marşı</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>300</v>
+        <v>200</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259887388</t>
+          <t>9786259887340</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>İslam’la Güzel Yaşa</t>
+          <t>Ağladıkça</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786057254061</t>
+          <t>9786057166869</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Elli Yıla Veda</t>
+          <t>Dört Melek</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259887371</t>
+          <t>9786259887319</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Tanrı’nın Ruhu: Kutsal Kitap 1</t>
+          <t>Erdemin'in Kedileri</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786057166807</t>
+          <t>9786057166838</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yolun Sonundaki Kardan Adam</t>
+          <t>Sakin ve Cesur Güzel</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>300</v>
+        <v>150</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786057254085</t>
+          <t>9786057166890</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Şiir ve Öyküler Sepeti</t>
+          <t>Yıllar Önce Bugün</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259887364</t>
+          <t>9786259887395</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kara Kalem</t>
+          <t>Müzik Dünyasını Keşif Enstrümanlara Yolculuk 1</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786059887302</t>
+          <t>9786259887388</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Elif’in Masa Tenisi Serüveni</t>
+          <t>İslam’la Güzel Yaşa</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259887333</t>
+          <t>9786057254061</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>İran Dış Politikasında Vekalet Savaşları: Lübnan, Yemen, Irak ve Suriye Örneği</t>
+          <t>Elli Yıla Veda</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259887357</t>
+          <t>9786259887371</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ortadoğu Jeopolitiğinde İran – ABD Stratejik Rekabetinin Analizi</t>
+          <t>Tanrı’nın Ruhu: Kutsal Kitap 1</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786057166814</t>
+          <t>9786057166807</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Rüya Odası</t>
+          <t>Yolun Sonundaki Kardan Adam</t>
         </is>
       </c>
       <c r="C57" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786057124692</t>
+          <t>9786057254085</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Sevgi Yağmuru</t>
+          <t>Şiir ve Öyküler Sepeti</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786057124678</t>
+          <t>9786259887364</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Fazıl</t>
+          <t>Kara Kalem</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>250</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786057124661</t>
+          <t>9786059887302</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Acı Rüya</t>
+          <t>Elif’in Masa Tenisi Serüveni</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786057124685</t>
+          <t>9786259887333</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Mira'dan Masallar</t>
+          <t>İran Dış Politikasında Vekalet Savaşları: Lübnan, Yemen, Irak ve Suriye Örneği</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786057124654</t>
+          <t>9786259887357</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ege’nin Yaz Tatili</t>
+          <t>Ortadoğu Jeopolitiğinde İran – ABD Stratejik Rekabetinin Analizi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786057124647</t>
+          <t>9786057166814</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Gamer - Oyuncu</t>
+          <t>Rüya Odası</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>250</v>
+        <v>300</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786057124630</t>
+          <t>9786057124692</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>1950 Sonrası</t>
+          <t>Sevgi Yağmuru</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786057124623</t>
+          <t>9786057124678</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Der Erfolg Ist Der Macht Von Dir</t>
+          <t>Fazıl</t>
         </is>
       </c>
       <c r="C65" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786057124616</t>
+          <t>9786057124661</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Die Schreie in Mir</t>
+          <t>Acı Rüya</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>250</v>
+        <v>150</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786057124609</t>
+          <t>9786057124685</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Patatos İle Birlikte</t>
+          <t>Mira'dan Masallar</t>
         </is>
       </c>
       <c r="C67" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786057057198</t>
+          <t>9786057124654</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Patatos ve Arkadaşları</t>
+          <t>Ege’nin Yaz Tatili</t>
         </is>
       </c>
       <c r="C68" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786057057181</t>
+          <t>9786057124647</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Patatos'un Serüvenleri</t>
+          <t>Gamer - Oyuncu</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786057057174</t>
+          <t>9786057124630</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Zilan Deresi</t>
+          <t>1950 Sonrası</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>20</v>
+        <v>250</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786057057150</t>
+          <t>9786057124623</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Noksan - Koma</t>
+          <t>Der Erfolg Ist Der Macht Von Dir</t>
         </is>
       </c>
       <c r="C71" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786057057167</t>
+          <t>9786057124616</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>İyi Ki Varsın Dostum</t>
+          <t>Die Schreie in Mir</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786057057143</t>
+          <t>9786057124609</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Hiç</t>
+          <t>Patatos İle Birlikte</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786057057129</t>
+          <t>9786057057198</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Son Kadeh</t>
+          <t>Patatos ve Arkadaşları</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>20</v>
+        <v>200</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786057057112</t>
+          <t>9786057057181</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Şiirle Bir Yudum</t>
+          <t>Patatos'un Serüvenleri</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
+          <t>9786057057174</t>
+        </is>
+      </c>
+      <c r="B76" s="1" t="inlineStr">
+        <is>
+          <t>Zilan Deresi</t>
+        </is>
+      </c>
+      <c r="C76" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="77" spans="1:3">
+      <c r="A77" s="1" t="inlineStr">
+        <is>
+          <t>9786057057150</t>
+        </is>
+      </c>
+      <c r="B77" s="1" t="inlineStr">
+        <is>
+          <t>Noksan - Koma</t>
+        </is>
+      </c>
+      <c r="C77" s="1">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="78" spans="1:3">
+      <c r="A78" s="1" t="inlineStr">
+        <is>
+          <t>9786057057167</t>
+        </is>
+      </c>
+      <c r="B78" s="1" t="inlineStr">
+        <is>
+          <t>İyi Ki Varsın Dostum</t>
+        </is>
+      </c>
+      <c r="C78" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="79" spans="1:3">
+      <c r="A79" s="1" t="inlineStr">
+        <is>
+          <t>9786057057143</t>
+        </is>
+      </c>
+      <c r="B79" s="1" t="inlineStr">
+        <is>
+          <t>Hiç</t>
+        </is>
+      </c>
+      <c r="C79" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="80" spans="1:3">
+      <c r="A80" s="1" t="inlineStr">
+        <is>
+          <t>9786057057129</t>
+        </is>
+      </c>
+      <c r="B80" s="1" t="inlineStr">
+        <is>
+          <t>Son Kadeh</t>
+        </is>
+      </c>
+      <c r="C80" s="1">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="81" spans="1:3">
+      <c r="A81" s="1" t="inlineStr">
+        <is>
+          <t>9786057057112</t>
+        </is>
+      </c>
+      <c r="B81" s="1" t="inlineStr">
+        <is>
+          <t>Şiirle Bir Yudum</t>
+        </is>
+      </c>
+      <c r="C81" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="82" spans="1:3">
+      <c r="A82" s="1" t="inlineStr">
+        <is>
           <t>9786057057105</t>
         </is>
       </c>
-      <c r="B76" s="1" t="inlineStr">
+      <c r="B82" s="1" t="inlineStr">
         <is>
           <t>Yüreğindeki Güzellik</t>
         </is>
       </c>
-      <c r="C76" s="1">
+      <c r="C82" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>