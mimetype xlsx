--- v0 (2026-02-14)
+++ v1 (2026-04-06)
@@ -85,1420 +85,1450 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259361550</t>
+          <t>9786259703466</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Kırık Safir &amp; Puslu Kalpler Serisi</t>
+          <t>Karışık Harfler</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>552.5</v>
+        <v>436</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259397382</t>
+          <t>9786259370194</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>İtiraf Edeyim Hala Umutluydum</t>
+          <t>Sert Koruyucu Kız</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>188</v>
+        <v>363.5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259370163</t>
+          <t>9786259361550</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>İntikan</t>
+          <t>Kırık Safir &amp; Puslu Kalpler Serisi</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>188</v>
+        <v>552.5</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259361529</t>
+          <t>9786259397382</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Kırmızı İpi</t>
+          <t>İtiraf Edeyim Hala Umutluydum</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>358</v>
+        <v>188</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259397351</t>
+          <t>9786259370163</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sessiz İntikam</t>
+          <t>İntikan</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>178.5</v>
+        <v>188</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259370125</t>
+          <t>9786259361529</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Bir Yıldızım Vardı</t>
+          <t>Kaderin Kırmızı İpi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>333</v>
+        <v>358</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259397375</t>
+          <t>9786259397351</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Kıs Sesini Duymasınlar - I</t>
+          <t>Sessiz İntikam</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>513.5</v>
+        <v>178.5</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259370156</t>
+          <t>9786259370125</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Toz Duman</t>
+          <t>Bir Yıldızım Vardı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>369.5</v>
+        <v>333</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259361505</t>
+          <t>9786259397375</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Ester</t>
+          <t>Kıs Sesini Duymasınlar - I</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>267</v>
+        <v>513.5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259370118</t>
+          <t>9786259370156</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Asurah’ın Ruhu - Kargaşayla Tanışma</t>
+          <t>Toz Duman</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>708</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259370170</t>
+          <t>9786259361505</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Aşk Burada Mı?</t>
+          <t>Ester</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>267</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259370132</t>
+          <t>9786259370118</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Duyulmayan Sözler</t>
+          <t>Asurah’ın Ruhu - Kargaşayla Tanışma</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>342</v>
+        <v>708</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259370149</t>
+          <t>9786259370170</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Dyavol</t>
+          <t>Aşk Burada Mı?</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>409</v>
+        <v>150</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259370187</t>
+          <t>9786259370132</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Sert Koruyucu Kız</t>
+          <t>Duyulmayan Sözler</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>356</v>
+        <v>342</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259650890</t>
+          <t>9786259370149</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Anemon Pansiyon</t>
+          <t>Dyavol</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>518</v>
+        <v>409</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259650807</t>
+          <t>9786259370187</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Bir Haydar Meselesi</t>
+          <t>Sert Koruyucu Kız</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>258</v>
+        <v>356</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259650852</t>
+          <t>9786259650890</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı Çocukları</t>
+          <t>Anemon Pansiyon</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>369</v>
+        <v>518</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259370101</t>
+          <t>9786259650807</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dedikodu</t>
+          <t>Bir Haydar Meselesi</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>200</v>
+        <v>258</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259397344</t>
+          <t>9786259650852</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kelebekler Gece Ölür</t>
+          <t>Ay Işığı Çocukları</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>155</v>
+        <v>369</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259623566</t>
+          <t>9786259370101</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Patiler, İnsanlar, Hayaller</t>
+          <t>Dedikodu</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>163</v>
+        <v>200</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259623559</t>
+          <t>9786259397344</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Cezayir Pastanesi</t>
+          <t>Kelebekler Gece Ölür</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>208</v>
+        <v>155</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259650838</t>
+          <t>9786259623566</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Tutsak Güvercin</t>
+          <t>Patiler, İnsanlar, Hayaller</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>369</v>
+        <v>163</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259397320</t>
+          <t>9786259623559</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Velkarion</t>
+          <t>Cezayir Pastanesi</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>380</v>
+        <v>208</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259650883</t>
+          <t>9786259650838</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Bal Gözlü Adam</t>
+          <t>Tutsak Güvercin</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>150</v>
+        <v>369</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259397399</t>
+          <t>9786259397320</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Kadın</t>
+          <t>Velkarion</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>380</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259397337</t>
+          <t>9786259650883</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Koca</t>
+          <t>Bal Gözlü Adam</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>166</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259397368</t>
+          <t>9786259397399</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Kora Fısıldamak</t>
+          <t>Yalnız Kadın</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>509</v>
+        <v>150</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259650869</t>
+          <t>9786259397337</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktan Aydınlanan Umut Işığı</t>
+          <t>Hayalet Koca</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>222</v>
+        <v>166</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259623580</t>
+          <t>9786259397368</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Kalbim</t>
+          <t>Kora Fısıldamak</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>191</v>
+        <v>509</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259650814</t>
+          <t>9786259650869</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Mecusi</t>
+          <t>Karanlıktan Aydınlanan Umut Işığı</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>177</v>
+        <v>222</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259623542</t>
+          <t>9786259623580</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Beyefendim Başlık Neydi?</t>
+          <t>Zamansız Kalbim</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>303</v>
+        <v>191</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259650876</t>
+          <t>9786259650814</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Hislerin Dili</t>
+          <t>Mecusi</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>277</v>
+        <v>177</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259703480</t>
+          <t>9786259623542</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Böyle Havalarda Moledro</t>
+          <t>Beyefendim Başlık Neydi?</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>148</v>
+        <v>303</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259650845</t>
+          <t>9786259650876</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Unutma Beni</t>
+          <t>Hislerin Dili</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>558</v>
+        <v>277</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259397313</t>
+          <t>9786259703480</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Son Bir Veda</t>
+          <t>Böyle Havalarda Moledro</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>180</v>
+        <v>148</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259623573</t>
+          <t>9786259650845</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Hale</t>
+          <t>Unutma Beni</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>208</v>
+        <v>558</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259650821</t>
+          <t>9786259397313</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Kiraz Ağacının Büyüsü</t>
+          <t>Son Bir Veda</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>252</v>
+        <v>180</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259623597</t>
+          <t>9786259623573</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Vizyon</t>
+          <t>Hale</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>277</v>
+        <v>208</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259623535</t>
+          <t>9786259650821</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Gönül Durağı</t>
+          <t>Kiraz Ağacının Büyüsü</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>333.2</v>
+        <v>252</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259703497</t>
+          <t>9786259623597</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Çöller Yeşerince</t>
+          <t>Vizyon</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>111</v>
+        <v>277</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259703459</t>
+          <t>9786259623535</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Sana Bir Tarifim Var</t>
+          <t>Gönül Durağı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>352.8</v>
+        <v>333.2</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259623528</t>
+          <t>9786259703497</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Yeraltının Baharı</t>
+          <t>Çöller Yeşerince</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>212.8</v>
+        <v>111</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259623511</t>
+          <t>9786259703459</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Sofra</t>
+          <t>Sana Bir Tarifim Var</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>403.2</v>
+        <v>352.8</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259703473</t>
+          <t>9786259623528</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yalgız</t>
+          <t>Yeraltının Baharı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>403</v>
+        <v>212.8</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259703442</t>
+          <t>9786259623511</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>3 Gün</t>
+          <t>Sessiz Sofra</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>263.2</v>
+        <v>403.2</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259623504</t>
+          <t>9786259703473</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme Günlüğü</t>
+          <t>Yalgız</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>150</v>
+        <v>403</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259703435</t>
+          <t>9786259703442</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Gölge</t>
+          <t>3 Gün</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>166</v>
+        <v>263.2</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259556482</t>
+          <t>9786259623504</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Harabat Nesli Çocukları</t>
+          <t>Yüzleşme Günlüğü</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>102</v>
+        <v>150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259703428</t>
+          <t>9786259703435</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Eşkıya</t>
+          <t>Kanlı Gölge</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>211</v>
+        <v>166</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259703404</t>
+          <t>9786259556482</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Fısıltısı</t>
+          <t>Harabat Nesli Çocukları</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>332</v>
+        <v>102</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259703411</t>
+          <t>9786259703428</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Kimliksizler Şehri</t>
+          <t>Eşkıya</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>569.5</v>
+        <v>211</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259556499</t>
+          <t>9786259703404</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Emanet</t>
+          <t>Yalnızlık Fısıltısı</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>200</v>
+        <v>332</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259556475</t>
+          <t>9786259703411</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Eğer Olsaydı</t>
+          <t>Kimliksizler Şehri</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200.5</v>
+        <v>569.5</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259556468</t>
+          <t>9786259556499</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Kargaşa</t>
+          <t>Emanet</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>149</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259556444</t>
+          <t>9786259556475</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Ramon</t>
+          <t>Eğer Olsaydı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>288</v>
+        <v>200.5</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259556451</t>
+          <t>9786259556468</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Ama Sen Annesin Hepimizin Hikayesi-2</t>
+          <t>Kargaşa</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>200</v>
+        <v>149</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259556420</t>
+          <t>9786259556444</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Cadılı Kitap</t>
+          <t>Ramon</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>133</v>
+        <v>288</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259556437</t>
+          <t>9786259556451</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Işığı Çimdiklemek</t>
+          <t>Ama Sen Annesin Hepimizin Hikayesi-2</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>133</v>
+        <v>200</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259556413</t>
+          <t>9786259556420</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Ekmek İçi</t>
+          <t>Cadılı Kitap</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>254</v>
+        <v>133</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259556406</t>
+          <t>9786259556437</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Sen Kimsin</t>
+          <t>Işığı Çimdiklemek</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>126</v>
+        <v>133</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259809083</t>
+          <t>9786259556413</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Patates</t>
+          <t>Ekmek İçi</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>219</v>
+        <v>254</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259809076</t>
+          <t>9786259556406</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Lohusa</t>
+          <t>Gerçek Sen Kimsin</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>287.5</v>
+        <v>126</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259809090</t>
+          <t>9786259809083</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Bilge</t>
+          <t>Patates</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>268</v>
+        <v>219</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259809069</t>
+          <t>9786259809076</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>İsa’nın 12 Tuhaf Öyküsü</t>
+          <t>Lohusa</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>154</v>
+        <v>287.5</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259809045</t>
+          <t>9786259809090</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>İfadesiz</t>
+          <t>Vadideki Bilge</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>377</v>
+        <v>268</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259809052</t>
+          <t>9786259809069</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Bir Tarla Kuşunun Anıları</t>
+          <t>İsa’nın 12 Tuhaf Öyküsü</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>160.5</v>
+        <v>154</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259809014</t>
+          <t>9786259809045</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gümüşkartal</t>
+          <t>İfadesiz</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>477.5</v>
+        <v>377</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259809021</t>
+          <t>9786259809052</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Gözlerindeki Canavar</t>
+          <t>Bir Tarla Kuşunun Anıları</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>254</v>
+        <v>160.5</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259809007</t>
+          <t>9786259809014</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Kalp Notası: Vanilya</t>
+          <t>Gümüşkartal</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>180.5</v>
+        <v>477.5</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259934181</t>
+          <t>9786259809021</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Ay</t>
+          <t>Gözlerindeki Canavar</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>399</v>
+        <v>254</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259934174</t>
+          <t>9786259809007</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Ölüme Son Bilet</t>
+          <t>Kalp Notası: Vanilya</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>111</v>
+        <v>180.5</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259934167</t>
+          <t>9786259934181</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Bir Dilek Hakkım Daha Olsa</t>
+          <t>Kanlı Ay</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>189</v>
+        <v>399</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259934150</t>
+          <t>9786259934174</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan İsimler</t>
+          <t>Ölüme Son Bilet</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259934143</t>
+          <t>9786259934167</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Beyin Cerrahisindeki Mucize</t>
+          <t>Bir Dilek Hakkım Daha Olsa</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>119</v>
+        <v>189</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259934136</t>
+          <t>9786259934150</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Sana Sen Olmak En Büyük Ceza Aşkın Z Çağı</t>
+          <t>Kaybolan İsimler</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>99</v>
+        <v>109</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259934129</t>
+          <t>9786259934143</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Yakınımdaki Uzak</t>
+          <t>Beyin Cerrahisindeki Mucize</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>267.5</v>
+        <v>119</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259934112</t>
+          <t>9786259934136</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bana Çok Şey Öğretti</t>
+          <t>Sana Sen Olmak En Büyük Ceza Aşkın Z Çağı</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>180.5</v>
+        <v>99</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259934105</t>
+          <t>9786259934129</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Ve Ben Beni Anladığımda</t>
+          <t>Yakınımdaki Uzak</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>259</v>
+        <v>267.5</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786057470447</t>
+          <t>9786259934112</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Bazen Biri Aslında Hepsi Gerçekte Hiçbiri - Kimsin Sen?</t>
+          <t>Hayat Bana Çok Şey Öğretti</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>264.6</v>
+        <v>180.5</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786057470461</t>
+          <t>9786259934105</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Feylesof</t>
+          <t>Ve Ben Beni Anladığımda</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>152.6</v>
+        <v>259</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786056925610</t>
+          <t>9786057470447</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Diz Çök Kalbim</t>
+          <t>Bazen Biri Aslında Hepsi Gerçekte Hiçbiri - Kimsin Sen?</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>320.6</v>
+        <v>264.6</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786056925665</t>
+          <t>9786057470461</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Adem ve Öncesi</t>
+          <t>Feylesof</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>96.6</v>
+        <v>152.6</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056925658</t>
+          <t>9786056925610</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Anne Baba Kurtarın Kendinizi - Psikoterapiniz İçin Ailelere</t>
+          <t>Diz Çök Kalbim</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>33.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057470454</t>
+          <t>9786056925665</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Yolda Bir Adam Evde Bir Kadın</t>
+          <t>Adem ve Öncesi</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>138.6</v>
+        <v>96.6</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786056925672</t>
+          <t>9786056925658</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Hayat Romana Benzemez</t>
+          <t>Anne Baba Kurtarın Kendinizi - Psikoterapiniz İçin Ailelere</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>214</v>
+        <v>33.6</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786056925696</t>
+          <t>9786057470454</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Sarmaşık Gülleriydi Yüreğimin Sustukları</t>
+          <t>Yolda Bir Adam Evde Bir Kadın</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>320.6</v>
+        <v>138.6</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786057470416</t>
+          <t>9786056925672</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Likya Öyküleri</t>
+          <t>Hayat Romana Benzemez</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>320.6</v>
+        <v>214</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056925634</t>
+          <t>9786056925696</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Üç Şehrin Laneti</t>
+          <t>Sarmaşık Gülleriydi Yüreğimin Sustukları</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>418.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786056925627</t>
+          <t>9786057470416</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Sansar</t>
+          <t>Likya Öyküleri</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>278.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786056925603</t>
+          <t>9786056925634</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Yalan Yalnız</t>
+          <t>Üç Şehrin Laneti</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>152.6</v>
+        <v>418.6</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786259361536</t>
+          <t>9786056925627</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Psikiyatristin Savaşı &amp; Teşhis</t>
+          <t>Sansar</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>538.5</v>
+        <v>278.6</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
+          <t>9786056925603</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>Yalan Yalnız</t>
+        </is>
+      </c>
+      <c r="C93" s="1">
+        <v>152.6</v>
+      </c>
+    </row>
+    <row r="94" spans="1:3">
+      <c r="A94" s="1" t="inlineStr">
+        <is>
+          <t>9786259361536</t>
+        </is>
+      </c>
+      <c r="B94" s="1" t="inlineStr">
+        <is>
+          <t>Psikiyatristin Savaşı &amp; Teşhis</t>
+        </is>
+      </c>
+      <c r="C94" s="1">
+        <v>538.5</v>
+      </c>
+    </row>
+    <row r="95" spans="1:3">
+      <c r="A95" s="1" t="inlineStr">
+        <is>
           <t>9786259361543</t>
         </is>
       </c>
-      <c r="B93" s="1" t="inlineStr">
+      <c r="B95" s="1" t="inlineStr">
         <is>
           <t>Psikiyatristin Savaşı &amp; Nekroz</t>
         </is>
       </c>
-      <c r="C93" s="1">
+      <c r="C95" s="1">
         <v>560</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>