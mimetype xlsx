--- v1 (2026-04-06)
+++ v2 (2026-05-27)
@@ -85,1450 +85,1495 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786259703466</t>
+          <t>9786258616040</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Karışık Harfler</t>
+          <t>Bir Ayvalık Masalı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>436</v>
+        <v>200</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259370194</t>
+          <t>9786259361567</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Sert Koruyucu Kız</t>
+          <t>Buz ve Mürekkep</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>363.5</v>
+        <v>296.5</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259361550</t>
+          <t>9786259361581</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kırık Safir &amp; Puslu Kalpler Serisi</t>
+          <t>Kalbimdeki Anahtar</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>552.5</v>
+        <v>260</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259397382</t>
+          <t>9786259703466</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>İtiraf Edeyim Hala Umutluydum</t>
+          <t>Karışık Harfler</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>188</v>
+        <v>436</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259370163</t>
+          <t>9786259370194</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>İntikan</t>
+          <t>Sert Koruyucu Kız</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>188</v>
+        <v>363.5</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259361529</t>
+          <t>9786259361550</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Kırmızı İpi</t>
+          <t>Kırık Safir &amp; Puslu Kalpler Serisi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>358</v>
+        <v>552.5</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259397351</t>
+          <t>9786259397382</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Sessiz İntikam</t>
+          <t>İtiraf Edeyim Hala Umutluydum</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>178.5</v>
+        <v>188</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259370125</t>
+          <t>9786259370163</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Bir Yıldızım Vardı</t>
+          <t>İntikan</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>333</v>
+        <v>188</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259397375</t>
+          <t>9786259361529</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kıs Sesini Duymasınlar - I</t>
+          <t>Kaderin Kırmızı İpi</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>513.5</v>
+        <v>358</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259370156</t>
+          <t>9786259397351</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Toz Duman</t>
+          <t>Sessiz İntikam</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>369.5</v>
+        <v>178.5</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259361505</t>
+          <t>9786259370125</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Ester</t>
+          <t>Bir Yıldızım Vardı</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>267</v>
+        <v>333</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259370118</t>
+          <t>9786259397375</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Asurah’ın Ruhu - Kargaşayla Tanışma</t>
+          <t>Kıs Sesini Duymasınlar - I</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>708</v>
+        <v>513.5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259370170</t>
+          <t>9786259370156</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Aşk Burada Mı?</t>
+          <t>Toz Duman</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>150</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259370132</t>
+          <t>9786259361505</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Duyulmayan Sözler</t>
+          <t>Ester</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>342</v>
+        <v>267</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259370149</t>
+          <t>9786259370118</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Dyavol</t>
+          <t>Asurah’ın Ruhu - Kargaşayla Tanışma</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>409</v>
+        <v>708</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259370187</t>
+          <t>9786259370170</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Sert Koruyucu Kız</t>
+          <t>Aşk Burada Mı?</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>356</v>
+        <v>150</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259650890</t>
+          <t>9786259370132</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Anemon Pansiyon</t>
+          <t>Duyulmayan Sözler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>518</v>
+        <v>342</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259650807</t>
+          <t>9786259370149</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bir Haydar Meselesi</t>
+          <t>Dyavol</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>258</v>
+        <v>409</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259650852</t>
+          <t>9786259370187</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı Çocukları</t>
+          <t>Sert Koruyucu Kız</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>369</v>
+        <v>356</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259370101</t>
+          <t>9786259650890</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Dedikodu</t>
+          <t>Anemon Pansiyon</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>200</v>
+        <v>518</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259397344</t>
+          <t>9786259650807</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Kelebekler Gece Ölür</t>
+          <t>Bir Haydar Meselesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>155</v>
+        <v>258</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259623566</t>
+          <t>9786259650852</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Patiler, İnsanlar, Hayaller</t>
+          <t>Ay Işığı Çocukları</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>163</v>
+        <v>369</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259623559</t>
+          <t>9786259370101</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Cezayir Pastanesi</t>
+          <t>Dedikodu</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>208</v>
+        <v>200</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259650838</t>
+          <t>9786259397344</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Tutsak Güvercin</t>
+          <t>Kelebekler Gece Ölür</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>369</v>
+        <v>155</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259397320</t>
+          <t>9786259623566</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Velkarion</t>
+          <t>Patiler, İnsanlar, Hayaller</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>380</v>
+        <v>163</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259650883</t>
+          <t>9786259623559</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bal Gözlü Adam</t>
+          <t>Cezayir Pastanesi</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>208</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259397399</t>
+          <t>9786259650838</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Kadın</t>
+          <t>Tutsak Güvercin</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>150</v>
+        <v>369</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259397337</t>
+          <t>9786259397320</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Koca</t>
+          <t>Velkarion</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>166</v>
+        <v>380</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259397368</t>
+          <t>9786259650883</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Kora Fısıldamak</t>
+          <t>Bal Gözlü Adam</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>509</v>
+        <v>150</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259650869</t>
+          <t>9786259397399</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktan Aydınlanan Umut Işığı</t>
+          <t>Yalnız Kadın</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>222</v>
+        <v>150</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259623580</t>
+          <t>9786259397337</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Kalbim</t>
+          <t>Hayalet Koca</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>191</v>
+        <v>166</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259650814</t>
+          <t>9786259397368</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Mecusi</t>
+          <t>Kora Fısıldamak</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>177</v>
+        <v>509</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259623542</t>
+          <t>9786259650869</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Beyefendim Başlık Neydi?</t>
+          <t>Karanlıktan Aydınlanan Umut Işığı</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>303</v>
+        <v>222</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259650876</t>
+          <t>9786259623580</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Hislerin Dili</t>
+          <t>Zamansız Kalbim</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>277</v>
+        <v>191</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259703480</t>
+          <t>9786259650814</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Böyle Havalarda Moledro</t>
+          <t>Mecusi</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>148</v>
+        <v>177</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259650845</t>
+          <t>9786259623542</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Unutma Beni</t>
+          <t>Beyefendim Başlık Neydi?</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>558</v>
+        <v>303</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259397313</t>
+          <t>9786259650876</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Son Bir Veda</t>
+          <t>Hislerin Dili</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>180</v>
+        <v>277</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259623573</t>
+          <t>9786259703480</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hale</t>
+          <t>Böyle Havalarda Moledro</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>208</v>
+        <v>148</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259650821</t>
+          <t>9786259650845</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kiraz Ağacının Büyüsü</t>
+          <t>Unutma Beni</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>252</v>
+        <v>558</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259623597</t>
+          <t>9786259397313</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Vizyon</t>
+          <t>Son Bir Veda</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>277</v>
+        <v>180</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259623535</t>
+          <t>9786259623573</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Gönül Durağı</t>
+          <t>Hale</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>333.2</v>
+        <v>208</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259703497</t>
+          <t>9786259650821</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Çöller Yeşerince</t>
+          <t>Kiraz Ağacının Büyüsü</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>111</v>
+        <v>252</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259703459</t>
+          <t>9786259623597</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Sana Bir Tarifim Var</t>
+          <t>Vizyon</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>352.8</v>
+        <v>277</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259623528</t>
+          <t>9786259623535</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Yeraltının Baharı</t>
+          <t>Gönül Durağı</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>212.8</v>
+        <v>333.2</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259623511</t>
+          <t>9786259703497</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Sofra</t>
+          <t>Çöller Yeşerince</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>403.2</v>
+        <v>111</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259703473</t>
+          <t>9786259703459</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Yalgız</t>
+          <t>Sana Bir Tarifim Var</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>403</v>
+        <v>352.8</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259703442</t>
+          <t>9786259623528</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>3 Gün</t>
+          <t>Yeraltının Baharı</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>263.2</v>
+        <v>212.8</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259623504</t>
+          <t>9786259623511</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme Günlüğü</t>
+          <t>Sessiz Sofra</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>150</v>
+        <v>403.2</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259703435</t>
+          <t>9786259703473</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Gölge</t>
+          <t>Yalgız</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>166</v>
+        <v>403</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259556482</t>
+          <t>9786259703442</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Harabat Nesli Çocukları</t>
+          <t>3 Gün</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>102</v>
+        <v>263.2</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259703428</t>
+          <t>9786259623504</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Eşkıya</t>
+          <t>Yüzleşme Günlüğü</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>211</v>
+        <v>150</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259703404</t>
+          <t>9786259703435</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Fısıltısı</t>
+          <t>Kanlı Gölge</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>332</v>
+        <v>166</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259703411</t>
+          <t>9786259556482</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Kimliksizler Şehri</t>
+          <t>Harabat Nesli Çocukları</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>569.5</v>
+        <v>102</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259556499</t>
+          <t>9786259703428</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Emanet</t>
+          <t>Eşkıya</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>200</v>
+        <v>211</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259556475</t>
+          <t>9786259703404</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Eğer Olsaydı</t>
+          <t>Yalnızlık Fısıltısı</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>200.5</v>
+        <v>332</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259556468</t>
+          <t>9786259703411</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kargaşa</t>
+          <t>Kimliksizler Şehri</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>149</v>
+        <v>569.5</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259556444</t>
+          <t>9786259556499</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Ramon</t>
+          <t>Emanet</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>288</v>
+        <v>200</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259556451</t>
+          <t>9786259556475</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Ama Sen Annesin Hepimizin Hikayesi-2</t>
+          <t>Eğer Olsaydı</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>200.5</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259556420</t>
+          <t>9786259556468</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Cadılı Kitap</t>
+          <t>Kargaşa</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>133</v>
+        <v>149</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259556437</t>
+          <t>9786259556444</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Işığı Çimdiklemek</t>
+          <t>Ramon</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>133</v>
+        <v>288</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259556413</t>
+          <t>9786259556451</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ekmek İçi</t>
+          <t>Ama Sen Annesin Hepimizin Hikayesi-2</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>254</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259556406</t>
+          <t>9786259556420</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Sen Kimsin</t>
+          <t>Cadılı Kitap</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>126</v>
+        <v>133</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259809083</t>
+          <t>9786259556437</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Patates</t>
+          <t>Işığı Çimdiklemek</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>219</v>
+        <v>133</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259809076</t>
+          <t>9786259556413</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Lohusa</t>
+          <t>Ekmek İçi</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>287.5</v>
+        <v>254</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259809090</t>
+          <t>9786259556406</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Bilge</t>
+          <t>Gerçek Sen Kimsin</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>268</v>
+        <v>126</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259809069</t>
+          <t>9786259809083</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>İsa’nın 12 Tuhaf Öyküsü</t>
+          <t>Patates</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>154</v>
+        <v>219</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259809045</t>
+          <t>9786259809076</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>İfadesiz</t>
+          <t>Lohusa</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>377</v>
+        <v>287.5</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259809052</t>
+          <t>9786259809090</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Bir Tarla Kuşunun Anıları</t>
+          <t>Vadideki Bilge</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>160.5</v>
+        <v>268</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259809014</t>
+          <t>9786259809069</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Gümüşkartal</t>
+          <t>İsa’nın 12 Tuhaf Öyküsü</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>477.5</v>
+        <v>154</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259809021</t>
+          <t>9786259809045</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Gözlerindeki Canavar</t>
+          <t>İfadesiz</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>254</v>
+        <v>377</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259809007</t>
+          <t>9786259809052</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Kalp Notası: Vanilya</t>
+          <t>Bir Tarla Kuşunun Anıları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>180.5</v>
+        <v>160.5</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259934181</t>
+          <t>9786259809014</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Ay</t>
+          <t>Gümüşkartal</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>399</v>
+        <v>477.5</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259934174</t>
+          <t>9786259809021</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Ölüme Son Bilet</t>
+          <t>Gözlerindeki Canavar</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>111</v>
+        <v>254</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259934167</t>
+          <t>9786259809007</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Bir Dilek Hakkım Daha Olsa</t>
+          <t>Kalp Notası: Vanilya</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>189</v>
+        <v>180.5</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259934150</t>
+          <t>9786259934181</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan İsimler</t>
+          <t>Kanlı Ay</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>109</v>
+        <v>399</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259934143</t>
+          <t>9786259934174</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Beyin Cerrahisindeki Mucize</t>
+          <t>Ölüme Son Bilet</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>119</v>
+        <v>111</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259934136</t>
+          <t>9786259934167</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Sana Sen Olmak En Büyük Ceza Aşkın Z Çağı</t>
+          <t>Bir Dilek Hakkım Daha Olsa</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>99</v>
+        <v>189</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259934129</t>
+          <t>9786259934150</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Yakınımdaki Uzak</t>
+          <t>Kaybolan İsimler</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>267.5</v>
+        <v>109</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259934112</t>
+          <t>9786259934143</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bana Çok Şey Öğretti</t>
+          <t>Beyin Cerrahisindeki Mucize</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>180.5</v>
+        <v>119</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259934105</t>
+          <t>9786259934136</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Ve Ben Beni Anladığımda</t>
+          <t>Sana Sen Olmak En Büyük Ceza Aşkın Z Çağı</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>259</v>
+        <v>99</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786057470447</t>
+          <t>9786259934129</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Bazen Biri Aslında Hepsi Gerçekte Hiçbiri - Kimsin Sen?</t>
+          <t>Yakınımdaki Uzak</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>264.6</v>
+        <v>267.5</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786057470461</t>
+          <t>9786259934112</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Feylesof</t>
+          <t>Hayat Bana Çok Şey Öğretti</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>152.6</v>
+        <v>180.5</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786056925610</t>
+          <t>9786259934105</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Diz Çök Kalbim</t>
+          <t>Ve Ben Beni Anladığımda</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>320.6</v>
+        <v>259</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786056925665</t>
+          <t>9786057470447</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Adem ve Öncesi</t>
+          <t>Bazen Biri Aslında Hepsi Gerçekte Hiçbiri - Kimsin Sen?</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>96.6</v>
+        <v>264.6</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786056925658</t>
+          <t>9786057470461</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Anne Baba Kurtarın Kendinizi - Psikoterapiniz İçin Ailelere</t>
+          <t>Feylesof</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>33.6</v>
+        <v>152.6</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786057470454</t>
+          <t>9786056925610</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Yolda Bir Adam Evde Bir Kadın</t>
+          <t>Diz Çök Kalbim</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>138.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056925672</t>
+          <t>9786056925665</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Hayat Romana Benzemez</t>
+          <t>Adem ve Öncesi</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>214</v>
+        <v>96.6</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056925696</t>
+          <t>9786056925658</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Sarmaşık Gülleriydi Yüreğimin Sustukları</t>
+          <t>Anne Baba Kurtarın Kendinizi - Psikoterapiniz İçin Ailelere</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>320.6</v>
+        <v>33.6</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057470416</t>
+          <t>9786057470454</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Likya Öyküleri</t>
+          <t>Yolda Bir Adam Evde Bir Kadın</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>320.6</v>
+        <v>138.6</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786056925634</t>
+          <t>9786056925672</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Üç Şehrin Laneti</t>
+          <t>Hayat Romana Benzemez</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>418.6</v>
+        <v>214</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786056925627</t>
+          <t>9786056925696</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sansar</t>
+          <t>Sarmaşık Gülleriydi Yüreğimin Sustukları</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>278.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786056925603</t>
+          <t>9786057470416</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Yalan Yalnız</t>
+          <t>Likya Öyküleri</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>152.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786259361536</t>
+          <t>9786056925634</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Psikiyatristin Savaşı &amp; Teşhis</t>
+          <t>Üç Şehrin Laneti</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>538.5</v>
+        <v>418.6</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
+          <t>9786056925627</t>
+        </is>
+      </c>
+      <c r="B95" s="1" t="inlineStr">
+        <is>
+          <t>Sansar</t>
+        </is>
+      </c>
+      <c r="C95" s="1">
+        <v>278.6</v>
+      </c>
+    </row>
+    <row r="96" spans="1:3">
+      <c r="A96" s="1" t="inlineStr">
+        <is>
+          <t>9786056925603</t>
+        </is>
+      </c>
+      <c r="B96" s="1" t="inlineStr">
+        <is>
+          <t>Yalan Yalnız</t>
+        </is>
+      </c>
+      <c r="C96" s="1">
+        <v>152.6</v>
+      </c>
+    </row>
+    <row r="97" spans="1:3">
+      <c r="A97" s="1" t="inlineStr">
+        <is>
+          <t>9786259361536</t>
+        </is>
+      </c>
+      <c r="B97" s="1" t="inlineStr">
+        <is>
+          <t>Psikiyatristin Savaşı &amp; Teşhis</t>
+        </is>
+      </c>
+      <c r="C97" s="1">
+        <v>538.5</v>
+      </c>
+    </row>
+    <row r="98" spans="1:3">
+      <c r="A98" s="1" t="inlineStr">
+        <is>
           <t>9786259361543</t>
         </is>
       </c>
-      <c r="B95" s="1" t="inlineStr">
+      <c r="B98" s="1" t="inlineStr">
         <is>
           <t>Psikiyatristin Savaşı &amp; Nekroz</t>
         </is>
       </c>
-      <c r="C95" s="1">
+      <c r="C98" s="1">
         <v>560</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>