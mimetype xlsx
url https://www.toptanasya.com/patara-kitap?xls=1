--- v2 (2026-05-27)
+++ v3 (2026-07-18)
@@ -85,1495 +85,1600 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258616040</t>
+          <t>9786258616088</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bir Ayvalık Masalı</t>
+          <t>Kusursuz Saplantı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>200</v>
+        <v>532</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786259361567</t>
+          <t>9786258616095</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Buz ve Mürekkep</t>
+          <t>Kırık Zamanlar</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>296.5</v>
+        <v>300</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786259361581</t>
+          <t>9786258616002</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Kalbimdeki Anahtar</t>
+          <t>Lal</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>260</v>
+        <v>144</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786259703466</t>
+          <t>9786258616071</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Karışık Harfler</t>
+          <t>Aynı Uçurum</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>436</v>
+        <v>188</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786259370194</t>
+          <t>9786258616064</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Sert Koruyucu Kız</t>
+          <t>Demir Yolu İşçisi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>363.5</v>
+        <v>222</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786259361550</t>
+          <t>9786258616026</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Kırık Safir &amp; Puslu Kalpler Serisi</t>
+          <t>Yaşamak Hiç Öğretilmedi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>552.5</v>
+        <v>227</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786259397382</t>
+          <t>9786259361512</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>İtiraf Edeyim Hala Umutluydum</t>
+          <t>Benim Yolum Sensin</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>188</v>
+        <v>223</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786259370163</t>
+          <t>9786258616040</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>İntikan</t>
+          <t>Bir Ayvalık Masalı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>188</v>
+        <v>200</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786259361529</t>
+          <t>9786259361567</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Kaderin Kırmızı İpi</t>
+          <t>Buz ve Mürekkep</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>358</v>
+        <v>296.5</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786259397351</t>
+          <t>9786259361581</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Sessiz İntikam</t>
+          <t>Kalbimdeki Anahtar</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>178.5</v>
+        <v>260</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786259370125</t>
+          <t>9786259703466</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Bir Yıldızım Vardı</t>
+          <t>Karışık Harfler</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>333</v>
+        <v>436</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786259397375</t>
+          <t>9786259370194</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Kıs Sesini Duymasınlar - I</t>
+          <t>Sert Koruyucu Kız</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>513.5</v>
+        <v>363.5</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786259370156</t>
+          <t>9786259361550</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Toz Duman</t>
+          <t>Kırık Safir &amp; Puslu Kalpler Serisi</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>369.5</v>
+        <v>552.5</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786259361505</t>
+          <t>9786259397382</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Ester</t>
+          <t>İtiraf Edeyim Hala Umutluydum</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>267</v>
+        <v>188</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786259370118</t>
+          <t>9786259370163</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Asurah’ın Ruhu - Kargaşayla Tanışma</t>
+          <t>İntikan</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>708</v>
+        <v>188</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786259370170</t>
+          <t>9786259361529</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Aşk Burada Mı?</t>
+          <t>Kaderin Kırmızı İpi</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>358</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786259370132</t>
+          <t>9786259397351</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Duyulmayan Sözler</t>
+          <t>Sessiz İntikam</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>342</v>
+        <v>178.5</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786259370149</t>
+          <t>9786259370125</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Dyavol</t>
+          <t>Bir Yıldızım Vardı</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>409</v>
+        <v>333</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786259370187</t>
+          <t>9786259397375</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Sert Koruyucu Kız</t>
+          <t>Kıs Sesini Duymasınlar - I</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>356</v>
+        <v>513.5</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786259650890</t>
+          <t>9786259370156</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Anemon Pansiyon</t>
+          <t>Toz Duman</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>518</v>
+        <v>369.5</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786259650807</t>
+          <t>9786259361505</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Bir Haydar Meselesi</t>
+          <t>Ester</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>258</v>
+        <v>267</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786259650852</t>
+          <t>9786259370118</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Ay Işığı Çocukları</t>
+          <t>Asurah’ın Ruhu - Kargaşayla Tanışma</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>369</v>
+        <v>708</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786259370101</t>
+          <t>9786259370170</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Dedikodu</t>
+          <t>Aşk Burada Mı?</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786259397344</t>
+          <t>9786259370132</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Kelebekler Gece Ölür</t>
+          <t>Duyulmayan Sözler</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>155</v>
+        <v>342</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786259623566</t>
+          <t>9786259370149</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Patiler, İnsanlar, Hayaller</t>
+          <t>Dyavol</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>163</v>
+        <v>409</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786259623559</t>
+          <t>9786259370187</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Cezayir Pastanesi</t>
+          <t>Sert Koruyucu Kız</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>208</v>
+        <v>356</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786259650838</t>
+          <t>9786259650890</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Tutsak Güvercin</t>
+          <t>Anemon Pansiyon</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>369</v>
+        <v>518</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786259397320</t>
+          <t>9786259650807</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Velkarion</t>
+          <t>Bir Haydar Meselesi</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>380</v>
+        <v>258</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786259650883</t>
+          <t>9786259650852</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Bal Gözlü Adam</t>
+          <t>Ay Işığı Çocukları</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>150</v>
+        <v>369</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786259397399</t>
+          <t>9786259370101</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yalnız Kadın</t>
+          <t>Dedikodu</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>150</v>
+        <v>200</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786259397337</t>
+          <t>9786259397344</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Hayalet Koca</t>
+          <t>Kelebekler Gece Ölür</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>166</v>
+        <v>155</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786259397368</t>
+          <t>9786259623566</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Kora Fısıldamak</t>
+          <t>Patiler, İnsanlar, Hayaller</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>509</v>
+        <v>163</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786259650869</t>
+          <t>9786259623559</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Karanlıktan Aydınlanan Umut Işığı</t>
+          <t>Cezayir Pastanesi</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>222</v>
+        <v>208</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786259623580</t>
+          <t>9786259650838</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Zamansız Kalbim</t>
+          <t>Tutsak Güvercin</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>191</v>
+        <v>369</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786259650814</t>
+          <t>9786259397320</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Mecusi</t>
+          <t>Velkarion</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>177</v>
+        <v>380</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786259623542</t>
+          <t>9786259650883</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Beyefendim Başlık Neydi?</t>
+          <t>Bal Gözlü Adam</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>303</v>
+        <v>150</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786259650876</t>
+          <t>9786259397399</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Hislerin Dili</t>
+          <t>Yalnız Kadın</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>277</v>
+        <v>150</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786259703480</t>
+          <t>9786259397337</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Böyle Havalarda Moledro</t>
+          <t>Hayalet Koca</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>148</v>
+        <v>166</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786259650845</t>
+          <t>9786259397368</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Unutma Beni</t>
+          <t>Kora Fısıldamak</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>558</v>
+        <v>509</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786259397313</t>
+          <t>9786259650869</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Son Bir Veda</t>
+          <t>Karanlıktan Aydınlanan Umut Işığı</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>180</v>
+        <v>222</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786259623573</t>
+          <t>9786259623580</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Hale</t>
+          <t>Zamansız Kalbim</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>208</v>
+        <v>191</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786259650821</t>
+          <t>9786259650814</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Kiraz Ağacının Büyüsü</t>
+          <t>Mecusi</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>252</v>
+        <v>177</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786259623597</t>
+          <t>9786259623542</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Vizyon</t>
+          <t>Beyefendim Başlık Neydi?</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>277</v>
+        <v>303</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786259623535</t>
+          <t>9786259650876</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Gönül Durağı</t>
+          <t>Hislerin Dili</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>333.2</v>
+        <v>277</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786259703497</t>
+          <t>9786259703480</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Çöller Yeşerince</t>
+          <t>Böyle Havalarda Moledro</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>111</v>
+        <v>148</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786259703459</t>
+          <t>9786259650845</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Sana Bir Tarifim Var</t>
+          <t>Unutma Beni</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>352.8</v>
+        <v>558</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786259623528</t>
+          <t>9786259397313</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Yeraltının Baharı</t>
+          <t>Son Bir Veda</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>212.8</v>
+        <v>180</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786259623511</t>
+          <t>9786259623573</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Sessiz Sofra</t>
+          <t>Hale</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>403.2</v>
+        <v>208</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786259703473</t>
+          <t>9786259650821</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Yalgız</t>
+          <t>Kiraz Ağacının Büyüsü</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>403</v>
+        <v>252</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786259703442</t>
+          <t>9786259623597</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>3 Gün</t>
+          <t>Vizyon</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>263.2</v>
+        <v>277</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786259623504</t>
+          <t>9786259623535</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Yüzleşme Günlüğü</t>
+          <t>Gönül Durağı</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>150</v>
+        <v>333.2</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786259703435</t>
+          <t>9786259703497</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Gölge</t>
+          <t>Çöller Yeşerince</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>166</v>
+        <v>111</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786259556482</t>
+          <t>9786259703459</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Harabat Nesli Çocukları</t>
+          <t>Sana Bir Tarifim Var</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>102</v>
+        <v>352.8</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786259703428</t>
+          <t>9786259623528</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Eşkıya</t>
+          <t>Yeraltının Baharı</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>211</v>
+        <v>212.8</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786259703404</t>
+          <t>9786259623511</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Yalnızlık Fısıltısı</t>
+          <t>Sessiz Sofra</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>332</v>
+        <v>403.2</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786259703411</t>
+          <t>9786259703473</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kimliksizler Şehri</t>
+          <t>Yalgız</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>569.5</v>
+        <v>403</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786259556499</t>
+          <t>9786259703442</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Emanet</t>
+          <t>3 Gün</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>200</v>
+        <v>263.2</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786259556475</t>
+          <t>9786259623504</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Eğer Olsaydı</t>
+          <t>Yüzleşme Günlüğü</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200.5</v>
+        <v>150</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786259556468</t>
+          <t>9786259703435</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Kargaşa</t>
+          <t>Kanlı Gölge</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>149</v>
+        <v>166</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786259556444</t>
+          <t>9786259556482</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Ramon</t>
+          <t>Harabat Nesli Çocukları</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>288</v>
+        <v>102</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786259556451</t>
+          <t>9786259703428</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Ama Sen Annesin Hepimizin Hikayesi-2</t>
+          <t>Eşkıya</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>200</v>
+        <v>211</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786259556420</t>
+          <t>9786259703404</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Cadılı Kitap</t>
+          <t>Yalnızlık Fısıltısı</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>133</v>
+        <v>332</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786259556437</t>
+          <t>9786259703411</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Işığı Çimdiklemek</t>
+          <t>Kimliksizler Şehri</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>133</v>
+        <v>569.5</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786259556413</t>
+          <t>9786259556499</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Ekmek İçi</t>
+          <t>Emanet</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>254</v>
+        <v>200</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786259556406</t>
+          <t>9786259556475</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>Gerçek Sen Kimsin</t>
+          <t>Eğer Olsaydı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>126</v>
+        <v>200.5</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786259809083</t>
+          <t>9786259556468</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Patates</t>
+          <t>Kargaşa</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>219</v>
+        <v>149</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786259809076</t>
+          <t>9786259556444</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Lohusa</t>
+          <t>Ramon</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>287.5</v>
+        <v>288</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786259809090</t>
+          <t>9786259556451</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Vadideki Bilge</t>
+          <t>Ama Sen Annesin Hepimizin Hikayesi-2</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>268</v>
+        <v>200</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786259809069</t>
+          <t>9786259556420</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>İsa’nın 12 Tuhaf Öyküsü</t>
+          <t>Cadılı Kitap</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>154</v>
+        <v>133</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786259809045</t>
+          <t>9786259556437</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>İfadesiz</t>
+          <t>Işığı Çimdiklemek</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>377</v>
+        <v>133</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786259809052</t>
+          <t>9786259556413</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Bir Tarla Kuşunun Anıları</t>
+          <t>Ekmek İçi</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>160.5</v>
+        <v>254</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786259809014</t>
+          <t>9786259556406</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Gümüşkartal</t>
+          <t>Gerçek Sen Kimsin</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>477.5</v>
+        <v>126</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786259809021</t>
+          <t>9786259809083</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>Gözlerindeki Canavar</t>
+          <t>Patates</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>254</v>
+        <v>219</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786259809007</t>
+          <t>9786259809076</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>Kalp Notası: Vanilya</t>
+          <t>Lohusa</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>180.5</v>
+        <v>287.5</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786259934181</t>
+          <t>9786259809090</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>Kanlı Ay</t>
+          <t>Vadideki Bilge</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>399</v>
+        <v>268</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786259934174</t>
+          <t>9786259809069</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>Ölüme Son Bilet</t>
+          <t>İsa’nın 12 Tuhaf Öyküsü</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>111</v>
+        <v>154</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786259934167</t>
+          <t>9786259809045</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>Bir Dilek Hakkım Daha Olsa</t>
+          <t>İfadesiz</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>189</v>
+        <v>377</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786259934150</t>
+          <t>9786259809052</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>Kaybolan İsimler</t>
+          <t>Bir Tarla Kuşunun Anıları</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>109</v>
+        <v>160.5</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786259934143</t>
+          <t>9786259809014</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>Beyin Cerrahisindeki Mucize</t>
+          <t>Gümüşkartal</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>119</v>
+        <v>477.5</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786259934136</t>
+          <t>9786259809021</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>Sana Sen Olmak En Büyük Ceza Aşkın Z Çağı</t>
+          <t>Gözlerindeki Canavar</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>99</v>
+        <v>254</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786259934129</t>
+          <t>9786259809007</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>Yakınımdaki Uzak</t>
+          <t>Kalp Notası: Vanilya</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>267.5</v>
+        <v>180.5</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786259934112</t>
+          <t>9786259934181</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>Hayat Bana Çok Şey Öğretti</t>
+          <t>Kanlı Ay</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>180.5</v>
+        <v>399</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786259934105</t>
+          <t>9786259934174</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>Ve Ben Beni Anladığımda</t>
+          <t>Ölüme Son Bilet</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>259</v>
+        <v>111</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786057470447</t>
+          <t>9786259934167</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>Bazen Biri Aslında Hepsi Gerçekte Hiçbiri - Kimsin Sen?</t>
+          <t>Bir Dilek Hakkım Daha Olsa</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>264.6</v>
+        <v>189</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786057470461</t>
+          <t>9786259934150</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>Feylesof</t>
+          <t>Kaybolan İsimler</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>152.6</v>
+        <v>109</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786056925610</t>
+          <t>9786259934143</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>Diz Çök Kalbim</t>
+          <t>Beyin Cerrahisindeki Mucize</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>320.6</v>
+        <v>119</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786056925665</t>
+          <t>9786259934136</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>Adem ve Öncesi</t>
+          <t>Sana Sen Olmak En Büyük Ceza Aşkın Z Çağı</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>96.6</v>
+        <v>99</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786056925658</t>
+          <t>9786259934129</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>Anne Baba Kurtarın Kendinizi - Psikoterapiniz İçin Ailelere</t>
+          <t>Yakınımdaki Uzak</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>33.6</v>
+        <v>267.5</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786057470454</t>
+          <t>9786259934112</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>Yolda Bir Adam Evde Bir Kadın</t>
+          <t>Hayat Bana Çok Şey Öğretti</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>138.6</v>
+        <v>180.5</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786056925672</t>
+          <t>9786259934105</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>Hayat Romana Benzemez</t>
+          <t>Ve Ben Beni Anladığımda</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>214</v>
+        <v>259</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786056925696</t>
+          <t>9786057470447</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>Sarmaşık Gülleriydi Yüreğimin Sustukları</t>
+          <t>Bazen Biri Aslında Hepsi Gerçekte Hiçbiri - Kimsin Sen?</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>320.6</v>
+        <v>264.6</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786057470416</t>
+          <t>9786057470461</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>Likya Öyküleri</t>
+          <t>Feylesof</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>320.6</v>
+        <v>152.6</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786056925634</t>
+          <t>9786056925610</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>Üç Şehrin Laneti</t>
+          <t>Diz Çök Kalbim</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>418.6</v>
+        <v>320.6</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786056925627</t>
+          <t>9786056925665</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>Sansar</t>
+          <t>Adem ve Öncesi</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>278.6</v>
+        <v>96.6</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786056925603</t>
+          <t>9786056925658</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>Yalan Yalnız</t>
+          <t>Anne Baba Kurtarın Kendinizi - Psikoterapiniz İçin Ailelere</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>152.6</v>
+        <v>33.6</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786259361536</t>
+          <t>9786057470454</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>Psikiyatristin Savaşı &amp; Teşhis</t>
+          <t>Yolda Bir Adam Evde Bir Kadın</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>538.5</v>
+        <v>138.6</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
+          <t>9786056925672</t>
+        </is>
+      </c>
+      <c r="B98" s="1" t="inlineStr">
+        <is>
+          <t>Hayat Romana Benzemez</t>
+        </is>
+      </c>
+      <c r="C98" s="1">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="99" spans="1:3">
+      <c r="A99" s="1" t="inlineStr">
+        <is>
+          <t>9786056925696</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>Sarmaşık Gülleriydi Yüreğimin Sustukları</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>320.6</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786057470416</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>Likya Öyküleri</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>320.6</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786056925634</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>Üç Şehrin Laneti</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>418.6</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786056925627</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>Sansar</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>278.6</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786056925603</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>Yalan Yalnız</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>152.6</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786259361536</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>Psikiyatristin Savaşı &amp; Teşhis</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>538.5</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
           <t>9786259361543</t>
         </is>
       </c>
-      <c r="B98" s="1" t="inlineStr">
+      <c r="B105" s="1" t="inlineStr">
         <is>
           <t>Psikiyatristin Savaşı &amp; Nekroz</t>
         </is>
       </c>
-      <c r="C98" s="1">
+      <c r="C105" s="1">
         <v>560</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>