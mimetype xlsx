--- v0 (2025-11-03)
+++ v1 (2026-04-06)
@@ -85,625 +85,700 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057185136</t>
+          <t>9786057185143</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Çin Kültür Devrimi: Büyük Proleter Kültür Devrimi’ne Kısa Bir Bakış</t>
+          <t>Sosyalizm Nasıl Yenildi?</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>240</v>
+        <v>180</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786056361708</t>
+          <t>9786056477522</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Çin Kültür Devrimi</t>
+          <t>Bizim Bir Haziranımız</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>26</v>
+        <v>200</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786056361715</t>
+          <t>9786056361760</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Komünist Parti Manifestosu</t>
+          <t>Patika Ajanda 2014</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>6.48</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786056361722</t>
+          <t>9786058378315</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Devrimci - Halkçı Yerel Yönetimler</t>
+          <t>Bölünmüş Dünya, Bölünmüş Sınıf</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>18.52</v>
+        <v>200</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056361746</t>
+          <t>9786056477508</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Felsefi Yazıları</t>
+          <t>Postmarksizm ve Radikal Demokrasi</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>300</v>
+        <v>180</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786056477539</t>
+          <t>9786057185136</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Alain Badiou Eleştirisi - Burjuva Dünyasına Hapsolmuş Bir Komünizm</t>
+          <t>Çin Kültür Devrimi: Büyük Proleter Kültür Devrimi’ne Kısa Bir Bakış</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>38</v>
+        <v>360</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786058378377</t>
+          <t>9786056361708</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Galileo'nun Parmağı</t>
+          <t>Çin Kültür Devrimi</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>34</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056477591</t>
+          <t>9786056361715</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır 5 No’lu Cehenneminde Ölümden'de Öte</t>
+          <t>Komünist Parti Manifestosu</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>380</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786057185129</t>
+          <t>9786056361722</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Avrupamerkezcilik ve Komünist Hareket</t>
+          <t>Devrimci - Halkçı Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>300</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786057185112</t>
+          <t>9786056361746</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır 5 No'lu Cehenneminde Ölümden de Öte</t>
+          <t>Felsefi Yazıları</t>
         </is>
       </c>
       <c r="C11" s="1">
         <v>380</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786057185105</t>
+          <t>9786056477539</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>İrlandalı İsyancı James Connolly</t>
+          <t>Alain Badiou Eleştirisi - Burjuva Dünyasına Hapsolmuş Bir Komünizm</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>38</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786056887796</t>
+          <t>9786058378377</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmi Yeniden Düşünmek</t>
+          <t>Galileo'nun Parmağı</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>34</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056887789</t>
+          <t>9786056477591</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Feminist Hareket İçerisinde Felsefi Akımlar</t>
+          <t>Diyarbakır 5 No’lu Cehenneminde Ölümden'de Öte</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>180</v>
+        <v>380</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786056887772</t>
+          <t>9786057185129</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Çin’in Geçmişi İçin Mücadele</t>
+          <t>Avrupamerkezcilik ve Komünist Hareket</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>320</v>
+        <v>360</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786056887765</t>
+          <t>9786057185112</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Mao Döneminde Çin’de Sınıf Mücadelesi</t>
+          <t>Diyarbakır 5 No'lu Cehenneminde Ölümden de Öte</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>240</v>
+        <v>500</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786056887758</t>
+          <t>9786057185105</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Irksal Sözleşme</t>
+          <t>İrlandalı İsyancı James Connolly</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786056887741</t>
+          <t>9786056887796</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Şehir ve Hayvan</t>
+          <t>Sosyalizmi Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056887734</t>
+          <t>9786056887789</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Zaferden Yenilgiye: Çin'in Sosyalist Yolu ve Kapitalizme Geri Dönüşü</t>
+          <t>Feminist Hareket İçerisinde Felsefi Akımlar</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>260</v>
+        <v>240</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786056887727</t>
+          <t>9786056887772</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Evrimin Zaferi ve Yaratılışçılığın Çöküşü</t>
+          <t>Çin’in Geçmişi İçin Mücadele</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>220</v>
+        <v>440</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056887710</t>
+          <t>9786056887765</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Başka Bir Sanat Mümkün mü?</t>
+          <t>Mao Döneminde Çin’de Sınıf Mücadelesi</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056887703</t>
+          <t>9786056887758</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Örgü Grubu</t>
+          <t>Irksal Sözleşme</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>260</v>
+        <v>360</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786058378384</t>
+          <t>9786056887741</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Sosyalist Çin'i Hatırlamak (1949-1976)</t>
+          <t>Şehir ve Hayvan</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786058378360</t>
+          <t>9786056887734</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>İçeriden Anlatılar: 1 Mayıs Mahallesi'nin İnşası</t>
+          <t>Zaferden Yenilgiye: Çin'in Sosyalist Yolu ve Kapitalizme Geri Dönüşü</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>240</v>
+        <v>340</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786058378353</t>
+          <t>9786056887727</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Eğer Devlet Öldürürse</t>
+          <t>Evrimin Zaferi ve Yaratılışçılığın Çöküşü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786058378346</t>
+          <t>9786056887710</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Filozof</t>
+          <t>Başka Bir Sanat Mümkün mü?</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786058378339</t>
+          <t>9786056887703</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Bilim - Devrim - Din</t>
+          <t>Örgü Grubu</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>200</v>
+        <v>340</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058378322</t>
+          <t>9786058378384</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Zerya</t>
+          <t>Sosyalist Çin'i Hatırlamak (1949-1976)</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>180</v>
+        <v>340</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058378308</t>
+          <t>9786058378360</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Tarih Öncesi Adımlardan Geleceğin Atılımlarına</t>
+          <t>İçeriden Anlatılar: 1 Mayıs Mahallesi'nin İnşası</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>200</v>
+        <v>300</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786056477584</t>
+          <t>9786058378353</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Devlet ve Komün</t>
+          <t>Eğer Devlet Öldürürse</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786056477577</t>
+          <t>9786058378346</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Yeni Paradigmanın Eşiğinde Bediüzzaman Efsanesi ve Said Nursi Gerçeği</t>
+          <t>Filozof</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786056477553</t>
+          <t>9786058378339</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Devrim ve Materyalizm</t>
+          <t>Bilim - Devrim - Din</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>220</v>
+        <v>300</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786056477560</t>
+          <t>9786058378322</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Dini</t>
+          <t>Zerya</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>80</v>
+        <v>240</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786056477546</t>
+          <t>9786058378308</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Her Çevrecinin Kapitalizm Hakkında Bilmesi Gerekenler</t>
+          <t>Tarih Öncesi Adımlardan Geleceğin Atılımlarına</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056477515</t>
+          <t>9786056477584</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Gönül Yakınlıkları</t>
+          <t>Devlet ve Komün</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>300</v>
+        <v>280</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056361791</t>
+          <t>9786056477577</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Bir Genç Kızın Öyküsü</t>
+          <t>Yeni Paradigmanın Eşiğinde Bediüzzaman Efsanesi ve Said Nursi Gerçeği</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>200</v>
+        <v>400</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056361784</t>
+          <t>9786056477553</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Yasak Kitap</t>
+          <t>Devrim ve Materyalizm</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>180</v>
+        <v>280</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056361753</t>
+          <t>9786056477560</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Dört Dağa Sığmayan Kent</t>
+          <t>Sermaye Dini</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>280</v>
+        <v>100</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056361739</t>
+          <t>9786056477546</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Hegemonya Yeniden Kurulurken Sol Liberalizm ve Taraf</t>
+          <t>Her Çevrecinin Kapitalizm Hakkında Bilmesi Gerekenler</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
+          <t>9786056477515</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Gönül Yakınlıkları</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9786056361791</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Bir Genç Kızın Öyküsü</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9786056361784</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>Yasak Kitap</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>9786056361753</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Dört Dağa Sığmayan Kent</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9786056361739</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Hegemonya Yeniden Kurulurken Sol Liberalizm ve Taraf</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
           <t>9786056361777</t>
         </is>
       </c>
-      <c r="B40" s="1" t="inlineStr">
+      <c r="B45" s="1" t="inlineStr">
         <is>
           <t>Hindistan Üzerine Kızıl Yıldız</t>
         </is>
       </c>
-      <c r="C40" s="1">
-        <v>280</v>
+      <c r="C45" s="1">
+        <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>