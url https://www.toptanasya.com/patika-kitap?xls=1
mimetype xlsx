--- v1 (2026-04-06)
+++ v2 (2026-05-27)
@@ -85,700 +85,715 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786057185143</t>
+          <t>9786057185150</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizm Nasıl Yenildi?</t>
+          <t>Yenilgi Yılları Okulu</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>180</v>
+        <v>300</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786056477522</t>
+          <t>9786057185143</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Bizim Bir Haziranımız</t>
+          <t>Sosyalizm Nasıl Yenildi?</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>200</v>
+        <v>180</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786056361760</t>
+          <t>9786056477522</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Patika Ajanda 2014</t>
+          <t>Bizim Bir Haziranımız</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>4.63</v>
+        <v>200</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786058378315</t>
+          <t>9786056361760</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Bölünmüş Dünya, Bölünmüş Sınıf</t>
+          <t>Patika Ajanda 2014</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>200</v>
+        <v>4.63</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786056477508</t>
+          <t>9786058378315</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Postmarksizm ve Radikal Demokrasi</t>
+          <t>Bölünmüş Dünya, Bölünmüş Sınıf</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>180</v>
+        <v>200</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786057185136</t>
+          <t>9786056477508</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Çin Kültür Devrimi: Büyük Proleter Kültür Devrimi’ne Kısa Bir Bakış</t>
+          <t>Postmarksizm ve Radikal Demokrasi</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>360</v>
+        <v>180</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786056361708</t>
+          <t>9786057185136</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çin Kültür Devrimi</t>
+          <t>Çin Kültür Devrimi: Büyük Proleter Kültür Devrimi’ne Kısa Bir Bakış</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>26</v>
+        <v>360</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786056361715</t>
+          <t>9786056361708</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Komünist Parti Manifestosu</t>
+          <t>Çin Kültür Devrimi</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>6.48</v>
+        <v>26</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786056361722</t>
+          <t>9786056361715</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Devrimci - Halkçı Yerel Yönetimler</t>
+          <t>Komünist Parti Manifestosu</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>18.52</v>
+        <v>6.48</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786056361746</t>
+          <t>9786056361722</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Felsefi Yazıları</t>
+          <t>Devrimci - Halkçı Yerel Yönetimler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>380</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786056477539</t>
+          <t>9786056361746</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Alain Badiou Eleştirisi - Burjuva Dünyasına Hapsolmuş Bir Komünizm</t>
+          <t>Felsefi Yazıları</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>38</v>
+        <v>380</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786058378377</t>
+          <t>9786056477539</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Galileo'nun Parmağı</t>
+          <t>Alain Badiou Eleştirisi - Burjuva Dünyasına Hapsolmuş Bir Komünizm</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>34</v>
+        <v>38</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786056477591</t>
+          <t>9786058378377</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır 5 No’lu Cehenneminde Ölümden'de Öte</t>
+          <t>Galileo'nun Parmağı</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>380</v>
+        <v>34</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786057185129</t>
+          <t>9786056477591</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Avrupamerkezcilik ve Komünist Hareket</t>
+          <t>Diyarbakır 5 No’lu Cehenneminde Ölümden'de Öte</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>360</v>
+        <v>380</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786057185112</t>
+          <t>9786057185129</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Diyarbakır 5 No'lu Cehenneminde Ölümden de Öte</t>
+          <t>Avrupamerkezcilik ve Komünist Hareket</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>500</v>
+        <v>360</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786057185105</t>
+          <t>9786057185112</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>İrlandalı İsyancı James Connolly</t>
+          <t>Diyarbakır 5 No'lu Cehenneminde Ölümden de Öte</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>400</v>
+        <v>500</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786056887796</t>
+          <t>9786057185105</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Sosyalizmi Yeniden Düşünmek</t>
+          <t>İrlandalı İsyancı James Connolly</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>260</v>
+        <v>400</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786056887789</t>
+          <t>9786056887796</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Feminist Hareket İçerisinde Felsefi Akımlar</t>
+          <t>Sosyalizmi Yeniden Düşünmek</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>240</v>
+        <v>260</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786056887772</t>
+          <t>9786056887789</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Çin’in Geçmişi İçin Mücadele</t>
+          <t>Feminist Hareket İçerisinde Felsefi Akımlar</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>440</v>
+        <v>240</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786056887765</t>
+          <t>9786056887772</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Mao Döneminde Çin’de Sınıf Mücadelesi</t>
+          <t>Çin’in Geçmişi İçin Mücadele</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>280</v>
+        <v>440</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786056887758</t>
+          <t>9786056887765</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Irksal Sözleşme</t>
+          <t>Mao Döneminde Çin’de Sınıf Mücadelesi</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>360</v>
+        <v>280</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786056887741</t>
+          <t>9786056887758</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Şehir ve Hayvan</t>
+          <t>Irksal Sözleşme</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>400</v>
+        <v>360</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786056887734</t>
+          <t>9786056887741</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Zaferden Yenilgiye: Çin'in Sosyalist Yolu ve Kapitalizme Geri Dönüşü</t>
+          <t>Şehir ve Hayvan</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786056887727</t>
+          <t>9786056887734</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Evrimin Zaferi ve Yaratılışçılığın Çöküşü</t>
+          <t>Zaferden Yenilgiye: Çin'in Sosyalist Yolu ve Kapitalizme Geri Dönüşü</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>280</v>
+        <v>340</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786056887710</t>
+          <t>9786056887727</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Başka Bir Sanat Mümkün mü?</t>
+          <t>Evrimin Zaferi ve Yaratılışçılığın Çöküşü</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786056887703</t>
+          <t>9786056887710</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Örgü Grubu</t>
+          <t>Başka Bir Sanat Mümkün mü?</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>340</v>
+        <v>400</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786058378384</t>
+          <t>9786056887703</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Sosyalist Çin'i Hatırlamak (1949-1976)</t>
+          <t>Örgü Grubu</t>
         </is>
       </c>
       <c r="C28" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786058378360</t>
+          <t>9786058378384</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>İçeriden Anlatılar: 1 Mayıs Mahallesi'nin İnşası</t>
+          <t>Sosyalist Çin'i Hatırlamak (1949-1976)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>300</v>
+        <v>340</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786058378353</t>
+          <t>9786058378360</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Eğer Devlet Öldürürse</t>
+          <t>İçeriden Anlatılar: 1 Mayıs Mahallesi'nin İnşası</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786058378346</t>
+          <t>9786058378353</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Filozof</t>
+          <t>Eğer Devlet Öldürürse</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786058378339</t>
+          <t>9786058378346</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Bilim - Devrim - Din</t>
+          <t>Filozof</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786058378322</t>
+          <t>9786058378339</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Zerya</t>
+          <t>Bilim - Devrim - Din</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786058378308</t>
+          <t>9786058378322</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Tarih Öncesi Adımlardan Geleceğin Atılımlarına</t>
+          <t>Zerya</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>300</v>
+        <v>240</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786056477584</t>
+          <t>9786058378308</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Devlet ve Komün</t>
+          <t>Tarih Öncesi Adımlardan Geleceğin Atılımlarına</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786056477577</t>
+          <t>9786056477584</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Yeni Paradigmanın Eşiğinde Bediüzzaman Efsanesi ve Said Nursi Gerçeği</t>
+          <t>Devlet ve Komün</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>400</v>
+        <v>280</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786056477553</t>
+          <t>9786056477577</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Devrim ve Materyalizm</t>
+          <t>Yeni Paradigmanın Eşiğinde Bediüzzaman Efsanesi ve Said Nursi Gerçeği</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>280</v>
+        <v>400</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786056477560</t>
+          <t>9786056477553</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Sermaye Dini</t>
+          <t>Devrim ve Materyalizm</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>100</v>
+        <v>280</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786056477546</t>
+          <t>9786056477560</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Her Çevrecinin Kapitalizm Hakkında Bilmesi Gerekenler</t>
+          <t>Sermaye Dini</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>380</v>
+        <v>100</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786056477515</t>
+          <t>9786056477546</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Gönül Yakınlıkları</t>
+          <t>Her Çevrecinin Kapitalizm Hakkında Bilmesi Gerekenler</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>400</v>
+        <v>380</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786056361791</t>
+          <t>9786056477515</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Bir Genç Kızın Öyküsü</t>
+          <t>Gönül Yakınlıkları</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786056361784</t>
+          <t>9786056361791</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>Yasak Kitap</t>
+          <t>Bir Genç Kızın Öyküsü</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>240</v>
+        <v>300</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786056361753</t>
+          <t>9786056361784</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Dört Dağa Sığmayan Kent</t>
+          <t>Yasak Kitap</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>400</v>
+        <v>240</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786056361739</t>
+          <t>9786056361753</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Hegemonya Yeniden Kurulurken Sol Liberalizm ve Taraf</t>
+          <t>Dört Dağa Sığmayan Kent</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>400</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
+          <t>9786056361739</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Hegemonya Yeniden Kurulurken Sol Liberalizm ve Taraf</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
           <t>9786056361777</t>
         </is>
       </c>
-      <c r="B45" s="1" t="inlineStr">
+      <c r="B46" s="1" t="inlineStr">
         <is>
           <t>Hindistan Üzerine Kızıl Yıldız</t>
         </is>
       </c>
-      <c r="C45" s="1">
+      <c r="C46" s="1">
         <v>400</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>