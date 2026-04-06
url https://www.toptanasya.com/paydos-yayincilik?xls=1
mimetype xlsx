--- v0 (2025-11-03)
+++ v1 (2026-04-06)
@@ -85,520 +85,1135 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>3990000030008</t>
+          <t>9789944357401</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Zorbalığın Sonu - Ümit Kaptan 7</t>
+          <t>Bahar ve Çocuk</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>100</v>
+        <v>12</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9789944357937</t>
+          <t>3990000041181</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Ümit Kaptan 15 - Ankara’da Sıcak Saatler</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 23 Mart-Nisan 2016</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>100</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789944357920</t>
+          <t>9789944357470</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Ümit Kaptan 14 - KRYZON</t>
+          <t>Çiftlikte Bir Gün</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>100</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789944357918</t>
+          <t>9789944357043</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Ümit Kaptan 13 - Anne’nin Koruyucuları</t>
+          <t>Yeni Kavramlar Öğreniyorum İlköğretim 3 Ders Kavramları</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>100</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>3990000030010</t>
+          <t>9789944357128</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Ormanda Pusu - Ümit Kaptan 4</t>
+          <t>Patatestan</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>100</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>3990000030006</t>
+          <t>9789944357029</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Tuzak - Ümit Kaptan 2</t>
+          <t>Özgün Öykülerle Ders Kazanımları İlköğretim 3</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>100</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>3990000030013</t>
+          <t>9789944357012</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Çetenin Sonu - Ümit Kaptan 3</t>
+          <t>Özgün Öykülerle Ders Kazanımları ve Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>100</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789944357876</t>
+          <t>9789944357005</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Ümit Kaptan 12 - Ormanda Saldırı</t>
+          <t>Öykülerle Ders Kazanımları İlköğretim 1</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>100</v>
+        <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789944357869</t>
+          <t>9789944357173</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Badem</t>
+          <t>Mendel’den Kopya İnsana</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>100</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789944357845</t>
+          <t>9789944357142</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Gelen Tehlike 2 - Ziyaretçiler - Ümit Kaptan 11</t>
+          <t>Kral Antikos ve Özlem</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>100</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9789944357814</t>
+          <t>3990000009845</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Mevsim Kış Günlerden Veda</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 9</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>150</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9789944357821</t>
+          <t>3990000009846</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Bir Gece Ankara'da</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 8</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>200</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9789944357838</t>
+          <t>3990000001169</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Bir Deli Bir Aşk</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 6</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>140</v>
+        <v>3.96</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9789944357746</t>
+          <t>3990000001170</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Deniz Altında Dehşet - Ümit Kaptan 10</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 5</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>100</v>
+        <v>3.96</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9789944357739</t>
+          <t>3990000001172</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Kvan</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 3</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>150</v>
+        <v>3.96</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9789944357760</t>
+          <t>3990000009847</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Maruf Kadınlar ve Tutsak Filler</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 11</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>150</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9789944357722</t>
+          <t>3990000009843</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Gölgesinde Üşüyenler</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 10</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>200</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789944357791</t>
+          <t>9789944357425</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Bana Sen De</t>
+          <t>Kırların Kraliçesi Kim?</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>150</v>
+        <v>20</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789944357364</t>
+          <t>9789944357418</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Korsan'ı Ararken - Ümit Kaptan 9</t>
+          <t>Kırlar Ne Güzel</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>100</v>
+        <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789944357616</t>
+          <t>9789944357463</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Aşk Doğarken Ölür</t>
+          <t>Büyük Tutkuların Küçük Kahramanı</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>120</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789944357562</t>
+          <t>9789944357159</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Gelen Tehlike - Ümit Kaptan 8</t>
+          <t>Timsahla Alay Eden Sincap</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>100</v>
+        <v>40</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9789944357661</t>
+          <t>3990000026526</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Son Nefeste Aşk</t>
+          <t>Suudi Arabistan’da 3 Yıl</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>200</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944357630</t>
+          <t>9789944357432</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Çöl Kartalı</t>
+          <t>Söz Dinleyen Uçuç Böceği</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>150</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789944357664</t>
+          <t>9789944357487</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>19 Seçilmiş</t>
+          <t>Fırıldak Ömer</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>200</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9789944357586</t>
+          <t>3990000037849</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Denizci Kardeşliği - Denizin Çocukları</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 22 Ocak-Şubat 2016</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>140</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>3990000030012</t>
+          <t>3990000015558</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Gece Baskını - Ümit Kaptan 6</t>
+          <t>Sınıfımı Geçtim Tatile Çıkıyorum</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>100</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>3990000030011</t>
+          <t>3990000017446</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Haraç Çetesi - Ümit Kaptan 1</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 20</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>100</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>3990000030009</t>
+          <t>3990000008600</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Deli Kaptan Tehlikede - Ümit Kaptan 5</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 13</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>100</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9789944357609</t>
+          <t>3990000009848</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yolculuk - Denizin Çocukları</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 12</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>140</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9789944357579</t>
+          <t>9771302764600</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Macera Başlıyor - Denizin Çocukları</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 2</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>140</v>
+        <v>3.96</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9789944357593</t>
+          <t>3990000009851</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Kaçakçıların Peşinde - Denizin Çocukları</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 19</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>140</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
+          <t>3990000009849</t>
+        </is>
+      </c>
+      <c r="B33" s="1" t="inlineStr">
+        <is>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 18</t>
+        </is>
+      </c>
+      <c r="C33" s="1">
+        <v>5.94</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3">
+      <c r="A34" s="1" t="inlineStr">
+        <is>
+          <t>3990000009844</t>
+        </is>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 17</t>
+        </is>
+      </c>
+      <c r="C34" s="1">
+        <v>5.94</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3">
+      <c r="A35" s="1" t="inlineStr">
+        <is>
+          <t>3990000008602</t>
+        </is>
+      </c>
+      <c r="B35" s="1" t="inlineStr">
+        <is>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 16</t>
+        </is>
+      </c>
+      <c r="C35" s="1">
+        <v>5.94</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3">
+      <c r="A36" s="1" t="inlineStr">
+        <is>
+          <t>3990000008601</t>
+        </is>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 15</t>
+        </is>
+      </c>
+      <c r="C36" s="1">
+        <v>5.94</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3">
+      <c r="A37" s="1" t="inlineStr">
+        <is>
+          <t>3990000009850</t>
+        </is>
+      </c>
+      <c r="B37" s="1" t="inlineStr">
+        <is>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 14</t>
+        </is>
+      </c>
+      <c r="C37" s="1">
+        <v>5.94</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3">
+      <c r="A38" s="1" t="inlineStr">
+        <is>
+          <t>9789944357289</t>
+        </is>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>Duman</t>
+        </is>
+      </c>
+      <c r="C38" s="1">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3">
+      <c r="A39" s="1" t="inlineStr">
+        <is>
+          <t>9789944357371</t>
+        </is>
+      </c>
+      <c r="B39" s="1" t="inlineStr">
+        <is>
+          <t>Dedemin Anlattıkları</t>
+        </is>
+      </c>
+      <c r="C39" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3">
+      <c r="A40" s="1" t="inlineStr">
+        <is>
+          <t>9789944357449</t>
+        </is>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>Kedi Suti’nin Günlüğü</t>
+        </is>
+      </c>
+      <c r="C40" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3">
+      <c r="A41" s="1" t="inlineStr">
+        <is>
+          <t>9789944357111</t>
+        </is>
+      </c>
+      <c r="B41" s="1" t="inlineStr">
+        <is>
+          <t>Kedi Olmak İsteyen Adam</t>
+        </is>
+      </c>
+      <c r="C41" s="1">
+        <v>7.41</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3">
+      <c r="A42" s="1" t="inlineStr">
+        <is>
+          <t>9789944357388</t>
+        </is>
+      </c>
+      <c r="B42" s="1" t="inlineStr">
+        <is>
+          <t>İnternet Arkadaşım</t>
+        </is>
+      </c>
+      <c r="C42" s="1">
+        <v>5.56</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3">
+      <c r="A43" s="1" t="inlineStr">
+        <is>
+          <t>3990000030008</t>
+        </is>
+      </c>
+      <c r="B43" s="1" t="inlineStr">
+        <is>
+          <t>Zorbalığın Sonu - Ümit Kaptan 7</t>
+        </is>
+      </c>
+      <c r="C43" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="44" spans="1:3">
+      <c r="A44" s="1" t="inlineStr">
+        <is>
+          <t>9789944357937</t>
+        </is>
+      </c>
+      <c r="B44" s="1" t="inlineStr">
+        <is>
+          <t>Ümit Kaptan 15 - Ankara’da Sıcak Saatler</t>
+        </is>
+      </c>
+      <c r="C44" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="45" spans="1:3">
+      <c r="A45" s="1" t="inlineStr">
+        <is>
+          <t>9789944357920</t>
+        </is>
+      </c>
+      <c r="B45" s="1" t="inlineStr">
+        <is>
+          <t>Ümit Kaptan 14 - KRYZON</t>
+        </is>
+      </c>
+      <c r="C45" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3">
+      <c r="A46" s="1" t="inlineStr">
+        <is>
+          <t>9789944357918</t>
+        </is>
+      </c>
+      <c r="B46" s="1" t="inlineStr">
+        <is>
+          <t>Ümit Kaptan 13 - Anne’nin Koruyucuları</t>
+        </is>
+      </c>
+      <c r="C46" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3">
+      <c r="A47" s="1" t="inlineStr">
+        <is>
+          <t>3990000030010</t>
+        </is>
+      </c>
+      <c r="B47" s="1" t="inlineStr">
+        <is>
+          <t>Ormanda Pusu - Ümit Kaptan 4</t>
+        </is>
+      </c>
+      <c r="C47" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3">
+      <c r="A48" s="1" t="inlineStr">
+        <is>
+          <t>3990000030006</t>
+        </is>
+      </c>
+      <c r="B48" s="1" t="inlineStr">
+        <is>
+          <t>Tuzak - Ümit Kaptan 2</t>
+        </is>
+      </c>
+      <c r="C48" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3">
+      <c r="A49" s="1" t="inlineStr">
+        <is>
+          <t>3990000030013</t>
+        </is>
+      </c>
+      <c r="B49" s="1" t="inlineStr">
+        <is>
+          <t>Çetenin Sonu - Ümit Kaptan 3</t>
+        </is>
+      </c>
+      <c r="C49" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="50" spans="1:3">
+      <c r="A50" s="1" t="inlineStr">
+        <is>
+          <t>9789944357876</t>
+        </is>
+      </c>
+      <c r="B50" s="1" t="inlineStr">
+        <is>
+          <t>Ümit Kaptan 12 - Ormanda Saldırı</t>
+        </is>
+      </c>
+      <c r="C50" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="51" spans="1:3">
+      <c r="A51" s="1" t="inlineStr">
+        <is>
+          <t>9789944357869</t>
+        </is>
+      </c>
+      <c r="B51" s="1" t="inlineStr">
+        <is>
+          <t>Badem</t>
+        </is>
+      </c>
+      <c r="C51" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="52" spans="1:3">
+      <c r="A52" s="1" t="inlineStr">
+        <is>
+          <t>9789944357845</t>
+        </is>
+      </c>
+      <c r="B52" s="1" t="inlineStr">
+        <is>
+          <t>Geçmişten Gelen Tehlike 2 - Ziyaretçiler - Ümit Kaptan 11</t>
+        </is>
+      </c>
+      <c r="C52" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="53" spans="1:3">
+      <c r="A53" s="1" t="inlineStr">
+        <is>
+          <t>9789944357814</t>
+        </is>
+      </c>
+      <c r="B53" s="1" t="inlineStr">
+        <is>
+          <t>Mevsim Kış Günlerden Veda</t>
+        </is>
+      </c>
+      <c r="C53" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="54" spans="1:3">
+      <c r="A54" s="1" t="inlineStr">
+        <is>
+          <t>9789944357821</t>
+        </is>
+      </c>
+      <c r="B54" s="1" t="inlineStr">
+        <is>
+          <t>Bir Gece Ankara'da</t>
+        </is>
+      </c>
+      <c r="C54" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="55" spans="1:3">
+      <c r="A55" s="1" t="inlineStr">
+        <is>
+          <t>9789944357838</t>
+        </is>
+      </c>
+      <c r="B55" s="1" t="inlineStr">
+        <is>
+          <t>Bir Deli Bir Aşk</t>
+        </is>
+      </c>
+      <c r="C55" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="56" spans="1:3">
+      <c r="A56" s="1" t="inlineStr">
+        <is>
+          <t>9789944357746</t>
+        </is>
+      </c>
+      <c r="B56" s="1" t="inlineStr">
+        <is>
+          <t>Deniz Altında Dehşet - Ümit Kaptan 10</t>
+        </is>
+      </c>
+      <c r="C56" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="57" spans="1:3">
+      <c r="A57" s="1" t="inlineStr">
+        <is>
+          <t>9789944357739</t>
+        </is>
+      </c>
+      <c r="B57" s="1" t="inlineStr">
+        <is>
+          <t>Kvan</t>
+        </is>
+      </c>
+      <c r="C57" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="58" spans="1:3">
+      <c r="A58" s="1" t="inlineStr">
+        <is>
+          <t>9789944357760</t>
+        </is>
+      </c>
+      <c r="B58" s="1" t="inlineStr">
+        <is>
+          <t>Maruf Kadınlar ve Tutsak Filler</t>
+        </is>
+      </c>
+      <c r="C58" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="59" spans="1:3">
+      <c r="A59" s="1" t="inlineStr">
+        <is>
+          <t>9789944357722</t>
+        </is>
+      </c>
+      <c r="B59" s="1" t="inlineStr">
+        <is>
+          <t>Güneşin Gölgesinde Üşüyenler</t>
+        </is>
+      </c>
+      <c r="C59" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="60" spans="1:3">
+      <c r="A60" s="1" t="inlineStr">
+        <is>
+          <t>9789944357791</t>
+        </is>
+      </c>
+      <c r="B60" s="1" t="inlineStr">
+        <is>
+          <t>Bana Sen De</t>
+        </is>
+      </c>
+      <c r="C60" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="61" spans="1:3">
+      <c r="A61" s="1" t="inlineStr">
+        <is>
+          <t>9789944357364</t>
+        </is>
+      </c>
+      <c r="B61" s="1" t="inlineStr">
+        <is>
+          <t>Korsan'ı Ararken - Ümit Kaptan 9</t>
+        </is>
+      </c>
+      <c r="C61" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="62" spans="1:3">
+      <c r="A62" s="1" t="inlineStr">
+        <is>
+          <t>9789944357616</t>
+        </is>
+      </c>
+      <c r="B62" s="1" t="inlineStr">
+        <is>
+          <t>Aşk Doğarken Ölür</t>
+        </is>
+      </c>
+      <c r="C62" s="1">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="63" spans="1:3">
+      <c r="A63" s="1" t="inlineStr">
+        <is>
+          <t>9789944357562</t>
+        </is>
+      </c>
+      <c r="B63" s="1" t="inlineStr">
+        <is>
+          <t>Geçmişten Gelen Tehlike - Ümit Kaptan 8</t>
+        </is>
+      </c>
+      <c r="C63" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="64" spans="1:3">
+      <c r="A64" s="1" t="inlineStr">
+        <is>
+          <t>9789944357661</t>
+        </is>
+      </c>
+      <c r="B64" s="1" t="inlineStr">
+        <is>
+          <t>Son Nefeste Aşk</t>
+        </is>
+      </c>
+      <c r="C64" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="65" spans="1:3">
+      <c r="A65" s="1" t="inlineStr">
+        <is>
+          <t>9789944357630</t>
+        </is>
+      </c>
+      <c r="B65" s="1" t="inlineStr">
+        <is>
+          <t>Çöl Kartalı</t>
+        </is>
+      </c>
+      <c r="C65" s="1">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="66" spans="1:3">
+      <c r="A66" s="1" t="inlineStr">
+        <is>
+          <t>9789944357664</t>
+        </is>
+      </c>
+      <c r="B66" s="1" t="inlineStr">
+        <is>
+          <t>19 Seçilmiş</t>
+        </is>
+      </c>
+      <c r="C66" s="1">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="67" spans="1:3">
+      <c r="A67" s="1" t="inlineStr">
+        <is>
+          <t>9789944357586</t>
+        </is>
+      </c>
+      <c r="B67" s="1" t="inlineStr">
+        <is>
+          <t>Denizci Kardeşliği - Denizin Çocukları</t>
+        </is>
+      </c>
+      <c r="C67" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="68" spans="1:3">
+      <c r="A68" s="1" t="inlineStr">
+        <is>
+          <t>3990000030012</t>
+        </is>
+      </c>
+      <c r="B68" s="1" t="inlineStr">
+        <is>
+          <t>Gece Baskını - Ümit Kaptan 6</t>
+        </is>
+      </c>
+      <c r="C68" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="69" spans="1:3">
+      <c r="A69" s="1" t="inlineStr">
+        <is>
+          <t>3990000030011</t>
+        </is>
+      </c>
+      <c r="B69" s="1" t="inlineStr">
+        <is>
+          <t>Haraç Çetesi - Ümit Kaptan 1</t>
+        </is>
+      </c>
+      <c r="C69" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="70" spans="1:3">
+      <c r="A70" s="1" t="inlineStr">
+        <is>
+          <t>3990000030009</t>
+        </is>
+      </c>
+      <c r="B70" s="1" t="inlineStr">
+        <is>
+          <t>Deli Kaptan Tehlikede - Ümit Kaptan 5</t>
+        </is>
+      </c>
+      <c r="C70" s="1">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="71" spans="1:3">
+      <c r="A71" s="1" t="inlineStr">
+        <is>
+          <t>9789944357609</t>
+        </is>
+      </c>
+      <c r="B71" s="1" t="inlineStr">
+        <is>
+          <t>Umuda Yolculuk - Denizin Çocukları</t>
+        </is>
+      </c>
+      <c r="C71" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="72" spans="1:3">
+      <c r="A72" s="1" t="inlineStr">
+        <is>
+          <t>9789944357579</t>
+        </is>
+      </c>
+      <c r="B72" s="1" t="inlineStr">
+        <is>
+          <t>Macera Başlıyor - Denizin Çocukları</t>
+        </is>
+      </c>
+      <c r="C72" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="73" spans="1:3">
+      <c r="A73" s="1" t="inlineStr">
+        <is>
+          <t>9789944357593</t>
+        </is>
+      </c>
+      <c r="B73" s="1" t="inlineStr">
+        <is>
+          <t>Kaçakçıların Peşinde - Denizin Çocukları</t>
+        </is>
+      </c>
+      <c r="C73" s="1">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="74" spans="1:3">
+      <c r="A74" s="1" t="inlineStr">
+        <is>
           <t>9789944357494</t>
         </is>
       </c>
-      <c r="B33" s="1" t="inlineStr">
+      <c r="B74" s="1" t="inlineStr">
         <is>
           <t>Cesaret Duvarları</t>
         </is>
       </c>
-      <c r="C33" s="1">
+      <c r="C74" s="1">
         <v>150</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>