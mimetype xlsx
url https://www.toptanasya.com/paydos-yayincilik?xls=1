--- v1 (2026-04-06)
+++ v2 (2026-05-27)
@@ -85,1135 +85,1150 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9789944357401</t>
+          <t>9789944357777</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>Bahar ve Çocuk</t>
+          <t>Dönme Dolap</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>12</v>
+        <v>120</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>3990000041181</t>
+          <t>9789944357401</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 23 Mart-Nisan 2016</t>
+          <t>Bahar ve Çocuk</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>9.9</v>
+        <v>12</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9789944357470</t>
+          <t>3990000041181</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>Çiftlikte Bir Gün</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 23 Mart-Nisan 2016</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>5.56</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9789944357043</t>
+          <t>9789944357470</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Yeni Kavramlar Öğreniyorum İlköğretim 3 Ders Kavramları</t>
+          <t>Çiftlikte Bir Gün</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>9.26</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9789944357128</t>
+          <t>9789944357043</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>Patatestan</t>
+          <t>Yeni Kavramlar Öğreniyorum İlköğretim 3 Ders Kavramları</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>7.41</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9789944357029</t>
+          <t>9789944357128</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>Özgün Öykülerle Ders Kazanımları İlköğretim 3</t>
+          <t>Patatestan</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>9.26</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9789944357012</t>
+          <t>9789944357029</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>Özgün Öykülerle Ders Kazanımları ve Çalışma Kitabı</t>
+          <t>Özgün Öykülerle Ders Kazanımları İlköğretim 3</t>
         </is>
       </c>
       <c r="C8" s="1">
         <v>9.26</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9789944357005</t>
+          <t>9789944357012</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>Öykülerle Ders Kazanımları İlköğretim 1</t>
+          <t>Özgün Öykülerle Ders Kazanımları ve Çalışma Kitabı</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>16</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9789944357173</t>
+          <t>9789944357005</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Mendel’den Kopya İnsana</t>
+          <t>Öykülerle Ders Kazanımları İlköğretim 1</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>9.26</v>
+        <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9789944357142</t>
+          <t>9789944357173</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>Kral Antikos ve Özlem</t>
+          <t>Mendel’den Kopya İnsana</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>5.56</v>
+        <v>9.26</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>3990000009845</t>
+          <t>9789944357142</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 9</t>
+          <t>Kral Antikos ve Özlem</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>5.94</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>3990000009846</t>
+          <t>3990000009845</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 8</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 9</t>
         </is>
       </c>
       <c r="C13" s="1">
         <v>5.94</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>3990000001169</t>
+          <t>3990000009846</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 6</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 8</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>3.96</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>3990000001170</t>
+          <t>3990000001169</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 5</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 6</t>
         </is>
       </c>
       <c r="C15" s="1">
         <v>3.96</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>3990000001172</t>
+          <t>3990000001170</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 3</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 5</t>
         </is>
       </c>
       <c r="C16" s="1">
         <v>3.96</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>3990000009847</t>
+          <t>3990000001172</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 11</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 3</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>5.94</v>
+        <v>3.96</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>3990000009843</t>
+          <t>3990000009847</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 10</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 11</t>
         </is>
       </c>
       <c r="C18" s="1">
         <v>5.94</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9789944357425</t>
+          <t>3990000009843</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>Kırların Kraliçesi Kim?</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 10</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>20</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9789944357418</t>
+          <t>9789944357425</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>Kırlar Ne Güzel</t>
+          <t>Kırların Kraliçesi Kim?</t>
         </is>
       </c>
       <c r="C20" s="1">
         <v>20</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9789944357463</t>
+          <t>9789944357418</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>Büyük Tutkuların Küçük Kahramanı</t>
+          <t>Kırlar Ne Güzel</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>7.41</v>
+        <v>20</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9789944357159</t>
+          <t>9789944357463</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Timsahla Alay Eden Sincap</t>
+          <t>Büyük Tutkuların Küçük Kahramanı</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>40</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>3990000026526</t>
+          <t>9789944357159</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>Suudi Arabistan’da 3 Yıl</t>
+          <t>Timsahla Alay Eden Sincap</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>18.52</v>
+        <v>40</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9789944357432</t>
+          <t>3990000026526</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>Söz Dinleyen Uçuç Böceği</t>
+          <t>Suudi Arabistan’da 3 Yıl</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>5.56</v>
+        <v>18.52</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9789944357487</t>
+          <t>9789944357432</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>Fırıldak Ömer</t>
+          <t>Söz Dinleyen Uçuç Böceği</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>7.41</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>3990000037849</t>
+          <t>9789944357487</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 22 Ocak-Şubat 2016</t>
+          <t>Fırıldak Ömer</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>9.9</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>3990000015558</t>
+          <t>3990000037849</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>Sınıfımı Geçtim Tatile Çıkıyorum</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 22 Ocak-Şubat 2016</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>7.41</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>3990000017446</t>
+          <t>3990000015558</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 20</t>
+          <t>Sınıfımı Geçtim Tatile Çıkıyorum</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>5.94</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>3990000008600</t>
+          <t>3990000017446</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 13</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 20</t>
         </is>
       </c>
       <c r="C29" s="1">
         <v>5.94</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>3990000009848</t>
+          <t>3990000008600</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 12</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 13</t>
         </is>
       </c>
       <c r="C30" s="1">
         <v>5.94</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9771302764600</t>
+          <t>3990000009848</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 2</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 12</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>3.96</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>3990000009851</t>
+          <t>9771302764600</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 19</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 2</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>5.94</v>
+        <v>3.96</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>3990000009849</t>
+          <t>3990000009851</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 18</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 19</t>
         </is>
       </c>
       <c r="C33" s="1">
         <v>5.94</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>3990000009844</t>
+          <t>3990000009849</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 17</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 18</t>
         </is>
       </c>
       <c r="C34" s="1">
         <v>5.94</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>3990000008602</t>
+          <t>3990000009844</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 16</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 17</t>
         </is>
       </c>
       <c r="C35" s="1">
         <v>5.94</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>3990000008601</t>
+          <t>3990000008602</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 15</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 16</t>
         </is>
       </c>
       <c r="C36" s="1">
         <v>5.94</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>3990000009850</t>
+          <t>3990000008601</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 14</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 15</t>
         </is>
       </c>
       <c r="C37" s="1">
         <v>5.94</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9789944357289</t>
+          <t>3990000009850</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>Duman</t>
+          <t>Koridor Kültür Sanat Edebiyat Dergisi Sayı: 14</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>65</v>
+        <v>5.94</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9789944357371</t>
+          <t>9789944357289</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>Dedemin Anlattıkları</t>
+          <t>Duman</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>5.56</v>
+        <v>65</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9789944357449</t>
+          <t>9789944357371</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>Kedi Suti’nin Günlüğü</t>
+          <t>Dedemin Anlattıkları</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>7.41</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9789944357111</t>
+          <t>9789944357449</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Kedi Olmak İsteyen Adam</t>
+          <t>Kedi Suti’nin Günlüğü</t>
         </is>
       </c>
       <c r="C41" s="1">
         <v>7.41</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9789944357388</t>
+          <t>9789944357111</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>İnternet Arkadaşım</t>
+          <t>Kedi Olmak İsteyen Adam</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>5.56</v>
+        <v>7.41</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>3990000030008</t>
+          <t>9789944357388</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>Zorbalığın Sonu - Ümit Kaptan 7</t>
+          <t>İnternet Arkadaşım</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>100</v>
+        <v>5.56</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9789944357937</t>
+          <t>3990000030008</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ümit Kaptan 15 - Ankara’da Sıcak Saatler</t>
+          <t>Zorbalığın Sonu - Ümit Kaptan 7</t>
         </is>
       </c>
       <c r="C44" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9789944357920</t>
+          <t>9789944357937</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>Ümit Kaptan 14 - KRYZON</t>
+          <t>Ümit Kaptan 15 - Ankara’da Sıcak Saatler</t>
         </is>
       </c>
       <c r="C45" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9789944357918</t>
+          <t>9789944357920</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>Ümit Kaptan 13 - Anne’nin Koruyucuları</t>
+          <t>Ümit Kaptan 14 - KRYZON</t>
         </is>
       </c>
       <c r="C46" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>3990000030010</t>
+          <t>9789944357918</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>Ormanda Pusu - Ümit Kaptan 4</t>
+          <t>Ümit Kaptan 13 - Anne’nin Koruyucuları</t>
         </is>
       </c>
       <c r="C47" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>3990000030006</t>
+          <t>3990000030010</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>Tuzak - Ümit Kaptan 2</t>
+          <t>Ormanda Pusu - Ümit Kaptan 4</t>
         </is>
       </c>
       <c r="C48" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>3990000030013</t>
+          <t>3990000030006</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Çetenin Sonu - Ümit Kaptan 3</t>
+          <t>Tuzak - Ümit Kaptan 2</t>
         </is>
       </c>
       <c r="C49" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9789944357876</t>
+          <t>3990000030013</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>Ümit Kaptan 12 - Ormanda Saldırı</t>
+          <t>Çetenin Sonu - Ümit Kaptan 3</t>
         </is>
       </c>
       <c r="C50" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9789944357869</t>
+          <t>9789944357876</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>Badem</t>
+          <t>Ümit Kaptan 12 - Ormanda Saldırı</t>
         </is>
       </c>
       <c r="C51" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9789944357845</t>
+          <t>9789944357869</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Gelen Tehlike 2 - Ziyaretçiler - Ümit Kaptan 11</t>
+          <t>Badem</t>
         </is>
       </c>
       <c r="C52" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9789944357814</t>
+          <t>9789944357845</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>Mevsim Kış Günlerden Veda</t>
+          <t>Geçmişten Gelen Tehlike 2 - Ziyaretçiler - Ümit Kaptan 11</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9789944357821</t>
+          <t>9789944357814</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>Bir Gece Ankara'da</t>
+          <t>Mevsim Kış Günlerden Veda</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>200</v>
+        <v>150</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9789944357838</t>
+          <t>9789944357821</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>Bir Deli Bir Aşk</t>
+          <t>Bir Gece Ankara'da</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9789944357746</t>
+          <t>9789944357838</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>Deniz Altında Dehşet - Ümit Kaptan 10</t>
+          <t>Bir Deli Bir Aşk</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>100</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9789944357739</t>
+          <t>9789944357746</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>Kvan</t>
+          <t>Deniz Altında Dehşet - Ümit Kaptan 10</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>150</v>
+        <v>100</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9789944357760</t>
+          <t>9789944357739</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>Maruf Kadınlar ve Tutsak Filler</t>
+          <t>Kvan</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>150</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9789944357722</t>
+          <t>9789944357760</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>Güneşin Gölgesinde Üşüyenler</t>
+          <t>Maruf Kadınlar ve Tutsak Filler</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9789944357791</t>
+          <t>9789944357722</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Bana Sen De</t>
+          <t>Güneşin Gölgesinde Üşüyenler</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9789944357364</t>
+          <t>9789944357791</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>Korsan'ı Ararken - Ümit Kaptan 9</t>
+          <t>Bana Sen De</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>100</v>
+        <v>250</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9789944357616</t>
+          <t>9789944357364</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>Aşk Doğarken Ölür</t>
+          <t>Korsan'ı Ararken - Ümit Kaptan 9</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>120</v>
+        <v>100</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9789944357562</t>
+          <t>9789944357616</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>Geçmişten Gelen Tehlike - Ümit Kaptan 8</t>
+          <t>Aşk Doğarken Ölür</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>100</v>
+        <v>120</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9789944357661</t>
+          <t>9789944357562</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>Son Nefeste Aşk</t>
+          <t>Geçmişten Gelen Tehlike - Ümit Kaptan 8</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>200</v>
+        <v>100</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9789944357630</t>
+          <t>9789944357661</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>Çöl Kartalı</t>
+          <t>Son Nefeste Aşk</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>150</v>
+        <v>250</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9789944357664</t>
+          <t>9789944357630</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>19 Seçilmiş</t>
+          <t>Çöl Kartalı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9789944357586</t>
+          <t>9789944357664</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>Denizci Kardeşliği - Denizin Çocukları</t>
+          <t>19 Seçilmiş</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>140</v>
+        <v>200</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>3990000030012</t>
+          <t>9789944357586</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>Gece Baskını - Ümit Kaptan 6</t>
+          <t>Denizci Kardeşliği - Denizin Çocukları</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>100</v>
+        <v>160</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>3990000030011</t>
+          <t>3990000030012</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>Haraç Çetesi - Ümit Kaptan 1</t>
+          <t>Gece Baskını - Ümit Kaptan 6</t>
         </is>
       </c>
       <c r="C69" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>3990000030009</t>
+          <t>3990000030011</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>Deli Kaptan Tehlikede - Ümit Kaptan 5</t>
+          <t>Haraç Çetesi - Ümit Kaptan 1</t>
         </is>
       </c>
       <c r="C70" s="1">
         <v>100</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9789944357609</t>
+          <t>3990000030009</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Umuda Yolculuk - Denizin Çocukları</t>
+          <t>Deli Kaptan Tehlikede - Ümit Kaptan 5</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>140</v>
+        <v>100</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9789944357579</t>
+          <t>9789944357609</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>Macera Başlıyor - Denizin Çocukları</t>
+          <t>Umuda Yolculuk - Denizin Çocukları</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9789944357593</t>
+          <t>9789944357579</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>Kaçakçıların Peşinde - Denizin Çocukları</t>
+          <t>Macera Başlıyor - Denizin Çocukları</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>140</v>
+        <v>160</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
+          <t>9789944357593</t>
+        </is>
+      </c>
+      <c r="B74" s="1" t="inlineStr">
+        <is>
+          <t>Kaçakçıların Peşinde - Denizin Çocukları</t>
+        </is>
+      </c>
+      <c r="C74" s="1">
+        <v>160</v>
+      </c>
+    </row>
+    <row r="75" spans="1:3">
+      <c r="A75" s="1" t="inlineStr">
+        <is>
           <t>9789944357494</t>
         </is>
       </c>
-      <c r="B74" s="1" t="inlineStr">
+      <c r="B75" s="1" t="inlineStr">
         <is>
           <t>Cesaret Duvarları</t>
         </is>
       </c>
-      <c r="C74" s="1">
-        <v>150</v>
+      <c r="C75" s="1">
+        <v>200</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>