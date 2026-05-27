--- v2 (2026-02-14)
+++ v3 (2026-05-27)
@@ -94,51 +94,51 @@
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
           <t>9786259569710</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
           <t>İlgi Alanı</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t>9789753880435</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
           <t>Canlının Mantığı</t>
         </is>
       </c>
       <c r="C3" s="1">
         <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
           <t>9789753881609</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
@@ -1969,51 +1969,51 @@
         <is>
           <t>9789753880336</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Düşlerin Yorumu 2</t>
         </is>
       </c>
       <c r="C126" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>9789753880244</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>Düşlerin Yorumu 1</t>
         </is>
       </c>
       <c r="C127" s="1">
-        <v>75</v>
+        <v>350</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>9789753881630</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>Duygusal Zırhlanma</t>
         </is>
       </c>
       <c r="C128" s="1">
         <v>28</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>9789753880602</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
@@ -2224,51 +2224,51 @@
         <is>
           <t>3990000022444</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>Eski Toplum (2 Kitap Set)</t>
         </is>
       </c>
       <c r="C143" s="1">
         <v>60</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>9786259569727</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>QR ya da Bileşik Geçmiş Zaman</t>
         </is>
       </c>
       <c r="C144" s="1">
-        <v>375</v>
+        <v>400</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>9789753880466</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>Yaşam Yolu 1</t>
         </is>
       </c>
       <c r="C145" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>3990000055103</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
@@ -2299,396 +2299,396 @@
         <is>
           <t>9789753881357</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>Dinin Kökenleri</t>
         </is>
       </c>
       <c r="C148" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>9789753881876</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>Başyapıt</t>
         </is>
       </c>
       <c r="C149" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>9789753881869</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>Kadınların Mutluluğuna</t>
         </is>
       </c>
       <c r="C150" s="1">
         <v>350</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>9789753881852</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>Federico Fellini Sineması</t>
         </is>
       </c>
       <c r="C151" s="1">
-        <v>350</v>
+        <v>400</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>9789753881845</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>İdeoloji Çağı 19. Yüzyıl Filozofları</t>
         </is>
       </c>
       <c r="C152" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>9789753881838</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>Sosyal İlgi - İnsanoğluna Bir Davet</t>
         </is>
       </c>
       <c r="C153" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>9789753881814</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>George Stevens : Sinemaya Adanmış Bir Yaşam</t>
         </is>
       </c>
       <c r="C154" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>9789753881821</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>Estetik - 2 : Güzel Sanat Üzerine Dersler</t>
         </is>
       </c>
       <c r="C155" s="1">
         <v>320</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>9789753881715</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>Rougonlar’ın Serveti</t>
         </is>
       </c>
       <c r="C156" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>9789753881807</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>John Huston Sineması</t>
         </is>
       </c>
       <c r="C157" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>9789753881760</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>Sosyal Varlık Varlıkbilimine Doğru 3: Emek</t>
         </is>
       </c>
       <c r="C158" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>9789753881791</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>Cinselliğin Psikopatolojisi 2. Cilt</t>
         </is>
       </c>
       <c r="C159" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>9789753880817</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>Kadının Evrimi 2</t>
         </is>
       </c>
       <c r="C160" s="1">
         <v>250</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>9789753881784</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>Cinselliğin Psikopatolojisi 1. Cilt</t>
         </is>
       </c>
       <c r="C161" s="1">
-        <v>260</v>
+        <v>320</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>9789753881746</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>Visconti</t>
         </is>
       </c>
       <c r="C162" s="1">
-        <v>280</v>
+        <v>320</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>9789753881739</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>Sosyal Varlık Varlıkbilimine Doğru 1 - Hegel</t>
         </is>
       </c>
       <c r="C163" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>9789753881753</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>Sosyal Varlık Varlıkbilimine Doğru 2 Marx</t>
         </is>
       </c>
       <c r="C164" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>9789753881708</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>1871 Paris Komünü</t>
         </is>
       </c>
       <c r="C165" s="1">
-        <v>300</v>
+        <v>380</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>9789753881449</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>Yaşamöyküleri Andre Gide</t>
         </is>
       </c>
       <c r="C166" s="1">
         <v>200</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>9789753881463</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>Uygarlık Toplum ve Din</t>
         </is>
       </c>
       <c r="C167" s="1">
-        <v>300</v>
+        <v>350</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>9789753880060</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>Kant Estetiği</t>
         </is>
       </c>
       <c r="C168" s="1">
-        <v>250</v>
+        <v>320</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>9789753880909</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>Kadının Yazısız Tarihi</t>
         </is>
       </c>
       <c r="C169" s="1">
-        <v>320</v>
+        <v>380</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>9789753881692</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>Don Quijote 2</t>
         </is>
       </c>
       <c r="C170" s="1">
-        <v>300</v>
+        <v>400</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>9789753881685</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>Don Quijote 1</t>
         </is>
       </c>
       <c r="C171" s="1">
         <v>300</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>9789753881173</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>Cinsiyetler Arasında İşbirliği</t>
         </is>
       </c>
       <c r="C172" s="1">
-        <v>200</v>
+        <v>250</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>9789753881234</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>Artamonov Ailesi</t>
         </is>
       </c>
       <c r="C173" s="1">
         <v>250</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>