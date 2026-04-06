--- v0 (2026-02-14)
+++ v1 (2026-04-06)
@@ -85,1510 +85,1630 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258656077</t>
+          <t>9786258656374</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026 ÜDS İl Özel İdareleri ile İl Özel İdarelerin Üyesi Oldukları Mahalli İdare Birlikleri Personeli ÜDS Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası ORTAK KONULAR</t>
+          <t>2026 MEB AGS Mevzuat 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>490</v>
+        <v>195</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258656039</t>
+          <t>9786258656343</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026 GYS Belediye Personeli Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası ZABITA AMİRİ Komisyon</t>
+          <t>GYS İçişleri Bakanlığı Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası Şube Müdürlüğü</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>525</v>
+        <v>750</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258656121</t>
+          <t>9786258656169</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026 Yds İngilizce 10 Deneme</t>
+          <t>2026 MEB AGS Sözel Yetenek 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>370</v>
+        <v>365</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786255964557</t>
+          <t>9786258656176</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>Meb Ags Kim Korkar Mevzuat Soru Bankası Anayasa 222 Sayılı İlköğretim Ve Eğitim Kanunu 1739 Sayılı Milli Eğitim Temel Kanunu 7528 Sayılı Öğretmenlik Mesleği Kanunu Tamamı Çözümlü</t>
+          <t>2026 MEB AGS Sayısal Yetenek 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>275</v>
+        <v>295</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258516999</t>
+          <t>9786256764996</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası</t>
+          <t>2025 Gys Tüm Kamu Kurumları İçin Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>575</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258516913</t>
+          <t>9786258656190</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026 ÜDS Tarım ve Orman Bakanlığı Ünvan Değişikliği Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası ORTAK KONULAR</t>
+          <t>2026 MEB AGS Türkiye Coğrafyası 30 Deneme Kolektif</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>415</v>
+        <v>150</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258516982</t>
+          <t>9786258656183</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Eğitim Bilimleri Konu Anlatımlı</t>
+          <t>2026 MEB AGS Tarih 30 Deneme Tamamı Çözümlü Komisyon</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>1100</v>
+        <v>150</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258516814</t>
+          <t>9786258656237</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026 Meb Yurt Dışında Görevlendirilecek Öğretmenleri Seçme Sınavı Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 Üds Gençlik Ve Spor Bakanlığı Ünvan Değişikliği Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası Ortak Konular</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>160</v>
+        <v>445</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258516807</t>
+          <t>9786258656077</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>Paragraf Çıkmış Sorular</t>
+          <t>2026 ÜDS İl Özel İdareleri ile İl Özel İdarelerin Üyesi Oldukları Mahalli İdare Birlikleri Personeli ÜDS Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası ORTAK KONULAR</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>375</v>
+        <v>490</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258516777</t>
+          <t>9786258656039</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular TÜRKÇE</t>
+          <t>2026 GYS Belediye Personeli Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası ZABITA AMİRİ Komisyon</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>330</v>
+        <v>525</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258516784</t>
+          <t>9786258656121</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular Matematik Geometri</t>
+          <t>2026 Yds İngilizce 10 Deneme</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>300</v>
+        <v>370</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258516562</t>
+          <t>9786255964557</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026 Kpss Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular Vatandaşlık</t>
+          <t>Meb Ags Kim Korkar Mevzuat Soru Bankası Anayasa 222 Sayılı İlköğretim Ve Eğitim Kanunu 1739 Sayılı Milli Eğitim Temel Kanunu 7528 Sayılı Öğretmenlik Mesleği Kanunu Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>175</v>
+        <v>275</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786256764620</t>
+          <t>9786258516999</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026 Kpss Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular Coğrafya</t>
+          <t>2026 MEB AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>210</v>
+        <v>575</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258516791</t>
+          <t>9786258516913</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular TARİH</t>
+          <t>2026 ÜDS Tarım ve Orman Bakanlığı Ünvan Değişikliği Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası ORTAK KONULAR</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>230</v>
+        <v>415</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786256357624</t>
+          <t>9786258516982</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 MEB AGS Eğitim Bilimleri Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>250</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258516739</t>
+          <t>9786258516814</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026 GYS Gelir İdaresi Başkanlığı Görevde Yükselme Sınavlarına Veri Hazırlama ve Kontrol İşletmeni Hazırlık Konu Anlatımlı Soru Bankası</t>
+          <t>2026 Meb Yurt Dışında Görevlendirilecek Öğretmenleri Seçme Sınavı Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>525</v>
+        <v>160</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786255964298</t>
+          <t>9786258516807</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026 E-Kpss Engelli Kamu Personeli Seçme Sınavı Soru Bankası</t>
+          <t>Paragraf Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>975</v>
+        <v>375</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786255964182</t>
+          <t>9786258516777</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026 Kpss Ortaöğretim Soru Bankası Modüler Set Genel Yetenek Genel Kültür Tamamı Çözümlü (5 Kitap)</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular TÜRKÇE</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>1500</v>
+        <v>330</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786256128682</t>
+          <t>9786258516784</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2025 Kpss Eğitim Bilimleri Konu Anlatımlı Tek Kitap</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular Matematik Geometri</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>665</v>
+        <v>300</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786256890442</t>
+          <t>9786258516562</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2025 Kpss Eğitim Bilimleri Konu Anlatımlı Modüler Set (6 Kitap)</t>
+          <t>2026 Kpss Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular Vatandaşlık</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>1385</v>
+        <v>175</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9780202167114</t>
+          <t>9786256764620</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>Tyt Bi Dünya Paragraf 20 Deneme</t>
+          <t>2026 Kpss Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular Coğrafya</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>190</v>
+        <v>210</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786255704108</t>
+          <t>9786258516791</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Fen Bilimleri Öğretmenliği Tamamı Çözümlü 7 Deneme</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular TARİH</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>295</v>
+        <v>230</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786255704160</t>
+          <t>9786256357624</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Lise Matematik Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2026 MEB AGS Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>260</v>
+        <v>250</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786255704153</t>
+          <t>9786258516739</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Lise Matematik Öğretmenliği Tamamı Çözümlü 7 Deneme</t>
+          <t>2026 GYS Gelir İdaresi Başkanlığı Görevde Yükselme Sınavlarına Veri Hazırlama ve Kontrol İşletmeni Hazırlık Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>275</v>
+        <v>525</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255704511</t>
+          <t>9786255964298</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Biyoloji Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2026 E-Kpss Engelli Kamu Personeli Seçme Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>275</v>
+        <v>975</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255964335</t>
+          <t>9786255964182</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2025 Meb-Ags Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 Kpss Ortaöğretim Soru Bankası Modüler Set Genel Yetenek Genel Kültür Tamamı Çözümlü (5 Kitap)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>160</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786255964090</t>
+          <t>9786256128682</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular 7 Yıl</t>
+          <t>2025 Kpss Eğitim Bilimleri Konu Anlatımlı Tek Kitap</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>345</v>
+        <v>665</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786255704078</t>
+          <t>9786256890442</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2025 Kpss Eğitim Bilimleri Konu Anlatımlı Modüler Set (6 Kitap)</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>230</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786255964069</t>
+          <t>9780202167114</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Çıkmış Sorular 10 Yıl</t>
+          <t>Tyt Bi Dünya Paragraf 20 Deneme</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>495</v>
+        <v>190</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786256135451</t>
+          <t>9786255704108</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Çıkmış Sorular Son 5 Yıl</t>
+          <t>2026 MEB AGS ÖABT Fen Bilimleri Öğretmenliği Tamamı Çözümlü 7 Deneme</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>280</v>
+        <v>295</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255704924</t>
+          <t>9786255704160</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Efsane 5000 Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Lise Matematik Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>995</v>
+        <v>260</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786256810068</t>
+          <t>9786255704153</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>Ags Kpss Ales Dgs Ezberbozan Problemler Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Lise Matematik Öğretmenliği Tamamı Çözümlü 7 Deneme</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>280</v>
+        <v>275</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786257582896</t>
+          <t>9786255704511</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ortaöğretim Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 MEB AGS ÖABT Biyoloji Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>470</v>
+        <v>275</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255964991</t>
+          <t>9786255964335</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Soru Bankası Seti - (5 Kitap)</t>
+          <t>2025 Meb-Ags Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>1750</v>
+        <v>160</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255964663</t>
+          <t>9786255964090</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Adaylar İçin Vatandaşlık 30 Deneme Tamamı Çözümlü</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular 7 Yıl</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>205</v>
+        <v>345</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255964625</t>
+          <t>9786255704078</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Adaylar İçin Türkçe 30 Deneme Tamamı Çözümlü</t>
+          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>375</v>
+        <v>230</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255964632</t>
+          <t>9786255964069</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Adaylar İçin Matematik-Geometri 30 Deneme Tamamı Çözümlü</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Çıkmış Sorular 10 Yıl</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>230</v>
+        <v>495</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786255964656</t>
+          <t>9786256135451</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Adaylar İçin Coğrafya 30 Deneme Tamamı Çözümlü</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Çıkmış Sorular Son 5 Yıl</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>220</v>
+        <v>280</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255964458</t>
+          <t>9786255704924</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ön Lisans Soru Bankası Genel Yetenek Genel Kültür Tamamı Video Çözümlü</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Efsane 5000 Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>850</v>
+        <v>995</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786255964175</t>
+          <t>9786256810068</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Orta Öğretim Genel Yetenek Genel Kültür Konu Anlatımlı Modüler Set (6 Kitap)</t>
+          <t>Ags Kpss Ales Dgs Ezberbozan Problemler Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>2150</v>
+        <v>280</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786255964151</t>
+          <t>9786257582896</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ön Lisans Konu Anlatımlı Modüler Set Genel Yetenek Genel Kültür (6 Kitap)</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ortaöğretim Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>2150</v>
+        <v>470</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256357594</t>
+          <t>9786255964991</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>AGS KPSS ALES DGS Kolay Matematik Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Soru Bankası Seti - (5 Kitap)</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>470</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786256357174</t>
+          <t>9786255964663</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>Ags Kpss Ales Dgs Ezberbozan Sözel Sayısal Muhakeme Ve Mantıksal Akıl Yürütme Problem. Soru Bankası</t>
+          <t>2026 KPSS Tüm Adaylar İçin Vatandaşlık 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>310</v>
+        <v>205</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786256890183</t>
+          <t>9786255964625</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2026 GYS MEB Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası Şube Müdürlüğü</t>
+          <t>2026 KPSS Tüm Adaylar İçin Türkçe 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>910</v>
+        <v>375</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255964854</t>
+          <t>9786255964632</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Psikolojik Danışma ve Rehberlik Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Tüm Adaylar İçin Matematik-Geometri 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>315</v>
+        <v>230</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255704375</t>
+          <t>9786255964656</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Türkçe Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Tüm Adaylar İçin Coğrafya 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>595</v>
+        <v>220</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255704047</t>
+          <t>9786255964458</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Konu Anlatımlı (3 Kitap)</t>
+          <t>2026 KPSS Ön Lisans Soru Bankası Genel Yetenek Genel Kültür Tamamı Video Çözümlü</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>2095</v>
+        <v>850</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786256140332</t>
+          <t>9786255964175</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Din Kültürü ve Ahlak Bilgisi-İmam Hatip Lisesi Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Orta Öğretim Genel Yetenek Genel Kültür Konu Anlatımlı Modüler Set (6 Kitap)</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>345</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255704412</t>
+          <t>9786255964151</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Fizik Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Ön Lisans Konu Anlatımlı Modüler Set Genel Yetenek Genel Kültür (6 Kitap)</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>280</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255704276</t>
+          <t>9786256357594</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>AGS KPSS ALES DGS Kolay Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>555</v>
+        <v>470</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256829534</t>
+          <t>9786256357174</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Tarih Öğretmenliği Konu Anlatımlı</t>
+          <t>Ags Kpss Ales Dgs Ezberbozan Sözel Sayısal Muhakeme Ve Mantıksal Akıl Yürütme Problem. Soru Bankası</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>1190</v>
+        <v>310</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256135109</t>
+          <t>9786256890183</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>2026 Milli Eğitim Bakanlığı EKYS Müdür ve Müdür Yardımcılığı Soru Bankası</t>
+          <t>2026 GYS MEB Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası Şube Müdürlüğü</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>315</v>
+        <v>910</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255704139</t>
+          <t>9786255964854</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Lise Matematik Öğretmenliği Konu Anlatımlı (3 Kitap)</t>
+          <t>2026 MEB AGS ÖABT Psikolojik Danışma ve Rehberlik Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>1260</v>
+        <v>315</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786052417959</t>
+          <t>9786255704375</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>KPSS ALES DGS Ezberbozan Paragraf Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Türkçe Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>530</v>
+        <v>595</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786256135093</t>
+          <t>9786255704047</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2026 Milli Eğitim Bakanlığı (EKYS) Müdür ve Müdür Yardımcılığı Konu Anlatımlı</t>
+          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Konu Anlatımlı (3 Kitap)</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>975</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255704184</t>
+          <t>9786256140332</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT İlköğretim Matematik Konu Anlatımlı (3 Kitap)</t>
+          <t>2026 MEB AGS ÖABT Din Kültürü ve Ahlak Bilgisi-İmam Hatip Lisesi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>1190</v>
+        <v>345</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255964922</t>
+          <t>9786255704412</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Beden Eğitimi Öğretmenliği Konu Anlatımlı</t>
+          <t>2026 MEB AGS ÖABT Fizik Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>555</v>
+        <v>280</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255704269</t>
+          <t>9786255704276</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Konu Anlatımlı</t>
+          <t>2026 MEB AGS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>1255</v>
+        <v>555</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256652057</t>
+          <t>9786256829534</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 MEB AGS ÖABT Tarih Öğretmenliği Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>420</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786255704344</t>
+          <t>9786256135109</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ön Lisans Genel Yetenek Genel Kültür Tamamı Video Çözümlü Çıkmış Sorular 5 Yıl</t>
+          <t>2026 Milli Eğitim Bakanlığı EKYS Müdür ve Müdür Yardımcılığı Soru Bankası</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>275</v>
+        <v>315</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255964137</t>
+          <t>9786255704139</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Soru Bankası Tamamı Çözümlü Mevzuat</t>
+          <t>2026 MEB AGS ÖABT Lise Matematik Öğretmenliği Konu Anlatımlı (3 Kitap)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>160</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786256829626</t>
+          <t>9786052417959</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ön Lisans Tamamı Çözümlü 10 Deneme</t>
+          <t>KPSS ALES DGS Ezberbozan Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>470</v>
+        <v>530</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256652286</t>
+          <t>9786256135093</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 Milli Eğitim Bakanlığı (EKYS) Müdür ve Müdür Yardımcılığı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>370</v>
+        <v>975</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786256810440</t>
+          <t>9786255704184</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Konu Anlatımlı Mevzuat</t>
+          <t>2026 MEB AGS ÖABT İlköğretim Matematik Konu Anlatımlı (3 Kitap)</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>340</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786256140073</t>
+          <t>9786255964922</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>YDS YÖKDİL YDT Clause Test and Passage İngilizce Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Beden Eğitimi Öğretmenliği Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>265</v>
+        <v>555</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786256140080</t>
+          <t>9786255704269</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Tarih Soru Bankası Tamamı Çözümlü</t>
+          <t>2026 MEB-AGS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>280</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256135482</t>
+          <t>9786256652057</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Konu Anlatımlı Eğitimin Temelleri</t>
+          <t>2026 MEB AGS Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>645</v>
+        <v>420</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786256764330</t>
+          <t>9786255704344</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Türkçe-Matematik Çek Kopart Yaprak Test</t>
+          <t>2026 KPSS Ön Lisans Genel Yetenek Genel Kültür Tamamı Video Çözümlü Çıkmış Sorular 5 Yıl</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>470</v>
+        <v>275</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256890374</t>
+          <t>9786255964137</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sözel Yetenek Türkçe Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS Soru Bankası Tamamı Çözümlü Mevzuat</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>345</v>
+        <v>160</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256140127</t>
+          <t>9786256829626</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ön Lisans Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>345</v>
+        <v>470</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256652682</t>
+          <t>9786256652286</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Konu Anlatımlı</t>
+          <t>2026 ALES Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>870</v>
+        <v>370</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256829695</t>
+          <t>9786256810440</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sözel Yetenek Türkçe Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS Konu Anlatımlı Mevzuat</t>
         </is>
       </c>
       <c r="C73" s="1">
         <v>340</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256652088</t>
+          <t>9786256140073</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sayısal Yetenek Matematik Tamamı Video Çözümlü Soru Bankası</t>
+          <t>YDS YÖKDİL YDT Clause Test and Passage İngilizce Soru Bankası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>470</v>
+        <v>265</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256140592</t>
+          <t>9786256140080</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 MEB-AGS Tarih Soru Bankası Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>370</v>
+        <v>280</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256140608</t>
+          <t>9786256135482</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 MEB-AGS Konu Anlatımlı Eğitimin Temelleri</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>340</v>
+        <v>645</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256829510</t>
+          <t>9786256764330</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Çıkmış Sorular Tamamı Çözümlü</t>
+          <t>2026 ALES Türkçe-Matematik Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>370</v>
+        <v>470</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256652071</t>
+          <t>9786256890374</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Konu Anlatımlı Türkiye Coğrafyası</t>
+          <t>2026 ALES Sözel Yetenek Türkçe Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>255</v>
+        <v>345</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256652040</t>
+          <t>9786256140127</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Konu Anlatımlı Sözel Yetenek Sayısal Yetenek</t>
+          <t>2026 ALES Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>325</v>
+        <v>345</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786255964212</t>
+          <t>9786256652682</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Konu Anlatımlı Tarih</t>
+          <t>2026 DGS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>385</v>
+        <v>870</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256829213</t>
+          <t>9786256829695</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sayısal Yetenek Matematik Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 DGS Sözel Yetenek Türkçe Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>470</v>
+        <v>340</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256652729</t>
+          <t>9786256652088</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 DGS Sayısal Yetenek Matematik Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>560</v>
+        <v>470</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256287396</t>
+          <t>9786256140592</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 DGS Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>560</v>
+        <v>370</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256287389</t>
+          <t>9786256140608</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Konu Anlatımlı</t>
+          <t>2026 DGS Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>870</v>
+        <v>340</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256652347</t>
+          <t>9786256829510</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ön Lisans Konu Anlatımlı Tek Kitap</t>
+          <t>2026 DGS Çıkmış Sorular Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>995</v>
+        <v>370</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256829725</t>
+          <t>9786256652071</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür 10 Deneme Çözümlü</t>
+          <t>2026 MEB-AGS Konu Anlatımlı Türkiye Coğrafyası</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>470</v>
+        <v>255</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256135543</t>
+          <t>9786256652040</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür 5 Deneme Çözümlü</t>
+          <t>2026 MEB-AGS Konu Anlatımlı Sözel Yetenek Sayısal Yetenek</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>245</v>
+        <v>325</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255964076</t>
+          <t>9786255964212</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan 3000 Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS Konu Anlatımlı Tarih</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>810</v>
+        <v>385</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255964083</t>
+          <t>9786256829213</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Anlatımlı Tek Kitap</t>
+          <t>2026 ALES Sayısal Yetenek Matematik Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>995</v>
+        <v>470</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256140097</t>
+          <t>9786256652729</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Tarih Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 DGS Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C90" s="1">
         <v>560</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256140110</t>
+          <t>9786256287396</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Coğrafya Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 ALES Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>325</v>
+        <v>560</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256829435</t>
+          <t>9786256287389</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Vatandaşlık Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 ALES Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>405</v>
+        <v>870</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256135529</t>
+          <t>9786256652347</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Matematik Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ön Lisans Konu Anlatımlı Tek Kitap</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>780</v>
+        <v>995</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256135512</t>
+          <t>9786256829725</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Türkçe Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür 10 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>530</v>
+        <v>470</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786255964984</t>
+          <t>9786256135543</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Lisans Konu Anlatımlı Modüler Set - (6 Kitap)</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>2250</v>
+        <v>245</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255964304</t>
+          <t>9786255964076</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>2026 E-KPSS Engelli Kamu Personeli Seçme Sınavı Tamamı Çözümlü 10 Deneme (Lisans)</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan 3000 Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>415</v>
+        <v>810</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255964281</t>
+          <t>9786255964083</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>2026 E-KPSS Engelli Kamu Personeli Seçme Sınavı Konu Anlatımlı</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Anlatımlı Tek Kitap</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>1260</v>
+        <v>995</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786255964168</t>
+          <t>9786256140097</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ön Lisans Genel Yetenek Genel Kültür Tamamı Çözümlü Soru Bankası Modüler Set</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Tarih Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>1500</v>
+        <v>560</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
+          <t>9786256140110</t>
+        </is>
+      </c>
+      <c r="B99" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Coğrafya Tamamı Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C99" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="100" spans="1:3">
+      <c r="A100" s="1" t="inlineStr">
+        <is>
+          <t>9786256829435</t>
+        </is>
+      </c>
+      <c r="B100" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Vatandaşlık Tamamı Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C100" s="1">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="101" spans="1:3">
+      <c r="A101" s="1" t="inlineStr">
+        <is>
+          <t>9786256135529</t>
+        </is>
+      </c>
+      <c r="B101" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Matematik Tamamı Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C101" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="102" spans="1:3">
+      <c r="A102" s="1" t="inlineStr">
+        <is>
+          <t>9786256135512</t>
+        </is>
+      </c>
+      <c r="B102" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Türkçe Tamamı Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C102" s="1">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="103" spans="1:3">
+      <c r="A103" s="1" t="inlineStr">
+        <is>
+          <t>9786255964984</t>
+        </is>
+      </c>
+      <c r="B103" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Lisans Konu Anlatımlı Modüler Set - (6 Kitap)</t>
+        </is>
+      </c>
+      <c r="C103" s="1">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="104" spans="1:3">
+      <c r="A104" s="1" t="inlineStr">
+        <is>
+          <t>9786255964304</t>
+        </is>
+      </c>
+      <c r="B104" s="1" t="inlineStr">
+        <is>
+          <t>2026 E-KPSS Engelli Kamu Personeli Seçme Sınavı Tamamı Çözümlü 10 Deneme (Lisans)</t>
+        </is>
+      </c>
+      <c r="C104" s="1">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="105" spans="1:3">
+      <c r="A105" s="1" t="inlineStr">
+        <is>
+          <t>9786255964281</t>
+        </is>
+      </c>
+      <c r="B105" s="1" t="inlineStr">
+        <is>
+          <t>2026 E-KPSS Engelli Kamu Personeli Seçme Sınavı Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C105" s="1">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="106" spans="1:3">
+      <c r="A106" s="1" t="inlineStr">
+        <is>
+          <t>9786255964168</t>
+        </is>
+      </c>
+      <c r="B106" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Ön Lisans Genel Yetenek Genel Kültür Tamamı Çözümlü Soru Bankası Modüler Set</t>
+        </is>
+      </c>
+      <c r="C106" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="107" spans="1:3">
+      <c r="A107" s="1" t="inlineStr">
+        <is>
           <t>9786256810785</t>
         </is>
       </c>
-      <c r="B99" s="1" t="inlineStr">
+      <c r="B107" s="1" t="inlineStr">
         <is>
           <t>Ezberbozan KPSS ALES DGS Paragraf 20 Deneme</t>
         </is>
       </c>
-      <c r="C99" s="1">
+      <c r="C107" s="1">
         <v>280</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>