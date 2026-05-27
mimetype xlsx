--- v1 (2026-04-06)
+++ v2 (2026-05-27)
@@ -85,1630 +85,1915 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258656374</t>
+          <t>9786258656923</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Mevzuat 30 Deneme Tamamı Çözümlü</t>
+          <t>2026 MEB AGS Eğitim Bilimleri Öğrenme Psikolojisi Video Destekli Ders İzleme Defteri</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>195</v>
+        <v>175</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258656343</t>
+          <t>9786258516456</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>GYS İçişleri Bakanlığı Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası Şube Müdürlüğü</t>
+          <t>2026 MEB AGS Eğitim Bilimleri Gelişim Psikolojisi Video Destekli Ders İzleme Defteri</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>750</v>
+        <v>175</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258656169</t>
+          <t>9786258656930</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Sözel Yetenek 30 Deneme Tamamı Çözümlü</t>
+          <t>2026 MEB AGS Eğitim Bilimleri Rehberlik Video Destekli Ders İzleme Defteri</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>365</v>
+        <v>175</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258656176</t>
+          <t>9786258656954</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Sayısal Yetenek 30 Deneme Tamamı Çözümlü</t>
+          <t>2026 MEB AGS Eğitim Bilimleri Öğretim Yöntem ve Teknikleri Video Destekli Ders İzleme Defteri</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>295</v>
+        <v>175</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786256764996</t>
+          <t>9786258656961</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2025 Gys Tüm Kamu Kurumları İçin Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı</t>
+          <t>2026 MEB AGS Eğitim Bilimleri Eğitimde Ölçme ve Değerlendirme Video Destekli Ders İzleme Defteri</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>1050</v>
+        <v>175</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258656190</t>
+          <t>9786258656862</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Türkiye Coğrafyası 30 Deneme Kolektif</t>
+          <t>2026 GYS Çalışma ve Sosyal Güvenlik Bakanlığı Görevde Yükselme Sınavlarına Hazırlık Şef Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>150</v>
+        <v>950</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258656183</t>
+          <t>9786258656879</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Tarih 30 Deneme Tamamı Çözümlü Komisyon</t>
+          <t>2026 GYS Çalışma ve Sosyal Güvenlik Bakanlığı Görevde Yükselme Sınavlarına Hazırlık Memur Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>150</v>
+        <v>850</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258656237</t>
+          <t>9786258656855</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026 Üds Gençlik Ve Spor Bakanlığı Ünvan Değişikliği Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası Ortak Konular</t>
+          <t>2026 GYS Çalışma ve Sosyal Güvenlik Bakanlığı Görevde Yükselme Sınavlarına Hazırlık Şube Müdürü Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>445</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258656077</t>
+          <t>9786258656886</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026 ÜDS İl Özel İdareleri ile İl Özel İdarelerin Üyesi Oldukları Mahalli İdare Birlikleri Personeli ÜDS Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası ORTAK KONULAR</t>
+          <t>2026 ÜDS Çalışma ve Sosyal Güvenlik Bakanlığı Ünvan Değişikliği Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>490</v>
+        <v>825</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258656039</t>
+          <t>9786258656824</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026 GYS Belediye Personeli Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası ZABITA AMİRİ Komisyon</t>
+          <t>2026 KPSS En Güncel Bilgiler</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>525</v>
+        <v>245</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258656121</t>
+          <t>9786258656664</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026 Yds İngilizce 10 Deneme</t>
+          <t>2026 Meb Ags Öabt Türkçe Öğretmenliği Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>370</v>
+        <v>125</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786255964557</t>
+          <t>9786258516470</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>Meb Ags Kim Korkar Mevzuat Soru Bankası Anayasa 222 Sayılı İlköğretim Ve Eğitim Kanunu 1739 Sayılı Milli Eğitim Temel Kanunu 7528 Sayılı Öğretmenlik Mesleği Kanunu Tamamı Çözümlü</t>
+          <t>2026 Dgs Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>275</v>
+        <v>195</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258516999</t>
+          <t>9786258516487</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 Ales Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>575</v>
+        <v>195</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786258516913</t>
+          <t>9786256287822</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2026 ÜDS Tarım ve Orman Bakanlığı Ünvan Değişikliği Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası ORTAK KONULAR</t>
+          <t>2025 MEB-AGS-ÖABT Fen Bilimleri Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>415</v>
+        <v>175</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786258516982</t>
+          <t>9786255964939</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Eğitim Bilimleri Konu Anlatımlı</t>
+          <t>2025 DGS Çıkmış Sorular Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>1100</v>
+        <v>295</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258516814</t>
+          <t>9786258656633</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026 Meb Yurt Dışında Görevlendirilecek Öğretmenleri Seçme Sınavı Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 Kpss Genel Yetenek Genel Kültür Lise-Ön Lisans Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>160</v>
+        <v>275</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258516807</t>
+          <t>9786258656657</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>Paragraf Çıkmış Sorular</t>
+          <t>2026 Yds İngilizce Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>375</v>
+        <v>145</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258516777</t>
+          <t>9786258656619</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular TÜRKÇE</t>
+          <t>2026 Meb Ags Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>330</v>
+        <v>275</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258516784</t>
+          <t>9786258656640</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular Matematik Geometri</t>
+          <t>2026 Kpss A Grubu Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258516562</t>
+          <t>9786258656374</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026 Kpss Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular Vatandaşlık</t>
+          <t>2026 MEB AGS Mevzuat 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C21" s="1">
-        <v>175</v>
+        <v>195</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786256764620</t>
+          <t>9786258656343</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2026 Kpss Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular Coğrafya</t>
+          <t>GYS İçişleri Bakanlığı Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası Şube Müdürlüğü</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>210</v>
+        <v>750</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258516791</t>
+          <t>9786258656169</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular TARİH</t>
+          <t>2026 MEB AGS Sözel Yetenek 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>230</v>
+        <v>365</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786256357624</t>
+          <t>9786258656176</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 MEB AGS Sayısal Yetenek 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>250</v>
+        <v>295</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786258516739</t>
+          <t>9786256764996</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2026 GYS Gelir İdaresi Başkanlığı Görevde Yükselme Sınavlarına Veri Hazırlama ve Kontrol İşletmeni Hazırlık Konu Anlatımlı Soru Bankası</t>
+          <t>2025 Gys Tüm Kamu Kurumları İçin Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>525</v>
+        <v>875</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786255964298</t>
+          <t>9786258656190</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2026 E-Kpss Engelli Kamu Personeli Seçme Sınavı Soru Bankası</t>
+          <t>2026 MEB AGS Türkiye Coğrafyası 30 Deneme Kolektif</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>975</v>
+        <v>150</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786255964182</t>
+          <t>9786258656183</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2026 Kpss Ortaöğretim Soru Bankası Modüler Set Genel Yetenek Genel Kültür Tamamı Çözümlü (5 Kitap)</t>
+          <t>2026 MEB AGS Tarih 30 Deneme Tamamı Çözümlü Komisyon</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>1500</v>
+        <v>150</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786256128682</t>
+          <t>9786258656237</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>2025 Kpss Eğitim Bilimleri Konu Anlatımlı Tek Kitap</t>
+          <t>2026 Üds Gençlik Ve Spor Bakanlığı Ünvan Değişikliği Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası Ortak Konular</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>665</v>
+        <v>445</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786256890442</t>
+          <t>9786258656077</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2025 Kpss Eğitim Bilimleri Konu Anlatımlı Modüler Set (6 Kitap)</t>
+          <t>2026 ÜDS İl Özel İdareleri ile İl Özel İdarelerin Üyesi Oldukları Mahalli İdare Birlikleri Personeli ÜDS Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası ORTAK KONULAR</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>1385</v>
+        <v>490</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9780202167114</t>
+          <t>9786258656039</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>Tyt Bi Dünya Paragraf 20 Deneme</t>
+          <t>2026 GYS Belediye Personeli Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası ZABITA AMİRİ Komisyon</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>190</v>
+        <v>525</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786255704108</t>
+          <t>9786258656121</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Fen Bilimleri Öğretmenliği Tamamı Çözümlü 7 Deneme</t>
+          <t>2026 Yds İngilizce 10 Deneme</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>295</v>
+        <v>370</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255704160</t>
+          <t>9786255964557</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Lise Matematik Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>Meb Ags Kim Korkar Mevzuat Soru Bankası Anayasa 222 Sayılı İlköğretim Ve Eğitim Kanunu 1739 Sayılı Milli Eğitim Temel Kanunu 7528 Sayılı Öğretmenlik Mesleği Kanunu Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>260</v>
+        <v>275</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786255704153</t>
+          <t>9786258516999</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Lise Matematik Öğretmenliği Tamamı Çözümlü 7 Deneme</t>
+          <t>2026 MEB AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>275</v>
+        <v>575</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786255704511</t>
+          <t>9786258516913</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Biyoloji Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2026 ÜDS Tarım ve Orman Bakanlığı Ünvan Değişikliği Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası ORTAK KONULAR</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>275</v>
+        <v>415</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786255964335</t>
+          <t>9786258516982</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2025 Meb-Ags Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 MEB AGS Eğitim Bilimleri Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>160</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786255964090</t>
+          <t>9786258516814</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular 7 Yıl</t>
+          <t>2026 Meb Yurt Dışında Görevlendirilecek Öğretmenleri Seçme Sınavı Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>345</v>
+        <v>160</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786255704078</t>
+          <t>9786258516807</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>Paragraf Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>230</v>
+        <v>375</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786255964069</t>
+          <t>9786258516777</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Çıkmış Sorular 10 Yıl</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular TÜRKÇE</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>495</v>
+        <v>330</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786256135451</t>
+          <t>9786258516784</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Çıkmış Sorular Son 5 Yıl</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular Matematik Geometri</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>280</v>
+        <v>300</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786255704924</t>
+          <t>9786258516562</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Efsane 5000 Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 Kpss Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular Vatandaşlık</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>995</v>
+        <v>175</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256810068</t>
+          <t>9786256764620</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>Ags Kpss Ales Dgs Ezberbozan Problemler Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 Kpss Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular Coğrafya</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>280</v>
+        <v>210</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786257582896</t>
+          <t>9786258516791</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ortaöğretim Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular TARİH</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>470</v>
+        <v>230</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786255964991</t>
+          <t>9786256357624</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Soru Bankası Seti - (5 Kitap)</t>
+          <t>2026 MEB AGS Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>1750</v>
+        <v>250</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786255964663</t>
+          <t>9786258516739</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Adaylar İçin Vatandaşlık 30 Deneme Tamamı Çözümlü</t>
+          <t>2026 GYS Gelir İdaresi Başkanlığı Görevde Yükselme Sınavlarına Veri Hazırlama ve Kontrol İşletmeni Hazırlık Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>205</v>
+        <v>525</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255964625</t>
+          <t>9786255964298</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Adaylar İçin Türkçe 30 Deneme Tamamı Çözümlü</t>
+          <t>2026 E-Kpss Engelli Kamu Personeli Seçme Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>375</v>
+        <v>975</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255964632</t>
+          <t>9786255964182</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Adaylar İçin Matematik-Geometri 30 Deneme Tamamı Çözümlü</t>
+          <t>2026 Kpss Ortaöğretim Soru Bankası Modüler Set Genel Yetenek Genel Kültür Tamamı Çözümlü (5 Kitap)</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>230</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786255964656</t>
+          <t>9786256128682</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Adaylar İçin Coğrafya 30 Deneme Tamamı Çözümlü</t>
+          <t>2025 Kpss Eğitim Bilimleri Konu Anlatımlı Tek Kitap</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>220</v>
+        <v>665</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786255964458</t>
+          <t>9786256890442</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ön Lisans Soru Bankası Genel Yetenek Genel Kültür Tamamı Video Çözümlü</t>
+          <t>2025 Kpss Eğitim Bilimleri Konu Anlatımlı Modüler Set (6 Kitap)</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>850</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9786255964175</t>
+          <t>9780202167114</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Orta Öğretim Genel Yetenek Genel Kültür Konu Anlatımlı Modüler Set (6 Kitap)</t>
+          <t>Tyt Bi Dünya Paragraf 20 Deneme</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>2150</v>
+        <v>190</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255964151</t>
+          <t>9786255704108</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ön Lisans Konu Anlatımlı Modüler Set Genel Yetenek Genel Kültür (6 Kitap)</t>
+          <t>2026 MEB AGS ÖABT Fen Bilimleri Öğretmenliği Tamamı Çözümlü 7 Deneme</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>2150</v>
+        <v>295</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786256357594</t>
+          <t>9786255704160</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>AGS KPSS ALES DGS Kolay Matematik Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Lise Matematik Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>470</v>
+        <v>260</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786256357174</t>
+          <t>9786255704153</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>Ags Kpss Ales Dgs Ezberbozan Sözel Sayısal Muhakeme Ve Mantıksal Akıl Yürütme Problem. Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Lise Matematik Öğretmenliği Tamamı Çözümlü 7 Deneme</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>310</v>
+        <v>275</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786256890183</t>
+          <t>9786255704511</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>2026 GYS MEB Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası Şube Müdürlüğü</t>
+          <t>2026 MEB AGS ÖABT Biyoloji Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>910</v>
+        <v>275</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255964854</t>
+          <t>9786255964335</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Psikolojik Danışma ve Rehberlik Tamamı Çözümlü Soru Bankası</t>
+          <t>2025 Meb-Ags Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>315</v>
+        <v>160</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255704375</t>
+          <t>9786255964090</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Türkçe Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular 7 Yıl</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>595</v>
+        <v>345</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255704047</t>
+          <t>9786255704078</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Konu Anlatımlı (3 Kitap)</t>
+          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>2095</v>
+        <v>230</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786256140332</t>
+          <t>9786255964069</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Din Kültürü ve Ahlak Bilgisi-İmam Hatip Lisesi Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Çıkmış Sorular 10 Yıl</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>345</v>
+        <v>495</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786255704412</t>
+          <t>9786256135451</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Fizik Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Çıkmış Sorular Son 5 Yıl</t>
         </is>
       </c>
       <c r="C58" s="1">
         <v>280</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255704276</t>
+          <t>9786255704924</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Efsane 5000 Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>555</v>
+        <v>995</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256829534</t>
+          <t>9786256810068</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Tarih Öğretmenliği Konu Anlatımlı</t>
+          <t>Ags Kpss Ales Dgs Ezberbozan Problemler Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>1190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786256135109</t>
+          <t>9786257582896</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2026 Milli Eğitim Bakanlığı EKYS Müdür ve Müdür Yardımcılığı Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ortaöğretim Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>315</v>
+        <v>470</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255704139</t>
+          <t>9786255964991</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Lise Matematik Öğretmenliği Konu Anlatımlı (3 Kitap)</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Soru Bankası Seti - (5 Kitap)</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>1260</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786052417959</t>
+          <t>9786255964663</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>KPSS ALES DGS Ezberbozan Paragraf Soru Bankası</t>
+          <t>2026 KPSS Tüm Adaylar İçin Vatandaşlık 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>530</v>
+        <v>205</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786256135093</t>
+          <t>9786255964625</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>2026 Milli Eğitim Bakanlığı (EKYS) Müdür ve Müdür Yardımcılığı Konu Anlatımlı</t>
+          <t>2026 KPSS Tüm Adaylar İçin Türkçe 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>975</v>
+        <v>375</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255704184</t>
+          <t>9786255964632</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT İlköğretim Matematik Konu Anlatımlı (3 Kitap)</t>
+          <t>2026 KPSS Tüm Adaylar İçin Matematik-Geometri 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>1190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255964922</t>
+          <t>9786255964656</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Beden Eğitimi Öğretmenliği Konu Anlatımlı</t>
+          <t>2026 KPSS Tüm Adaylar İçin Coğrafya 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>555</v>
+        <v>220</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255704269</t>
+          <t>9786255964458</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Konu Anlatımlı</t>
+          <t>2026 KPSS Ön Lisans Soru Bankası Genel Yetenek Genel Kültür Tamamı Video Çözümlü</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>1255</v>
+        <v>850</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786256652057</t>
+          <t>9786255964175</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 KPSS Orta Öğretim Genel Yetenek Genel Kültür Konu Anlatımlı Modüler Set (6 Kitap)</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>420</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255704344</t>
+          <t>9786255964151</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ön Lisans Genel Yetenek Genel Kültür Tamamı Video Çözümlü Çıkmış Sorular 5 Yıl</t>
+          <t>2026 KPSS Ön Lisans Konu Anlatımlı Modüler Set Genel Yetenek Genel Kültür (6 Kitap)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>275</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786255964137</t>
+          <t>9786256357594</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Soru Bankası Tamamı Çözümlü Mevzuat</t>
+          <t>AGS KPSS ALES DGS Kolay Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>160</v>
+        <v>470</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256829626</t>
+          <t>9786256357174</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ön Lisans Tamamı Çözümlü 10 Deneme</t>
+          <t>Ags Kpss Ales Dgs Ezberbozan Sözel Sayısal Muhakeme Ve Mantıksal Akıl Yürütme Problem. Soru Bankası</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>470</v>
+        <v>310</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256652286</t>
+          <t>9786256890183</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 GYS MEB Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası Şube Müdürlüğü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>370</v>
+        <v>910</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786256810440</t>
+          <t>9786255964854</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Konu Anlatımlı Mevzuat</t>
+          <t>2026 MEB AGS ÖABT Psikolojik Danışma ve Rehberlik Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>340</v>
+        <v>315</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786256140073</t>
+          <t>9786255704375</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>YDS YÖKDİL YDT Clause Test and Passage İngilizce Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Türkçe Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>265</v>
+        <v>595</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786256140080</t>
+          <t>9786255704047</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Tarih Soru Bankası Tamamı Çözümlü</t>
+          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Konu Anlatımlı (3 Kitap)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>280</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256135482</t>
+          <t>9786256140332</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Konu Anlatımlı Eğitimin Temelleri</t>
+          <t>2026 MEB AGS ÖABT Din Kültürü ve Ahlak Bilgisi-İmam Hatip Lisesi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>645</v>
+        <v>345</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786256764330</t>
+          <t>9786255704412</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Türkçe-Matematik Çek Kopart Yaprak Test</t>
+          <t>2026 MEB AGS ÖABT Fizik Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>470</v>
+        <v>280</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786256890374</t>
+          <t>9786255704276</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sözel Yetenek Türkçe Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>345</v>
+        <v>555</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256140127</t>
+          <t>9786256829534</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 MEB AGS ÖABT Tarih Öğretmenliği Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>345</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256652682</t>
+          <t>9786256135109</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Konu Anlatımlı</t>
+          <t>2026 Milli Eğitim Bakanlığı EKYS Müdür ve Müdür Yardımcılığı Soru Bankası</t>
         </is>
       </c>
       <c r="C80" s="1">
-        <v>870</v>
+        <v>315</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786256829695</t>
+          <t>9786255704139</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sözel Yetenek Türkçe Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Lise Matematik Öğretmenliği Konu Anlatımlı (3 Kitap)</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>340</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786256652088</t>
+          <t>9786052417959</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sayısal Yetenek Matematik Tamamı Video Çözümlü Soru Bankası</t>
+          <t>KPSS ALES DGS Ezberbozan Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>470</v>
+        <v>530</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256140592</t>
+          <t>9786256135093</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 Milli Eğitim Bakanlığı (EKYS) Müdür ve Müdür Yardımcılığı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>370</v>
+        <v>975</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786256140608</t>
+          <t>9786255704184</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 MEB AGS ÖABT İlköğretim Matematik Konu Anlatımlı (3 Kitap)</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>340</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786256829510</t>
+          <t>9786255964922</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Çıkmış Sorular Tamamı Çözümlü</t>
+          <t>2026 MEB AGS ÖABT Beden Eğitimi Öğretmenliği Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C85" s="1">
-        <v>370</v>
+        <v>555</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786256652071</t>
+          <t>9786255704269</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Konu Anlatımlı Türkiye Coğrafyası</t>
+          <t>2026 MEB-AGS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>255</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256652040</t>
+          <t>9786256652057</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Konu Anlatımlı Sözel Yetenek Sayısal Yetenek</t>
+          <t>2026 MEB AGS Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>325</v>
+        <v>420</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255964212</t>
+          <t>9786255704344</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Konu Anlatımlı Tarih</t>
+          <t>2026 KPSS Ön Lisans Genel Yetenek Genel Kültür Tamamı Video Çözümlü Çıkmış Sorular 5 Yıl</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>385</v>
+        <v>275</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786256829213</t>
+          <t>9786255964137</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sayısal Yetenek Matematik Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS Soru Bankası Tamamı Çözümlü Mevzuat</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>470</v>
+        <v>160</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256652729</t>
+          <t>9786256829626</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ön Lisans Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>560</v>
+        <v>470</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256287396</t>
+          <t>9786256652286</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 ALES Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>560</v>
+        <v>370</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256287389</t>
+          <t>9786256810440</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Konu Anlatımlı</t>
+          <t>2026 MEB-AGS Konu Anlatımlı Mevzuat</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>870</v>
+        <v>340</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256652347</t>
+          <t>9786256140073</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ön Lisans Konu Anlatımlı Tek Kitap</t>
+          <t>YDS YÖKDİL YDT Clause Test and Passage İngilizce Soru Bankası</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>995</v>
+        <v>265</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256829725</t>
+          <t>9786256140080</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür 10 Deneme Çözümlü</t>
+          <t>2026 MEB-AGS Tarih Soru Bankası Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>470</v>
+        <v>280</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256135543</t>
+          <t>9786256135482</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür 5 Deneme Çözümlü</t>
+          <t>2026 MEB-AGS Konu Anlatımlı Eğitimin Temelleri</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>245</v>
+        <v>645</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786255964076</t>
+          <t>9786256764330</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan 3000 Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 ALES Türkçe-Matematik Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>810</v>
+        <v>470</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786255964083</t>
+          <t>9786256890374</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Anlatımlı Tek Kitap</t>
+          <t>2026 ALES Sözel Yetenek Türkçe Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>995</v>
+        <v>345</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256140097</t>
+          <t>9786256140127</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Tarih Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 ALES Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>560</v>
+        <v>345</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256140110</t>
+          <t>9786256652682</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Coğrafya Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 DGS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>325</v>
+        <v>870</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256829435</t>
+          <t>9786256829695</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Vatandaşlık Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 DGS Sözel Yetenek Türkçe Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>405</v>
+        <v>340</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256135529</t>
+          <t>9786256652088</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Matematik Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 DGS Sayısal Yetenek Matematik Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>780</v>
+        <v>470</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256135512</t>
+          <t>9786256140592</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Türkçe Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 DGS Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>530</v>
+        <v>370</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786255964984</t>
+          <t>9786256140608</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Lisans Konu Anlatımlı Modüler Set - (6 Kitap)</t>
+          <t>2026 DGS Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>2250</v>
+        <v>340</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786255964304</t>
+          <t>9786256829510</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2026 E-KPSS Engelli Kamu Personeli Seçme Sınavı Tamamı Çözümlü 10 Deneme (Lisans)</t>
+          <t>2026 DGS Çıkmış Sorular Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>415</v>
+        <v>370</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786255964281</t>
+          <t>9786256652071</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2026 E-KPSS Engelli Kamu Personeli Seçme Sınavı Konu Anlatımlı</t>
+          <t>2026 MEB-AGS Konu Anlatımlı Türkiye Coğrafyası</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>1260</v>
+        <v>255</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786255964168</t>
+          <t>9786256652040</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ön Lisans Genel Yetenek Genel Kültür Tamamı Çözümlü Soru Bankası Modüler Set</t>
+          <t>2026 MEB-AGS Konu Anlatımlı Sözel Yetenek Sayısal Yetenek</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>1500</v>
+        <v>325</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
+          <t>9786255964212</t>
+        </is>
+      </c>
+      <c r="B107" s="1" t="inlineStr">
+        <is>
+          <t>2026 MEB-AGS Konu Anlatımlı Tarih</t>
+        </is>
+      </c>
+      <c r="C107" s="1">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="108" spans="1:3">
+      <c r="A108" s="1" t="inlineStr">
+        <is>
+          <t>9786256829213</t>
+        </is>
+      </c>
+      <c r="B108" s="1" t="inlineStr">
+        <is>
+          <t>2026 ALES Sayısal Yetenek Matematik Tamamı Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C108" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="109" spans="1:3">
+      <c r="A109" s="1" t="inlineStr">
+        <is>
+          <t>9786256652729</t>
+        </is>
+      </c>
+      <c r="B109" s="1" t="inlineStr">
+        <is>
+          <t>2026 DGS Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C109" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="110" spans="1:3">
+      <c r="A110" s="1" t="inlineStr">
+        <is>
+          <t>9786256287396</t>
+        </is>
+      </c>
+      <c r="B110" s="1" t="inlineStr">
+        <is>
+          <t>2026 ALES Tamamı Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C110" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="111" spans="1:3">
+      <c r="A111" s="1" t="inlineStr">
+        <is>
+          <t>9786256287389</t>
+        </is>
+      </c>
+      <c r="B111" s="1" t="inlineStr">
+        <is>
+          <t>2026 ALES Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C111" s="1">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="112" spans="1:3">
+      <c r="A112" s="1" t="inlineStr">
+        <is>
+          <t>9786256652347</t>
+        </is>
+      </c>
+      <c r="B112" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ön Lisans Konu Anlatımlı Tek Kitap</t>
+        </is>
+      </c>
+      <c r="C112" s="1">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="113" spans="1:3">
+      <c r="A113" s="1" t="inlineStr">
+        <is>
+          <t>9786256829725</t>
+        </is>
+      </c>
+      <c r="B113" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür 10 Deneme Çözümlü</t>
+        </is>
+      </c>
+      <c r="C113" s="1">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="114" spans="1:3">
+      <c r="A114" s="1" t="inlineStr">
+        <is>
+          <t>9786256135543</t>
+        </is>
+      </c>
+      <c r="B114" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür 5 Deneme Çözümlü</t>
+        </is>
+      </c>
+      <c r="C114" s="1">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="115" spans="1:3">
+      <c r="A115" s="1" t="inlineStr">
+        <is>
+          <t>9786255964076</t>
+        </is>
+      </c>
+      <c r="B115" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan 3000 Tamamı Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C115" s="1">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="116" spans="1:3">
+      <c r="A116" s="1" t="inlineStr">
+        <is>
+          <t>9786255964083</t>
+        </is>
+      </c>
+      <c r="B116" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Anlatımlı Tek Kitap</t>
+        </is>
+      </c>
+      <c r="C116" s="1">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="117" spans="1:3">
+      <c r="A117" s="1" t="inlineStr">
+        <is>
+          <t>9786256140097</t>
+        </is>
+      </c>
+      <c r="B117" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Tarih Tamamı Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C117" s="1">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="118" spans="1:3">
+      <c r="A118" s="1" t="inlineStr">
+        <is>
+          <t>9786256140110</t>
+        </is>
+      </c>
+      <c r="B118" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Coğrafya Tamamı Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C118" s="1">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="119" spans="1:3">
+      <c r="A119" s="1" t="inlineStr">
+        <is>
+          <t>9786256829435</t>
+        </is>
+      </c>
+      <c r="B119" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Vatandaşlık Tamamı Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C119" s="1">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="120" spans="1:3">
+      <c r="A120" s="1" t="inlineStr">
+        <is>
+          <t>9786256135529</t>
+        </is>
+      </c>
+      <c r="B120" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Matematik Tamamı Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C120" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="121" spans="1:3">
+      <c r="A121" s="1" t="inlineStr">
+        <is>
+          <t>9786256135512</t>
+        </is>
+      </c>
+      <c r="B121" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Türkçe Tamamı Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C121" s="1">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="122" spans="1:3">
+      <c r="A122" s="1" t="inlineStr">
+        <is>
+          <t>9786255964984</t>
+        </is>
+      </c>
+      <c r="B122" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Lisans Konu Anlatımlı Modüler Set - (6 Kitap)</t>
+        </is>
+      </c>
+      <c r="C122" s="1">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="123" spans="1:3">
+      <c r="A123" s="1" t="inlineStr">
+        <is>
+          <t>9786255964304</t>
+        </is>
+      </c>
+      <c r="B123" s="1" t="inlineStr">
+        <is>
+          <t>2026 E-KPSS Engelli Kamu Personeli Seçme Sınavı Tamamı Çözümlü 10 Deneme (Lisans)</t>
+        </is>
+      </c>
+      <c r="C123" s="1">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="124" spans="1:3">
+      <c r="A124" s="1" t="inlineStr">
+        <is>
+          <t>9786255964281</t>
+        </is>
+      </c>
+      <c r="B124" s="1" t="inlineStr">
+        <is>
+          <t>2026 E-KPSS Engelli Kamu Personeli Seçme Sınavı Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C124" s="1">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="125" spans="1:3">
+      <c r="A125" s="1" t="inlineStr">
+        <is>
+          <t>9786255964168</t>
+        </is>
+      </c>
+      <c r="B125" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Ön Lisans Genel Yetenek Genel Kültür Tamamı Çözümlü Soru Bankası Modüler Set</t>
+        </is>
+      </c>
+      <c r="C125" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="126" spans="1:3">
+      <c r="A126" s="1" t="inlineStr">
+        <is>
           <t>9786256810785</t>
         </is>
       </c>
-      <c r="B107" s="1" t="inlineStr">
+      <c r="B126" s="1" t="inlineStr">
         <is>
           <t>Ezberbozan KPSS ALES DGS Paragraf 20 Deneme</t>
         </is>
       </c>
-      <c r="C107" s="1">
+      <c r="C126" s="1">
         <v>280</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>