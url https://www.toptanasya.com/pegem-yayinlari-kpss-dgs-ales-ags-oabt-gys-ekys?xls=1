--- v2 (2026-05-27)
+++ v3 (2026-07-18)
@@ -85,1915 +85,2020 @@
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetData>
     <row r="1" spans="1:3">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Barkod</t>
         </is>
       </c>
       <c r="B1" s="1" t="inlineStr">
         <is>
           <t>Ürün Adı</t>
         </is>
       </c>
       <c r="C1" s="1" t="inlineStr">
         <is>
           <t>Liste Fiyatı</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="1" t="inlineStr">
         <is>
-          <t>9786258656923</t>
+          <t>9786258789843</t>
         </is>
       </c>
       <c r="B2" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Eğitim Bilimleri Öğrenme Psikolojisi Video Destekli Ders İzleme Defteri</t>
+          <t>2027 ALES Türkçe-Matematik Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C2" s="1">
-        <v>175</v>
+        <v>495</v>
       </c>
     </row>
     <row r="3" spans="1:3">
       <c r="A3" s="1" t="inlineStr">
         <is>
-          <t>9786258516456</t>
+          <t>9786258789881</t>
         </is>
       </c>
       <c r="B3" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Eğitim Bilimleri Gelişim Psikolojisi Video Destekli Ders İzleme Defteri</t>
+          <t>2027 ALES Sayısal Yetenek Matematik Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C3" s="1">
-        <v>175</v>
+        <v>250</v>
       </c>
     </row>
     <row r="4" spans="1:3">
       <c r="A4" s="1" t="inlineStr">
         <is>
-          <t>9786258656930</t>
+          <t>9786258789874</t>
         </is>
       </c>
       <c r="B4" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Eğitim Bilimleri Rehberlik Video Destekli Ders İzleme Defteri</t>
+          <t>2027 ALES Sözel Yetenek Türkçe Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C4" s="1">
-        <v>175</v>
+        <v>295</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="1" t="inlineStr">
         <is>
-          <t>9786258656954</t>
+          <t>9786258789867</t>
         </is>
       </c>
       <c r="B5" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Eğitim Bilimleri Öğretim Yöntem ve Teknikleri Video Destekli Ders İzleme Defteri</t>
+          <t>2027 ALES Sayısal Yetenek Matematik Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C5" s="1">
-        <v>175</v>
+        <v>495</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="1" t="inlineStr">
         <is>
-          <t>9786258656961</t>
+          <t>9786258789850</t>
         </is>
       </c>
       <c r="B6" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Eğitim Bilimleri Eğitimde Ölçme ve Değerlendirme Video Destekli Ders İzleme Defteri</t>
+          <t>2027 ALES Sözel Yetenek Türkçe Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C6" s="1">
-        <v>175</v>
+        <v>345</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t>9786258656862</t>
+          <t>9786258789805</t>
         </is>
       </c>
       <c r="B7" s="1" t="inlineStr">
         <is>
-          <t>2026 GYS Çalışma ve Sosyal Güvenlik Bakanlığı Görevde Yükselme Sınavlarına Hazırlık Şef Konu Anlatımlı Soru Bankası</t>
+          <t>2027 ALES Konu Anlatımlı (Video Ders Hediyeli)</t>
         </is>
       </c>
       <c r="C7" s="1">
-        <v>950</v>
+        <v>975</v>
       </c>
     </row>
     <row r="8" spans="1:3">
       <c r="A8" s="1" t="inlineStr">
         <is>
-          <t>9786258656879</t>
+          <t>9786258789317</t>
         </is>
       </c>
       <c r="B8" s="1" t="inlineStr">
         <is>
-          <t>2026 GYS Çalışma ve Sosyal Güvenlik Bakanlığı Görevde Yükselme Sınavlarına Hazırlık Memur Konu Anlatımlı Soru Bankası</t>
+          <t>2026 İçişleri Bakanlığı ÜDS Ünvan Değişikliği Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası Tüm Ünvanlar İçin Ortak Konular</t>
         </is>
       </c>
       <c r="C8" s="1">
-        <v>850</v>
+        <v>345</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="1" t="inlineStr">
         <is>
-          <t>9786258656855</t>
+          <t>9786258656923</t>
         </is>
       </c>
       <c r="B9" s="1" t="inlineStr">
         <is>
-          <t>2026 GYS Çalışma ve Sosyal Güvenlik Bakanlığı Görevde Yükselme Sınavlarına Hazırlık Şube Müdürü Konu Anlatımlı Soru Bankası</t>
+          <t>2026 MEB AGS Eğitim Bilimleri Öğrenme Psikolojisi Video Destekli Ders İzleme Defteri</t>
         </is>
       </c>
       <c r="C9" s="1">
-        <v>1125</v>
+        <v>175</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="1" t="inlineStr">
         <is>
-          <t>9786258656886</t>
+          <t>9786258516456</t>
         </is>
       </c>
       <c r="B10" s="1" t="inlineStr">
         <is>
-          <t>2026 ÜDS Çalışma ve Sosyal Güvenlik Bakanlığı Ünvan Değişikliği Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası</t>
+          <t>2026 MEB AGS Eğitim Bilimleri Gelişim Psikolojisi Video Destekli Ders İzleme Defteri</t>
         </is>
       </c>
       <c r="C10" s="1">
-        <v>825</v>
+        <v>175</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="1" t="inlineStr">
         <is>
-          <t>9786258656824</t>
+          <t>9786258656930</t>
         </is>
       </c>
       <c r="B11" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS En Güncel Bilgiler</t>
+          <t>2026 MEB AGS Eğitim Bilimleri Rehberlik Video Destekli Ders İzleme Defteri</t>
         </is>
       </c>
       <c r="C11" s="1">
-        <v>245</v>
+        <v>175</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="1" t="inlineStr">
         <is>
-          <t>9786258656664</t>
+          <t>9786258656954</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
-          <t>2026 Meb Ags Öabt Türkçe Öğretmenliği Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
+          <t>2026 MEB AGS Eğitim Bilimleri Öğretim Yöntem ve Teknikleri Video Destekli Ders İzleme Defteri</t>
         </is>
       </c>
       <c r="C12" s="1">
-        <v>125</v>
+        <v>175</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="1" t="inlineStr">
         <is>
-          <t>9786258516470</t>
+          <t>9786258656961</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
-          <t>2026 Dgs Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
+          <t>2026 MEB AGS Eğitim Bilimleri Eğitimde Ölçme ve Değerlendirme Video Destekli Ders İzleme Defteri</t>
         </is>
       </c>
       <c r="C13" s="1">
-        <v>195</v>
+        <v>175</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="1" t="inlineStr">
         <is>
-          <t>9786258516487</t>
+          <t>9786258656862</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
-          <t>2026 Ales Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
+          <t>2026 GYS Çalışma ve Sosyal Güvenlik Bakanlığı Görevde Yükselme Sınavlarına Hazırlık Şef Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C14" s="1">
-        <v>195</v>
+        <v>950</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="1" t="inlineStr">
         <is>
-          <t>9786256287822</t>
+          <t>9786258656879</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
-          <t>2025 MEB-AGS-ÖABT Fen Bilimleri Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2026 GYS Çalışma ve Sosyal Güvenlik Bakanlığı Görevde Yükselme Sınavlarına Hazırlık Memur Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C15" s="1">
-        <v>175</v>
+        <v>850</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="1" t="inlineStr">
         <is>
-          <t>9786255964939</t>
+          <t>9786258656855</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
-          <t>2025 DGS Çıkmış Sorular Tamamı Çözümlü</t>
+          <t>2026 GYS Çalışma ve Sosyal Güvenlik Bakanlığı Görevde Yükselme Sınavlarına Hazırlık Şube Müdürü Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C16" s="1">
-        <v>295</v>
+        <v>1125</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="1" t="inlineStr">
         <is>
-          <t>9786258656633</t>
+          <t>9786258656886</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
-          <t>2026 Kpss Genel Yetenek Genel Kültür Lise-Ön Lisans Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
+          <t>2026 ÜDS Çalışma ve Sosyal Güvenlik Bakanlığı Ünvan Değişikliği Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C17" s="1">
-        <v>275</v>
+        <v>825</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="1" t="inlineStr">
         <is>
-          <t>9786258656657</t>
+          <t>9786258656824</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
-          <t>2026 Yds İngilizce Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
+          <t>2026 KPSS En Güncel Bilgiler</t>
         </is>
       </c>
       <c r="C18" s="1">
-        <v>145</v>
+        <v>245</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="1" t="inlineStr">
         <is>
-          <t>9786258656619</t>
+          <t>9786258656664</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
-          <t>2026 Meb Ags Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
+          <t>2026 Meb Ags Öabt Türkçe Öğretmenliği Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
         </is>
       </c>
       <c r="C19" s="1">
-        <v>275</v>
+        <v>125</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="1" t="inlineStr">
         <is>
-          <t>9786258656640</t>
+          <t>9786258516470</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
-          <t>2026 Kpss A Grubu Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
+          <t>2026 Dgs Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
         </is>
       </c>
       <c r="C20" s="1">
-        <v>275</v>
+        <v>195</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="1" t="inlineStr">
         <is>
-          <t>9786258656374</t>
+          <t>9786258516487</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Mevzuat 30 Deneme Tamamı Çözümlü</t>
+          <t>2026 Ales Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
         </is>
       </c>
       <c r="C21" s="1">
         <v>195</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="1" t="inlineStr">
         <is>
-          <t>9786258656343</t>
+          <t>9786256287822</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>GYS İçişleri Bakanlığı Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası Şube Müdürlüğü</t>
+          <t>2025 MEB-AGS-ÖABT Fen Bilimleri Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C22" s="1">
-        <v>750</v>
+        <v>175</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="1" t="inlineStr">
         <is>
-          <t>9786258656169</t>
+          <t>9786255964939</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Sözel Yetenek 30 Deneme Tamamı Çözümlü</t>
+          <t>2025 DGS Çıkmış Sorular Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C23" s="1">
-        <v>365</v>
+        <v>295</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="1" t="inlineStr">
         <is>
-          <t>9786258656176</t>
+          <t>9786258656633</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Sayısal Yetenek 30 Deneme Tamamı Çözümlü</t>
+          <t>2026 Kpss Genel Yetenek Genel Kültür Lise-Ön Lisans Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
         </is>
       </c>
       <c r="C24" s="1">
-        <v>295</v>
+        <v>275</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="1" t="inlineStr">
         <is>
-          <t>9786256764996</t>
+          <t>9786258656657</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2025 Gys Tüm Kamu Kurumları İçin Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı</t>
+          <t>2026 Yds İngilizce Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
         </is>
       </c>
       <c r="C25" s="1">
-        <v>875</v>
+        <v>145</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="1" t="inlineStr">
         <is>
-          <t>9786258656190</t>
+          <t>9786258656619</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Türkiye Coğrafyası 30 Deneme Kolektif</t>
+          <t>2026 Meb Ags Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
         </is>
       </c>
       <c r="C26" s="1">
-        <v>150</v>
+        <v>275</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="1" t="inlineStr">
         <is>
-          <t>9786258656183</t>
+          <t>9786258656640</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Tarih 30 Deneme Tamamı Çözümlü Komisyon</t>
+          <t>2026 Kpss A Grubu Tamamı Çözümlü Türkiye Geneli 1-2-3 (3'Lü Deneme Seti)</t>
         </is>
       </c>
       <c r="C27" s="1">
-        <v>150</v>
+        <v>275</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="1" t="inlineStr">
         <is>
-          <t>9786258656237</t>
+          <t>9786258656374</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
-          <t>2026 Üds Gençlik Ve Spor Bakanlığı Ünvan Değişikliği Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası Ortak Konular</t>
+          <t>2026 MEB AGS Mevzuat 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C28" s="1">
-        <v>445</v>
+        <v>195</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="1" t="inlineStr">
         <is>
-          <t>9786258656077</t>
+          <t>9786258656343</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2026 ÜDS İl Özel İdareleri ile İl Özel İdarelerin Üyesi Oldukları Mahalli İdare Birlikleri Personeli ÜDS Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası ORTAK KONULAR</t>
+          <t>GYS İçişleri Bakanlığı Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası Şube Müdürlüğü</t>
         </is>
       </c>
       <c r="C29" s="1">
-        <v>490</v>
+        <v>750</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="1" t="inlineStr">
         <is>
-          <t>9786258656039</t>
+          <t>9786258656169</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2026 GYS Belediye Personeli Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası ZABITA AMİRİ Komisyon</t>
+          <t>2026 MEB AGS Sözel Yetenek 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C30" s="1">
-        <v>525</v>
+        <v>365</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="1" t="inlineStr">
         <is>
-          <t>9786258656121</t>
+          <t>9786258656176</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
-          <t>2026 Yds İngilizce 10 Deneme</t>
+          <t>2026 MEB AGS Sayısal Yetenek 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C31" s="1">
-        <v>370</v>
+        <v>295</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="1" t="inlineStr">
         <is>
-          <t>9786255964557</t>
+          <t>9786256764996</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>Meb Ags Kim Korkar Mevzuat Soru Bankası Anayasa 222 Sayılı İlköğretim Ve Eğitim Kanunu 1739 Sayılı Milli Eğitim Temel Kanunu 7528 Sayılı Öğretmenlik Mesleği Kanunu Tamamı Çözümlü</t>
+          <t>2025 Gys Tüm Kamu Kurumları İçin Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C32" s="1">
-        <v>275</v>
+        <v>875</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="1" t="inlineStr">
         <is>
-          <t>9786258516999</t>
+          <t>9786258656190</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB AGS Türkiye Coğrafyası 30 Deneme Kolektif</t>
         </is>
       </c>
       <c r="C33" s="1">
-        <v>575</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="1" t="inlineStr">
         <is>
-          <t>9786258516913</t>
+          <t>9786258656183</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
-          <t>2026 ÜDS Tarım ve Orman Bakanlığı Ünvan Değişikliği Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası ORTAK KONULAR</t>
+          <t>2026 MEB AGS Tarih 30 Deneme Tamamı Çözümlü Komisyon</t>
         </is>
       </c>
       <c r="C34" s="1">
-        <v>415</v>
+        <v>150</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="1" t="inlineStr">
         <is>
-          <t>9786258516982</t>
+          <t>9786258656237</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Eğitim Bilimleri Konu Anlatımlı</t>
+          <t>2026 Üds Gençlik Ve Spor Bakanlığı Ünvan Değişikliği Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası Ortak Konular</t>
         </is>
       </c>
       <c r="C35" s="1">
-        <v>1100</v>
+        <v>445</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="1" t="inlineStr">
         <is>
-          <t>9786258516814</t>
+          <t>9786258656077</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
-          <t>2026 Meb Yurt Dışında Görevlendirilecek Öğretmenleri Seçme Sınavı Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 ÜDS İl Özel İdareleri ile İl Özel İdarelerin Üyesi Oldukları Mahalli İdare Birlikleri Personeli ÜDS Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası ORTAK KONULAR</t>
         </is>
       </c>
       <c r="C36" s="1">
-        <v>160</v>
+        <v>490</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="1" t="inlineStr">
         <is>
-          <t>9786258516807</t>
+          <t>9786258656039</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
-          <t>Paragraf Çıkmış Sorular</t>
+          <t>2026 GYS Belediye Personeli Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası ZABITA AMİRİ Komisyon</t>
         </is>
       </c>
       <c r="C37" s="1">
-        <v>375</v>
+        <v>525</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="1" t="inlineStr">
         <is>
-          <t>9786258516777</t>
+          <t>9786258656121</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular TÜRKÇE</t>
+          <t>2026 Yds İngilizce 10 Deneme</t>
         </is>
       </c>
       <c r="C38" s="1">
-        <v>330</v>
+        <v>370</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="1" t="inlineStr">
         <is>
-          <t>9786258516784</t>
+          <t>9786255964557</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular Matematik Geometri</t>
+          <t>Meb Ags Kim Korkar Mevzuat Soru Bankası Anayasa 222 Sayılı İlköğretim Ve Eğitim Kanunu 1739 Sayılı Milli Eğitim Temel Kanunu 7528 Sayılı Öğretmenlik Mesleği Kanunu Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C39" s="1">
-        <v>300</v>
+        <v>275</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="1" t="inlineStr">
         <is>
-          <t>9786258516562</t>
+          <t>9786258516999</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
-          <t>2026 Kpss Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular Vatandaşlık</t>
+          <t>2026 MEB AGS Eğitim Bilimleri ve Türk Milli Eğitim Sistemi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C40" s="1">
-        <v>175</v>
+        <v>575</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="1" t="inlineStr">
         <is>
-          <t>9786256764620</t>
+          <t>9786258516913</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
-          <t>2026 Kpss Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular Coğrafya</t>
+          <t>2026 ÜDS Tarım ve Orman Bakanlığı Ünvan Değişikliği Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası ORTAK KONULAR</t>
         </is>
       </c>
       <c r="C41" s="1">
-        <v>210</v>
+        <v>415</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="1" t="inlineStr">
         <is>
-          <t>9786258516791</t>
+          <t>9786258516982</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular TARİH</t>
+          <t>2026 MEB AGS Eğitim Bilimleri Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C42" s="1">
-        <v>230</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="1" t="inlineStr">
         <is>
-          <t>9786256357624</t>
+          <t>9786258516814</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 Meb Yurt Dışında Görevlendirilecek Öğretmenleri Seçme Sınavı Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C43" s="1">
-        <v>250</v>
+        <v>160</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="1" t="inlineStr">
         <is>
-          <t>9786258516739</t>
+          <t>9786258516807</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
-          <t>2026 GYS Gelir İdaresi Başkanlığı Görevde Yükselme Sınavlarına Veri Hazırlama ve Kontrol İşletmeni Hazırlık Konu Anlatımlı Soru Bankası</t>
+          <t>Paragraf Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C44" s="1">
-        <v>525</v>
+        <v>375</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="1" t="inlineStr">
         <is>
-          <t>9786255964298</t>
+          <t>9786258516777</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
-          <t>2026 E-Kpss Engelli Kamu Personeli Seçme Sınavı Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular TÜRKÇE</t>
         </is>
       </c>
       <c r="C45" s="1">
-        <v>975</v>
+        <v>330</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="1" t="inlineStr">
         <is>
-          <t>9786255964182</t>
+          <t>9786258516784</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
-          <t>2026 Kpss Ortaöğretim Soru Bankası Modüler Set Genel Yetenek Genel Kültür Tamamı Çözümlü (5 Kitap)</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular Matematik Geometri</t>
         </is>
       </c>
       <c r="C46" s="1">
-        <v>1500</v>
+        <v>300</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="1" t="inlineStr">
         <is>
-          <t>9786256128682</t>
+          <t>9786258516562</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
-          <t>2025 Kpss Eğitim Bilimleri Konu Anlatımlı Tek Kitap</t>
+          <t>2026 Kpss Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular Vatandaşlık</t>
         </is>
       </c>
       <c r="C47" s="1">
-        <v>665</v>
+        <v>175</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="1" t="inlineStr">
         <is>
-          <t>9786256890442</t>
+          <t>9786256764620</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
-          <t>2025 Kpss Eğitim Bilimleri Konu Anlatımlı Modüler Set (6 Kitap)</t>
+          <t>2026 Kpss Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular Coğrafya</t>
         </is>
       </c>
       <c r="C48" s="1">
-        <v>1385</v>
+        <v>210</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="1" t="inlineStr">
         <is>
-          <t>9780202167114</t>
+          <t>9786258516791</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
-          <t>Tyt Bi Dünya Paragraf 20 Deneme</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular TARİH</t>
         </is>
       </c>
       <c r="C49" s="1">
-        <v>190</v>
+        <v>230</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="1" t="inlineStr">
         <is>
-          <t>9786255704108</t>
+          <t>9786256357624</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Fen Bilimleri Öğretmenliği Tamamı Çözümlü 7 Deneme</t>
+          <t>2026 MEB AGS Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C50" s="1">
-        <v>295</v>
+        <v>250</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="1" t="inlineStr">
         <is>
-          <t>9786255704160</t>
+          <t>9786258516739</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Lise Matematik Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2026 GYS Gelir İdaresi Başkanlığı Görevde Yükselme Sınavlarına Veri Hazırlama ve Kontrol İşletmeni Hazırlık Konu Anlatımlı Soru Bankası</t>
         </is>
       </c>
       <c r="C51" s="1">
-        <v>260</v>
+        <v>525</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="1" t="inlineStr">
         <is>
-          <t>9786255704153</t>
+          <t>9786255964298</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Lise Matematik Öğretmenliği Tamamı Çözümlü 7 Deneme</t>
+          <t>2026 E-Kpss Engelli Kamu Personeli Seçme Sınavı Soru Bankası</t>
         </is>
       </c>
       <c r="C52" s="1">
-        <v>275</v>
+        <v>975</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="1" t="inlineStr">
         <is>
-          <t>9786255704511</t>
+          <t>9786255964182</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Biyoloji Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>2026 Kpss Ortaöğretim Soru Bankası Modüler Set Genel Yetenek Genel Kültür Tamamı Çözümlü (5 Kitap)</t>
         </is>
       </c>
       <c r="C53" s="1">
-        <v>275</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="1" t="inlineStr">
         <is>
-          <t>9786255964335</t>
+          <t>9786256128682</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
-          <t>2025 Meb-Ags Tamamı Çözümlü 5 Deneme</t>
+          <t>2025 Kpss Eğitim Bilimleri Konu Anlatımlı Tek Kitap</t>
         </is>
       </c>
       <c r="C54" s="1">
-        <v>160</v>
+        <v>665</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="1" t="inlineStr">
         <is>
-          <t>9786255964090</t>
+          <t>9786256890442</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular 7 Yıl</t>
+          <t>2025 Kpss Eğitim Bilimleri Konu Anlatımlı Modüler Set (6 Kitap)</t>
         </is>
       </c>
       <c r="C55" s="1">
-        <v>345</v>
+        <v>1385</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="1" t="inlineStr">
         <is>
-          <t>9786255704078</t>
+          <t>9780202167114</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
+          <t>Tyt Bi Dünya Paragraf 20 Deneme</t>
         </is>
       </c>
       <c r="C56" s="1">
-        <v>230</v>
+        <v>190</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="1" t="inlineStr">
         <is>
-          <t>9786255964069</t>
+          <t>9786255704108</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Çıkmış Sorular 10 Yıl</t>
+          <t>2026 MEB AGS ÖABT Fen Bilimleri Öğretmenliği Tamamı Çözümlü 7 Deneme</t>
         </is>
       </c>
       <c r="C57" s="1">
-        <v>495</v>
+        <v>295</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="1" t="inlineStr">
         <is>
-          <t>9786256135451</t>
+          <t>9786255704160</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Çıkmış Sorular Son 5 Yıl</t>
+          <t>2026 MEB AGS ÖABT Lise Matematik Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C58" s="1">
-        <v>280</v>
+        <v>260</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="1" t="inlineStr">
         <is>
-          <t>9786255704924</t>
+          <t>9786255704153</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Efsane 5000 Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Lise Matematik Öğretmenliği Tamamı Çözümlü 7 Deneme</t>
         </is>
       </c>
       <c r="C59" s="1">
-        <v>995</v>
+        <v>275</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="1" t="inlineStr">
         <is>
-          <t>9786256810068</t>
+          <t>9786255704511</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
-          <t>Ags Kpss Ales Dgs Ezberbozan Problemler Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Biyoloji Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C60" s="1">
-        <v>280</v>
+        <v>275</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="1" t="inlineStr">
         <is>
-          <t>9786257582896</t>
+          <t>9786255964335</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ortaöğretim Tamamı Çözümlü 10 Deneme</t>
+          <t>2025 Meb-Ags Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C61" s="1">
-        <v>470</v>
+        <v>160</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="1" t="inlineStr">
         <is>
-          <t>9786255964991</t>
+          <t>9786255964090</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Soru Bankası Seti - (5 Kitap)</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Konu Düzenlenmiş Tamamı Çözümlü Çıkmış Sorular 7 Yıl</t>
         </is>
       </c>
       <c r="C62" s="1">
-        <v>1750</v>
+        <v>345</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="1" t="inlineStr">
         <is>
-          <t>9786255964663</t>
+          <t>9786255704078</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Adaylar İçin Vatandaşlık 30 Deneme Tamamı Çözümlü</t>
+          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Tamamı Çözümlü Çıkmış Sorular</t>
         </is>
       </c>
       <c r="C63" s="1">
-        <v>205</v>
+        <v>230</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="1" t="inlineStr">
         <is>
-          <t>9786255964625</t>
+          <t>9786255964069</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Adaylar İçin Türkçe 30 Deneme Tamamı Çözümlü</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Çıkmış Sorular 10 Yıl</t>
         </is>
       </c>
       <c r="C64" s="1">
-        <v>375</v>
+        <v>495</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="1" t="inlineStr">
         <is>
-          <t>9786255964632</t>
+          <t>9786256135451</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Adaylar İçin Matematik-Geometri 30 Deneme Tamamı Çözümlü</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Çıkmış Sorular Son 5 Yıl</t>
         </is>
       </c>
       <c r="C65" s="1">
-        <v>230</v>
+        <v>280</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="1" t="inlineStr">
         <is>
-          <t>9786255964656</t>
+          <t>9786255704924</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Tüm Adaylar İçin Coğrafya 30 Deneme Tamamı Çözümlü</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Efsane 5000 Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C66" s="1">
-        <v>220</v>
+        <v>995</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="1" t="inlineStr">
         <is>
-          <t>9786255964458</t>
+          <t>9786256810068</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ön Lisans Soru Bankası Genel Yetenek Genel Kültür Tamamı Video Çözümlü</t>
+          <t>Ags Kpss Ales Dgs Ezberbozan Problemler Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C67" s="1">
-        <v>850</v>
+        <v>280</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="1" t="inlineStr">
         <is>
-          <t>9786255964175</t>
+          <t>9786257582896</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Orta Öğretim Genel Yetenek Genel Kültür Konu Anlatımlı Modüler Set (6 Kitap)</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ortaöğretim Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C68" s="1">
-        <v>2150</v>
+        <v>470</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="1" t="inlineStr">
         <is>
-          <t>9786255964151</t>
+          <t>9786255964991</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ön Lisans Konu Anlatımlı Modüler Set Genel Yetenek Genel Kültür (6 Kitap)</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Tamamı Çözümlü Soru Bankası Seti - (5 Kitap)</t>
         </is>
       </c>
       <c r="C69" s="1">
-        <v>2150</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="1" t="inlineStr">
         <is>
-          <t>9786256357594</t>
+          <t>9786255964663</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>AGS KPSS ALES DGS Kolay Matematik Soru Bankası</t>
+          <t>2026 KPSS Tüm Adaylar İçin Vatandaşlık 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C70" s="1">
-        <v>470</v>
+        <v>205</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="1" t="inlineStr">
         <is>
-          <t>9786256357174</t>
+          <t>9786255964625</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
-          <t>Ags Kpss Ales Dgs Ezberbozan Sözel Sayısal Muhakeme Ve Mantıksal Akıl Yürütme Problem. Soru Bankası</t>
+          <t>2026 KPSS Tüm Adaylar İçin Türkçe 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C71" s="1">
-        <v>310</v>
+        <v>375</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="1" t="inlineStr">
         <is>
-          <t>9786256890183</t>
+          <t>9786255964632</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
-          <t>2026 GYS MEB Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası Şube Müdürlüğü</t>
+          <t>2026 KPSS Tüm Adaylar İçin Matematik-Geometri 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C72" s="1">
-        <v>910</v>
+        <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="1" t="inlineStr">
         <is>
-          <t>9786255964854</t>
+          <t>9786255964656</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Psikolojik Danışma ve Rehberlik Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Tüm Adaylar İçin Coğrafya 30 Deneme Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C73" s="1">
-        <v>315</v>
+        <v>220</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="1" t="inlineStr">
         <is>
-          <t>9786255704375</t>
+          <t>9786255964458</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Türkçe Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Ön Lisans Soru Bankası Genel Yetenek Genel Kültür Tamamı Video Çözümlü</t>
         </is>
       </c>
       <c r="C74" s="1">
-        <v>595</v>
+        <v>850</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="1" t="inlineStr">
         <is>
-          <t>9786255704047</t>
+          <t>9786255964175</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Konu Anlatımlı (3 Kitap)</t>
+          <t>2026 KPSS Orta Öğretim Genel Yetenek Genel Kültür Konu Anlatımlı Modüler Set (6 Kitap)</t>
         </is>
       </c>
       <c r="C75" s="1">
-        <v>2095</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="1" t="inlineStr">
         <is>
-          <t>9786256140332</t>
+          <t>9786255964151</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Din Kültürü ve Ahlak Bilgisi-İmam Hatip Lisesi Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Ön Lisans Konu Anlatımlı Modüler Set Genel Yetenek Genel Kültür (6 Kitap)</t>
         </is>
       </c>
       <c r="C76" s="1">
-        <v>345</v>
+        <v>2150</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="1" t="inlineStr">
         <is>
-          <t>9786255704412</t>
+          <t>9786256357594</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Fizik Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>AGS KPSS ALES DGS Kolay Matematik Soru Bankası</t>
         </is>
       </c>
       <c r="C77" s="1">
-        <v>280</v>
+        <v>470</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="1" t="inlineStr">
         <is>
-          <t>9786255704276</t>
+          <t>9786256357174</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
+          <t>Ags Kpss Ales Dgs Ezberbozan Sözel Sayısal Muhakeme Ve Mantıksal Akıl Yürütme Problem. Soru Bankası</t>
         </is>
       </c>
       <c r="C78" s="1">
-        <v>555</v>
+        <v>310</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="1" t="inlineStr">
         <is>
-          <t>9786256829534</t>
+          <t>9786256890183</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Tarih Öğretmenliği Konu Anlatımlı</t>
+          <t>2026 GYS MEB Görevde Yükselme Sınavlarına Hazırlık Konu Anlatımlı Soru Bankası Şube Müdürlüğü</t>
         </is>
       </c>
       <c r="C79" s="1">
-        <v>1190</v>
+        <v>910</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="1" t="inlineStr">
         <is>
-          <t>9786256135109</t>
+          <t>9786255964854</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
-          <t>2026 Milli Eğitim Bakanlığı EKYS Müdür ve Müdür Yardımcılığı Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Psikolojik Danışma ve Rehberlik Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C80" s="1">
         <v>315</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="1" t="inlineStr">
         <is>
-          <t>9786255704139</t>
+          <t>9786255704375</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Lise Matematik Öğretmenliği Konu Anlatımlı (3 Kitap)</t>
+          <t>2026 MEB AGS ÖABT Türkçe Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C81" s="1">
-        <v>1260</v>
+        <v>595</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="1" t="inlineStr">
         <is>
-          <t>9786052417959</t>
+          <t>9786255704047</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
-          <t>KPSS ALES DGS Ezberbozan Paragraf Soru Bankası</t>
+          <t>2026 MEB AGS ÖABT Sosyal Bilgiler Öğretmenliği Konu Anlatımlı (3 Kitap)</t>
         </is>
       </c>
       <c r="C82" s="1">
-        <v>530</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="1" t="inlineStr">
         <is>
-          <t>9786256135093</t>
+          <t>9786256140332</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
-          <t>2026 Milli Eğitim Bakanlığı (EKYS) Müdür ve Müdür Yardımcılığı Konu Anlatımlı</t>
+          <t>2026 MEB AGS ÖABT Din Kültürü ve Ahlak Bilgisi-İmam Hatip Lisesi Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C83" s="1">
-        <v>975</v>
+        <v>345</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="1" t="inlineStr">
         <is>
-          <t>9786255704184</t>
+          <t>9786255704412</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT İlköğretim Matematik Konu Anlatımlı (3 Kitap)</t>
+          <t>2026 MEB AGS ÖABT Fizik Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C84" s="1">
-        <v>1190</v>
+        <v>280</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="1" t="inlineStr">
         <is>
-          <t>9786255964922</t>
+          <t>9786255704276</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS ÖABT Beden Eğitimi Öğretmenliği Konu Anlatımlı</t>
+          <t>2026 MEB AGS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C85" s="1">
         <v>555</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="1" t="inlineStr">
         <is>
-          <t>9786255704269</t>
+          <t>9786256829534</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Konu Anlatımlı</t>
+          <t>2026 MEB AGS ÖABT Tarih Öğretmenliği Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C86" s="1">
-        <v>1255</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="1" t="inlineStr">
         <is>
-          <t>9786256652057</t>
+          <t>9786256135109</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB AGS Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 Milli Eğitim Bakanlığı EKYS Müdür ve Müdür Yardımcılığı Soru Bankası</t>
         </is>
       </c>
       <c r="C87" s="1">
-        <v>420</v>
+        <v>315</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="1" t="inlineStr">
         <is>
-          <t>9786255704344</t>
+          <t>9786255704139</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ön Lisans Genel Yetenek Genel Kültür Tamamı Video Çözümlü Çıkmış Sorular 5 Yıl</t>
+          <t>2026 MEB AGS ÖABT Lise Matematik Öğretmenliği Konu Anlatımlı (3 Kitap)</t>
         </is>
       </c>
       <c r="C88" s="1">
-        <v>275</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="1" t="inlineStr">
         <is>
-          <t>9786255964137</t>
+          <t>9786052417959</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Soru Bankası Tamamı Çözümlü Mevzuat</t>
+          <t>KPSS ALES DGS Ezberbozan Paragraf Soru Bankası</t>
         </is>
       </c>
       <c r="C89" s="1">
-        <v>160</v>
+        <v>530</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="1" t="inlineStr">
         <is>
-          <t>9786256829626</t>
+          <t>9786256135093</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ön Lisans Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 Milli Eğitim Bakanlığı (EKYS) Müdür ve Müdür Yardımcılığı Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C90" s="1">
-        <v>470</v>
+        <v>975</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="1" t="inlineStr">
         <is>
-          <t>9786256652286</t>
+          <t>9786255704184</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 MEB AGS ÖABT İlköğretim Matematik Konu Anlatımlı (3 Kitap)</t>
         </is>
       </c>
       <c r="C91" s="1">
-        <v>370</v>
+        <v>1190</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="1" t="inlineStr">
         <is>
-          <t>9786256810440</t>
+          <t>9786255964922</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Konu Anlatımlı Mevzuat</t>
+          <t>2026 MEB AGS ÖABT Beden Eğitimi Öğretmenliği Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C92" s="1">
-        <v>340</v>
+        <v>555</v>
       </c>
     </row>
     <row r="93" spans="1:3">
       <c r="A93" s="1" t="inlineStr">
         <is>
-          <t>9786256140073</t>
+          <t>9786255704269</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
-          <t>YDS YÖKDİL YDT Clause Test and Passage İngilizce Soru Bankası</t>
+          <t>2026 MEB-AGS ÖABT Türk Dili ve Edebiyatı Öğretmenliği Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C93" s="1">
-        <v>265</v>
+        <v>1255</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="1" t="inlineStr">
         <is>
-          <t>9786256140080</t>
+          <t>9786256652057</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Tarih Soru Bankası Tamamı Çözümlü</t>
+          <t>2026 MEB AGS Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C94" s="1">
-        <v>280</v>
+        <v>420</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="1" t="inlineStr">
         <is>
-          <t>9786256135482</t>
+          <t>9786255704344</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Konu Anlatımlı Eğitimin Temelleri</t>
+          <t>2026 KPSS Ön Lisans Genel Yetenek Genel Kültür Tamamı Video Çözümlü Çıkmış Sorular 5 Yıl</t>
         </is>
       </c>
       <c r="C95" s="1">
-        <v>645</v>
+        <v>275</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="1" t="inlineStr">
         <is>
-          <t>9786256764330</t>
+          <t>9786255964137</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Türkçe-Matematik Çek Kopart Yaprak Test</t>
+          <t>2026 MEB-AGS Soru Bankası Tamamı Çözümlü Mevzuat</t>
         </is>
       </c>
       <c r="C96" s="1">
-        <v>470</v>
+        <v>160</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="1" t="inlineStr">
         <is>
-          <t>9786256890374</t>
+          <t>9786256829626</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sözel Yetenek Türkçe Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ön Lisans Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C97" s="1">
-        <v>345</v>
+        <v>470</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="1" t="inlineStr">
         <is>
-          <t>9786256140127</t>
+          <t>9786256652286</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 ALES Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C98" s="1">
-        <v>345</v>
+        <v>370</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="1" t="inlineStr">
         <is>
-          <t>9786256652682</t>
+          <t>9786256810440</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Konu Anlatımlı</t>
+          <t>2026 MEB-AGS Konu Anlatımlı Mevzuat</t>
         </is>
       </c>
       <c r="C99" s="1">
-        <v>870</v>
+        <v>340</v>
       </c>
     </row>
     <row r="100" spans="1:3">
       <c r="A100" s="1" t="inlineStr">
         <is>
-          <t>9786256829695</t>
+          <t>9786256140073</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sözel Yetenek Türkçe Tamamı Çözümlü Soru Bankası</t>
+          <t>YDS YÖKDİL YDT Clause Test and Passage İngilizce Soru Bankası</t>
         </is>
       </c>
       <c r="C100" s="1">
-        <v>340</v>
+        <v>265</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="1" t="inlineStr">
         <is>
-          <t>9786256652088</t>
+          <t>9786256140080</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Sayısal Yetenek Matematik Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 MEB-AGS Tarih Soru Bankası Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C101" s="1">
-        <v>470</v>
+        <v>280</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="1" t="inlineStr">
         <is>
-          <t>9786256140592</t>
+          <t>9786256135482</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Tamamı Çözümlü 10 Deneme</t>
+          <t>2026 MEB-AGS Konu Anlatımlı Eğitimin Temelleri</t>
         </is>
       </c>
       <c r="C102" s="1">
-        <v>370</v>
+        <v>645</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="1" t="inlineStr">
         <is>
-          <t>9786256140608</t>
+          <t>9786256764330</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Tamamı Çözümlü 5 Deneme</t>
+          <t>2026 ALES Türkçe-Matematik Çek Kopart Yaprak Test</t>
         </is>
       </c>
       <c r="C103" s="1">
-        <v>340</v>
+        <v>470</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="1" t="inlineStr">
         <is>
-          <t>9786256829510</t>
+          <t>9786256890374</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Çıkmış Sorular Tamamı Çözümlü</t>
+          <t>2026 ALES Sözel Yetenek Türkçe Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C104" s="1">
-        <v>370</v>
+        <v>345</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="1" t="inlineStr">
         <is>
-          <t>9786256652071</t>
+          <t>9786256140127</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Konu Anlatımlı Türkiye Coğrafyası</t>
+          <t>2026 ALES Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C105" s="1">
-        <v>255</v>
+        <v>345</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="1" t="inlineStr">
         <is>
-          <t>9786256652040</t>
+          <t>9786256652682</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Konu Anlatımlı Sözel Yetenek Sayısal Yetenek</t>
+          <t>2026 DGS Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C106" s="1">
-        <v>325</v>
+        <v>870</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="1" t="inlineStr">
         <is>
-          <t>9786255964212</t>
+          <t>9786256829695</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
-          <t>2026 MEB-AGS Konu Anlatımlı Tarih</t>
+          <t>2026 DGS Sözel Yetenek Türkçe Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C107" s="1">
-        <v>385</v>
+        <v>340</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="1" t="inlineStr">
         <is>
-          <t>9786256829213</t>
+          <t>9786256652088</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Sayısal Yetenek Matematik Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 DGS Sayısal Yetenek Matematik Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C108" s="1">
         <v>470</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="1" t="inlineStr">
         <is>
-          <t>9786256652729</t>
+          <t>9786256140592</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
-          <t>2026 DGS Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 DGS Tamamı Çözümlü 10 Deneme</t>
         </is>
       </c>
       <c r="C109" s="1">
-        <v>560</v>
+        <v>370</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="1" t="inlineStr">
         <is>
-          <t>9786256287396</t>
+          <t>9786256140608</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Tamamı Çözümlü Soru Bankası</t>
+          <t>2026 DGS Tamamı Çözümlü 5 Deneme</t>
         </is>
       </c>
       <c r="C110" s="1">
-        <v>560</v>
+        <v>340</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="1" t="inlineStr">
         <is>
-          <t>9786256287389</t>
+          <t>9786256829510</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
-          <t>2026 ALES Konu Anlatımlı</t>
+          <t>2026 DGS Çıkmış Sorular Tamamı Çözümlü</t>
         </is>
       </c>
       <c r="C111" s="1">
-        <v>870</v>
+        <v>370</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="1" t="inlineStr">
         <is>
-          <t>9786256652347</t>
+          <t>9786256652071</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ön Lisans Konu Anlatımlı Tek Kitap</t>
+          <t>2026 MEB-AGS Konu Anlatımlı Türkiye Coğrafyası</t>
         </is>
       </c>
       <c r="C112" s="1">
-        <v>995</v>
+        <v>255</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="1" t="inlineStr">
         <is>
-          <t>9786256829725</t>
+          <t>9786256652040</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür 10 Deneme Çözümlü</t>
+          <t>2026 MEB-AGS Konu Anlatımlı Sözel Yetenek Sayısal Yetenek</t>
         </is>
       </c>
       <c r="C113" s="1">
-        <v>470</v>
+        <v>325</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="1" t="inlineStr">
         <is>
-          <t>9786256135543</t>
+          <t>9786255964212</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür 5 Deneme Çözümlü</t>
+          <t>2026 MEB-AGS Konu Anlatımlı Tarih</t>
         </is>
       </c>
       <c r="C114" s="1">
-        <v>245</v>
+        <v>385</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="1" t="inlineStr">
         <is>
-          <t>9786255964076</t>
+          <t>9786256829213</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan 3000 Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 ALES Sayısal Yetenek Matematik Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C115" s="1">
-        <v>810</v>
+        <v>470</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="1" t="inlineStr">
         <is>
-          <t>9786255964083</t>
+          <t>9786256652729</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Anlatımlı Tek Kitap</t>
+          <t>2026 DGS Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C116" s="1">
-        <v>995</v>
+        <v>560</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="1" t="inlineStr">
         <is>
-          <t>9786256140097</t>
+          <t>9786256287396</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Tarih Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 ALES Tamamı Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C117" s="1">
         <v>560</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="1" t="inlineStr">
         <is>
-          <t>9786256140110</t>
+          <t>9786256287389</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Coğrafya Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 ALES Konu Anlatımlı</t>
         </is>
       </c>
       <c r="C118" s="1">
-        <v>325</v>
+        <v>870</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="1" t="inlineStr">
         <is>
-          <t>9786256829435</t>
+          <t>9786256652347</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Vatandaşlık Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ön Lisans Konu Anlatımlı Tek Kitap</t>
         </is>
       </c>
       <c r="C119" s="1">
-        <v>405</v>
+        <v>995</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="1" t="inlineStr">
         <is>
-          <t>9786256135529</t>
+          <t>9786256829725</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Matematik Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür 10 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C120" s="1">
-        <v>780</v>
+        <v>470</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="1" t="inlineStr">
         <is>
-          <t>9786256135512</t>
+          <t>9786256135543</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Türkçe Tamamı Video Çözümlü Soru Bankası</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür 5 Deneme Çözümlü</t>
         </is>
       </c>
       <c r="C121" s="1">
-        <v>530</v>
+        <v>245</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="1" t="inlineStr">
         <is>
-          <t>9786255964984</t>
+          <t>9786255964076</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Genel Yetenek Genel Kültür Lisans Konu Anlatımlı Modüler Set - (6 Kitap)</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan 3000 Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C122" s="1">
-        <v>2250</v>
+        <v>810</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="1" t="inlineStr">
         <is>
-          <t>9786255964304</t>
+          <t>9786255964083</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
-          <t>2026 E-KPSS Engelli Kamu Personeli Seçme Sınavı Tamamı Çözümlü 10 Deneme (Lisans)</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Konu Anlatımlı Tek Kitap</t>
         </is>
       </c>
       <c r="C123" s="1">
-        <v>415</v>
+        <v>995</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="1" t="inlineStr">
         <is>
-          <t>9786255964281</t>
+          <t>9786256140097</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
-          <t>2026 E-KPSS Engelli Kamu Personeli Seçme Sınavı Konu Anlatımlı</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Tarih Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C124" s="1">
-        <v>1260</v>
+        <v>560</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="1" t="inlineStr">
         <is>
-          <t>9786255964168</t>
+          <t>9786256140110</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
-          <t>2026 KPSS Ön Lisans Genel Yetenek Genel Kültür Tamamı Çözümlü Soru Bankası Modüler Set</t>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Coğrafya Tamamı Video Çözümlü Soru Bankası</t>
         </is>
       </c>
       <c r="C125" s="1">
-        <v>1500</v>
+        <v>325</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="1" t="inlineStr">
         <is>
+          <t>9786256829435</t>
+        </is>
+      </c>
+      <c r="B126" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Vatandaşlık Tamamı Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C126" s="1">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="127" spans="1:3">
+      <c r="A127" s="1" t="inlineStr">
+        <is>
+          <t>9786256135529</t>
+        </is>
+      </c>
+      <c r="B127" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Matematik Tamamı Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C127" s="1">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="128" spans="1:3">
+      <c r="A128" s="1" t="inlineStr">
+        <is>
+          <t>9786256135512</t>
+        </is>
+      </c>
+      <c r="B128" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Ezberbozan Türkçe Tamamı Video Çözümlü Soru Bankası</t>
+        </is>
+      </c>
+      <c r="C128" s="1">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="129" spans="1:3">
+      <c r="A129" s="1" t="inlineStr">
+        <is>
+          <t>9786255964984</t>
+        </is>
+      </c>
+      <c r="B129" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Genel Yetenek Genel Kültür Lisans Konu Anlatımlı Modüler Set - (6 Kitap)</t>
+        </is>
+      </c>
+      <c r="C129" s="1">
+        <v>2250</v>
+      </c>
+    </row>
+    <row r="130" spans="1:3">
+      <c r="A130" s="1" t="inlineStr">
+        <is>
+          <t>9786255964304</t>
+        </is>
+      </c>
+      <c r="B130" s="1" t="inlineStr">
+        <is>
+          <t>2026 E-KPSS Engelli Kamu Personeli Seçme Sınavı Tamamı Çözümlü 10 Deneme (Lisans)</t>
+        </is>
+      </c>
+      <c r="C130" s="1">
+        <v>415</v>
+      </c>
+    </row>
+    <row r="131" spans="1:3">
+      <c r="A131" s="1" t="inlineStr">
+        <is>
+          <t>9786255964281</t>
+        </is>
+      </c>
+      <c r="B131" s="1" t="inlineStr">
+        <is>
+          <t>2026 E-KPSS Engelli Kamu Personeli Seçme Sınavı Konu Anlatımlı</t>
+        </is>
+      </c>
+      <c r="C131" s="1">
+        <v>1260</v>
+      </c>
+    </row>
+    <row r="132" spans="1:3">
+      <c r="A132" s="1" t="inlineStr">
+        <is>
+          <t>9786255964168</t>
+        </is>
+      </c>
+      <c r="B132" s="1" t="inlineStr">
+        <is>
+          <t>2026 KPSS Ön Lisans Genel Yetenek Genel Kültür Tamamı Çözümlü Soru Bankası Modüler Set</t>
+        </is>
+      </c>
+      <c r="C132" s="1">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="133" spans="1:3">
+      <c r="A133" s="1" t="inlineStr">
+        <is>
           <t>9786256810785</t>
         </is>
       </c>
-      <c r="B126" s="1" t="inlineStr">
+      <c r="B133" s="1" t="inlineStr">
         <is>
           <t>Ezberbozan KPSS ALES DGS Paragraf 20 Deneme</t>
         </is>
       </c>
-      <c r="C126" s="1">
+      <c r="C133" s="1">
         <v>280</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Spout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>